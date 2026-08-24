--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -1378,51 +1378,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2eca206c72a4c3fa03aee862d0fb21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f31ab6fc770e9f1a114f8bdfeccc5f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b73f0437e418e1ce162aa83ba8f488d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b599e35b60e71a185ae3d7bf65bcd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f53e907580b4b87612b049390604de5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ad5043c900a5115bc20c1720cd8116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafde81b3ee6a0f64fbe3c6521877f007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238ca9becfbd05b91cdd69184fc84ac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5622e238fc27f9d69c428e736f64b9b39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f1df9ecfc14bee6f39b2b8169ed7910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a617292b81d3e699c063125c5aa4111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a43e601b67a3e7410f0a6e35f050912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827093d9a4f92bdd8e66397d7a112faa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88a7c7d3e2e94eb5e9170cffc47d1d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c5fb059026ac23928133d7f16cb3d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bef0d5235d5ea43711f775496b468016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e35e2fcbf02f34054203a404bdd03b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611078806f5c065bc76df6cad5f700118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c8a38ae4de74d73606b8f95089a2a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c8d4b3fabe50dc737ebc2fa21daa8c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289c52598a80fc7f85d506b2917178a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a698f1c3ab326c3a9d8c4bba38cc6722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8b7c41d87871675e131c99a72ba1123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc05b14ba4c5410ce05859e03ec69424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66928d0b321abf141046c0f1262cabcb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655ef3f8c302913ed797b356a68021526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f6e984380b14f32614786856e1e9f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb2a50871542c5ee3138fad8ac911b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445d1347067dfcb22de4f0d69e35bb029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43be13502decf20ef997cacbdf41e630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92853e7208935e16314d9b906a3f138231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be259cd534f0601d564b5a288311afa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594e2896a7544175175fef22734d00733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448421d341c624694063bd2f7af5b7f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a6adb968b09d65db6eb6ddac0ecce35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd3a030703081e9975155ed493ea0a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a234ec95e59788a24290d1552d8654637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa172a870d9a6d04bcd7c62e8553c8e938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c81a3a102ae2f2685bde0493046cc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f681c9699faf143a448b4019b6dce1e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f4e4493bafb7e6d552a8c013dc10341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71b51fb88976aa8fd44f3aeb1dd8a442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5e3e7e04c26b49165b737ace532d443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1563f30d15d6a225af2188c903048c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d910cd53dfd425572f59f0026d91be45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eeb4ffe357d90587bca4e6bcb0c5c546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38232e73a4cef3e8ac1833a3b2f6da7247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08db8ae7dc396b98b92c10df03906e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef3ec413be97bb0c08490f4a1e03be49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee1935184ea467f2dd581785fd4e6050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872115fb732c5df2525c09e3d5dc9dc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e507c1a9d1ca1bb3b36c3eca924aaf152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c098692c234f992debe92ebefd8be53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af83e3066792f3768026fcbee11def654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47ed148cdf5cfd3e94404ac1d1c3b355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d75a6d68919a780f74ea1146e7022556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29cdf8e5db90f06f32c0e9bb20b3b957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23680bf879ecda86a0aae9df66b03b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b5b841200c05205bec3c67211dd9f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4231015a0cc605a5f804dfebf0966460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e9e60a4bd5de9d626afa87216369561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb2751b01257b80603cd57f72e294662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7319968cef85d9fc50b5f75b582095f463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02acfd55055dc2f0d10cd1c89f62bfb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4a40959f086331451cc425e355da265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0058d74e33d0fd8a79288cd6e4dc366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab35ac57c28acb3fa2c5206aa29b8267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943bd45146f54142433dddbe2cd9af368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76cf9d85844dc37dc98602caf8fe4869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a731cbe1ab4233f181dde7128a00df270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11120448f715b9f274c5cb73db2b1971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae4b073844284358c9561af4ee808472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67938c2e3407f12fba07601a1e1cab473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19dc3cf38eee050e666fe8c8ccde26274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8103811e2004e919aa56e6dba392d5675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3f47d6943abaa30441bd8b12d974776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6dbd25e27c7e49548b26fc17dff96177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ec7b0cc8fa99f8472b4455c3faa9578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041fb7eca47c3427e02d63aa94be9a0f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7514c422c8ffa1de0eb2b17f060b15b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c71235f0e16a433b333f51fcb841981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d269003263c2f3ef15f53680c60064c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6c574f53af2c4384e08329fa4528383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092478c196c0b35aee78c355d05e82884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e49c22603fe835e55d4408206a91c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587cf40e88027d208b2e1171ab2ab3486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259fb392c3baa1ddd1d156a9259f73887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c66f933e9282aefc3bd42b3a7482088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b843c5fdc78c926652c83961d571ce89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91190041e39668216d6b4fc25be8ec1b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c386ed7eb12f50567b28c86382ff091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0b0034a6f1e90708284758ae206f492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe70242abaaa088463184db57a7c5e093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beecfd97b0cd017ccb8f52dc75bfbfda94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb614a5be8ba69ce67ffa56d634cad95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324621c0d32b711c60a63af9459962d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60240566521bb4882c044ddac1ee15d897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac2508891d4d3e0cd19b2abaf3233898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74986171c530337c21745994963f816b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66cbd14c1f41266d2ba3f8515ae92a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f69c739122540740128b4ce2de7289101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ecc009f64a3d922a8e31c9946599c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b3380034e421ca302eb13f0200167103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2efb067037724618a06ec823c9eab7a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b804c140e181bf6df3b8f5f78bd108de105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc65c631eb79285d2fb783b923402f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596153ae749c220e6dafb523522610b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe8761c27af2e30eda4c6c87ed9895108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f452bbf9df129b4ecd94c4615d6fbb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36a8a779652893fb1fa6225db14af4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7713918b76bba04a28d0069f3e1b6a7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2081c70e093911ab43f8a80915b01112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ba1b6379711e91d5b4d777cdfd441113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118dff49c0213cbd0ffce3f7d017a22114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea90c09d551fa5f66168bd2a155816115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81bf2a867f8e9efc0742e35d09cb957116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa2c3fa5a3307ef9cbdfc8b0c13765117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2660ef71410fd4055f33dc2b04778dc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009503aab38caacff208297deded0133119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e37f922638fbebdd90e0496773856120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ccdbfab06db54d27cb5eb574ee3794121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19d1bf5bf6f03a698c046527581bc1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35b7485a25e619598cdc206070c434123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68cc47cc8a7f73180d697352417dfdf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a166669123c750214a7cd6dadff09125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f007a8c90a2a1b96c1d1bdb3e1ab0a7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63534964c4f585b2778c8b953f12a5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21886d6d77c7fc1b1d88e678263341128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4915eca0cd6f8823c9476f1143edc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e6aadc505ffe4f78341d1ec129346130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f7fda583f733ad7e1ec009f263563131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b76b461281d95e64275b67d7c3b2f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78090036f744f1736a3747fbdae763133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47daf68de9c56634beebceb099fd43b6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ea90b29a78fb4fc23012b64a528d4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5554dcd7df70dd74ad84e1867af7f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8043b8b248568ca762e7bf95ec45dd9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46373242361fcca76b900d0991fd7d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32473273e83484fdfe02ad87ac3f7e57139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9b19807a32f60fa92e74eeee1c5eb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035c45745db6b6921767c3072e8caf6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a2d1e5ff7ba1759fbf2eff113f664142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2be37e3227db660146ff9abbfc042143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631000df9ba1bf775508f6170a4b936b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da966114039266e609bbe20fe2c977145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11c65f4f3a5fa9a46f92c0ef872144146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408b644bb57085ce1c09cdedb43679e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e52452e982bff98d891962949125d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9c1630877307f4f745a1cc136d2c6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a0ce2f868cd74c0544c47634cc828150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eca11a8a6ef7b15aee7024ff8253b0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6e2a51312a405b31c0e70710436d0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a6828899afc22e887045a540b5579153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ada711e3886335489a76c7325aa4a2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa64c3c37e4fd4e482ee90761073de155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f0b4e102ecbb6ebfab64bfb9a21a0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90114deb70ba5fbe9349ecfb559858d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abce082c90caccd4c986b54fbc7f094158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8c0e6a7315817028fb1fdf5a1556b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc872001c58b878af0c005b73730958f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0fbb437d9d0c3954e613d95dd6c825161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6136f5cc12f8ab484227c3bc5f1bc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8cb22436db6415931ea6cc2830fc2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217de8bc5a34ffad63359c7f435498c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4b62ece2a5b831bb264fdaea78cb2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dfb8cbe18709003c30dd3cac2b933a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29d54b52e13fe840d0e9dbaf923aea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173fbd73cf9f41d3dde9a106e9ecd20168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc329c10ae0f97beb19a3c449a1c755d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e33888a41284b85e320623d4179b3f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8f9e2a3d96866974583a4faac9c90171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b564094099ed02d0c537f158f70da4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870480454798e174a26d4a6af486efb8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2caa42e0350b611623f8faa76bd36a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db666cffa9dd57d7a200115ae9d8ddac175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05545508a8d43302387ab1ec689d83f8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f6c86c862abbf65b6863273482fb4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0fb3569787ccd0a1d4746df0fa2644178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa908102b2e3c4f046085b41324945d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faace157bb35752db2cf98c2b8fb46f1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af2cbfce2db346141f633cec4665b5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e57e60cf09c130ce6fe3b7ad74f5fe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d248e3baeb0e89dca0c160107c8e51183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5774325bfaa7be9f1b51b8755f2d78184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de2fcfce018dd738f350285aba5e3a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66b1d02b62f58be29bba1de84db1b8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9391516802c76d9e773e1c07082a8a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d3515671b8fb541f0518a9dc535a98188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a284c06d93739c5781ad6051aa709189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb7a675ea1b8994f4305c5e8397653190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c772b9d2b5a168477a9566fd74c1734191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a139ce654029c00ac202c207e4ebf364192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e6a7d17f5cf20f591b5380a636607193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f002cfa6b7950b2728bf9cafb54975194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6d22a8517558d3bc9262639c6886a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eaedacaf25fe47fb85a1da8f792ea5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd911fe5ac44d61cd0cb2336462614197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514dc3ff52f5ea430fabb6e09e98813198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a131b2d06193b9918a7bbe4fb882e3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b180abc5a3f22287e1a3516683e526200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60fda8bdc19c502e1d3fb6db42ae7a9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80715bcd492815d34dfdcf068a04f0cc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee914d89aabe4e910959bbbfc4aae3c0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198a300879a02261739a46d6ebba6c6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b8f26e6dcb74ef4bc182fdebd3263205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90702248cafde044d077b77205d6f0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d15cc3af3bdeb0b83fcb4fa4e8b04a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c359c000fd30c3d61bd9a150716bf9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad08df0fea5f55738d276cc81c905fe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de687a65e9b4ad94d671e6bccd3090d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76be611842642dd0e466ca520161ad211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9b7033f344d2a4af88c69f34fd157212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a488deebbbdf0c1f00e7430e823a56213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e666f445ce77ba12f159f2ab73d2d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ebda4a2883e7ea3aad94c5ae273ede215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543bb48164349325d1ea95d54659a2c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8399b61afe7117a6cbadbe327bc612217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4eb69081653c5674ebd3582f07c8c1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f751bce8a13efd0e340cea5860b4c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f100a02105e4f2177fa2b5e08191c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4610af24599a4eca2ffaf52ee8597221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2cf99259ab9089a0e6eaafdf27ecc4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae7a8f551150e67fdaec02076ae191223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4597507ca60cb0a2468831d840f650224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d55755c5a024044d6ac432edb13e44225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d43c88d2c3b34b8b456f56eff8b2c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da7d94123067c34d44a01513fa78cb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd485c1de0120330843e21c362642a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1210cb31619e5eadca69cbdd109264bb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696e576d37491dbdfe752211e6ac471230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9d15ec41f2768e4ae630cf97a4ec9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ceef69478465e48eba50d7b1a6b438232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d48863d7c0d503a28acb4aa342200233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea4aa82fb72346b050af85dfb79430234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01998c8169176d843c0c619bbdcf0385235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59b4e60ac460b062befaaa840c12f8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c25788744a958f92fc136f211a02d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dad04122e8b0e0338c274200a95d96238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0c9846d3be320c18214c609d33d1c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7ab46d1ca2d58a5d916179b2537fc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f118fde0786e304207112a2c97339f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c083c32be8b4cdd3fdbc811a0035f0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a684d5b7ef0ac34d1d9ee81bbd2b0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4e3b60ebaa4d0ba25a3899208a057244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98491a89392bc6a3e70864338391050f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126f90b1349cde5c4193d5968a876e6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e7326dfcbd9960107a3e2a7b22660247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46397b221d119864ea61c84c3ef729248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8db18dc5729b4cd5f0c0a75f5f9b68249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab40f31a52d0cb4633112d34407375e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595cc6335b07045c0960445a9bb7c55251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8568d4d9713a99cdf716c67e5857a5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58187997bfe72f92c500a7e25dab7e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c341d5dc53a21858a7ea5f3e10eaa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04eefae8510eabad5ca982d69549f7c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff935f491b2c38a38dc539f8d84a24256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9be7934d925df7d40e54599fe1118257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d1fd272cac3404a5c1df874c01e4d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69987a381c89bd86b6df25eb333b06b3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cdce17e617ef6de38034d31ae0dd93260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38430edef5a457ac1d77124d127405261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca736692a2b9a5a2d84a788bf81f1a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d462717a997b599d7a24d14d4468c4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77e2567aca36b5b29c30423a977d9e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f18644bfcd87ab6d0ffc721abb3af0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03926fdc698f08da131938497acd50a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bcc8b8715144f5b8972e1aeb4e6e5e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20157e96e1915c0ae2a6b4d719985690268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655caf60a60b7673c034614258dd5e3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53715e4f2eab9f41f425b10c4bb34aa3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d6974f2028b50b556bde05d4c1476271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f231b50edea1be1cc92b60fa99dc6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae3ea2b71decba0fb7c3207742bf9a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d06686f5b0e5b4741fa0da1da31bd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5b6fcec579f96280c83417e2dd41a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8511976f936de8d56484b10e2c719276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6627d69178080d6545f262a64f1499277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5702b3c2156ce07a315da927129c35278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d22c5231abe57f79b7c1815d98394f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f5e567514c7b1374fb4818edcc5be280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542ae0dbc549ade3a8ef699a8421f99281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82586b3bafb0ac4e2d49a063bb7e401282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9ef5c8f160e15e9ecdc4e20a8a51c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a9f71e31e9ac56c1702cff8fa3738284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4b35c6777d29699180875f80d89a5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a47f436bab194d0da48d33ee819e40286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac4157257437f99e3cb4b8baff5435287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96353c9839ec3ddee14fd4af9bb31dc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476bee2e78aac0d4b8d765cde534b99289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515bca3eb9e520284d35994560985cf6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb1dc8baddc5d60d5040fe665063c3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502553a9690e52b0215ed344c4fa0fe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09996d3aff2c660d79b0663acb562d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b15c8dd3c761b95b007ec36e451cbd7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c10094da9a04c5b6dabbc674fa94f7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ea52ca96e6de309aa15a132d98138296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec766da88c4b4dd90bfac27336eff54297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda450662d12ef30ae08919207094971298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d034511593ed2044ea3f8beaef880299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2543e5deda0d5adbb900b3c75177a72300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943d849b723f3e02b14666c37e48f5b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac4fd8a43e51c90681d022c465c624302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b1f9af086b16cc703278806b5b854303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc36fe985af8dfdf38c02fd21af538304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5959a3ffd8b14a1ba314da9bb3caa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b21a71a4ce0c5df60a7a2baa00580306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b94a1d960ddcb99e6e3225989a88a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea63908983c967ef2e22aaaf0cecc0c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5912cb946d163e81473bd91299c97bd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec3d0d36b1b1c92d8b230956824fc2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25fef256542f58fc429910e6274c65311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f574756d660beaf557154ece0f74d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1bf9cb4f2f6133ca810be1d92a6ab6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4fc5fc11d679462b58f097e400b378314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f51a30ec67688695bd41b6630dbf4dd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19016be8a43d51baf96da3d5754878b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029f859d345f456e5932e087380f493317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c4e5440cdd2ac1ec333c8b0ed2672318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17a5746159c9d321edab95518163b4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab69c5ae5e2a23b46f3396b940f49b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea402bc48b7566a179b36865cea047d3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f2966728d0ef763dd5245f66a4bee322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc07aca28bca2c6055b7a9e460fc955323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22713f032d25f33433af2957b0941ed324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4733e06c939c04a7e3507d6f1d75b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710d7d85bed943eb8213b41f2d35a5c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa4a177e85244559150b81c1758ae1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409a1e0f1dc46088cc7673a5c8e6b35328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de43c89458cde4fbc70e4c561e9a99b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bffeca013ee84bc69deb226c811dbe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab082ace4f3f6e86f87c52aced11c5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e96675583c77e2caa5713fbc94ee35332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc870be94d5d3ffb869da414e70f214f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6acd51f6c7ede7b5d724c031d417eb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f39e61c7442567a0c24a8d008257f1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82880357be06ff53228af5a10434f31f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e65c8be1be7b6a11914bc45df79d9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24092a155a43bcf8a6e99188802dd23f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e0b3800231d8ef099f5596d469fee339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78830ed8109aefd326a7e8f427e339340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa92570890df33a982718913e3eaad2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea973b5f075a0f383c2e11db72ccec83342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5af0f57731da1ec88522a0318ec87343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067e03bfd52e4eb55540c37f86b9202344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3cdb99890265c9a2f048994265f85d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019b4378c09626c47a11a8c03aa984b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8bfd8fbf8cd213696079b2a27251a1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a419333ec20c3fa2a3867c934c61a4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c298e0bc9b6e1779a3223fdd131b4e5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ffa52df319384e46c472b92f36b36c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076458e6ec76cdec12d37033dcd0d4e4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed884b5982f0b0fa225099720efe8581352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3d6258059d04f635b6afba18133bd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beaac0a485ffb9b4df2b8ad8134f27e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06140b17accdf8c1edd93b5280463ffb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1dd85e9eede96202532d4cea3f3f3b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09d5adb7b91582673b388a6bab01c3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ccf827c0018f6072f65579a6bbb17358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d68ca71ec2f2f9b819715a194f8d4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aeece1b37a6e793f2147e4c8707625360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef854e1ef0113d5f4ef16f4ced5c47361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630a515ba34b82aaaf0597aa2878064362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4902b6b07e4b062e6d8f53bc0a163363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb30fef44c6a3aa54c292850a714970364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b8d34bb2359bc2a468777d2898a95365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22cfe2b8cf058d1d493f1380f8b943366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd815318e714b7b1a22d6914f6bbaa8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b805b89ec8c58f2298c98d705b012368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ca191262fc59a24ee4f07bbd214df369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb1cf82131c7d95c0519724b71874d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfabdc9492c444ca23d38bfecd93eb5a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fad2d439b0d4833cf003db5c187892372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe484338b7af05481af794e5a895199373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea76586ef4ee3bd6e5c713d33e8951374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0484b0f1ce861bef2cce8fb33375f3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d084840b29db2219a49a7ab1fbacc8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195da5680ec6e6e11709cfe6312979f9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4404a6361612a4ff4ee6613c38901378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503b56d7419f43ab7a51da32626cc591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a3f94bc98cccb7e4cc0a921c88b742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94399dfc585b80dce920cc6e0e614d63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80eaea0d93c8e56fa5f7c05240761944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b07844d9055ccc88d01008698b0df5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64684998a0ba4f2257a98cfbf90ff82f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c08c70f57e729e80b4e399251db7797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211fb9ad9cb06399c626d0cde31c9f28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7481ec04c5a4b962b2dfeba36d0d21f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd887693196a21a155a2604b46f19b610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ea7ca13ccbdffbda3b5f528f7e3b011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bba30e325f7d9c44df23de5e3e876c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f092c0b27d3ec694037e3d663d082713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea28087b4c7e9fb94b17f5d2171ce714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df3dd03f9c652d8f4d5ae62770dcf415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c073ae81aa188c5ce6cf7b5d463a216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41986788b999ac486afb604fa8c78d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f366ce05b65a0384c3661cffdb5d018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575ec5abe0b4ac27525d3220fa6bffc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3160dcf2957f0d39a8e526bef3b5cd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c51ee7e4405846620213ddcecd1e2621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a129e6ab258a9b8f4542070b5b81a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e998713f4a8236eecb4ccaaa9233123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef85587c408924125c19689fcacc0e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f22da763c48255be9a92a120a9af1c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545939e4a8fb0e17f70b85ab6eecba4826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1e345a9d49787526ef929cd6e565127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0eca2f86ef7154e09ea1dfe16ae8228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746b71cb436aec45e7a5dd75fcecd4329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0100f366a5a63cc3d3b5f13612de030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d1acb784a9676e2a22e08e052a8d031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a47de80025e45be980e55da3bc772032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2d5b96463a585d9e528e270f4dc9833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c89e98d9ac19dbb64def2dbfac5fab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad6456b20f1ba72e079e4404fdbd9535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d7e3e6205bec3654d7f74fbe2be3236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672848230ffe9d116930b9719206dba537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb0f9288f2725f9e42a737f81177d638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdabe73a69d952f94906dfe15b89018339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae724851790a8590970db7e9a1363340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32bb8b574e0f5fdba77b96c133d6bc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34768a8743cf6a54f2838c880b76d2ea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c47d8bc44c6d20a21c43cd72e9691043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1073d502dbafbfc37d8f7254d8d84e444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0865ff01e66f712f5cf9f6c1d410f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25407abe9569d14e98556bb0db1fb4e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd721fc35b85dec7edae7fa6c10ccc3747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a443923efb1fbeaa987f4e951da2b548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb828048dbf3fd6fad30643b6a6e280949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd376525acbc11d9f9898d0cb7d325d450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48b88fa21fe195b9ad6dfb31c358f051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e335a0e09b761f67ca52a0237ef41252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f86bf3a40b1bc5ef1e9d6b5b8058dc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e7317368460539a01a72a2632ef6054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab2eb74bb9b1ce36237b2b0c378da355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56799dff801e936a1ab1a1bafb019cb856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cfbbfa2dd83f74090eefa823767c8257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f444ebff006811ecb0d6cae055217a558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5be6379b6f93d84335f300520b221559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb02040c4ed4041e905f390453378bf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b043bb81cbdf65a6d9c6bbf600c188661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdae2ab212efdd8c19112133744faf862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a10ad0a2dd480323b5c107534c372a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45634001e9390f4132efd23725024c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06d3698626234cabf3acf188ef494765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e82c61c15d47b63443f8d4f99dbe666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e066c0cf04e925efe5fd121023ed8067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9511c3fa09f796a44a9326ee0879ae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf13ab15c4e6d6a5af0cd15b6703d169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46b3401fba8a0b04965d9d357ebd6370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92454c2e8fc1882ffdf90a1a49bf0d8671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4a9aa5b0e86b4fa0eace8a7c0e19372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89bf8389afafe65bc5094ca1d556fe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251dba334965bab67774afc32c2b94774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e74ef9bb341bce69601123fc1f8bc075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe7da9faafd10bb69272bcbff1365b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef426b1b6174d94fc933699e43b82f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a41d33cc984522cdd1985dfd1ae39978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7083878ee990070366554f5350ecc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ffa4f2e14532d8ac6c29cdcf9c10d080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39993979f99972559a09ffd8f9ac832081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271454d79189e64fbdafbca48c9f688d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f91fc130392b33f8944001b22de9d883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc2805e9291ea100ff41b60c3cbc2884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96944f03bccdfd708a8e9c58dfc8089a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e94bd6ff1f4cd3a6505b3bf0b3b3586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802234e7f7fe315d400d31445db0a7187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ccb6b5c93077b49aea5c0dc9981a788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5091862f37424627f5170de3e65b489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf9279602ca23841eaaf621417c5bd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c1ab397e499fe01127ef0c5eeeecf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013fe91416c7ec2795988f650edfeb092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30403729b065ae1b947aa50332a2b393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b34d12f793227d94808ce3d2152d0894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75a8bfad3bf92937d2b91872d1b31f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f372558a964527adc59792b9331b096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ac8306f75c1c068a693765d4cfe0397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04a3c7b200ff61df7911c8bc7c326998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5d77cdbcd5671d408067a914892fb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817850561884192f58c1c1382016e4f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88437d44c193e05cafc6c5833e1e862101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963c7063b0872ec402bcb1eb34c1fab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172f8a08e3902e378f30251f9c38fab103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42feaf7598678325d7d0f5fd831bff3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab47c7780e909ebfd64ee70ffb780c2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33909d857d78bb2b094695fecaa204a2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98bd09c081a6a85431a60936f90e937107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184a316476bd5960400578104890c76108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d851a420be3bfa818abf1ccd3edc7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51754cf7471c131ddc5bb9984ded7e6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324a08a86525adcfd64126d955b95bb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69afb93d84a1d74aafbfd274becf9f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace16abc4b33aeb4242f2e79a4e4418113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6648bbddbd9fd2cbbd3969d05be8667b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6f82b5854c2b6e5706f35af847760115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523a85272f5b4c13ac8b93442c3dd1f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaec50b1c4db176e6fe8b259a79d5e7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9306249e5594547f14ee57084713550118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f846c81657ddcc203d242c19fd1657b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5126e96607b03e9dfbee27dc212864120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af5e7662c2a7c49488a83e0bcd88f26121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494da55bcc04a6ff05875b7d96c5498122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead6313ac115581365f1c3de1328aa3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cecbe3b733874b160a4391a7c2d001c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f923f64646edb2adc36a04ef7cab6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cec93049678e2f6ee5697f8179e3f4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4debb573e70482c529f10a69178c8697127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d87b2dec4b4f9e4ca5fbe2cdd70fbb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384a0eb1689937fb32537c28b4bb18a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63772f8639d2910d238bd292ccbc5bbf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823dd6154d95dc5b03b01bf8e60f0fa5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae085cb0d9634e000582ebe015a16b4d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356a9b1a397f7aef3c1e985a31ec811133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af50aedf476c1a2cd3ec8d8ce1e0d5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b527378f261f1ce9fe386d9e24a005135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5e58657af767b367d5801fb38b585136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7407077835d0c4883cfe06d63aa29a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb025197b92f946690178a25d55643ca138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff961a2ff3c02c2270ec236a5c38c3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a7c76ad17de8977a7a1f77e13e138140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2dfaa4eb7d035224a3a53fe610c267141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8bd531de225139e3682b7c959ebc60142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c975d3a837df18b17b003b905b78f43143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93e2c8da14833dec5b3fe498ef4032144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b9f49a1b7eeb71b7336f50b82450b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91961b27dc51941a3fb7cba8063c86146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d641869f96364b5ac4c25b84e20cf25147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dee4c37ce9e69275dab0a6007bd750148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8690ad49a57144baa094ea4ec69a4b3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771bda1e6dc8ba63a6f21ba823c1fa5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8f8f0f625f1242c7a7d1e971ca4cf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3780e2391faddd218fdc14b2d685fa6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1eaef6f201a7c8f8a4024305d8d8f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6464f066c05d27a27faa488bbc04b17a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75fa9e933068a73d29d1c16100c3ed6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103d6077a62e5688ead486bde199bb0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e93d976302f724dbd38387a55bc3caf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1b323afae6c8857a6f80f6691e8f0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c051ed5a10d8a3880728034aebe76af159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259cf73169740b4dcbdfe9f6b8b90bbe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b609a69df529b6aa9d578ea4c48f1b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c3a15086ec6d4324f0c5190f01133162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8332ab5a6608ef41c06e1fc581c5fe4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c1c24e4c2a3b3bfc68ab15f750423164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6185ac21cd4fd70874f7ad961b6cc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c57625bf6d86eaa71f95e1288b48b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9db1a4a1bd12dc959efd60bae64ca1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a118c907157e017e47b0c5f5781348168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7b8de08be9da5add3480aad015883169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c957a1e05a8d62136df8ef0dbf52985170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff8cfbc7933bf54810fe9aeddf11b0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d6ec143767db3f61ec8deeeaf318f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6810143c26a313960fecce3eb99e6f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f2169548a89f939b94aa4beda8124174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01dee3875748cf870cd64b72ac1225175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb8b2d93f3f67ebccfc91301d71900176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1919f9d41a982d8700df749bec9ad1a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c017aa52aef6f4e174135a5aad32e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ebec9b80c5ebccecede9e15a56aefd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e388c00eb25a315f7281f1e6153997a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39959d76f9b2e72bbc20d996fc048f9b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb33096539ab4c1a32ae414f46bdfa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5462478c7a85f15712ec487c0b3dc9f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54915421d6c7351868eaa85498e28224184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b5f3ab3b68e50346a825f4ad2a5b1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff36697c53966853f4f48b42b8cc68186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f330219f4b4c21719bbea99bd2bfec187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b0d7d7c49f0e3322c00fb1272efa0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cdf2bd83b8b6ec1e415f6fe235bba8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40043b9b84312add4b89368fae0746bf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a077daa2d8312803dcaea44801014191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a0464300c95fae73de1c915361be1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeeff49a5bae3038ae0cd31816ed48c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f6bc205dd45449e955f8ddb2be4d4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d4f3956f3dfe8bdd0157f661748d3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98fc41c07316d3966140a4b923ea496196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a284ca16b81e4fba9fc996bd9ff86ec197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb136c5b017d1427b988d62f9cc6b7e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119b5bc135713f9db7307e5c8cc7cf6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d42df385f5dcad44b95b0054a9462200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0e8f155db2fb001d7ec44bc15eeac201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b887fd3a3c1f9f4bf8119daa9ab2b8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e5b245680b56659af8c7f7a06aff3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c596c81c57c0c0b413bab8451fd8145204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2160bae006e349a8055a346ed901c6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bdb8b3ae617f1a28a421d95a07a0ce206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ade89720bfbd516f653afe2c40c98a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ff89bcc32264c2da62d412e470cfb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ee490c4af1765c5ae0b6aa9f6afb9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc9d7e87016a6e6368e3f050a43e3c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5cbbfd653e1cb78e8dd36807eaeff211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1194eea93f3a9c8449ffe4530f7a5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002e86d67de50e48236b15a34a3717e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a001e0adcb6538a23c61f8de862a77214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84315e0d67953726e5460ca4dd03d5a5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a98b086cf38f81e004476c72defb9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc44e88e4a78d8672714d42f38e03c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3dc64221f43d8854ff155bb9a52ce218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835dff03021245aa3aab7b20bc9c5b4e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276d4bf1b0415a9738ba268fe83939c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5df53558e0215e6eb8cf6fef541d0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306aa6b25b5011afedf8b2955f5d08fc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92100a6c6351d69c8e0c7458cbb34c77223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6580b0c760bb41b0438aed8fe47a463224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0cc43de8e8b8c901d15d08c6210c2c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8805785f08931927b10deeb44fbe63226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47505c906a4ef22e91eb645a703c1c5d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b863857ce698ab22e6c98b23f63e3d9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f06e9243e5a4a42497773e7a862abf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff382c183f92201ff09505b5a459559230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af59f1b75e76ebae2e6f09363b5c70b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428e7832cd9e81e676026e9622373d0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1fd28e344abddbb08fe4606602650233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170bfdf891377dde9c8046b2c0fdd99a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a39009cfd62708d4ccf2d52dc251bc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c107d7893cd247c719cf58618616a8f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b352f31428502377d808a112e997f83237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c64e2f11210a9eb3b03c90ca848326238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f545dcb8f7315fffddef028e00d350239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da54fe7f4c582722bb2efa3c0a1d0d7d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ce20749575f3ca161e92171bc7d78241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6364240e8d84acfb35a8d8c19a9aa6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6570cd6c5b5af1f07b0e34281c31b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab6efd1424661f9505ca64b331681f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6b1003fd7225b43d42b243f476fd2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b85d1f7e853202313e848e5a95a457246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14831671945663f0d87907e9a034f0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256bac2c3bfdf2071b6c9613b5510fda248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbf9014b720eb79842789faa8aad4a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801aa8c351bf36fe3d26fce23eca7cee250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a711d915ac321e670aa6a66f8ae3dd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21e2ab6c951a1703efa57facb1bb1f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654767fa50129a95f58afccd761e505a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334ea3a2ea0d0f2c37d8fcbf47a9ba3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109dbbbcc76121c36937a5c66fc59d62255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9860940516ad9b70f36e843589a910256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71aee4db2eeeb7e6c198ecd22791655257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b412cecc504277e8d56d0aa6e85c0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cbf4c8e258358ce0baaf217f7f9809259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8333371437a162e398ad1c3e05fac260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ff4639526181f6e98fca4c77f55b7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750744640cd1dacbfbb094ca6272c518262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688fae006235e5853408e6518e3a6cbd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e895a9dcfc1bfef53fb99d4b406aa55264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253d7be7492cdcbe634e3651b45c8a9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640c758535f02196a8e8d2a558aeb89266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549bf7dc8468275f470a7a9f8bfc87c3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f3a239ab8b96c78677dbe4b1d94ad268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c5e773ac1651aa9f45a204908345d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3d6dc9005f0b903e9a587ac6304e6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca1b7ed9f9c1809df90570d04f2884271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa174c892ea80a7166a5ed83a60fea272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867b36cc7fd76dd0b0caf28a9c86091273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c40f5faa846cb469d6908c0e064981274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf397c734e477b201e1dce1d11d31e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72bbfda1f3028604607498f127842f2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f5e99f91f38611b31322104dda31e2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aae8066796597d67640aeee0e4f7b7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfeff5227eeb69ef9807bd2994abd6e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3174e50b1528b630dc84625d506f05280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb8e8c0b905ac48238f58ffdbf0b29281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2296ba18a5440de3ea2d96e8f6c672a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aafbeec489d1ed623cd9078249eaaa1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4073c2d065d9a3ba0d5d74106c789b0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21a1ecd1ca37808a453d8543c71dd6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8bbaff59f617d672073251b2cf461b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d9cf883da7c13e550baf060919b78287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a313347501c62992ddb18a672bea481288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b40618f194f7ff547daa2951aeb3a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9f0edd1e64c3af34576e4b112340e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a513744eadca3ca882b389da451f5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0cc73d085c6b9e4ef7d4c407dc1c8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80333ec46d4e60069d8d947135023e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65fbaea5165a6ab8377f7ff0c2414fd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed1bd32acd2a587c90515d70d697de295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544324940ccf78be3eb50f5a1c01654296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3adc08544b4916bb08852788436c5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2184cdc811d973f8ee5034be9afb5c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91e6e273d8dc33f96ba62d6aec6f97299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646ea0e66bcbe158c1ae41cb1fd5583300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a183de2d9aea7a34602ee117d0fc3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa01f234a2887dddb305cec077f6711302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022c172f8ce785099c53db4c0ba13e9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a25c9a67b4d99ca892e8b6b676cf13304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c3fe13313405c2c8156cfa0973e7a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8a6ae475f2dca6015b2353482ab48306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692e231d534885ad088170727eb20ac307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2785103b6b9da4e10f23f1ebb21085ba308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837a94d794ffb3d684e83b71fd575a9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58272c017e281a06736aa9687d92892e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc9dd854a4bd9fd48f9cb8fc6831b4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fbffb9a7924467f0095f09e1c2e79e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967133b44f79b60524e335ec54f438a7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09f5d708198650a44999641e81eee3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8bb4e68bcbfb00f68ba053c2b0b16315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7fd918a30d6ae4f2d6503031af670316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194951f8d90d44aac38f6ed1372b0ea6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65224b83ed9617410e9ac600bf2b1bc1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999f5b37b3f24f6d96268bc46a40314319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fce51153cae963f0bdebecd5b6411f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd350336f30e58ab2e9063b1e8a14000321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b1c3724a7490c38e859d7fba5393a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064f1bdff55cb9c103a0368de2f0db3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed8614ed798c9a781366bfa515cde0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef9fc82f5c1d267f962cf4610f98d0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec41af35da98091f22eea960bbb2efa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feecaab3e799b4618ae5d7bfabc4fda327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516758ca6d7e92b5b7a50f36ceb64c66328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c12b8f3b71a26af9859a49f3de86ee329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ab082df8e6b9478c06fd6019a2af9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fbc76fdcb78f1436eda96e1ac0378b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ed27ca49267c7b2dc2bea1ebfd1b6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06139d8d9613f3644fd9400b42b558333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817af6069d908a774ad5a63a34f49e3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b8b8b31acaae199194b4d7b597d6a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018aa09bdad603007282ef0140a2cbcc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4735a02632966e73a8c130445e235337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50ed9019df303f6a0d9d857aed7abe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78e60ed6066c83b7bbb0ad2a325e37339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd1ae10f1e5c8dd01f949dc1a1c25d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4139f901d6edc43685bb197edb50af341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2ec97dadde30eb9db5b301144f6ad342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2ab9279e880d60ccb70c2704a46e5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977a60b60d5ab95324e120e342ab832344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849aa041d88b1a61a501b46e1aeaf1b7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6b0f743e919b9a75360585be510a7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482db24c25d9b1173832fe6eeb4d2418347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e84c71a4cc214104b790a7554ae27348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca580f3c43f4ac23acf27ec8b3039ed5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67f7bd6be85259685a2124518133f5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4184c0e74aec096f0a212db0fce8406351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ddd37116765676e0ea3a92108feb45352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebbeb98178ad2ad15ecbf20200539c4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3887fedf9e6bc42a989743fcdc0b70354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec0631348a5a5ac707ee92136b1062355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55020ad49a56ff9372b1613237d83333356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c466af162650077feb2423a045847357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f7971a27f221f0ca339c3bd0451f4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8e054c78559cfffa5c4f3d2789d1a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5655c768264c2f1c2a1dc65e6c1c37bf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d3a71389cd26f097a87098e58e892361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1d935ca06f5f263aee220bb183f20362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ce5553debbd0a8f0fabd0513b3c05363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9dd34383d2b03d1b9e9753b5a12f2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419314679e31b8980a1db432fe1ae1e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de301c2bb2c0fd7dd3ee2be99b0439c4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e33fc02e60c95316da32d56c976c8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46b18e8f828a58b5351f09a59586d5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4111129aed6f3767e64347f6185fc86369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87a609bf174b07d586a3b77894999f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5927e3c0bd019b8416bf29dfdb25751371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296cfeec9b9014de70085a756f4fdc4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2625f00b4994ce82949bc5dac2aef8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff837151aa553c85b2f7a23578bf22ff374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50486dc1787a34e9e58346d897af97e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e6666aeeb7a494b5e53ce2e4b2b79376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00cdcfca2cd2f44d090a79d35a03dd0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cdc1ace311d1a8a2e5eeea160752f7378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>