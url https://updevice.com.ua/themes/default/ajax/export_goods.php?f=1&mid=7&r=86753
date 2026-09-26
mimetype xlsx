--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3accad8414fbe8ed957bd7fd093ef5901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85282c271df9d47dc66dac01f007f5b52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de116781240699f882faf46511004e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ac4666883fa9dc4e3e31fbad889904.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850d7cbc71e0f340d6fe644ff1be71c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed72a747666b6d14e656685cdd74e86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532cbd5516cb8f8c9b2893b688e562557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b02a986f15ab711d966d3db5ec05b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e53eb8f94ee8012d67a3d1e7ac67559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b825d6e261a00510aaaa7aa67e232c610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c51d74dfe4e52bcba564555de20e5511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41720e1b13b0b2ddc698aa44d90efea12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28957e5311fc35ae4fa4c20e5ec0082613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c0c8bc913fd5314b765fb5d672d9a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a1d64267cd2e8f5ec84c3fc13059c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a3eb11315a5d06e26a5eb17d14f4616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866026a6a7f2de9193be84fa74a79cb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5de2b54fd613e7678505d2958815818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df35a88aea2dd504c29cc72acf708719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720152b1b6979f7a29ad274a39e2f9d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae75bf7b29c80d2dad23366cd24a5c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5372575837f1fc65d89cfa4b8f87f5022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146479d9f7c15849c7a4a8cf201cb6023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b28348eef3341a6cf85c9b99f5f20224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351a4f57f9b2f04b3818b482a83b44525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef19ab14a94a11192bcf1303d0bf2126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810beda4b38cb14dfb8e7d77c6fba6127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eafbeaad9b9dc84722d41f2efe4e24528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc6966a49a8be54a3a5b0b508b4aec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b295abf414890a445b8ab8bad9c54b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b624f9eab47ea4279a5807381bc320e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644aad116e60324f3fe3628f21146ad32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d0e805ebe60c49e61b20d909e4aca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875473ad76db62a0a82501aad2f7822f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4cd685fea2905225450a846eebd2935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74374310f686d0163564e3dd8c2d5eca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52841fc0b6fe5f7a7be380aa2de2a5ee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd4f439fb78cdfee8405cc0cdee70038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce46861559cfc3d2d20d5506d708f9039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852d2ed39ce64af1cd84904fbb91ce040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d1117d899413fcb1b3c9cb10d462441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847073a2321061b27e78edb876fa4b742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a233bada1a1a17d2e75cb989bf61343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174aa1366967d93a4bc2a3ae25f5516044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4f668b3e7d4e62e2e3e58bdacde0945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66231a53d013d3f58cc32968f0963146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1438e7ffb157c71d7ac586a3c1d5c9a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4836abb883b1d3a11e38d7a9cc4a40b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4196fe69d410fdb00b52eb14f686c0449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed2b7c2034a48680800a1131c6292650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58bb3fa728173efcf42e8bcd67d44151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb385a0627d7319d38c4ba65122209352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a18f5708fcda51208f0e5531f7b63f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe508b3f5f3dbab120c9eb20625d3e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae5e9e88f100ebc0d488afdbd0e8d155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ba497ad16ff005eede9601d71b47a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82447e98791eba5b76d15ee366d9f7a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba7c9016f8a8eb2941ed9540b0adab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985a31d6a25a30ab012522f0cdf514659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b7b4c62a0dff1bbbbd6581310a2d760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d231c0df4b0f4d3a339d2a32f4f86061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13965b6716300c92d5aa1ce2cda759562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b8d60df016c846a472ca2c01cf36e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019ff4b07c22edba27072000931f23364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b0a74441e73c3205558aab8c0c0ab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bbd314d7291ede02e4796120edc81266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f0261ece0a272102399208b9b497167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c34395e9ae3f5d06101b2d2826ebc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0209951b2059b6e5e1fcb909a8bd269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e20828293b33f0d77a0c9f49e877170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda5147e2b51ea5e87515eb4726d5aa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c521fe6060fcff224d8181c4447155b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257188769f0406addd7be6ad45f8fae673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f3975a9811942fadb3392db0939cb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff2d4d8f1797f65819afafde622e5475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c4ad7a309e8c2b9ff5eeb701c782876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe45ddce85728688b6a736d44517f4c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c85cb40de73b279902749dd75c44eb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bfd2b6543630b728a7f0b1d7dda15379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d382d8b0f3649300e43c75488b080e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdcf2b53ae27befdaac35359bb809bf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caecacc00014bc0412b013bce00973b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e2a71b57d51b2aee65af00d12644b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb2efc4874d83cc8015d52567d283884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8ec271ddbe7f2e27da0291f4d8b1885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c6baf501a8f5d21380323ebeaeb1f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b3e88f83b4744c9e1943ed6962d2d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834ca58fc567c98ab774498def1274188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868cb0222b13e89409963dc592a1f1e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c02b2881df7f7cb1018ca899c18f990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db029c1b24cd86cbc346d09b0b061c2791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd7522d919b82fe96623116a88676492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87797645baf9f6eefb23332533e09d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06a040a76612e09ec666fa9c0e096094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b350c59c91b3f5a8279341efcbd78395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449029bc9fcbf20ec7652f6cb0c9fa7696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2fec97145aa125f6030da627ef347f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112df8958b236ca44a5ce606b3d1eba98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b25e6625fc87a406d2342f6841ce3799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f473de8cc25781097541a1756efc0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fcdec0a8433b7add8dc80183c8b9e8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a64158abd27ae856c7250ccc05c8f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c65a563d35220acbbcfcd582329f2e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193734029388188c93643495cdfb622104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cfcac8428f170d599c4fe5f3b20e57105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb087435cce169cd59570129aa6cffe5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd8c2a1ff06667e0dc2158c04211fd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748810df17af46282ea41e4527cfde2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3d4697bce7dce8b20b736eb07181b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167cecd78bedc6e0f4e482555232233110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba11d86397981b7f2c3fd6ea1bb20a8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3388a9812dc1df59d06f44e380a81112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd53c357c7bd0ad851f594cd02bb2c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba7cc70f2932e6a0a694feead6ec54114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a14f05718db393876921ef2cbe9aa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d794dd074a53c638a86035d9f8f57116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d577431db55df4e0da7552ea28d71117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be12841db39be98fbbd24e9c86c486e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507461d5ba9a42e80f3e0680437d769119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0164983bc395e07bd17e68ccf5756fa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2017734c66405e6c3b9834a23b19e6be121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856238e860df479728d76397ad50d98a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998633e412f4580258f46fd18dac1747123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae9d8ad63045afcd0affc813016987124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5205c1b56d385fbcb39789cbb8e816125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc87d2901cfd9234b7fd5dcd268979d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee427b07a3157ef1db7cebbd713adcbb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd196a180f71c2a52b69b52f36c1d91128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c101adb77f339eff042e232329414129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22af754735a57e2e72f2eaaf2105a0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482dd58728a5161dcf3440c23e6a081b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c31d1e6edda6dae11682b6abed3511132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf06487073f3156eb8f1ae335e96894133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b536838544956d268c5b7261a7a94c2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03907ef57ef5ffaacd39726eb89c36ca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6abaecfe1838f332aa3f16e8c8d40136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b3e2638da6551492ecd0c535079cc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995bb2a47b51f7a6ed65c650ca04b10a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8210c8d2b5d9ffac148fcf9b56b73bb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39be86b71c219f17de61685f49ef19e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8285e26f2efcaf5e2484d28c4d39b4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767148d2df581c92fa4aaf94765170d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7750236749ea807a1de6c7138a205c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee06170e901b8def1437af2a50e35ce144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca876b00aaff68adc3ce3242239c86145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0853e677c616a62a6d0243a47fbe4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d168814169cac2f1f42972be5c683147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868cbfd0428920937c6b6b5340b63f64148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539a2d6a9ac46f6398ad13d8046392e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5ca7252bfab3bb012d8e15f68d957150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f0563578946d40674c23ec85aaaa8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d60dab57de6c03a010bdb238867ea152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2fa8e416e9d03981ea72ef1e30a32153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe1be7803f46e3c9cd849b85dc79a0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229b70aaaa5ceef34ff2d2a02c847ad155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea062ef6f111974e5dc1a66cbafc519156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c31abc6e4ba5a59f58316407589bcd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40c9ea4891a56f6fed404134019f17158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4312376b890982259fd9fb2daeb31159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b642f2104fed5359a4cf5766f2763160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5edca1f60ae64604103a84d8487c1b8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce0b6c5d4b6cbcad8c454c91918178162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245fff091d21e7552e3e82fb963643fc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881483de4df5bc96a9474c66880cceec164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0c11b8f30e024bba6164960ab5ef4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe794ed27cca84770626f271f3c4be8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7e7894ac6be49a77bbdbb9531146e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc9b67baf0e87a26414a493cb78a8b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30dee27ad0a9485feb12979dab6b72a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d406c8b9498be1d70145db94de8d7bc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c649adc3918d051a14d73a0590120b1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e975edff027ec44cbe4251ac887ea7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a128d7c73dae0d9235b24029cc96f6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28b3445778fee51c61725492f92787174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615858f8e0d0a914e7144e82e4cfd54175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88422fa2683eaf874bdda1ae5409fddb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ecb9ece84ac045979e830777edb95177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091515eb3f6672f0c3c643763cd43a5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d13c5dece3a223ef5f052196c7a0e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fcdf667a537ad6a89c731734638ff8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d6c9131e86f6155abfb84be208a33181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731931eac9d5fb9ccd5db01fe7d22b6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e45555f99d5b6fe526709d4cff95eb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e26d8ab22889faf2cd73ed2eec2753184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34642d9257ee4e025c19ada892280a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbece195102180990e8b10e48451fb3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5bf233a177843ad07778e1ccdf52c0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7207a799bc70194933fa94839f4ef188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c23adab5e9014e0e6435b6b9b6be8e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9085d8bffc7f73bd8f031f3a25ee8a6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6da85c14fd087b0cbd4f2a5f2233b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f60048b88a3911a698f5d639af6d8b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a383ff09fe166e97cd9a2dfdfab95e7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54bb0e907657547e57a19ec5c33f5d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda46a5106a681477954930a1312452195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c31a339f79d4e6524b5648dc68f4f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa33602b04ae9874fdf744e556c117b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c542480cacdf95a0772e23f349695b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7376f02ef643e978ccec0ddb2619b5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd1bc84133998295005872d25a632a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2eaab2cc37e8504185ec83ed93c1c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448670e127a2555d161e120decf40463202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b87c6cb74af05f7f66c09ed565f7f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20e983c6718ed465ce8586fcb88479204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3347ef293cc7ccdae05e2089dab51e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e372dbec308abb851accd0c9a1925206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f910b8d21744cc03b88c0bd72b91f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1520a3feb962c5a4ecbdb754a1f56f8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a564d53db96d13fae24e975222f48209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25ec241f39eedb721573757070e812210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9056a5e08510e8f172c05a8136c6b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9d3267bc09a7315279c585663e8bb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f7f385c0776c9e88ca1886ad76b3d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe075df24da76ee6931a12cdd8b84e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317dc9132107109867594089ecca38b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05abacda7be303e422de077f87f6271c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08aa100ea2c6d7e09a401104c20579217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561bfc34516b52ff56407c37d1fa355d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c5a371538aa353429da636c85361a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebca2184a011d9044d548e6ff94fcd5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a4c737596b3c5c1091d4d6c2799a7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b9da0be0310a306cf4dc78be06c7c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e458405a90eea42f98e66a50fc87c28223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d42b1a2e4aa7a8692bf80670cf6ee224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d625da78710c98c0e880c7ea428fc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f544c470d90b4f1a63bcc49499b05e7e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad79d3316cab73ca3f4734fe1365ea9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f2f9a553648d80c41015b9b86dde7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af123d6540be0fc34317451b8c99e7ce229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e87ab9edad62257530eca439f5423230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73cb4c7424c8966672302676cefa2c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155bb5b54e9c35b401d8b9b380e2b5b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c428159003f0b2779bb1bec44266b06233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0cb19d0ec75f5069f4b374605b47d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b60e11ab1b667208be665ebda6f82235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e34830426f706353f063727c09296236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad1d7058831f76221cada6b6097ea8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07012bde376aa0da813a4e8e8996911d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715bad1646591d6dcfa06808fcec116239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2dba6716268f1fc53516caaa60f0b8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38275c8c4a1cd155c09fe4c39c6b8d33241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8d549ecfa4358c587a3d0ee7462c4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8d13b8342242278b9580e0881d123243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b26c71ee67ac748ca5a3ec48a4aaf8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365380710809477c2878f581c7b3ec2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5fd7323a1638bde37f07f5692fb7f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1a9349d2886e4d2f2e31a49eadac5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24eabb5b5debf4e67b1c3ee015cd3c5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b55ec38e0d9625c543a54d5bd147e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078cca40e81262bdd613c75628ebca6b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0613fa361af44b6148b51d51c9a0d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b25a85fd3355ee9245c9d512c5c2b6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f81935690e2574d54f4ac0176d6be253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f401f673e3d8647c3bbba5dcd143fe4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983b8e4cbbb9f9579aa46cddb3d9cf1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f123bc37964f8ef9dee2b4d22cdd93256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58efb67efb20c47e541c03947f3bf84257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629774712d132ad667229f51e0f4d52258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e07032e4f82bacedd0958cfc2b6ab6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511731316781a98d23b1758fdb07d53260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfbcc065669b3a9516bd74322d4f9fa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703649c4d8c66ae8a8abca7973698da262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfafb668dc169aba3d035de7fa7bbb5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a9bdd9efe7aa5cecc649162c7a1b0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecadc498acea42207cea2e90ef1ac3ab265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2693703876b130a4040690582204a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0c4efb571837cffe0d58b19c6ad31267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f833abbe2d3b43c7e78618297c7abc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729c956b64f6ea5685c95eec352dfb5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60da9639830e1f99098d6a7c819e69270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4a96646eddc91e0868c3ed655eb56271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935d53b101e638198b2456048021d79272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44cea04fcd2710543bc6c2ab53a75d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac7d5c92adfcfadf897a8483ae0c14274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e65332b1759e02d03bece32b750b14275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6aca14e54de10a0e90bc3dd89633ea276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1445b32d0a165953364324e1cab2dbb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e96ce72ba36e82bfdc62eee64d2a94278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df102f1193bd2427d28d868ae1a4b61279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de4b5295e5bdd1db02364d44c95716280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb837f487fdede0d4868ed62c6800a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5d8a2693b0cabdaf6ec8b512c9cc7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddeee06025a8fe4be8ab9bc9c5348ff283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e86b043db33486ebdc1938f9a13b92c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87819d98571a907f4266b70ac70ed6d6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2cd4d2ff014385def5dd938be4702286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154fb5ec29d4a83cc765d5a61dcd23bf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f21aefd41a3442c18616ed84b7c7d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc8300f56ced9b13080bd0f12f6738289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbfa0ad2558f36aa568ce423d212d0e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3302e2b3c6ca58f522855db35f7d1441291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d239d6c70f526dd62b04576b5646b7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9d4992188d78a0c2b0352e61f5b05293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f7e07cb9c6acdaec9ff584bb217c8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2639a07766070a7f11bfaedbd1649611295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f08c19748a2fef796e18e5d142d40296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e938b46c6fa1c858a8c11041c5d5ac3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667fcc9134e5c5da635d7f787d405d7f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070619f6c489bd817413bb6b3f45aa1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1bce53de7360882be28e6dadb815f9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7ec1d09b726ea3b01af29be235f0c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9553430dd1b46bd29078775a00670302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3893d383222a6f932c31798bd5479c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e4fd0993924571280566721d9cde5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e3301ac14b76a74e40cbc6e1d3814e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdefe67c39bdc0ce5b1868f2eecb4c2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea9d1dec06f50c30191f194f09d1cd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ca0dbc9dd842a816a8647894a1598308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4010a7efca68ef8caf51a2833b6335309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1890f3ac0d3b7c9e8997ee03e71c6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d437157d53d02d8bbab6d41920b81fc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789587d2cfcb60d950ed6b20ea2cef4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9af81073a81b671b87849a968f724313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f42a983bef0c9e4cd5d3447d8a885314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8fa42f20abf5558090593d32448954315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3e517c6571bcc5f44876790bc0dd2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23b71c9ae7663acc1fba3be3527058317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e2e75425aa9649174b9b2198ca860318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950259d1e1a1f1a9521aa81df11ef55319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc305829bb065d19346580a5b482864320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97ca7e829cbc89330059fe35bcc69e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809929b72f383540dcc44e79c2a45e2b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8d308fe438084e754b4d4e6f1666a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358955c7036402a66d1c6867e95f886324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb22dc9dc459cc61e7c9240a35eee86325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90befd519c8efa0b6580345c5591844326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b55f40af2e4d88642787976d7c2af6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7150f98983a5f365cf2bb860017065328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29282b7305061eccb35446a4e04345a6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e338b8b7e0eccd80a383f4f22587f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f81b40a9fe5abd6d38d5088e83e172331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a19d2ca3c02ef16c21a8bf749ab5fc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09217cba1acc43f5eed059780b41d0f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18cdef4751b038d4e2d108826a1f49334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020fd482de63b6c9e763e1c52d646ab335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426e328c98d451c1e841bd5eaed4d9f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c204d5d718a248429125c1303b002f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4f8e20a072d8c1ea93f2668abc473338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617ddd1e047adaff6fff2edd8973ce9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f43d9f583412b4c688df7be805d0c1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7c7c0f6a22e6142fb340005a3a085341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbae37a5bbbfe6fd45638c719edfe4d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb33da40fd37a72686b9c339ddd2a2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f94a7a9ac658fd442cf44cc67edf2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7bdade08c6aa9b2fd9d5d3cb50dab345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313aeb763d6d3ff81f69806f6312687346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5e15d12d90bdbe3263fbe36ba3582347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190b149d0af756695d02667de0b5b74348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae923bfcffeb6d1b392cccd1183b9bf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ea9a7cc43a1807607511163674857350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482bd6b57581014ec474b28c7aca552351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623d3cf996f9d464255d74aca30151c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991d345e3323e8b2fdfac4f706c71c0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632bb7f30cda326373680789d2dcf1f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3549fdd9dd910920f62a09d358faf1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f17da382bccef0f4b6fc4e363a01d6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5ad020aaf440e66de4a0a19240a2f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032af7ae4ac20de569f8d1bd572b06b3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca83bbeb36c38cdda7c175e4f533fa8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615162788ddf0f7fc3029167c5f101ea360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8776732b5f57fb35fdfbc3a38a472c4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee0cfcf6d7fda88f9a4549c27df71e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a772c4fbdc82ed6d6b9222bf8f2e0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600595dbb472779962be78d3738d6a9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659edf974bde0b4e2ff1b4241ac6ea6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab36796eb84e593c6bc77cb105abd43366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104620f7f95c4fbe069045115a7d113367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791f3f51ca82785c0f2bb409665c5a1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbfada6dea741967c32716c253b8233369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d8524256f105679c01f8404efccdd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad725de74692fc97928339d4352d8c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c9ab74865b71c37775ad938f267d3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91d10a5fe1a2dea7e6ded7f82aa9d5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7b9302b714547b1266edc4889e122374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f11d318586eb1d3fa3bbdf9465913375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230f4943d12ed850ee4a473649c85bd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d01e30ea88dc8a910c9fcb8b6a19f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0fbae5b6795a4ff2ab8c5192dc4d55378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4265e8d03ebbde1a200091539e75a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560cc857e69f6fd3c753d48d43cad102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590c12c5bcc0c53856cb5ec551dccb43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab619b59d7f14d409357649fd8170a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906bf13d91d83d28bef3c0e0940ddefd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381ef83dfd28fe4b3132e032bf5aa6b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f9ae53863bd6796eb4cdaeec788d97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b70105526f541ed3ca631b21ee645d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419830294da1de37e8d37acf243ea6ed9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6676f55dcfe143f2a957673612698f410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385593c2ae5e058ef9dc10c0e80e00e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608686880d1989b9fc1410e5f990f40912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6751bdf50ebfec49e7ec420e65e0a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4a18990a129936ad28d03929b440414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a353f3cea8486cf662265d7315ef015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5b422320b066c4ea5ea5bc7d1cdc316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861ced5f0e6175e5e92ae69cb578f4a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaceecf148af84912a25474483ad10a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f539e0278128a7b06ba7387a53b0919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0937c02b5199dc7ce6645706a2998f3420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba404246a60099d1a5769f1f3a4c57b221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234869648e1080c11cdbc271384b619622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a00012e121864a135046688b8ba2ec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a54c7f9ec1999e6581a2a65a1fa54024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e3f75e5adaa4da657bc89825faf8125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a31e1a209990243749242c82e8c5326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b65492cfad5d7cc73527765d34733927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a43112618390141882c6d12a57644128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86ac0f1027629ae773f988b31113dc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f6a63510da3abc2f108a7e0ad8e6a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7219adde6b1036c631f0f40cf93b5df31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747ced753cb0fe8044b185067c4b4f332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d646fca5670e56eef429daf8faf688833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32989a60e943c01d4e75360b19ecb25a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d2b70e3b162a104ce51f25a8c731335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba45bcb0821f3fba6742c36b1bc42a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec1e9886a9dfc3b43663d4b2085dea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3f95ba97cfed3759bb7b0d71defc838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06294d404a65761a6e2aa54a68c7afd739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7522e9d875a0e00ae0bac9df374f6d340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf1f52098912f7225ccbec45826b2541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25fce19d1cbc6c26cf247c44a15bc9f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669c884659c3968dd98fe7f03b06f2943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8e5a7f8d04018899b2a72e2e02a7044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916afebfa5b4b593df944595460df16b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37d17431cd678bcb40827b121b8ef646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07dc4b6c4b82129c3d730967cf3df2747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68430e8abb75c69f1803998e8ed3c448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9bad7c3d0bb18bf7521ccf332359349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca87aac0182fc84adfee41632be0cbd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b95bfc94f8857a8f9cc93a4ec8937651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ea781c2d271c37fe3699be11da5a252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d46847ecd990caf99f2a447df244e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f74370adb959c35cd49fa23e421b554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2afb8474738873dc82bcbd2a123aed55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af916e2f5f8192bb7faf0557a0a597f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab70d63164c8244c8e95e59682bbe457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437316ec770f2453bd12446d39dbce4b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d8b4075bd249c615f3f9f0ae0b99859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980751837d82a4a64f2d14a79c30d23b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529bf50da6b9f83943d5f990212df81061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff157fd41d0b218d4ee1432f75323c4962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315657766a36071ce116ad205b7049db63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c49e17c47f20891a56fbdce69b093b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c9304eb713f51eff669d6c8697f8865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a36634d17efe7fa8e4aba0ad8d75366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0cf10124e71d3ed9d75a2ae6c037e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5050ba09c111cd498a547a6cc3a6f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196dda2ef699869c033f38a8930de24769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949513a3891d5419979849b87e9be1f370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2e08b5cef074944dcbb873315490471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b430bb745425bc7e96b630c35ad7b172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54d969b5bbc8e3cdcbf48dbac1a6ff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aec3c155b4b9c7754e0389f8b7343174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69454a5ec7751c750d373a488161157575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940536029e2be7de808dd15b27cfb5576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f2b794c9a54c06fd2103e0eed341e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49fa18999d8f9ff9af3e991a9d820f978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e78a501fc8ba279ab844a686048dc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f7f275c1b84517a356657b9ea65c880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa981fa5fc7ae8d209167cf9446855081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fffad2801864fb1a59dd27b1b6b4cb682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038fd3fc3694adc5b641e78eb003d9b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c72b1c22dfc055b24bdf9124ff2d1a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304aba7d2c1700d286e8e9ff64f86ac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914ecf2ab125d532f2f248fa855672f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64fc4fe119eb0410277336bbd9394587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62fc9e1d258222fef8a0142f155c28388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520101b5d748053784c95e2cbc1694389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc685250a26579c24c191da550a270d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb690d8e58e17b6a52e4d759e0888891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ef3c6720df04ad6c641d50d8abf4992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356d116e684d5bec9debbd770bf80b093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbecd39df7ddd96265b995eba7b9a2294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee8f176dddae7b6734a1e79bee432eb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e2a959877d4f6ff3645c96b84781096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a4bb50c2ce364a8a7cf7236910cd297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9491f2926c822bf1cd60e2caaa5c5098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27eadc07da5791780d970015a0cd6b599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57bd7d734fc9b2c8aec123a5ad4b132100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773956d54929736ca57f221442c31675101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a6b32591df8a81aae55a9154d6451102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5398aecf9a6e7574d0f0c44c947053103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353131f414fc4294e6f4bada06bb9e64104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659061f0ae05c24b6cbfaf380bd33c5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b797c9c8cd9dd180580fe8e74dd392106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db848938d2b2916b23cbb16d9443ccee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaedcbb9d4a695291726da6a5f032596108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a910b6229c0110e94cea263ff695a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991a57ccff3ef4bb2d8f49967e7fe04110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443814f3f6013d4b1bf1417c56eb063111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325dbb499f454e62aa5cbcdef28d4b1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36691f5df5326bfb7516725eff4e418b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194079cdac9a7b7551f17ef48f5dc578114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9152c66e7a794169975df6e95b3ace2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ac84008e6ee72549fb723e021475a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc38ccf46157ccd88f61e4af729f73117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34551391257a6092eb7d00aad7217774118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568250c201215e4b75470417f27b8db8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000857a6d3531c34b194b3ab62c55fef120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4446732bde22be4c428fba77d333b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00ea8fa8faf2ecc7e63bef8885870a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052e85d9bed1dce72df94496ea386ac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aaa04389b07509d984cdacec359a30124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655edcb553c7e44084c2736a683149cb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289d695ee1258257b99e024f7985c89126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c6155f619b896d5a450eda665a6c4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b2b8cb8d608d258095f7dd1974fce9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef0414449818c28159d4a947fcd3d58129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a94e8c00faa629246bdab70ddc5a3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592edc4fc6dcf9034174bddeb37a8984131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2fa279dedd6321c8c9f6712e68c5a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12341c6aea0ac739521fa669a1f5ecc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d123c5e56f14dd4060e4726557360134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09264b5623d72c5db14522e55cc0584135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb892846339491f0e520432a3dea97d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66776d1fbd5981e0a32f82ee80e1ee5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31068569116745bf0aee1c2b9e0a387f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516d5e62d1f023314c03fcb2a180c4b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4743d3aa54d4814d4891e5e67d2f3e8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae262e2358a1b1514f7589bf2663f0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05add66a074142d13e1158eb09c9a247142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab3844c6c08a0fac0b10c0d622684e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cbe31701adef83324d64f409679d79144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57217801aaf75d378bf9d38d2494218145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e340de9261de74fab093346de24fa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4db5edcb8b7ec7f1fe5457da05461147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43f7e3553bfad7d273cabfb91d29e9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039026c58cf0c138972744c1714e0b5b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e2dfe670271ce346bab9034901c49150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c76dd1ab192608526599e5bc3e306c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7b968dc4037dc0956b7a0f86c2aed152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3eec695479fbad7e40bd2e89c2ba0d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d7c48d0ef40b25649bf2742ac16989154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ed3e0dbe1995414a70a5701d6e3d9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef18457e2f626597298834957ca717156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef9d9f37770bb8030b1c2d9038d0cf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432434591f56fff86d59543e1a6b782e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ccbe5067be130febe79716285eb423159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10cc3b59c88488bfab677be80c6b36160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cdf39af0f4160d91f5a3bf344386e6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874e489ba4940be1e7fe22b6d1e56c8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af945f47a8c49604a919a9a3c97d4e3a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6d8b2a4c7f6db79c602cd655fe9aa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7740e119edcab2669f92fd711a322b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae5eb4cbad95f260b19d1ce493b3c7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff05cb6fb32913c56bec9f36c4d665c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64645d0047822be809969db4537709168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2ba670efaa7a9cef91e4e263d1fc8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd041de43ebd888f70a9cc4286fbf15170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a8d68f3d918adba24525d4c485e10a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6278a6f30044737a25eb056c7acdce172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5303349cecc285da8392d6554fb08173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73c31539a7cd17daa385789f212220174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06175035e6e128911dc96752ba90b617175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f9a4be80f8ce9ee9dc610f2204825176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259957c5f6d120a0235031d08985435c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0e31cd6bfb2c45c12719ddf55351c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d859d42c116ef74efb3673a737220c4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699416a9977927a5d612b5bbb5255de180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dfa8480690eb616ac574dbd308d820181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126bba2dc327c1baf968602e6f3ed539182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b04dd19a2477bf98b7630ae50a9aeb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57584a77e98465c81c91e2d2728a66f7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db21687d2c37027a3146211ca0868f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51359e6b4b2d7d489d992aeaca3eecd1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e23b6e14d32e791cc78efa4aa9708187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e08916dff35c679b70adf671c15d4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d28a13a5d8318f708240d4c78bcb56189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ddf2f929710a1c489174870b22f51190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01e2262c234eb70f61336e81f5e8d5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dbc924311ed70534a30401341b4778192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f3a8524027816d5d5e32f7ec3bfba193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3684efdd23470079a30ca2995624b347194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f79743ceb7d7dd5ff67487816b527d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973197f65eda12f785a61208b504354196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234f2b0c837dc1c3a604a7a7f162964197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57deb1809275a38f20bb06d54215e9d4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784dcbadae7caf48f8d8a109ad441f59199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb562c1c305aa8cc8388d93b38cd4fc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a543a30d70bfba3ab0cc429bc3597201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367fca06b912623be6dd8a25846b694202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7567be3fb08c60381b9ea2ec5a1e7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd875e893c9decc07fcb4d9dabad090b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642db48b5c4e780531f44177cbe06c75205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1b5f85db90e77c4de5f775727590c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d8f073c55285a6acb210cb8cee9238207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25dc3bd67796ee9bf6584ee0877c7a7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58fc15cc0d936de6391aacc51545fb2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22811c96076eb66aff600fe468c8001210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f824db5be7628f032e4b821d8b1d51211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a11f0be230afb098b11e555fb1881212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13d29a83338f293093bff61864c662213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bfa2e0d2417854731363f7bcb6f5c6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95417281be545fb65e9ad39f2e17cc51215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda85348af293e47873659f44ce39d01216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27690f69aab9c7722cf1d953754aa631217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f486ddf61bf3ff6d344d480230963218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4095f9a3173e606a129a6e0241de5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b1df12877a819a13b8ec5b3ea6f16220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fdb5c9fb11a2baaf5179c7177a1cff221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3357c9aa9091e6a16254612c5361cc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb848c40d6ddf9341acf944149ccb34223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453ab2a176d20f4e060fbfc06dae6cc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713850a1df3519d14699e3fad75f16e1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33501ab6da80ea2cd3fcb495eca7da0a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171070c588a64bf57d13444c095c71f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c188095dc85265a84fd90b46673157228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d7f173eb3e7331fe5b17e3be6d980229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b62272992fa079976ff99d794821d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f545476618444ff9c421e1456ff855231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecfc69d0e496148fac625d80cba25f9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382b1e2819b86351b8f0e5f2dbe72af233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb9c6bc601d510f7f4923e051bb9d6d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a8ddfccec4bf3e2e3fa56a2a561776235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ad46d39a3b8c2160810294ff1e135236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85528ab3b71e5eb16a074cca6428d54a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659b711413b06402a960afffd60bc6c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ffc26bbc7ef9514ec5ac4b03b8a00239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbcf6a30047235ae5158793bd5f0f1e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07b39210e0d4cd53cf72eec80282cd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8093f14a4eb718b56daf42986dbd6a1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0eaf9ff8ad4b36a058749ec2edd4e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804364640a028ba458233f581ad2d7a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578265d088bfb0559358c5d3bf777512245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5925ef815d47186942d267a0211b4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8b41415a44a4680a0e51196a19295247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30441aa3447d13853e5abc4349830b5a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6912c052f82988c3793f021462f67249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80578adbd4c820326d8f2879587ce1fe250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0376520f08280169bb09435bf7ba5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d4c326cfc3113800c019a08870663252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ce4fc7ca6bf9c8b4871e44f80f9ba253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187bfe3ae12d6d2c1cfef6663ef2bb3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6618c7e42a43b8b35d755bb76eafe8d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f8ceff9e0995c82deb1261ba55e2b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de829f789c17a355f591f94d26cef5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84359b3a48c7129a8aa0193ffebd926a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48c446c0039a8f0e3cebfb6e806293259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb57f35a086e930ee55c79bad79f624260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc31517fc8f413a003a71f6e8617a78261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00bc90e58184405ec71213992307aa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df382eb5cebe8171da43ce1bc0ca1dff263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0aac978606fa6500ebd2c907c49c46264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c73bfbc13c211c44c92cb1bb69eb86265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f4d2a4fce048c90750c1e79633632266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94dcf65b49c5da36a602a623d6c8d41267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850f600767d7c5101e0f60fc71359da268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18bc70547adfa4397eeb29060a4f957269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edda8e2a463d4d22c69978700ae9179270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652b07afc81eb90b0bc69ee3067d2cb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df8dd53318a0bf40ae6c4fdb52ea05b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfcbb85d5cb4a0c42914e3485b2203f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f44cf124bf44f770cbaff69658f82274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f316d687b7cb0c78aaea4e6bcf0e0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fcb7a2f569e7257c4f8c8905815f3e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b30d5a9487644651192e11622c363277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607dc491cbba7564c65bfa3abf16c418278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05426e9dd972ec82d2b76acc43ca781b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f4dd60b357674a9f39c1e70a379aa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262dce6facdd09ad3768e33757dac01281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323551f80d3a7bee914f56460f921fc4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc388da38cf1546de1f33c851a1b36283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef084efb315ad93b4a1695b5de53d6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8e1a7078bf9f458ef96f4e6cf4e98285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a9e96abd3767fa2a702ef57a37a70286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343516aa07c21ad7c8544ac7e9d3bb07287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71963d1394bb1b25a40727604143408288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b52f3c021cd19b54102605d929583c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f79d5973a2912e56c997158a70f3d3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ef0d9019543704629870d3cd8a53e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1e1de03df4d24eb8ca15e3d62d2f7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024cc52926946a2ffb67481088c42a3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e95012e7c01551cdf326348136b242294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f040ef0b4a864fe41d38e0c5ab27a2e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9b79b4cb15c42eb6c7b15dd3a4fbd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9981e5d90c729155f82175e1f6391297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace741cb410bb427166f20cf3663a68a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b789f27dea8370f52a1e78e7bb24716299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce3f427e8368aab2dde5eb5366dd61300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9052a2e318da818afc1ce94258e04ce301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0396d3355a879dd572cf6266e14c004302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614fc9553129cdc374929d7d44d43ea7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7c6b99e71c17758df7323c37e2347304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2edebd268511969883e0741eda4126305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd9802caa4861818e7899bed968732306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b55b6ce01f592578329aea9d0f2832307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a9abef2704058e624c8fda2314b6c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434570c0f3b0e4909ef1297b73f08b3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0a8060f9a962460b2df041cc90caf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c487a371fca5c7f41f5b98dd37bd9a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c85beebb4362426ff9b6310f9ae2be312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a616be5464844128c1acd0b0f87eaa8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c2063b6a6c1c57cfb13173367b394d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231bf2746b35694b2cce9ac9a8ecef9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd3c3b0a3a9e81d5a2ff6e8ded52b85316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545fe61de5edabf28a4ae8cd0ed2c05b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aaac761aa32beb8e8be3ab044935bc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda36ee121886ebd51f5af5c3c92120319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8622aa9ef6e40c9c149b96244a2d64320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b126164dc081ee29c4d731ed24904321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c1b5d9248a180d05ac8c341f469fd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16570d6e1c0a37a9656abf7b056a05b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652ebe8f0538c6bccbba2dd68b79f27324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722e4e5e2710393c684313126f9e92c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30ab25102532ff38e4389ade91d511326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277648bbfcd3c3055f8f88956aa631c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3089c65692cd981a535600d3c286aad328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a5b9a42daa2124cd8b4fe4575441a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b5bd005dc9d20d9f1c0de4051e718330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a2b391753f1405e49f9aa80888243331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bece3beacb0720155fcdc5ddcb3e6f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a360cd243a477e874761573a441f9b8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44cdbfee79ca90ffd7b26b240b1ad3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2799708bd561ff7fd9a12c203f23f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1a049a0a876e220c9e80f2d8475be336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bbcb404dda9b0dd476bb9c896b4b26337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61732ea8b9e8df8845424181b8989a95338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955854ef65166ef657cc0d560a4bad61339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ea0ba1bc3a6d4174f46646dd64a5f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d6228c27cd23c57e4f29305f970a1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297bad7dd83ba4c30b25e04db041787e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c0c8f7d785499b84b1640fae8ec5e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad191b6322c642de9686c303d5af90344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aafb91db60910764dfb1bb9adc7ccab345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23557ca1d106dd0cec53aeb3952341e2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68c63fd7e8642af24bb93596e8b01e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ba9799ab0b135e0290dcd3385bd3c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafee879fbef73c22c15e34cc7609051349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cdeba2a2a7446935ee63a195c32c31350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946eb1d380027810f4eed47058e1e4e8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895acb0ccf1dea1453546526f061166352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730fd9e4033ab5c4592ad848e22e7dd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d1aac75f9786b202f0035b21034bd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f49df1907d81b83eb01c4405bb56b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d648e5ad478dfc59604284263dc8548356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5cad66b64c374450de1e9c1bcee61357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d4a1f188f2e33517892d21f0bdda0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751265fe69586b79a76d5c8d275394d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8913d7a49cfbfbecd1457322b0ed08360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db6bd3bf3cdb6dd00fc07327ce3dfd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203fa5001d397eeb8d2458222b75f5b4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c3bfa76f676559757164f80d28a2c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c0b557551e2f16c82b087e0fe261f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b23bbbd1f2399b0c9cab6ceb322b90365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c1985b4a8010492528bf07290e6d1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73758e9b4d9433cfe810e0d43bdd07367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2f32d8529768afb7f0b410d1c5d75368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea2935e6422ede1f40739b7da654c2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c16f26be6fed25c98718191393772370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c8ffc354bfe7bfa13720b39ebf13b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927fccd92cbe3f777ce59f38d63274e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81240e9547338c7b088f247808ebe514373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9edd31e29b2caac0868074881c3c0d8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d126d08f51dab4ccfdfa2a0bd914ad375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa374e8eda41f69b09a1a74fa03c5c3a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350450bf488d280036fe986d8a74cf1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14e103464f810bf17dc30c6c2d5d3a378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>