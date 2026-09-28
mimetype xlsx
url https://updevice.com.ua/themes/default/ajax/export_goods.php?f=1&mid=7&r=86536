--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb51bd4b9de95849af917b38f5bb4221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e969cad392da08a2925edefbc461f82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76d873810d23a723d22b7c963314c93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8619df5e88c4d54cd9fe82e4adc864.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd694c55a8aee6e32657f519bfcbc76e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd50923cb38fbb659da9484eb23b7a36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28073eb00325b1f72e0e6e711505bc7c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b747809414964233a45d8a2e14626a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e5668c77d8d27b2b93a3b49c0639f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b6d16e9afec6f2c58015ace0e81f510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb49d1cd9c4cf459ac1eb2bdc2ea7c611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144d4f687db47bba2588b4aabd17db512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b01199f3c9f1c649cb642f0af8aab413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a5b2c8b0cd38f92320a1d38028ce914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5efd9ac6c36094c5b83fa82207eac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904955429c443fc4ea0a5bca7c7e067316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c61562d68af49afedd733a07e553a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ee668afad9dc9c5bc7f5276b268a918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f68b73b636ac3b377128b93c0780f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50e0f838319f3f872bbfa784eeaf1a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd50ece228276d37d104afb1ca46300121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27844ced8bae854f0fe4cec17861356222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce1ad3759e59a03f32ef80e7374de823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6b2a20bdb9f1343b1fca1e9cc32bc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331268026083ed558480964045e5b4e825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951e2daf78126389061c631c76f2f3326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67e1711b8b142b4df59d0ecbda783627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1c6357adc651fdf744351265a24db28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b241c710f1095fabb255b6873bd8dc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf3f1af5436b793a6000d9e9666a2430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a1766242223d2599593971d6c247e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ab08be591eea19c3f65fe1451d68432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6861a0709910bda0a5a904fbb6321633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db187aa2359d736415495f33579aad7434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1a542a9cc90ae229a16893a911a8b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012d8340c0298297a36cab80230f82f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded270153b7c6c54cd255c9c2be5fc437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a38a55fe0b3801421e01901ae4f8038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dad1262e44ec44e52e20849271319239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b9864ce9f8efd6f84fbf0cdc58c3d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf0ea91ff875e0d0fb28fde5273a3541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5aac5f262022e50eb339a31e6c94e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d3229b3cf9e57234333995a313e4f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c043d6592ac8a0e2a82f34ce34a513744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070cb007cee4ee56b66e793016dad2945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64c580c376bb62840e723423bbd67346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309075c5c246784846d893f6df3644d047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac1c5c75ae45367c49ca4c54a3546948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e290bea6530890c4220af4506e6ed49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be47a4c336da42202e3538b92fd475150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20d5b9667afbceed9f10973b397ca251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72bf890c0bd95f4816fb1caee6619b252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994fbaf78db173229c66b371aff50be753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6fa6838d848b45567a31555b8305954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb20d19abdbedddc7ad3fdd9164a7d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416270976de384ade350f67e53198cd356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af861117292e7f9f5c1b68f17eded73d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c519e2f3d76e3957f2d635932d292058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6056b2529a3d1c398bc85629035246959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57dc5784424a7c6d84a5ee26fd84da60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e1a829badc215ac8a11aee3b7582561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a4f21af36e8799b8e26299838f6f862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16bbdd379fa264da7802d3ad044cf1163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efcd1499541e440cdb9b1638012eda364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20b4d94844deb72c94b76b03a7ba7a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac41e191b03840d0894583bf7352c0f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6abadd9a480c6ca29a3f41f91af1a9f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47acc4012d40e95d7529950f5ea9ec6468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32d45c1b4a8018ba23392ccb26170a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10088c417337c0c9dee970775f274df70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215da8549ef5b767dabb77337713b9ee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88634f99f2fda9faf82d3011a4b09372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840daea2ae79130a2187ba9728c47a5c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3dafc25c7fcffb2455cc2f06d980d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672e8f4570bb29ba5a4966a9cb0ad6b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406fc7a33c798eb5030150cc93b698a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c333a586e4da0fef5a3c91211f6497c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d101ff94cfecb1d11ccc7154dacb6778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf88ce49554de8dfac6dd2629a36cab79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccbec64e2f8ae6bcdfa457bca12c7bb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea8d499ec38ae344a6dc23419ce1f681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce46ae6397c64669583a234da6fbc8482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629dd0216c16b16a7c5085c08cfe53083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead581934641eec95aef186aa5ded88984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301094034ae5606e3443177c87a739385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7048cdde19282fac91904f93627f37286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157dda5ea0b769dfea37d25ee8d09d387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb58b235221d9963adee870d74ca4f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63274300b94887e58d6467985c4f7e489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b858ef514fe7d4319972df660902090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8217a0d361d3a622d7bad57e3f744e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d311cadb649e3acc0d6f31347d76e092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c679fe03d122b64a714a0852a3b13893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a114b5bc4846e059bde584e02f8f7194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1156a33d7105d0e66d58b16fa1bde0495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9391e3e763b7289a7803eb9767b65bac96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a4a222bf21d3c6426e7eb5efd212097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daebe1de8290f6cc1f9b5405883ebdf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b724b44bd4a3e88ac5249c903820b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129722667ec59723e3b91e8ef3383479100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9405a9142a40ba9156cec4651fea112101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959458ace2c982ff0cddbcdb74904ff102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7f2c2d7fab6740038cf09dd6e208f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed94b0300e1d5a1b3413f650a9423ea104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62df17fe9f81a5ed271951b524b1f1e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda44987c2402d2657c9b25dee5d3a5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b74b56a826e5fd591147c6e61f035a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a596c0485590235943aaa19679efa3d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c1ac9ce4f1fde56d02ac12b111b6d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ccde6fc3ff24e03f394eff42570a23110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08159de2acd5e6512fc01ab2baec0dea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61def3814d13735a67b1df3bcfd546f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e38b364439dfc40578b34d977d7bcc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3beb7e4af991cfcc3dd7e5c67a3d07114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6e6e7afb10cc71fb6bdfb77cba75e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14d5d5c09fb128f1cffa722d8f6fda116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013e51b0b00d50069bd75fcaeee1658117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d285e995570c446fbbf1eecde4b52a2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02f3a947327fffcf18f6195082509a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01b2b00afc0bbb1142226bb30710e7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2ea996cd9e37193d81a2a6760f112121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9ad4ff42134619421f54d5e98d06a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eacd2c3f25c82d918024a5e0e7cf1e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9e7ba902620dc0f0a2fc5b531b2b7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87ee4688872d32580bf260ae474351125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f979a97ace13d503b902882c177c4db126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266bf97ca1463b8d28813acc28ada2f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c12b00ea32ce29e8f9ac75340f9da7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3613d3242a2894561695c630aac7d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f002b48b90fbeed41833d2d573cd4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be4eb7072620c641bab98fd08c976e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89e68a124ed778d794de93236efbf4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200543e2b7568bd8daf5db9af428a8b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f11119d088d8bf7d670a908fd784aa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7e0256bdc0d0492d671fea4dfc587135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391fe4cc0596c3b79980781bf57fb04b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93242b5c13f7285da289ebdde4f4d0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d81a26f2dde00f638ea9e1f021ced138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53de28a1d5c725ec28baba43892f0e2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6ac230b0e76d86b2f2619e33e3ba9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3c3d9c32d99bb67a119857324efb8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52534bb35dbfb49e8a5455635c4d850142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32148696ad20225693db624de0cc183e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de613dd778182cef1b8fd4f2afb651144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928487ab51d63087f3973d5a1585b52d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d008c1344f04e35039a21cb81a72581146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49224de0e25b4d5780e821e9a0ac5e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931aadac26f2153e8b3e5d182cb2776c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96bc4cdb9b08b5448f828145e49b500149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade2be19562ecd7e24ac033cd4e3898a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866234212cb5be6dbcd23709322957e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221aefd95c13cd671534f4c44b3adae7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443a71dac4ccfed71bc27943f88caf6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785227ba6e6b84b00e5a025a8170cf5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1df70aaaff8371a0bfd2cfc116848155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0fac76f8d330d2bc2fa5af7078772b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a1087c6d4dfbf2ccdca94fabd55bf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863664c3623b3b518708bf93bba8b2ca158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ca7d2553cdd25492530b2a0811506159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d7fec26d5526248ce2ab59dedb81c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca78f92dbf058eaafe0f6c847c956cd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca879f61fd8c8dfd671b7cf1fa06ac62162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e341016a3d0eb69d8c1a23efa4a8dd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015aab150c014cc50778240b40da4fba164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b318618b09ed8861b8b004d2d3a1c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5f09531636d0aa5a6eaddb4d62587166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b9a9a97f93bf4d974d04826477d22167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485f5abf4b83fd1d98c9ad7e24bcec3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc11902c67bb6c45b6de34cda88db4f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9573e23543353226530bfe79a3802ec170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28840a50ec107f6207f9eadd75d05d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf39a6798208e24e83ecc0b2ebef2ad2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4ca90f6dba3f1e1015c5aa2908fd9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89519b0a27c6ddb43aefd298b30cb111174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8356a1dcaa1a58230274a6028bd20f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6cf827fd6dd2b1dc0bd64400096535176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1634b44e5649c02d1cc64f2445f91177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad436431d4387c4d7f03fa28ff849e1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c10b365b0183cd8e7c2a69393614a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380471f7bb1d72a14ab9a9238ba9e0f3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e08784ebace24c1e2273bd223e467181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2b9f92bb518c727ebb8ed55570a59182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49e3813de85ecc87bb8359fa5f233a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23adac06e1e6817538380e1b3007c4c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a5b4c82898050f769e8a8a0ae358f8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b928d7cf0a9931c822c08023ac106186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7dae05c80456da75868937b3c696bb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b690fa492244e35a3483d80d66492188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20a65affd645bb9b05bc73da2f16ad189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae916ca11b5badefcb8d97c3d5bc3f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb2f1a95e4f9cc9a108da32fd83323191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472fd920a4e8d5298dc62ecbf42967e9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8537ceee59f051409e6c7b21135f9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031099b209c56a3b33246f8bc5794fb7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72e69501d6e915175050cd179ee3a7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ae8ba711b97fb1aa8d5a1b63317b1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c951c5049faca0758b5c59b982f7189197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788a42d1476f1cba9b964cd14b49ad3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24acb7abbf32aaf00f04d905bc69305199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894d78cd99f010ccb7dfce1af3ebf1f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526873b7c13318b51a7d180696e292a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ab3b658b7f1a1f0c81d99d9becfdd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120e046b34ee716de68c0c0910b4791203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133fe9edc1b51c90393343edf6fd7e8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445eea2962e3def6f058f2eea07521be205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e956f4a890808783068d00b13a1d3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41126dd2f3bfdc82df5e6d4fb02d97207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7296b7ec06a06d2c243c8ccd5d7e7e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa346abfab9d7a6820d13c6ac4818ff1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d2e197aef79d92cc1ddcaa0d39c00210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf844e21f92e1bc5b5357642837e40f8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1ad9b65c22c9aa9c65c6b0b417d53212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc47811baedace1d459f7868442db71213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76bb7ea4e1d82c7d0a0be9c0d30f7e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58bd6296890466a27e58ca07c9822d5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57e26ee3fad4af5c35c7e50a9f7046216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee8870ecaf3e034026cff2dff14ffc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97252f639439d5e43b9fe3d84b558e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f8cc2dd766256774a2b9c25de3f3d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e079cf36f89786d27128b2e134dd1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41804948773fe8230d3c582f627a319e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752096bacef1483271c49fc968b08110222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a13732f8166bbb63af79ee4aacb182223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43f609a46c853fe7c4c49b8be04ff0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd3d38a16d24328803c43f37b03b09225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759d7384624b41b416f3c0aeee9f584226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed218d79d1f93955a4107121e8d2e3c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ce2211fab8c41cb59cbbdeb8585a9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018b2889d612896f54b4cf5347bc621229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ff000acae387079d5e56e708a5d21230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af81f130988efa6ca38c4b52524972231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f364b2ddbe18bb917b2a2f9224b9b13232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38657ac81665c4feef06248a97cf5b2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff1d3db965532eb28c520030c1f4f4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937e978bbc36b4c2118509d9c1a63eb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85844081b3f7fd58cfc10d422b278a2d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940b568e74d5d0f1ac7ef2240d77e34237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84071ed51318308aec048a6f24e1719f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a204882dd6e73b06602d0f74cc386a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838061ebddc80597397540c8b5c807c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94245bf6a7704ff8707e6759f131ce70241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e123e2d9da7a5415865da1dfb1eb8c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897dacecd93ca8096477098b00d738bc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ebfdeda102f5cb6e81ad57981509f2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3d472dccfa1d25ea8b7f990651b28245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c711349c2b8ddb0352a81d717620d6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4872d72c81abbafc6984ef272f9e9bf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9822eeb5dde476dd0e012e27a5a96248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64081ce47b630c0d3c30a62c8bc784ba249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02298ebf127aad6ab621ba0c6a576d2b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884f4d293c6e0e920a1fc37fb1510a6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4bb871ed1dcde0d1957f81f1503d8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4dfa357d2a356ea8dc3655323dbbd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d95ced89a56c71ca3a5472124fcebc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360ed9161830adce077aef6c2024d1d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c6ea6e058bac3478454c12784d557256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab585b792d18497aad4001f8a3594d6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd090518db8dfe9efe1bf93d8dea498258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05a9961ea4380a7333b15e1e22f5ed259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88671e661336ff9e7af5a9ce089d94260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6aa41cfa8abd235400100379836622261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4099e11c8071dfb0acae6794e40a8b8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade75118069dac12dd47892b73ee965a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35583907e97056feed58059be820ef264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8e90f592a90e8976b43ef452858be265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b2a33a0a0436daf61b36b683451dd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c21e0ea42a12374a41374718566ce267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec2f7107e4e0abc2222ff3109ca29e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e286d11c0e0467a148783e0d3b94d4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42328375f8c5fb545ed8dea5f7be74270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8ddd4b03f69cf6eac8aa6cc690651271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce12c597b553901eee8f24f83b1a564272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7573cff6c0a1820c759e98d120f761273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eedd941d0b31485d0cfaf279e23b48e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243fda8fd63095d9f9d223a4a93b94f2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52468cb39fe11f582030f8e95863d5e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d55c94052c6e2301513c763e4b2ebd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06462aac88bda874118626a4ea100d9f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c21f7a143221ce46c82bc03be9114279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1003610daf6985cf8524770d30c74280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe879984314d0619e142b237e514a2ab281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735389f84fcc6b08dcde267a49462ccc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909633e6f5261930af0a9773fa7c8f94283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3999e0b8f16fd66ce9b83f576f92fc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b1af0884f3dac1563f1b2d41c4a68285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02189e6eacc8977253b1b999f4e01e58286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fede1cdff2954a65b4d6f5256a0f96287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc86f06cb608417e5462e794a0c8aec288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16fc210e0d7b0d104833ce0f365b908289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273ace418dfae6b0ccd4418b102b87e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2130a1ed4d81d2ffacd5f7dff08061291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2bb13fb2274ff0bad6efcf2d683015292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3e2418c38b247eb1d072d2903b44b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc1b176a0c60448ea25d24f582c954d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374e06ba9aa437bf947fbc8c86ba01f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51453d00248008f0b13f2c18d16f4e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4b6a07d9b40994e2367cae65d8e2a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7cb064c0498f10180e5a903a486e5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb6e2859381b98b6fc65f574264126299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6f61f0cce303f6e54744839b33a55300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21551fdce47c77f36085b7cbeaffd4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61fcd527785142265480ee5c037e87302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e90fe7866da56b351912e73e5f41d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8b5377c5988324eb77f7f15b9c0e1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75806e18c63b0fb2bcb1fb2e77cf9339305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9ee112647997a48e5ee3bcdf8d4c2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131453f65c148d5e960190b4b810992307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378c4c085f6487e54daceae5907f24c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c998dcda623f3f43f06367f9034f08309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340eb3b4d6d32543a63c7a0be938e1fc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788ab2e3c3f89fa4b28eccf8dd55a0f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490e90f158e76de445fcded24e9d62c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26563a7dafad2555fd5307a80869d6a0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2255681d483ba63be7e05088434bfc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ac15fc5a4fd272f59c06a6e049aa3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341af0cfb8d860896fea39ffd3ef5e6d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40ec0372a979ccb7152bf931aa9172317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3282ac0bdb1762f552cd0d8cc13bf4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5807789456678932f8e8f03eddf3f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2ad0a4f9fb265cc99ac508bd07668320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc15ad2329b1bec553f4080bedfd77321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84783c78d49e88421ae60edbfc91763322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8125d80e36d35a822bd66fc214e0d8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7f91a8dc7532d89ab12d88ca008fc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a927172fa1ec45725ebc568437cce325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ed35de3e01a54ed87ec1a3ddcc7b2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5022fc24aaa36cf96ebc0449653f630327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e794f82c769eff7dd809049dacb0e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a51917fcbf903879a9db1b2da72348329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b36378b9a780355ba38a1955a7431330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c5cebbd0e4ba640445750d913e189331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737959aaea3cfe7c8a8fd8215edd770f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182dfb989140b7f1a281564d9827f48333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eecb9ab35fdacaba6b2bf5eb12beaa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81162efb87f40275d66d422c5e7068335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c1a10f048059a27b49fc66c6b16f2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7052e873bd83c2e4199553e9064633f1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe0c49085f1ffdec6b5c0acfe30465338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80a52ebb8830f120b7ac0a9d2bd6cf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda83aff3054a58dfae6696f97638947340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95205b46cae5ea4b7867e662032ad276341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734789e9dce73fbe83cd28afa433754342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02081236bd8652577b731448254435343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2df7187f4be8bd4753a1815bf6c9a6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f547911132a8e5205c911a35261f19a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3928cbc0638a68c1ad35522b790c849346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e6edf95bb257caea4e59841e20251347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba052b2f5455e4ae6e0886fcb4b52779348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feda1066589d93f66d65ec6dcbff596349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2af2b11dcadf7d370e88cc4b3f455350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165a3fa316d51889fbe11513ece7f5b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c31e9cbcb5879ac1d557e99b3d52b7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d229277f0800987bcb41d9c85a99ab353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae660107bd8d2a8b6cad2a4456e9080354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb42a6a468a7318ed2878086405ed15355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ae7ca455fb7010782220ef62bee76356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77852fe37ec78ec1f5f5016f504621357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b02ea74864c4b11b5c59a04a0a551a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c35439c65be3b2b549ac30c8dc858359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d84a1f11b4d0e37b9b2c62f67ec14360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4ab4854ccda8e15c20beb596f00d2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405068d9f83aee247cf0ed155c96ea2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8305f7ec675c339e7d6e1778cd4a2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d25baa8d2c471082c0fc8090b931e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013e9bcf8a3d18708d7b52573aba18e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085030a9043d4a3ffcfd85f85b7cc21366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f2fb488bef3117409a28bbf662bb50367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf423018cc49c8ac28156d4d45dae5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776708ac47b610683906335eaad1017369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258697d61f04df833133e09b06db552370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65d763986ca7f0b6343b45e5c3a787371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1923a816cd967fa9e10cc11d013e8a7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220318bab6caddc6221785a521d286a8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc0b789fa1268c1d7310c88e7bdacb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c37785d2a0d658cb4b447fce9eaac375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef68b9b5abdc7bdfe0253c77a7e3fd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66f0b68023097fdecd8f2fbaef145e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472194ea36b33a487e03490a542b7c3b378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807fc311eed7c446127ab03a2f2ab8d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617fe8e7d9168b3c505d5aa06728cca22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca4e615bb5266c72c323cb8fb6fd553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af2e83d7411338277204ce0fb89f2c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74fd2c54ed1f487c6985e331deb22f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14a75a0f42315092038fe7732e5c196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc55248df1e20d50ff12c39474c46cb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97f8a4215ef17808398563cdf26faa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188f0ef0cea11ffbe3385070084901d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921424512edee08159849b20334de3310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5570a238852b3143ae5dfbf38853311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b845b865a5a2c7c1dfcc8ea64f3594012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2560fe1678b1fdabb171ddf7429621d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdffdfe60d6ad6706b15090ca77e5faf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b763c89973b6c4d3ad08b404eaab315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb799bf375b36853de8a51df186f9d8316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5262dc6a7cbc442f4ebe69dea30de17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a27cefe2da92008a2158d4cfa4017a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e8dcd96f184fa33f7f40934df6a2719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98294bf8f4f0217145abc40275a21620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd7271879b9c7192fc46899bb5f79721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdfa33e80b64e5b5a73a69db9a771ae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f1f8b89ced9fe28f9b5d36bd6052f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5a2a2322b25c1fd55820c668bee3624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13e2be8581e004102707081764a22b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9d4c70b11fb4e7095c107428825fe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce5320be1a37b41d0fe77f4d55028e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec574f86a3d31ee8ab14d7a3fe73086128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a55d3d1feb61f51b4edf308b4d29e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd489a264a1e46821cdcefc24b311930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07850c23d951d621b9ba509453d1a16931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e800c4e42d054e9a77f9abc7da96acee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd441c653a2a5aba5df902240fc2a8933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59252ffde0ea841a6b92a5fe0411304634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f036591511a627c19140e5b8e925d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a598db0a22e060c49ab0d36a5eac2b836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c348643b00123c1ed04ce927a9c5c1e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122482961ca85afd608e0e0bcd0c06238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b0ea54307194aa4aae091de093fe139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72a7b436d78c2a37494d83b0ecfec640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f6d1360cbba92095162789327cff341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83967fc5bda620567c1cb1d75ad796e042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407d16e2e8e236987fd87ccd27174f143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748ef001acf421f600d0490864fcb6f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9fc93a5c52ee3e88fb4f10622946d845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bbdce69cde13491650851019a05c7c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c7baebd5efb815abedb29d91351f447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc717c003750170bc318f782ad0664ec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c738f3b3f99957fdf0687d14cedb7249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3de0e1585def7a8e7ae34cf14c469050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1694ddb8662cb949b8d4650b68a0051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a27b70f21844c5a458da1a67bea31752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0eb099cc113b8efe05b4ba060515753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb0ce55a4fb0720317ce483a76322c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1468cd5adecc381b78e8aec142b8a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d814d79147668c792652dd3c27f3c4b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d39dd057a4678a9ccaf4411d48969657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ad4484fa251433d3c551ab6c0d55958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89230047d2581d1e3dc15735672ec759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc017df8fb593f73a29e1cbb63b425bb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53d89f56b919e50ee3e9c779bc35d761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c352f6ec757f17d3fb882b6821ae562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3fabbada6e9fede0f9d2781106b33a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084ce2703f82b5a625760f70d892c2b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d53be22a0b9443075fb8dfc3acc5665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f60ee0efd7c046338f326342f55a0066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b36e8d2655de7a9b71826f666ffb167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c36900a52ca8acd1f02a36f06c211d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1d3a6bd3d2f4d7ea73a5f4506d09f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8bd56719d5f4879657a02969dd43a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67d66a0acb9bcda6d6d23ebd1fa57871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e3e46a7641f5af51fb214af53229372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7b9433b52e1cbbdd315cd6c21686673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eebf3213d22b55a2252301138feeed74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6029704d4a4952dee7fd1c81a3bbd9075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d107df8317e26930fbaa1080a2d9876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2cfffb5fbc9aff989c06c36b6dc5f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0c08664d7eb2b1bf9d3709a9f137b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf368b99cd202d42dfea25170d403b179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24538d3c0b72f491593763034a3fae80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c4ba9b0ce400472b141557debfdeb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a8286db5b411a7033beaaafb4cddd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a123ed6d55d2a3376d91cbe9f2b053c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816b481dd32f8a85483cba1548d546684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982d8dcf50ebb448516409123dcdff185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524bce137679a78bfc2e8cb23d27201586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc6743ad66bafd502846aa1c4d68c787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83b855a5ca82898360e4883d09c6fe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536dddbb5aa08e627a3317d261e924b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f4652447ce4d26ac7bbe1e2fc4cdc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd6d15e7ea1a1de38611206efdfeea91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e3f433e120ca7fd848e5934cc0b8f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10834e3e1b9c0e2f77e9d4b407830393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ba0b2b6401924cc1517b66fc34b1894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c1ec8c86fe7fe77f9d28182bdcca095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080f4f76b686ff21625852a82cfef3296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1acb98fd2bea14a7c36455274e8c4097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea2997794d3155193ebb3683312b4e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fdf9826ae2535b981b3f955668dee399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701d7742ad131331277dca3a060f07a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627f05ab77d71f03bdafca756578805101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d12d4be7d93da4f9b8c385552acc24102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eec6dda33d9bd09be3d2b7c4bbd8a8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64ca1a2e5584fc5b06dd78f5d8cd0e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b071444e374f89bacd3bbb276828e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f03c51c796a4a215826dff5e1148f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd013cc878b76ae8f8df9f9bccfb4ae3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031321ef65bc447b047fd1439be8a29108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19d675cbd827f547e85271e569dc04109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea1424e9540562ef999956f0a71b77110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc295cfc6e756b2b3813d27657d9cbb7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e8e1ca2ba5f313f7097e345a035fc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd06b42fd03dc7d40762022c515ff04113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5020c0f5124123604d357564b323f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2af8c1ff05a47c806aa18ff14ddfd7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1a6e4f024489952720c499ad36b5e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a231214ec1147da1005c68cef701e3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95435c80b7c7d76bbc7d458e33f5d84f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d181f2f7132a293c5bd0f1e104475c0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76df409d14fc6e7c7a60636462849e7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fce327a84318185d4cdb0692669efb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f925b24bf9f9c34fa42fde1d336f023122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c6cf68285a09c3922ba51d284b03f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386c7309e3457a1687d230ff6697e0a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe727a8e3e5e3717209a777536472e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d198f1802a60a97d54f508ad4e7463126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719eb3d71b240f1ef3eeee1e9b12915127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee266435684ae3a1d1ce4ed1a6e1eb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19857806c05e5759517838b5297770d8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa8de18d2ece00cec6babe549000dc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ebdddfafec6ecabbd5c26f68e0bcde131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d46bfb51994f844168a2169811ce0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f72ad19e362dd26ff3a5f9e3ea106133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd76d54efa22441f906d1d0b297672134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628dc28b1ff2404b4ea670e6fa0c292135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0962c29ae352e9cb4756e1d453869136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47654a4b6dde9ff63e1a42661400a5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc6f7024ee23f2e92405a18f8aa2e8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ee414d34d68fe5a6b1f65a47d5147139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cadc8c45916e0b7726f9c3022a3af5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7d70bcf1c84db16c7f78640f23a6f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a648c1c1895b2cc2e047ec43588e2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3772ccfc990953f1c51e5886fe6d8b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c11e2efc9410a4d9eca04a7b3617b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0036bfe882311b1b1af23c66aae19ba145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df70c523a8bfbb848ee96140db715e5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b395e594e1511fcd490d9f1058483147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759d180b76b892065a0aad20ea1d0d0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f245d1604e6a68a38330c605e6ff480149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a41228c6b87f2d400d69e5afb3465150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859265bf8ec9ecf6f87464fa81d3a748151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d84f5d5fafede25f4ea3841141cec152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2b59f9604b15e1000f8fdc8bbd736153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015d509ee29436d36fffbe757e0d961154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8afed762c7abfa6c0435aaffde30689155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f7f01f3bb913b44944730d5637d28156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8aa2e63a8820943e15354f89ce75b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca8d10c5e3d39a2cb477ffe01da972158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9589278ebe9e2f0399e5b7642662de159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48b34505603f2d999c4ea03f2672de160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20104059841997fa91afb17e518779b5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619a0718e9e24e6cbf3bdf5e9a34c73162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d4db75f8482bb8d213cf69637a8f4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03fb907cb9177bc2cddea36d1f7fbb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ca1340f06d251dbc7b8eaa724e02d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a35d1c3964204cb3b7dfa7edda890166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49cffcedbdcaf3576faf38c6cc8ba9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1bb9a6ffee0e0ee3083941dcabd0c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ec191ad43a08e1b77248ff0c31a5d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe084147ad2f257ae2c5fab1b6257a40170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655fa0c52c10d19a661b62486bb7cea4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7da632e3b6b9870db65db8a085929b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571ccaaa7bb7e4802580bc9125f00d5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79530414afbb3f482c457faeecd11a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394e563ba6ea352d2a459049a540eb8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0081ab85374a11cd6f060e7105688b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99003a48b1cfee6f7bc77866023811b8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f85ae7c450703ba42a3e65fea81b92178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55399681b0b1a9cc31c199173c6db19179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be28ae14a0fd0810cff3176e74a127180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093acf9dba1c8ec8f0091c3657a9ea1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780a1ff33d05ee8d869a753c500911a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0436fe3c6b164393f2ecbb635c890d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4bdc1633de0859848ba870d81cd7c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd231b241967638bec44a65194126a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0fa72438da311ac2c286678938501186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb851d0c18648b82336a3068263b542187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0c82eb5b8e474a6d7d64cc53e47e1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2542680fa7dd6ca77d94ecf61fbb07189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9ad2905ab1059ee354ec122d7571e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097692e652a07b98f21c12f043ae6d46191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729f2f3487c2e4bd78115a5fe565594192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef33e72702fff9559ca48b2adb51e9b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794747987e42c9a1931492df6e8a30a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9f923cd9392a18b060f155649ca9d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd24c553a8eb6884a6c92ebe78de03196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd13bd1b7e1ac96bed31c48fb98fc7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d965c32ea95fc3fd7a6da6f9bb66c1f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf7f08b80e11787c5fb496368348c7d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb19c96ce8adf029064466fbbeff25200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac609f94dc90f268e3ca86dc9bcb2f86201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797fd04fff21da613f87a4cd9fb021d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5728cba268df716fdfafa60dd06a71c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b1b182f7adf5ecc113228b1ece7a8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae48de0de226aad7e3c59c7378eb3f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd674c316553f5912c04fc3ec0ab13206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988f280ffb8159b0b21dcb8f97f0d28207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6cac47f729c939d0792d6be53e2e8c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f991b738bde69f12989a09d81304985209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717de6c3556289df17525248212639d3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36b9889288e3bfd9c9891ed8969157211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8bb26d691d01240571020268fe28bf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ee430007790966b5be3f0c1f8ea61213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea66b72719f6ddd11deb3d916d8296214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7712ad7e27b19e4d7ccd994b9f199215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de2544cef50d1870fdcce44af3faa0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7b6b5c7df8b7ec0397482bf1309ff217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3155f8ee8ef5cba69f024d01368d43218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16648b88f4c17b4137e7c586647b5786219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630392ef3758a3cff0c4bdf5ee4aad92220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed792cc4e601951097caec635f402231221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c02a02131a0dc4456f0ab06f2b685222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fff1a5367039b7e179313e7d9d931e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9b77183859b76755c55254548e09b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48d3614a0bc4d4d68965ad670e7ea3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed043aeb57751082f6cc1228f91909b7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83342e49d773e260f7ee41c312b46307227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83655160a2feafc39e844935fa7bf4a7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f4a5f97205451274792bb1b82abe8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9fc6f87f10fa028f2c29e569b60a7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2669415c3fc1cb8c3cea62d20385e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ab84c5358debd1a6c791f04b405da232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f31183ce8b95b6f1d429f6c68e127233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba75e9c681ef2ae89c681501f785895234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed57fa2a21df6868b5eab799be5e2b0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dfc4292585a6e5cedbd1f6aecc4640236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d56ed43fb13b4bbe73ee89c3bc5ea4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c239beaf212ed47dbc953e0ad2b02d3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1effb04ed68e1214c013893a21fb265f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4c5c905081879fc572ebb9d7c3a1e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640fb2dc20a4ea5216b89934cf6c8de241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cbd36fb32ae02a861ae8fa88b9b77b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536e96158477a4c24ab85aae4dca215243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8bf4224e78ed8dc52ebdd872e464c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2388d02a41c1ab49b4d96014a0ea34245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ca211878c41b9c4740fd5b57e4f8f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90379d3b0c7f756c635452ea9b4cdc39247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7759f573e3cc642d6dc6878339e7ae5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60421efe928791180cf419fdcff615249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44de5a88c0d917680906add844b1a6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fcda0c66cf60684633c0f10bfdfeb8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672dcc116b028878b2999a9c1958705252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d935fdeec0a9641bfaf9eaa9724f7a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b63b9e1661c79d90efd5d2abd355b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596fa2895e1aa584bc1965fde4e99b0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41af6008636809db6f7d68fe46ab76256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e757a1daab1450271b0e741c53e345257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c836022dad5a08cbe7db43e81d173258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44b35d3dc31dd92550224c633b0264259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105cff9569e85e74abe375851e07f2ea260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85551af5cc79f6cc8046052cae511e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f240d1d73005cb15bfd8e77e117508262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bef8ff627ef4b241d7da70e15b6999263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2821dfa8832d7acda699529ca2b4b4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a989d1718d832ded189bea57cc340c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70b38b95a59649c278d062faffbc71266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787bc7c9b520c50355017d06c7c6acb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77330a0707a4420da3bb3ab942698ba6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535fe14fb77ab13a5895ced25f66fe21269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17167ae8c0ad1cf28206182ca865056270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1311a38c8a892603da55104df4f8d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d448bdd3edbf81b87e9ebdc8323cfd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7e4268a30152af11760fbbcca83fa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d56fcff9505d187f7b88905cbcd6e8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682086487e6a02e6a72dd0bf07835ec3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac6b27d5567b6d96b82e0f9cee8e1f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b4b8c55de19ea9e7e74f0c83c5894277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce384fcb1c319d8aedb4da185103ff3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88fcd73d8e1189fee4b37d86362f7f2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60950643dfec3b142448af1f2064ad1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834a0285b1fb8cbda809092b91aa0a1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaacf691cc922ed844dd61b4ad547af282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1d359bad1b0a7e416cf903e1ec57e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f4f98963c75136e28ec89256daa79284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a1ae55f96d38aa37a6b4fe3e08b57285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c85c752af6298c1aa416b179c723e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4650d8504d8e2fdba0ae6851b62add2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42efbf5ddfad88866089335cab17cf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f527a09680ccfb4d0339dec5c5c567289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680730f9534d3a141fd2cb09407f4227290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69262012cd5e1f57e3afa0af475661a6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f3f5f89b0998f7b7fed24136b3574292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aea9d72cad033538f2f6c75c152de1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5494f76da6aaa655e1723ed9d409196294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ef516c7f78a2333e6ee99365151e2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17289abe2559f5c449402e5e7b6e0d25296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299072ec036808186dea3e0582944ac297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341bdb15e56913be1b4d43098f536b5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b8a604e57474a5aac11ca257bc359299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2aff225bf011da3b8f3266ae48d7e3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324fc6c4dafa235568a847e28eb9b6c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c4db3b358cd100518da58d7b3c365302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12249845902715e8b9d499d8c3f7b53c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5980b9968fb35bb2cb510954e452e7f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086052d096254c568c676b42402a3343305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27a79aa5cbdf36065e2a8daf06f2fe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a7170e408badae3d961fc480045e8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a786bbded02d3d1cf9b39a029243d7c8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cea0249afed29e38413f980e071623309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb566b63eda12d561a161ba727025b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1e2081d9ccd02ed04fdb369f1a75a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3789c2622976ad3219679dff59cf4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1cdedc2f25f43dbc8b23c14098b2d2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27900053ee3e714338712f92cf037e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e4c8cac4878dd0c91d922c3ff5049315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9f1626f3704c48425921835051d80316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2931b221a7e82ab850ece79335e7a77317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118bdada8c1b09ca075dd14c38a0095318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1338125c17454133d82e0691f7ccf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1952c71a4f1e114ff3c9ca6dbb6ed18320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc02097b226f1311ef49894f69ef63321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506da9fb5bea61d93668c184eb951712322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435ef7c27ce5cab3451700fb4962787323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f7ca83b36063fb86735fde94b809d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24191c67bc2f82c7af0d3775fb48f2c3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a39d1091540533c0a990dbcee5d41326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d06e147abb86eebe9c9bc7a8424433327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a999cb100cd43405e69eacf6cd18e0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942237b8c37299d797fecfad4e396bbc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e021080cd8c1229d53af958bc19aa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503c02fc4b3c51f6e7925c2403cc3cb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7bfe2748c2856e50fa6f4759f73c0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20c8d892b0afa1b5f3948d7070060c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2bba3bbd15898f8f4676e9e016ce5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2949d980efb51ad45ad83fd083b00f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83314ee14d0a1c53175afed16aff9f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95640b9c39dc11dfeb2bdbf388e9aded337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690aac65996b8beadc770c2989ee79b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed51eaa370bfec9fce79ed3057e41d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7d40540bc74c4019a6490f42ebae3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43ea910c5f18b3f1bf9bb5f284fe83341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88b19b5fc8d8d689ecf42f9fdb6709342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa8ea79b58fa9503fa57d2739a6b63343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5a58f338fc6df89f888b32d2dd431344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa3aef96552db30b194d2f5cb179a8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd72ac7e18f926e70a5b190cb54ef0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec35665dc5d71065d13ec7a51431c3e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5913c6eda6a77eb61efbf0b1fe8ce06348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6dc20b47ee1cab47a4fc39c2e7c376349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e564deec22044a6162066830b48b05350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13884f8d8e4802167adba848df92dd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb2e0ded462151534093f69da0ed91352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce70a33d74d950eb420bccef2406f1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03824b2479e5539fd0f5038fa9ee61354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655e782d1185fb93d47521caf89ded2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3658a468c8c28ac1c534da2eed210356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87fff8d4a7ec008c35f92764d7134ff357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ffd2d317205196fe285dda9b68df2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbee2c7eda13458773a3ce51a4a02dd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4bbcb8743edbf9676493ebf4928c5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c1c2cade6be9ea269bc19d8b61e5e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec34af45a75ac5a2a29697764ef0726362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2bfb8f342b7d21f940fba7dc4f61b8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49196da5236b42df3d6e75543e0817c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d309fea0bce6157cd191a97ddd822d7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fbe6d4a1a61f53b2139a50d8acd988366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee001514a25b5327076c321ae701376367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52096bebf1ee54bff309a2fdff10cc94368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce152a5288d95fa82311c77df126c6d5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9bad7fe871b471f6cae8a93c3c703370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f1d7eaace32d301623bfe67b655fe371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ce1520b7934735f39c510a3d7f87a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70d9aadd7658394109f5f680d67ab3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2bcad37e65866224dd1e3afc4f4739374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6041a8f507e135a7765f76b013a74375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8428fa5dbbfebd593d7babac6c99f2b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416557883a25454f419b88fbcf8ebd6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad70adb1da86420c52a2a127b5cb71e378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>