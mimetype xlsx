--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a96dd3172bcd216084c1755e7bf9f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466fdfc7283d236379a8b46fadaae44f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a37f28f179e5dc440dbb37337fce93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c73b1484a17cfdc04fee89184808f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c9cdead47089e208ff446800645a55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8312dfc13660a49b3d36f91fa13746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902bac64619435cbcd9c0c9445a10db7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef7ee32553f0e38c860101b3b81e4e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a856677656d896a64717e17173dddcc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e759ebda6e19db50c37281e3fe62b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37afe2ef2acd07bf6d1e8b2d0854102311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac11c2380449f00dfa5f27b1630d8912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b9b15bdf7165ef220c4aebc5f612713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060582725d5f43783679f42876d124114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a82d3a64c35291b025fd9907e9e5615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529c6e87d998c34107e4c8286bb886916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16682e3bea5b48caf50a34954e198b817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0701daea0aef7bd30da95e24def91318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b12d7a5da7816e195dde1297e9a64c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be592bebb5e04bfde193d3c928e9507d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1523676380f8dc61fb41efb18fcef21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a3f0a81db267c4360b0f92c735ddd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96396111f3eb10560db6e8215861ee0c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44fcd32dcec0fa2f15768c640f872124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d0df6f4eea94ae9f55f25f585e8cc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65b421e077dd1610fd2c327c1be51226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5af12fb5113bb6ebd16d05b9d6f77a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052e57cdb178512cf916e3601e7555f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd4402b68c74a896e41103985e7b1929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066639a3f217aedc594f98a645b401830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7c8bbf79b0634e4eacdd687c283d431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651337255fdcb9247c96012910f0909132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da258b808069faefa2eb60cd49d84333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c928a1bcf5f260628b5cb158d03ce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1641bf6f4ae3f8537af75fcaa466635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba770e3752ee26e303d5286ec18e383a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411492d28dee3b1061c3ae6a8919acf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b1f64804f64f8bc12c91c4a414f5f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746fb5628488dd4ccc5546f5aca1954c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e71f1ec6bd5cfcdcbccb2978212d740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764591e401eedeeae66f89a5b4189e841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c90c64d721b2eaed1eee187acc51942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52813ff236dbdfade53b27cc1887e39143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3fda77c8dd0ea1125ff5979b7cd3244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d419ec49ccb91c9fa414cde57911b145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3801d50a44580abac7bc14a9f8b655046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980c27a376059bd3f2c8bbef836197b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8e07fbee54dcc80f2c73210c9392148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d7498400425130c2a729fbe4a90d749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9fd18f8694759123e256ace6497f3250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83133d4aa5d7088841548ec055a5c4551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b857bca15344cacd80ed944a5bfdc39652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d954ec265935df54433231d5d91bf9e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221cfe901900a6f7ceed10cf94b0931c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5757a64cff7bab657cc69cb3fa811fc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15928ba983719d989ec4216ec89de1f156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da6b4ddbd68e45a1a6083ea27502f257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f310e431399d2b76420db3a76701c3e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa32648c9e8fcfc2b41041204ce4d8859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6488df70d41354695dd6c65ffddf9160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021c7af385c21b6a19977c505dd65d861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b72605690d8264abfda8deee06462862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1344c943f4f0ce9157579d82c891d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09251b005fd4ebb60cd09f52ebcc4cea64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260175a11718acb6f85059ba73c29c1965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652bb6189e7b6a47921220c552e52de366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abebccba2809b4f9d733c5939a01391767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0034605c4bb90cdadbcd15cc00cef68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8d4553637cc92f1a6a48eef9b2fea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c3438c04518a328cc1d3e2c849d0570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb18399b302785b94fcfb7ffed4ad571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4233e220cff2ff5f5f4182b4e5141bf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeea026afec0f57cf705d591061500a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8be02749b03fbcca0ae529744c6df274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772854fbf393639f530763f862768e075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e32a5b5b586d5f4f863fd0efb88d676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde723ab18cb84051baa65d956f52d277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa603e5f956a09786b5e9daeb2741c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d269763d3e045ee617da39c6789fba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c4c1d2d421bf2a2856f203e64d62d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38adba8e48f8d1f42246efafcc39b5cf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec099038aa2e28e815b70f0d3c17f982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9021a5647280257d370cba7c20aeb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093ae4aca8949f2ce23c7ec2336e84284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1e7290f646d3b5c4b5333a36d15f885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c22e58cbde99183a5e66909df07f3786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8a89a258dcd22c106d841720e79b987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60491654fca37d1baffd0126433df3cd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c3e610beb7d2cd8d49e1b9c51f24089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e1e9e3f50f6b5c5597bbb6e50d30790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aab6d014d8efc957476babe96b4c9391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283a49cccf7a6b0536689c68e7c179692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ddb42728953b40219fcb287e8209a793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64adeb01335b7fa082125baa54645094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c564fe2769e936b29d309d6eac618a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad31437e0619e6667749bbd4959d9a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2d991b7deb5da8be49d9b59695eb897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91519e54aac0a7b6a9e9712dc0a6b798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f4929363752797484432f8e23eaa399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f95a0160e62cc527ccc84317a2a6cf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360b89d4ee0be92d4173b07f9557242101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0efee356c468c41b05077e410ea6a15102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a3dabea5bc7e6b09d94cb5ccd8623103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb58ad1fe7fd8b6a1d04e1752870c5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30311b975e1fcd1e354f62301b127e3a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346e8a6e03988808a313974bafaa911106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0ec9889aff99715e4e91512e0f5c6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62406a0ca298aa81e73dccc3f006982108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e445639757062be2a73c088738491109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7a05eb596d40d186c3831964975e6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd05d95329c72314780c5b7d6b67101111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ebfa9329e343eff83c21cbacb8cd9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4dfb8ab19b2ec0789175f637c9945113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43836110e4ea151ec3ffb7cf9cfa1f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec52ab84220abadc6d0e01cb9621bd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f92383f8e8594e7c5df95d50172e36116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6f6fd452c653cfe1fb497f2a7a330117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1a4d05ca5e98a5b1aa5bef3d5f741118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd2077ab5249d92bca596f953b77b9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e324b9cf5875b3d8b1bfa6ab53adc5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86624669ba4a59c51f92d83393173cf5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48108f329dd3ea8d9e1708f76a85d3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb592972596a736ee511c32d434762d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303b2b6b40ac343bfc04fa15d9226ed124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca94aff5b0b65c351f20809240240c0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96493ed00898bf707cf245304f07091c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a0d0e3242f233d292a28b010eae68127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04854105fbac31d0b8553f45b78b8fc1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b32f2f171f331459bc9c866c15eb1f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8c5bce2aa8f4c2972c7d5a4550add130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280621256ef547e15362e904533deb25131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4bf263dee2cf9a631b5c2ff6c12d79132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67f5dd96e22461493c263cf5e8ea71133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2b5113f6bc353d5127efe5a589374134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092faa1e2d93cdadbdff40fdab6c9fa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f17da92b80e9563031eec1e817e54136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4568dfd5159099d6efbe5bffa6cf9e90137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143668c2774c265866458f7cc5e50ae8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737156c65d81f36007d6f1224c87d44139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e5069773ad14d2384a9de5ecbbdf1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6075f7ee5d8b0f9bffd617b2712a1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a63fd0e4578c8dc134ad1491def739142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bcb638b69b8440d7840b5744b6c570143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2cd7b26aae96219b15b2fa67f67660144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c16d6918b3acc862a1b0d07bd8df4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149a85b2330c1c2172430e790ebff8c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7798e0bcd307db18e7cc91ef4772e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68338d9ca258ab927c89942d323bba0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbcc57463508d2c864cc72331093f48149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636341bc39f13c5e94e23e571c58e26150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96bfc9e3ff2272953a75945392d82a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d312da5faa2bc465ddd44e793d795152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3f06a5ada06adf112a7d24b620ee1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6fc383753c292da7fab8cd38b1f679154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63299e91867c036e5c539c31e605ab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c3bfc915a40cd652a8bcfc69586ece156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b3a5b3e05764746a3b330b690678d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd48ec43f1c623e22169730c3493b54158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7221f2af125ceb5a997a81475eb2a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04617539df92016a1fc93affae08ba7f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c909c699b87b22829962506f866a53b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438ae3eb627afcb04180177473f3688162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0854dd17bd0d9047a4d374614662402163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb5187136be0f4f0c103ecf909673b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a832da51f65b8aa83ad25e8ef9a085165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71749a146c1c3069d43924170994503f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a32f6535ce6f5c10e7ad618fbe6e31167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3e102d445efca2d3986fdc1fc15fb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176328edf74e78b36d09460e2ee8772169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ea7a8f1873cffba1c99fc0a171d73170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea7f0e2d06cf141418f4ed2f99e2d1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43728e55f4a6790003e0e1654319f07172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b7713123ab526d3aabcfedf044bf8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711f2a1e3eb7300aace6337086407ea174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634e5055d6462528ca4388777d33d6a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d870f3f3f9d6bec3c6ad4826379eb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05924512b02fa0877c133c00fc33f913177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f6f1db67cf982970c767d7f9bbdb6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327df0cd7d20d8c09f333b269413b45d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c68ce349cd96183a635ce2557a82f1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106acf1981c10151a4236cd97463106181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd919a3364441a32f6f5ffecd26ef2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa672129d8dd2f2c71193be877dc722f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ff06b5acf43b66d41bd3b9f17b992184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388733adf32460735559b34c7db09e0b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5379989a4bac777b2e5212916e248186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3813a7fd036a20cb28285502e550f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e85f55f88d12ac7da8022517d8eb7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367c635aeffb44ecd51f0ff89b391d0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7c3a00795fabeda5fa10aa4e11f44190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084588004a92335af4bacddc6df2d1bc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc406082d9f2954a64c7fd8d289c5cf3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44de4d8c417c660eaebaae2bf31e38193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60029a1afa0a04e836766b8d6ba3b961194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c5f066d932da4f954fd054d6eef8c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813125f24c9febb137da612540d4f20196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c752f262b212d1d0011e4dc70d841f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2650740120fed8c9ced334449a42530198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e120802695bef87a02c6768e104cadb6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e62477b3455025aa976b301877613200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe15e98f47d5734eca8f359644d16c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc2ae1a331c52eca7a853493278dc8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262c7397beb3dec568573f94c0e5240203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd4e40a08960d379ce864f8c5dc7e0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279a7a06aa7d1dde59c2a98377f4078205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489da376788438d39f5c13f0d3c75d8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f463482ebc0f871c7bfea3e05f9bee207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725307a9e70ab380fddc871a2e136d45208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6ddf40ea5841cd8773736269de7de209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d29063dd8291ab8b92a01e2ec6f318210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7daea225ac691ec3e2938d26d35d6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674772abe4f61a13b3fe820ad66e394a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548dae153f6d1cd554c3091c80259813213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b1b252ac52b953d47c9ec83da1ef4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840742d3879beb52adce4a79139ad2fd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea52a5c2f94dbd8bdb7816e541c919f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8579bc33ab40180305f56447f3f4a6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2f282c031563a08b72a89c4dd3204218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1b9d1608cae7d5682568e46f215f2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b5143a162c36b073cc2ad5c757422e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7f03dbe8bb412539c828468f020df221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d1fe705c6a6955fe0a309f58cb771222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35221d7a4246c8dacff29e4c0e0a0528223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a420f2a25eba991a87be24f19688b9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac833d3ed3f18031fc9255293fef2ed225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c55aa370ef114ec601c9bf6e09b3b5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d226b1b3d0b354d3628c34479bed0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249fb6f1fa70e9fc037c23325815044228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81a1b15a844eaf45b50d7c59114db9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5607eb11b036450687688aaef189473230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c0099875810419ca80dca35a51fcb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755b38f28dde663c6522b2ce7c7b9a0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0075e561f01decac0b07d5410b25a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2938ca4a489b5062297da022e3928234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a00a07152e0f4c53d9e828b9564fdd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af1f1291aae024d26b67981b1f2d14236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31aeb3046b95c420a04f1ac3d2004b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72ed49c4d72faa7d30befc8a5a465e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217c478b6b82d3034298025746110c8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba7be03e5ea758ad15e6ac43041802240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b0f117cad6d916aa670200ea495ae241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213cf3e4dfef4bb65570dd46340c365242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a6efd855ce082599cbb844339e19b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37a191931112e829bf686440f2bf2a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6708e8c9463d0485ff76f653dbb5d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0c6225d78421ebde88019fa55db68246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d0c2db1f3034443b7a0da02e592c38247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222b2784ba9e589c4fdea76d994d767248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66774eb98236dd3e3872b8c34b96fa4b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc82fa1a5c291b7e5ef491be4e3cdb2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437755b0c89c23f2c5ee1bc8982bab2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb53f98c1538683b2655e5dc06828a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3888490812267bca7a3e681b795de253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982cdbbff4b591040fa17c996c9762d9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b1f6cc0d7843ff49dc8a15161cb36255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d61612c12535cd09be1d2541198d5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0573ce1ef87701e55f59cffa99ec490257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1241d6b1cf7827905a65b14764d87258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3564c0d018cc7b77cf54a3e76a73e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f0eb15f294cf9c4b1a47093e0a640260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5a29498ba91e037f9c7f3e2d1274d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59e36a5f5ad3ffc0b1bd3416298513262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234fb169eade353970663e80dfbe7e2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9401f7b2874add4e160c0a29d61019264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe61891a66bd9985f33433d4d729fa0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a69f264fba67b82f7f6a0b5dce32c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e423a0d51c19236c0bd6cd14a2029d4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047fbe9327b1ebe952947b2e3c91104268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a1969e4d62a3ea2938cdd7d38535f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34d56ae6d5ccc17ce49653df7fe3b8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6cc27fad2b7e6993d529b1fea15b4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b31703b9807cc8ea422982f3191aeb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cebe6bf7d05c1c15248b1dee3a1d4ee273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72d9b0fafe5634c21ca5b35fbea99f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3716f170a9e3c28114f5e03e26c95275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7365554a5a43f8d2ed24804d57e04276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3abdbc7c2ad59b1c27ec89491ecce277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ebafe611d60bc1f8dcb6468fe1432278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74633bc9d7d20cbe3cf934e5c4ebbffc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d8335b612b55dabdd0627f5edc19a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22709eafa6fdd08bf8ffe3be974852281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861199348228d12d8a0c789ae1ca0b7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc21126b588045c70b86a6556993dbe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd419732fb35cd331a1743e41ffc409b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b41f379403bd3bce9ffd8a2d7b347285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44290d042f602bb658b1d5959d4cdd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f9c967ab84f57f13e7aadc5839b4f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1096eae0a4f7a23bfeee8a5a75c8bb7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78b0a42e6217b5d162fe80a86bf131289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337410c10ea2f44247a25f7d3bf0ec07290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb7b242029ddad3f1fcbe2dcf3ed60291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16948579989365e8a34ce8775e33f22b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15b0a3ea145e99d0fe209f1153c66e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234aa2f756963c3d6f1b18788a6cdfc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4eb16a935a37520fd10e6885e286e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b5f5a7b4ef5dad6c3465c250f6daa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d063021ff9eb5b949679e5235d01fe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04879937f0cb36518836e4396ac3ed98298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5d2b597b952d4b547d667742eeef7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ff36e22bd362d456c50e6a34424fc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a7be08ba6bdd16df4dbef712e4b750301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23b1310625fa62f7b293b633ff53be302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0b457d4f82309e5ee226c55e26ddd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c729fbabd5894ff0e049cd0f839552304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19aaf22bffa26a44f8c970e022b3d4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4c071d5c60f194cdd170d9512ef48306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f6c7471dd143d9e98a5dd5a51de84307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aacc6cabaf19d7dce7b9dfef5b5bd1c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe301470b7f25e26539175bfc73a944d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a157b220fe6a76e8b79fae5edae2e78310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209c26480283bdf08d3671b244e2a44311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1632c0c5b4de9c1d5060219b19b8d87312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f69756fbf7bee3778ec33fc086e57b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747ad5ed96a9014f19897d05a395708314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196848d4ca3c451e4c4d06dba85e593315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354fe4fd5a617430a7f2beb3729a777316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc4f77849232cfa911b1d9c87bf935317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91ce81fde51f239b823d9f8b03d15b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ea47edfcc91829bb2d66394598d37319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5b988475d7bfe65f32b21e19e4ae4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee40266337afe6f8604104bfe1920b4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d639fffbe30e9bd874254af0107c92322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb48c7890639a4786573465d266fc4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d1856daa4a1e425c5922af71ccfcd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db12e57c93cf365dbafb0e4dfb156be3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf64a496c9f6fad494057d896937bc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0bb8b4f97e5f2676b6e829e9cb537f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63930ef2ac236d2c641b48bc3f34e23328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f79a319c5a53021d535bf8c36fd76329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f380f558034ce66d1ac45032374be8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e083692adc6efb23ff73d71731e3ef331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20e147cdca0a41410ae617256f3d93332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c0bd053a3cc3b87a2f7880794eb97333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79696dcf8c89565ec198af3d48845cbb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8686808184d0053f01066bfde9b92f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d107eaef181db83dc14cde0ea5caba336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01afd07d6109b0d1ff3c184442c3c02337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c7c39f21d6f4db1efe321be602177338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84dd41c97f265c40dbd4239372a01c0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd57facb39cf94ad7045fcfb9aff2b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42abdc5da8c373e9fe957ecd76ea77b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804292735ea37ab6af3e2cfbd3f3b27342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580b5a61f7a42927440461a1b6a36d3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6994484b91e4fb93ea8fd9cb286914d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677dbef53ef3dde15309eb5d331f0183345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe1d2d618d90bf331605493d0846b7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3a4ed50137fcd99a733baf7398387347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f74ac13b61e1c115cda69726030f7f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f6bcc317addb8ac8bfc34bd8106b5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb5a31ff9e654fe7082af215e82d2e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3c17c8d042b7823d838d238bd6b37351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780d536e4b4eef5bf427076ec6eaa59352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8469b30cbe074ee7e7bd95a23fc7435353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c9d1f5391c7a1402ddd6ec1dcf5fd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e10525c50973a5dcee9d9b15276f79355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04948f8e7c386325fb4ba0c93a33de356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2d5d90d0d96c9ddd905bc3480797c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6fd6a08dd5546433589e312911ccc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5dba5cc9b6fce208e68d951f2a538f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98063e7a881ba45e0efd49421134835360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a69be6e36c55c3d5fecf353ecc8dfb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770716848c1be1c34371403de9c4f35362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f73779da60d6960b460326e089966363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aedcb4bd999bff62d815f88ecb884a1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141cce1516e33249e2ef51bdbdaca8c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c387fff0c74446d068dc80092263782366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd472e455f2b9557ab0b208ec9db3be6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c615401804c8901f2add5985c517e2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a306a0e3acbb3326ba88540cd55d2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f164e51faabcb1f284de8bcbda14d4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe462738efab7772e398a89239c0dd6d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a155e35fc32d28dcdc89ff1c3084ba372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc4248991a523b7cf8626a5fd8e1eb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458de549ed987d95c2babc4e624de132374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750ec05be300340ce6af82f69d0eb63375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8df3e8ff87f6a030a065577c5e9f6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d17d403b764ca6bba70826477a254f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329612dbbcdd74810a456feedec8685378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f9bcc343c1e0dbc3c405e4a73a9591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ccf5cc9711a209a3854fc8652d0c212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37afe6e52e518bcb857908424d3a12033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81086be9116898fa7bd376f7aa313b94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562730a8bd0413a352c83d8da4aff4c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d649396dd70e0047d9a303c1788126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0fcf4cd7a86dfe58f77f64f0dc86ea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ed1fc8d610bdee3454c73d120c8c28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870cc21bf4f2d4b6260caf34ec96bcca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38781ea4fea883da8f80a64138049cae10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbfeafafcca3bed607addff80a6b95711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4fbd0d183e55e7b2975de36d4c4d8112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041dc60587eb5f051b3519f4b5f0d1d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d16e2533adb3bd1e85bc21fb09862c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c0841ab698b42aaafb976cff6adaf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65677b9ed03a55118b81d30aeb1cc6716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac47fe8b5fced1d45cf63af98c84f2d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84628b418c54f46d41993b89d521d8018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd9ae420df7e724afcc994f8a9368919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546347918eca24aeab04ab91f1bf80620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb5a2dbdedaed2269a177fca03b16121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b935a5d7555ba88ee0004a8b962f04e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b26156c6092582e94c9171e7958ce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15236b7b3a734c18ef20ddcc50036124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19430a7947f0411d927a1466c0400d7a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ee041f508a57901065009e49aaa7c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0275962b7d475f963c8ddb0d18b8327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1f4e5ec222649c30fd34185d8d89b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf848505705a59b3da0a4d055375a41729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0fbc79fd170c2c67920ce745c99f030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21c375338516fb6f1c262d88ba6a8e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2edd329b5f8cbafc1100b708f0180932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4babfbcc031af5b72c512471f688a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b37494afbd9439e1a1aedab46764334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addcf25e83ae8652edeaede66c9ef26635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18160baddb15bf47bc4778dd02df10bc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baade875e46f71a736e1f7ef5857fa7d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd3b8ed6c2eb2114ceecdd6c14aecd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824448bb146c4182736acb3e314cc51839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b477466bebe47315f4740202719e4440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2d32b54dc9c6cd05ae25613bd3f4c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c81887483eb46046996ccc10dc902742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2896a3adcb4b9ca8f34ef01e5a6462d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69bb5089828dbb92713513a28cf5e3544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49158c2c62891741e7650014b1412db45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce21c5d7f022c042e62a641f1f257946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cebb44352d4b7dee34fc3bd5414b77847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056e460eaa61262ba70b1180e769e4f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9aabcc57d510846f140f63078363a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee399ebd1cb24f0a2e2c5747e3618250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36eddcf29454ad040714e52f8197f2251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940106e88f64968fb4cc176e1a1ba0f052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876414dc9a4dd5443f3e9e95718ce94d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524760036c85c385f08f40e9265f71a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300155b8966939d2e36ae08ef3937ff55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb73a505c79b974cb95f4dfd70c1be56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c629c1dca38d76887b253dc4236e9757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a388c7e6c969006542d3788c21d5058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0f389176a385e3744260e74acf2fb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e208760aaa108a330d8b3f11999281460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f2ed8f8b6f515659ee37ddfb73d8f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2ca7fda694ac49bd3173a624fe36c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb3f1f0534d024f2a54f57a5b4647563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746969ca6f03255624644017fc5d8dd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351cdf6611ac02db7525227c68f330be65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097d4fc28b3e5cac6c6f3407891061e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e28913caacc3b1ce57be948a7f75b567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473864477f7bbb6c6b40472b87796bec68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb101f3b58a9ff6a31cc541da4dfcd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d992ac03a1a2272596e3e609f733d270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561e37513dffef552c0e018ff5afcb071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcbd96907b58d26054b04066a40170672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9c65525653f43658e5c1c81288a7273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742fe3c0e38fff6dfaf86e09747d833574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccfeaf7354ab584ad327e8fb91207fe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910509032f7dbc469ff0f1c16908155976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa790b7301b67bf9d1022813de8623bd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9026e133e6b8bafe909dc5a74441e0c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532f9ecb25ff7e5a9b7ec5b1dad054d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c0765a0cc45d8b4662f4a7c2d0e7b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14425bd28d4ec497ad950abad7123b1b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762dd77eb2e647f810f918390c8954b482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307487d72b37ac950b5c19e6dba121483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac4fc5ebd8cba2abb9f85f65ba25c084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb66b129e31891c79ac2879d7d048c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55163e215c18f1be4d8802caec9e95dc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c707945c45e51a5e7f9d89761ac93587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a57d00d9c5f832e1f727e5b6426b7488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3cb12d11f7dfea2e7d418c25ed97789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2181b8e026b0ab503d0e9b8fd08e8890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2e5c41fcba24e4fdaf220e76f554b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b056cabc5527ce38ae3150a90511792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14491797f9325e6bb9d231fb94a7c41193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f1a3a520cb2bc4e1b8d4dcfab9b0894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31893038a725ad6678f89d7fffa902da95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b137e57021f14495cc7dbffb8e632296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c604c3007bfae4af87606940847f51f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a7e15b3408105fa144b086d7087c7c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a24f922b5abe62dc771d4b2374617ff99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0381c2969567dd948bc1e1d43d983e9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddfba33c1dfd106433e5cd7b7785001101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a01fe1aae6ad338fed9605fb997571102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6afc326407b4e08d43267d9fa6d8e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b713759fe59ab06a6f913545630e9c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db470b45680ddb0d6fc7e9dc541ba5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca32fffcefd77f721cd97e91538f8d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d535f5b61c4d3f3294926f300b41271107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc20ad8784554ca9b3cb54586758756108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b12c1b25099917fe814b3e052ece19109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab1497951dff5e5b5acc6be4e7d6e3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ce789f69bec9be454623eb9cd2b44111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf281652dcd16ca8af7ddc94b6ea03c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd3ec204dd0af6a126058eb91532cd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1addce9ae2de360ad8bd1ad40c41ba2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d9d2a4c028b6861d0ed2526bbc542115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a62da6da231c122bb8b1264d806492116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd3fff7644e7f607308107e3e9bf80117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d949f0fe8edbd0995037a749f713e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bff38745d4f5975e9c130936815bf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbaf531d4079f73f83042b06622c89b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcde2e4f6daa917b1ada648459767b8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f935e2d2f0268229aa9830733dd45e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa2c43a66ab7ad0dbcb1f4832ac6f5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c69823e9dd7a756189e391a4dd3ab9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9c0bb32bec1ec865ddf5cdca5f426125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989520fcccf6b52d358a34e5f26a976d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb385ac747094b1701572ea2b20a64127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c199dc6a6010b6671fc4a05f49f6ba128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53152cda65c3044a0071863e5a87ac129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1d2ca0e625d16a1239e15bd7c15fb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe0c072a910313d28bd4d559531ad2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29efd0f05681fc1618a9da144c7b0d62132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f457bb97822211488ab2f5989fc6576133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90ddda40f685d06035383417c9ffb7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf16bc60403bd33fd3edcbc527c14e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725f67f8849a001e227e7c07733281c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284527626bc0fc5d1b4c857d4ecd73b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a874bf33ffe1959d3ee30288c1498ea5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94200fac3e4a296240887de46baec3a7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47d2cfb215ab4d4158fc6309ada389140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e263649c036d49a789b33af6508a25141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba20f9c3d324bf0595834e00e14a0a7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829f8895ad3b4c5520e30f7b9fe331b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104a815f5804972dbff4cb789b5c8be144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc75aaeafb22f8fcc84373ab233220145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182a5936ae5a2970c43d55b8268313e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7570f609a04727885ab8c84274764147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4553488671f5327563c0257fe8bbb09148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957e6e6889972bfd62fd2d23d2de8d2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c65852e2e1c92f2985197f5ddb6d4a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293802dd28dc8839569f8173102f323b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0676d34af14ee1948bbb00c5726683c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61f6f964266a48d3a684fa4f8f5138153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f323717138a6a5a758ba3e2f7eb599154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d0cd17cd935adc5dc256057c5eab4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70885b48a86bc0657e6917a36bdc35156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329202086cfd51ce0181f002eff62e14157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec32e469f3aed11947e4feb23715e6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e477bf24e2dc859fc51d62da64e23d3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e36ad98a8fe56acf158ce88aa9c4d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916c3ff94c29159dddd09631912f292161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b4b89d7a20280f323e35abaa5f8fd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2a9e2c8f71701cafeb69b4548674e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb5106e9699a65bf01c0c244661e25164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764cdae29a55c086523220ca5b0b7010165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e874a86f2ff28d3254b6906ae120e3f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272cdb63e1bd2cef00377a4aba03b90f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad696f1fd44d90e7ec0932a0dcda1c70168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81202df1df49e0f04662fc5fa7e169ce169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e60f176a8e20163ac93a94b8a18f1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62bd2b3f22f4b7b035ed0cf72ffb175171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2310f0a6382e79b735f18352e66cce6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026bfed12e245684dcc85b8cce8af3c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361c1c3cbf3fbcba295b0330d95c18e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef34d067e27970792c9c2804f460cb2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f17d87327b8ac053f625d0a85391f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608556baccca4c1f8ddf9b42028de6ce177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b060120c4592e45cb47a6ae3e750dd4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214202b2efa353647659ba1e24158ab179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67ee2a6633719055be56cd2f5fa179180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785b3829e4bc3dc6f73160f41b2d4cf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6348ed6154367c5b361edcf2ddf258182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f2ba563043d22808084cfeef7cc85183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1fd1a1f3cb0a1870cdd4f928f600d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17b10b0881e866d39ed2695630478d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996391892061a3ba9e6548de695d59fe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32b657c99f3f225f0a9facdd6952f5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f843be704b46ffe8e3d40e892a801188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffae83259b7ca9e2d14afa922091ea9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee54bbe6504971c3e9071ef2b4e94bf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78a103ead788988ad06ffe867b5d9b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c13ebf5c4f8fbf7f87cf728042d5af8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe97acd46c537681ceb442cff378706193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f59a0fd7dbcef2b90fd5bd5c298abd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d3e01dfdbf8c0bf48dc1437d9c1ef195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f2d6a5ddd7859100927ab3c7fb96b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a5d02bf92ff3e58bbe4bfa709feba197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aba2d6421723341a9c87373c78728e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f44486dadc33248c9d35bc6af3171199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178f8c9bc86f430e48d986055dda7f4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46bd9c45c5ab1e0f4893fb0d07c1e29201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a35e88f4845957f61ae5bfa2656fa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b6a187b5c70c27438d43e1cad59e7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a560fa8b57338ea5f1f9c775b1571f1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903dd4668cb54a5f99335969efc84db4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ee0096c72c4c895e37515cfa69198206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb950d942234a04ce3192ca1e6fdad2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ded496ba7b2cc3997dd48d88e4132208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0fee44565cba748d882335b567833d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb10960f0d548180d48ac700b650bb3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84fea95c8bf2f89fd3d4a10fb0b70f0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9598482db7b93c1ab18e14a96244e02212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491018f648cb8d9aae4b0f9d2c2d82ab213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23c8e7de2a6b266167398759c353c0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5895ab2a20b01075d4f2f85506e642215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86ef82a32b00f6f9c77081f907c710216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bddf670410d9375dd962d300680675217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6fa35099f4f2786c734b86ea7b53d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb83b7a6408e3645ba8f8a7db582f07219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a689dfaf2377900edeb07fe088f9d0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb04b1c0c0a176105b9cf2a473510d3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be0e278e03c8f6391a833a39b02ab2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe2618b5c9e9de69e79300fbd3dec8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a79dc9af811ea5ba5423a662d648bf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0f40c8d8256381a764b1f956de7ed225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfeb5f922902ea26356713f454d3ed1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45384819ac916fa0bc0ed454e6607644227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a6e8fa2dbc85ed8541598cd5f88d1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7781b15d7fc42ec2b2676ef9cf3bfb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740b97556526f526c63c8a0fee9a4fd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc4eb9f654f9206edbdfe2375394d0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2145ef19b60031cd20fba5352e9e78232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8737d0acda1d44b2430ec8718b6645233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa0bec1da2fa69a7b40e7a16c09c68234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f806f37ac063061703162ab115c5b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199287aac3514926c351df5db097f71236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6820ad6e504a557d2dfa2f0d002760237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce56c4b80fe2fd9f34f80b30dc8aec6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff98da7ca2137b12ee846ab1f1e5885239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28bc1944655968125542d5f597ecfa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f857823c2eb73b60aee6830e0a8245241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354859e0c066fd2ce82a64beccde8f9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52435f360260e4bc0b70f39be787702e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353db85bbc037e77731f038edf4e8f74244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb8dee040138bbf6123d40cd8f021f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8590ba1ab7cefe312a9e5d05e21b9d6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232e01d8af892443da74cc1b1775889247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80552fe7c096b9f5223d934f518bef55248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea2a90bc3396258214e417fb6ed2d9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3146da3e69284d2caffd8da8bf307250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063321ae26c53978f8baf89ff272fb93251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06e5d58b7f50f04e6ada1d8a97a84a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c7eec050e1936e2380fa4db116e46253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dfea0f7b37f299538d8d43232f3192254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170b0100a0c4f26af66168ef99ea7e4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7e579a8bb8b5aacf70091708fd327256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02548b6d648b8570e85c54c5309405e6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19df5b8d65d55e2d1f1aeeed7fe930258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c00658f7d40dc2a3dfe026cd4b886259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1035816c6124f96d6c8b1d18f294d84260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b50dc2ce6cacbb543b9d5064500fb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf4778898f04106ef9819290da1d4f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba82b95d30a4452b7d23e5c454950f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b382fc84b2f73f1bc7c07fb2ffe3a4c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291d948328165dd5dfc19997ab53a12265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c0658be94e1d09acf65d5dee4eec4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f098723373e38a81b6507690adb49267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944325e3c01f5f576eb0973c521144c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6560df6c746abf96f380af218f7a9da269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60805d010dc78197ea9d46199a2ab89a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa7e4b1d04c46a2782e11b9d2b9f65271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6addec52f9518cac744723cbef1e3bc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30c162e4b1ec6878fb145c1a668b7f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f456bd778a41d8543d098cfb59a6f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77afbd7bc4ea662d43dda7a1e324605275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c71a88f91325308675894a9d96f3c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74018b982bafbaa7106c851afa890dea277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff892628ce809ef2a3802eb0da25d374278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f544fd230357862b57559679d9de4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b87e6d39ac849e81b80fe995dfdd2e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080148aa2243b68848cbd312732db3cd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c0debcb787cdb187953dc98530c0e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02227c7eec863af22a530d8782ad1ab283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d08f90fc658ac8b44eeebb64afb75c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c980f95a008f865ddabd8b0ba8d28e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eaea2eb428b5d7c2ee01efaab43108286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923b56aa003416a94fe335841aefdd8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e63463d6b3de287e4a9e215f11daaa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160490edf367bcb2eedde93cb8ccf99289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6b97cf99ee4c8574f7861447c9de2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135a64e23a5a1063e584a271cc4fde4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d90d5656d967656f5aaa1ad26dc638292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f28a0b517ac6d7dc7c752463cad2aa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8ebbce286574b7535e21a44d2fd59294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebffc7335b0b989a972b5f7368474c5e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0f4c569f2f39a135f7bfb6d99161a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f48bb9b170e9942001e145bd27e372297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeebba9cca9885154628462dacedd9f5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da0b9e7bc9e85e53a46b427db0572e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba5448924b06c0b61401d517e93d18300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb485072caad002a47eeca2d2e6a3e0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218320b4274136b9b2f7b1483849927302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d788285d1a862cd1401da00aa23adf9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b4666f3cfdbfa895b8ca6260e328d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001f59f687cb61279d222d9e1078511305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9649fb6bd7979ad5e628e21e348975d0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbac6869f3384e9f3676d5f4dfff54b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181b91187c81fec5ebfb5b85bd97f12308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d8442394b2da6ab641c59e94a82db309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd96bfb6fe9b8c91d02452f09fafd69310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359b9b0795e8b189cdb1d680bfe00ad311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be04209b6e8fe2782f69af87730d71c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb16585052dceebc99f0b503562b210313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f97069e54e54c599baeed8d12feb7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae21d444dcee6fdc510c9330028409315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c501509c0c2b8217b7d1d2df50824316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8767ff0bd4e84e671ebe1af8d5b9d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0107fcdc12a282b8c27b824446d70318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022f2eb8ead673c0381a8865b6976de319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ae7bbde4fa51c50d748b4377748c7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3c332bb334c38bb7d9b7a643e8a34321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b78124b08d62b13f33912364e8d9d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd7da4e4ee3465d376612668f479c2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f598acb49c4a1373acc257929ac809324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832e9a6e25650d457c6541234557661325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78338c29773e11ee82294c4e63743e51326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3682d2fcaa627e9b05f722e7028be0e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286189996a5bf627bf63ea27e8c399bd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9daaf6547fb24d722b67a62a7f692c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd84c30f23d1b4a038602fd4d059d15330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800a71330b195f70a390d2d96a74bb9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a434d01665157ba788c608e985c73b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d496d45c86d6e249eea67393f35ad0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd525b9aee639093d9b12cd4dbc303d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb7e88396e6db1d1696cd824974c6a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523bcff88a91a338da0a02fb86c0b75336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4194b09e69bf734b446b58b9ba08211337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08ebf4ea2889e24a5e13031d1603db338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d8595e850f44019e26bc76cd34a8e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3bbc794f5f6d1bf4a81e4318907b22340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f10b7e3deb121cbbaded3ec78afbce341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a927562631148141083e134e4f433342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4ebacd9f20f6492936ff638b9d907343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb998d27ff0ecab0705d09c6cc7b43344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2327dee52809a7a3e20a59fd15a57345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb3ffc349526c77fb7f55e8b78e419346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c82c750c5479ad9ba2cb6b93085331347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be10460dafabd6a37311ff439003ef348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1f89317bf0db201bdea770524bd8e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a7a442285e85ed6b4cf989132e9d6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9bed9218d5bb69bc823795e4f23ff351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142816cb36c4be7602db17f62a4f70bd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65aa9f84f7cc42acf30ee173d9ed70f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68945f8fab9c5b43ed01c84a865ac2d6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919827f062aa0380d0cd02a4efdeb026355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76b7d7a6f42f5dd3e9130c2da324a9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ecb83e82c367ff8a45160f250edd05357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f486b42b2d3382572f276b0b18c1ef358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b07c5ba6856dae9b1067033cf60c38359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb6f9095cf9ab7d44c56f79883e95f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf1d1a6d1dadd6f9d0162d9152823a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580db9a022985537f14eb22103d215d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55608717769a26fc6466ed065dde0d9d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7014571df8cfafd53438a9194ef44e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7a0254bb168d6fe10f5981d238bfc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b08266cdb65114cdb59f46e8cf563366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d261863ac789514370cd2e74646a7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6679bd8eadbdecf99c51f0e4ca0265368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362db40281e3129fcc99a3fba1c806d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2024022236ecb8a8850bfe7bd516d81370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dcf4bce7cef5673323df485309ab20371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c4a133b52a2d10f577a13bae76789372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf82194e43f25dcd239b6b12cbf4cc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846b0926247965505ecde5209d7fe2b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40247819156063f1006099f83c9c6a85375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df70da386b2b6f5ab39f2589eb4f3de376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24405c021c9be9f229c9370303f58107377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee830d1bd8a254f96f232517bd8ab7e378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>