--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58b10f253c96ac85ef1dc6b90ae3811.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa468e1a6323dbf164101a0d6a2320f92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98e69e185f5d585f9c2275d3df4ca13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28593c6a253a3980db71759517008b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ed1cf79012f7902d3ef12f82a85e45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda30ecd301db2d47355b559f7c012666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc60233628d460f720b6a63b9cf32e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f5cfda788ed3adc5b84f4b1612b5e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad619f6f19a2a5bf5c06a7c5e6460ba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e633bd1e1290216450a99e90e5b3110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da32f3d1ec6d892127aa9fb35fe90b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669decf12a5f907f87b267c7cf81edf112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a314819a3821acc2c0c5d3025e1e63313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9651e1ee7e7ec9fb17f20b712771b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f33eab3d13fe9134da1e12e441c23215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d0992cdde8d91236f4de47564d70c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae99535d6333b12874a268b9da7ed9117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea4d5313540a488bcf711099f0555e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3937794e2bc98ac41c418d9c60afeac19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4178a7bb4e7f9b8293621831a4065820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf2116e9723cbc6403ced57321c9e921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516eea58ae41acc95f7dac25dd99afa122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa3a3c6ab4469c1936f58eb5159bdb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1f47b583f10658396d2f9b1e2a4f224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af994d4b190b577d5f712d87a4f1aa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0590b766872ae21810d7862386a67a826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138a24ad81af99f7d9718141a3e1ea527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9469c8e42751c301940df626e27118d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198882fa2cdd0f4ea69380b72e963f5929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e445672d1c3dfc3d37ce0c81f916f230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c6671693478797cf048e4e89a93f931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b23988c6c4c68b8a865568728f8bf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731dc081dfc3bb6b1e7716825e87081433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37244bf7ae7dd4979dc9d6f1484097aa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b019e0b03e04f501484db1102b867b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbbeef0f5ee1f65d88b176a7fe93e8636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfded34fd7a6e587e785d98c770a126b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd67acd337b06459bd1099a83b4cf4ab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a8acdc1c9221815137371c8608e1739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95195605652133a34918f5171172a48d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411ec15e4563ad0485270daf5252a9841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74fbe4391cd74b9f8d60bf4dbf2c4742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f1badeb2d943bbe3dff065eb115d6543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f896b20b6c098ac8c2b1a950dbe8cc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22769c7033d94a7adc4a69e56b15f84645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d381f9a22a593cf0a9e7e7d682276a946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2688c4b29fc6f110d8153b61c74b9ec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab21cb9e18d60d53ece73af47bda4248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68447a70caf25a4cc8a747c0ae9bc9fb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a81949e03b98c50cf4946a094499250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b722fbf15caa89b0e798f12cabc7e2a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d2da95a9e47b2f2643cbb4e67bad852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef643bb811825732752b7cbdf8e251b753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b85d1f7a6ec62df847962bd0f016f054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081a718d8e1578f1367fcb3198148b455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4021ec0ed7e3b4e1be631862c5cfc956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4fa84afae6910cfa30220863557c3657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7cecea90a2cc3723256255cbffe13c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299722f3f0a6d2a0ae3f4a8c651134c259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c94e10bf000b6af7c3a87c890aee860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae496a6f51e098d5d434bc0766818361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7983a40b72c0fb0b912df04ecca6f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a79904c5b9016d859b078b7c69334763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56375001c3515fa192662cc74eb31f964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3124ed9143b4663edcb442144dd47465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b719462b8f8d846ef34e672468d9a7d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13f03d785de0b0ea68a06ce4bf3f7667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30cc44d955018c9a62ec18b773faae168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73afa02370b6f2f55256015fdeeceee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce263991ee93fef5292954cb74fa755a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82504935d4577985fb21290475471fd271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae357f0c9b6e7d3e28470c9e65e4f3db72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8949673bbd97580719d3e04c70c8c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d10112727104a7f156c9fe013050274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ee723f2897b29defa36a29ce1a50c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7908b73a20c93d66217c2db44b364276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e72e07dcea4e20fa858d70b2b3d0277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8b00b53117d627b3deff93a4b8c0978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10abba5968b2eb9b4c38b61c04a8c0479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00c81634d6c7374e32ea5f687fba4d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4674effd7cb473d345329698bfde681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7eb73c8bb9d64c3985ed0a36b61cdc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bef2867302c96cfcea5c8b4d45250483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca08d323860c254d74fb4754aee6d884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724babd52595f02a151113196013e6685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8259afa4c79713a2dde965650450f886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80401d4e594241fd174b49297c2d1ab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756ed62d41322cb1d889a60c971beda88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d238399f33b83a679e08756f06313d589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e199023fcc435b23412317946c0c990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe99b082e3c9001a64397e76d1d5a3291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52378a2a0c19add02c2cc6cc6b4de2b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677861250ae28141682cedd2adf338993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41690c330dfe07fe213e31d3da8a4594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489246e3266c33a5e981d2948b97244495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b94f59cc0fba2afceb60c0bde13d0a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0c218ec3bb087384361a6c810dbef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce98d7bf00393ee2d6378ed328ce1998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d464065b9fbf43cd97dacc9b10b46899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b818584781a2a1756893ab3fdd52b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9275d71746c0efa7ce55a1c91512840101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077b537b6b3f630a3e15ab890622b9c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b67dd0897106e911349e1ffc80b7f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a33eb2e008c4fae0b621b020e25e8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301717e8503a81116444d15a08b36d8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed88e47b4fb8221ca3968b2ac9ed870106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037a33bf1433b006ec1f4226fa72295107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e6e7aa129d994f98820b085f940de108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf244602259125e9305925ed1beed09109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf8cfada78ebc238b92408a6b4713a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f56ebf743f8e871386bb0cfa6685d2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588c01695593116c825427bd26bf722112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb97fe29d84b1a7a3916f03b8defde113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12492b2af719603ff8bcd199f760551a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e8f144458b16b7b7bd17554c93d3c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8654b1021283bde394e3ea77396480c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef7887673d9de6e2da59c055010f7c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8aab2979f768af4768692b1573c40e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f32532910132ef9b0b229b03ee6da7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d72c9eef623dbe8399b5b47e7de5fa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2f15fd526eef5af31358b3a81a4bf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce9f1bc45402cd6a91b85caceaabee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761ad43244c9ad772e7824350cc3f93123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271bfc036968c86bc95ec9b715e0d1c4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31fcee1dedca93ab0c7f12198b0d7a3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff7ece75bb4a4716e89de960c577ab126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc09b8557fcfae24b3dc4d7ef69186127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34628eacd14d9de1476755d35301bd3f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ab354cb288f863f9ac9c072960f24129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f18c3d9536538e66cd653c83f2bd82130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6c2d2f3a411d379632715ac002a92131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c97a8b62482056a19ecb544c236b9b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23ff378317fed79fbd708bd8ca7d6e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffebb0337b73e84c87d1643907f2fdc1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16be0c8a026accab58090028a1c0586135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1abcfc7500c0dfba30ec1a91bc653136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10737e78568587dd3cd1cefc19cab36a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191149c842c379c66c3ea3373df3fdfe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f0ac56d12174a663b815ec47dfa1f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9166f6c03ce213280ef89c43ca78e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901a8d87387dc6956f3795329088990141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b66af2c15920d486bd1805474f9ee0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372593f67f8205052d9571c0dc5f8845143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f79a3bfcd78500ac2551ec8709ab3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680879ba84ce3ff0c3d16ff22edb75f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d2f04e260a5d413991fef8ac726eb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53acd56b428f40c8bcb6fc1c9a34ff8d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234abf2183c1d7b37dcf6e24ae32c33148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43e3cf563f34ebc49b9f9040942ace149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060b5330e39e6db905552b47c469de9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7a3af2220ae50e07f3de0c2d15153151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8833b5ec8a0011771ccedabaeac103f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3747f216d930b16fb7174a98e2afa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317e767cb98818060f9360a4d7ab12b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0a9090fdd9f00179ca42266cbb9e6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680371b911825632a0c4cb32848d45ad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd9c7ab1b211c72410b39dd9334659157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa0c3710822993889bfc9b38614af2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843afbbd334f477f5794f2a8baf56d3a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021ae9b59dc14a1e168e49b0e17c1ef160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59541eb74e77973d0f08e3aaf5dc5855161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d596d063db4662aa8cce6a3272c9f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd74c80403391b27d456e61bb24fec9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76550975bcea57fe609bf46947960fe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7b8536e79fafbd4d8591a4427791f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2fff5f198cc6ec9ba9f5a9201b9547166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7d2d40cdc1b6870ad2b9acfbccf94167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6196f5d4265b3536fdda980d2a553bb0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f6350a28e4c7375035c8b2871f6ef169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6adf93b4e46b7b43f05419d748945a5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d00ab017c19324b543668cb1663f9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1b512b16ee9c4cd9466e5622210ec172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d45c0644fe5dd9accc059b8a55184173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170aed91eff2a219708a2b80af39373174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bbd2ce8d53d41f07408d40076f1921175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc237acd0d2948c80bb8c33aecead2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9312eb7520c562b04baa537c244d0e7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed7d1f0d2f9acefbfe3a3d38a5ebd1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f406dcb9a9ee2baffb97e53ee5d15179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd9ad615a6a2eb604d7ebcd5fe55db180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6dbb3ab4daec2c832ce077d85042b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81830f50edc4097816508a15b4727b7c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b1749169325e2fc02211ca69c111a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd4c1c4368dc85bca127f37d913a70184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a2422175f840b2d08fea0cf2bcaeb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3973e63778699aca2533e45703e6b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d77fa220cb666c2269c67d4403aba187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e784fc6b289305025188d7028daa493f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c63245d070e339e9fc97db2367e7e2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bddd05e9f5fd98111082abad4b7adb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91a47f659d38f7e2780b59eba9b288191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cca6e0a3f894ac3d360e507c3fd989192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d58f1d249fad49a18a01c04b02c1c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6b861c5836d730e20d222db7b3d7b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9ef15d46fdf67dd81f77f01a50062195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05db54ae40ca3dfe32691e61ad47bab196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3bad7589e0091b7663d4b940ce0a42197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2586e5ec755c4c1b7b4380d1346ad198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165377c1ade15195e4d81ce0fe296ba5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a1645e6571e31849cc956ceb8486f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9401c0ad4a59ab1ade68b594b4f5a2c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c1830b27ac5da35a3d45735fd58e4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99945e9eb4f6f5039afce2b5baf17f98203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9cb5e73970a4fcb49cb7f851cc5307204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee15991762c6ba811f49154114022e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8320660438219feb827a919d610e7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb98a82d1e6dcb5f174f64f6c882b0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1ec4efa302ba06b681125add18a7c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115c5ee43b11d461fd116261f6a791a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd938cf32a7026d8584478f1735fdb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038d9b788d88675c32bd6bb714d7246211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260a4b1b0b3c030592101336298d01d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73831636c41863a38f28790443b678213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2b24e5abae67b14c558bfbe5ad595214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce7750ad879c96b05225acac57f7ed215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c12175e59d0e84d3c21539e545e76216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0742c9694ab923d9e35acb0829ad62217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3c256cce2e639769abe31b8bce401218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689cd76574e1cc4922cf110e9c8dae1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fbe1b746d87441068cdd345779a426220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc1fa5f8256cb69ae4fcf90e333593221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f129e2d1ca650351da3495291188fc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b921b00abcb6d3725043b5600ee0c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be74dd5f8103706932b6df363f3aa13224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec51dd2e7ec13c100f20e085f0fbdd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66d8c5f8a4670afda8af17869edb85226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a654069f40ad379a43a03d613979f28227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a584ca2b23391fe249b19ab4e5bea228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5e05a5e4e913df1d933f14afe2468229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834561be5953b63dc089e9ca6bbf5459230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9aa597eb5a4dfcf810b31a8587b8e2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed661eb3cee363096935248c8a8beb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f75a1b67f0afe030bdeb366bd758f3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac8944085a02eef16d34e36949dd40234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4bcd9abc2e7dcd771918da0451ecf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9c56e1ba907821c01c96a260c5532236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c02a5a25c5111b8f4a4bb2ab2f393f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188112fc414805cfe681dd10886b57e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b94ba3fb4acb543c42185f3672669239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959323c660b53325787d5db932f910f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1233efcb2a96c8abc301636ba130a5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047db2a09ffb021257478814b7411680242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b826083988722a0a6a9cbc2f8b879243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18413c449d4b08563553ef658a3069dd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1641e34eb37821b853180d0253c5db6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017ccb0613ad16050f4e888e53a5e6c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e63723c0745df6f91da0074ea7f31e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df485ebb3889343fcd219676b6f4a014248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ef3fe019f40172a34e4cf780254b2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea94dddfea84a56478be3eaf88229e6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac98285960ef070eb128791f0beee2c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa3497cc391ed82ecaf115e2907cf4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1cf6abc4a7804826b22b42f291d6f1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d09da6ce8360ea6093ab1160f4f1a1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb730bf573014eee6a99320412b966255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3ecc3cf2d2c3d54beeaa941d52653256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e01d737d8c4b498b5d6f74e5cb746f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891320645a419988cec8d2c3ccb00bd7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cade18e5afb6786e3e28f53ef69664259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4d09f07e2f6494ce3651bac7f89f1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f848e1d26db030acfae0db6cea747e7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a8f458c808ae351fcd10164cfa4b9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f73384c6a714362487973c36dffb3c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041f9a49e70eb526f7638a30fe3497b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9860ed74258096d72fb7701636ac948265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce02780663b21f7a8a81574ed1e9d6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d825096e496dfb30c37c5c663e0ea267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44b55cebc0bb56d9ac85ae5328edac268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a09e8f1d631d78da7d7958c2bdaa47269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899af16949201dbab4f19b177bcbd0f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5751599a81a4c0c2d30fec948be51c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2aab442564b71bf3c06a4f42a12a2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1c68c801814d2f973a4f916cc4159273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dacb03d669131d833a3f9cbe714a7e6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3d84e00a682a1347be3f71b868d53275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a7406556a67b610d3f506a7a9b733276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd4786ff8846f1bbeda2c0444f3195277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379aee7acbd29b0964e5198124a2db58278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66797040883b6d12843e9d2ec2f863279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c549183e503ddb0ad6c587d09ed71e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067cefd4ec2284266488c1f9484ac86281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6a9205e65e815db71d56bd6b59876282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513f7acdfbc6eb21c458b4adef983f2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8a5f1d628e5065df8d2a83772240a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3c1166fc9b6da7402e95246cd9f8c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329e096945b3c4ab992693941430f41286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd76cdc1276ba18b4be1bc1d84cb63287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf40e1a88fb13ba72eab656a2d5278288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d0ed1acc359812b0312d7352c2f71289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7278dd54389572a4130d20e0e5fc44d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbfe224c554553a7301d2e67d0bb7d8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba774c8b5abf89043a01355adb20be292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef48cc185749f8e8d53da200f27e464293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9c8121b05ae59007c84598e066fe2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6ab9734d04817dd7cf63d1f9cf287295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54bb6b88c71d685e5a1ff9fc35cd6f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646db51b4391e5d94ad244353b8846e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418938641414b90c46ec5b99fc5f8537298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a2b48f83479b6525b38f00a79724b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb0ecd0dbff185800007db59cfba6f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d51cf58835ff1dba99f8fe1c0f05cd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c799ae6c2f2a158fda05006af1bde302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035fa461ec4d71142d244a1c3131f18303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aee9dd718212ce6e29def21b8ec4fe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e545b9fe8448f3e8831143d74108f47305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb474943fbffc51464b9fffdf8cf3bb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d41d8cf44f72603d831c99cbfb465307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e462fd170e79cf1094c0959ee1e64e9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c2d0dcf1cc38f3fc7aa3ddab4f616309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06cc3fb9189e1f1bb5b26604206bd9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1ffeac28ec62b2dfd752c873a2d81311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7e30e26791d432c10c2baf736d336312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680aad466f06fad79efcef49ca42a47313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215fb1db8c2d9158de5c65a6cfd80915314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a0b80413b874eef5ebea0b390bfd2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13343424f278c56fbeeee845d8463a64316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1a407659a96ab15632aa1f7e2ad4b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba230ee80211451d5f462492473f65c5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da532889ee1785ec55cadb7602b86af319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d5d807546e292d4f5fad15277fd37320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f42d36432fa50b59b75715387ea338321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf73493d4b401ed3e9b5df2e7cfe3c8e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36190ea1a3295596b35236ef128374323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7446a525fcfb1f9bb7826b39234dfe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91b0a1650e8e84a2d4f3f9c042b80d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53271583e4002050adb440d12f64ce326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913b6c89ad3b19defa03b832f2f23a7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54917e1b93690ed83ad3518bae04b9b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb5528fc84418c99e9cd8206240b68329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068fcb24d169d673ef68b0a0401b0b1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d58df893ce6e7dbe59ec8d742ab53c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d003608f35beaf5db5b3db599ca0566332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ee97c31f49a439f88319bb8215218333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0919158358954db7f5cf25a553165334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0b74e2c21cdf4940b24275c4be215335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d445ae4425fc2a5734e30a94ec007336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9d6d10a9003674b215d8591ef2da2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a0c96643961d1f7d1ef75c444b969338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c2139c160606d21903bf99873f9b3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f1d144de9eda32f9322242856ac0f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b02c6fd4a4b38cf824bf814652da6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788564913ab22bf99fa9825a43726e7b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831ed6c1ca9bbb09784c7a28ce5760c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387766df3347c703491652300002dcd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473412935584ddccd9f3442a1137466345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4c3a45968373d80d4dc763169a5e4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6960c8ee00e1124bd68ef27d8af76347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ccdbc7096c5f78b70a309bcd90f8f0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8936b965a49fe6c9e3134600b143e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b37cdad1fe2e80d4b59ced9b96b77350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3124463bf43efdf2e3cd4cdddea19b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9958907aa6d5c60c7b2dc2a016d4b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648653b0d35474a1d79747854c32b47353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a59e074fa1f9fb2b71d937da7dac9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a52c9fd7defaa1118e6dd58650998c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e393a0304f6c21b88992eaef48e0d68356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5b7d372eba3aacc3fb5a1f38ad587357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cdcb478781eede7749f26b32779786358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7841755e62311cca6168124385286443359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79ae5125cb9b66d3c23c2daaced041360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3805cf4ef0ce228cf7fbaf5174cf4ea361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7a2bbf432edb03eecf9e2202e5941362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccea4ef887c857124d1d1c8ebd8d79a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1afae73fbaa79b8b8010989ac66cad364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1134b9367881cbdbfc3617b0a091a44365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0b1f4dc654e149c1967405cfaddd4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00711700f1528c4aa331ae765dbe8d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f6e3509af4fa7181bfceb585bf8e5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af9c4ff07103cf3cba97f869e07d46369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93bea204438c6600dd57e7d654b28a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8fd76674539e28c18d3b31fa88e01371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b080bed7c86e3cc91d3b3b73a12d4ce372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c986a000cdff9143ad458a9cb915b2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6addd3657a3d62ffabe839d714e664f9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e08b6d2dc2fcdd5490910fc027957375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6124ce7ba4939624da2ca7be99cc35376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a526c5286585f1db702f919b4d5e2f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4cc42e0f12205f64164fd20f2a3cfd378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b0532a5f565218f0358e0440a9fd81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80407bec6939faae0dd45bac70eb7b912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1695962cd5de66a75ac00636480878d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255bfef9d2a06def7d94a0805258c954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063324d05eb9f2108680de6d04e3b88f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22553e57499d7fb889308bdc3ad3d616.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482648722a42f94fb595cd5ec7dc79a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522de5d4638dd83e38f868ff43cb6d08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84bad16aaa250b477ea67322a3cda39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77a1603e687fed53f602a30896311410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9d679648673bf05f5a9702c98b71111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf1efee01d97a03ea6e1b1c2f2ea0312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562fa2cd54569b6c67c257dba49f707513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d0f11c3a18b600395ab00281df5c714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c63606f0fc65cbb84c2b8144ac5a2715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea122daca2b81e946ba759ff6530db7816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9824f4e10b271ac664edbd6f595c6fe517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65547ff54f5d23643e4d165c1316669118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19afabf74cf388b462b58fdb92c5b219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cdde315631037ff5629dd5f718f56c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847e71d3c6d00d9247943f24cdf1e0721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894f95e5f5fd04fe9aaf3e3d4e93b2022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959774db21df357200f26207d87b915123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672753fb384da4ad1b4323da8c45ead24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e661de5ba39235c5ffcaf2cdb0b8f1e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093eb529f0458a0ff81d54003282a5626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920dab0f6e6cc26ca80083a481f18ab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e1335f0c8e75e8d5274afdbfd8f4628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f50a69bf2a7502379f9001cdabf6429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dca013da71e5ca2e02e6e574d09ce530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78455a46fa94d701cd59e61c6eeeb1c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63cc8eab7454bba62e83a9cdcb4821532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b38f87e92e88473484c2c9ba27c06f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139e15f6553be3400cc9b059dca008834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088d9da0c99b4dda62d5c8a10fa77cf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84806cc39dc736af4d6587fd9dd274b136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d89c51c3a109d78092e445c454ba937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a33a6e34861015d73de83cc940ecb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6ebb2a10bfb1c0beb75cde6b6206439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c73f478e02ee6321022176942602fe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4461f87d04c25aeb0a5ffcb387761b541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db5080c114125a4ee0aa279d6543c042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafad46d702d09beeb84dfa669d78ef643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1210432474952ce2b199e2434fbf444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cbb136c36f03c7592bd87b772830a345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28692f1877fb8223f4fd2585c5fd0a2a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc504f23c2123481bf96edcb0d1c6e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704f7ee08d781eb439e97ae1d4bde6448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079687285aa36eb3021fd2712c87e01649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342032c0cecf36e411af6e00e394978250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616727eaeb767be43e3812eb6463724151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f10d571b806b88931e4576efc5dc552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068cf5dfe49aa3a0d25e43945e0698d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312cbd90b578631458fa3ad9dd009b5c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb91562e3f10e501366d1f8a57b9f2455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ed30854ab3d971e162066c15acfb256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373a14be26624e9d6504fdcf12b180257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6abee32f0732109070fa799362e9e2e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c85ee14752068f5b6c582ebbfb83b059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5650a172f1df521a908b10bd45b948560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce751fa9c0931e9e39e87979fdb6be8061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee48a8dcf31ce46459726f76164acfc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2587f457a87db8c1dd892dec96eb963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de36aaea8b8ed9264853780a9fb04764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fea87dd45b281b583d5421d5d0ba6f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2468623f35924b2fdda03138b804166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2702ee7d805a5e7ef4cd78de1d11667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2c3ce522c5c7dee6a45dba7f2553268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac7e81c81365b845c82c7b2748bd1869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446bf8826800a520325be07bec292e7a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4b6cee972da42f2427d40ba2d1c7271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e78ef7483ea9d6fbb4e232490e9a8c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a181f10cb037d329a0116671f15cc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11eaa1f2d288d3aed677dab9d53df374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c858347d5d939dbaf90d1b9cf7dc1e475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e88d3ec1391f131c09e7183aac56c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d5c57d1c739162e184111c94b45c477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a615acbc61736243b9cbda7b39b1d278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aab7707c0273cc3786f6558f8cb61979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed699df3e2cdd941b24d497d3a6eaf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c8e022a9bec52f7e311a86541e92a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c72acc1f4ee85a22d9e16aa9b38ff82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d99879e3975a038b7220a57c9760483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222dccd30852e30c4d03b953d8f4a4484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792f67d1ccebf7a10f119c7cd757db085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251b8b6531f90427f6b82cc8021532386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4647f769602b1619ec7fbfe0eaf4e9187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108aa25a6e0e82d771c8c215c9c218888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80490b1f0976d64c3e149af63eceb00589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34c935ac68f15681b28dc41bedbcb290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5236903a606784b8c567829301755a2a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac5f8fb431cbf99ae7d565469371dc392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec5f804aa6014b6ea04fc31052a6dc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27768dcdb9b2152f4a316ae8d2e1b57794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2fe8e90e4c9cc2d417eafa53b044695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5093c8fa948a803a9eba8b0fdc239096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22497c4f7d68ac63dbabd18c4e80df7397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4f9cb18a7ddd64b82a0509e6ff79d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecfe048d5ddbe67f8d6ba2493af868699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808271ba9bfa29084ebd6f5d739034f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ce3aeb2b030df5c986fd8b180aa6b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09501ab8dd22c86f02f9175df725c6da102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a472205b07a82f2f0f664775b0320103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2929638e56cf30da3aefcf805d01c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643bd2605b44ee6c927a53cbff71a309105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a8f49f1b04307f9ec9e856ac1ffb3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a88939c2486c5991e596531e6ae0b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d429889ddc64a7757e8d9985513c5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce30ee0af955c698e80baa0e99aed5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf14e77d3ccad82b32fd4720c2ef57110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b447dde7bdde0bd2545c6ed26bc8f1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27711deada50a87ad1c4ef12747fe70a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b9e4a90d4fff1aa649aea9f509a5a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb836e1a3058692d1a680552e69c51b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53590489a2c97863f6cd014850f21320115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df56604daa22acd91804f2f102ddd77116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed383b09ae41d1307efc8c6fde4dcc5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306256225d1643f2045e4b6418c1940118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdecc03ac1cf09d37fc1c5d67b62512b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ced96b040313be294dbda440f50c2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55866cc4f6840a4a902d6bae7e58d65121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b32ee6ea87dd145598c11a0ec544aa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc44a8649ffd9d3bbc465010ac7c226123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18f04cdedf0a90f86ef13a7f88b14d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21547c86875e3cd9bad951c4dfdf7c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855b0171da22bbf8dc813d695f92d5b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f67676f48eb46f8cf1a9b7ddda7a0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83840ac4a48c2afd0f70c199f2df3e00128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940de0a10d03074fa0c9812a65a27714129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936202bbc8b00b8fd061359af7ef3b8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c0ea24d9e6fbfc12ac2df7eb425dc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418c07a753f8b462cb681cf694aa5f5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388821e96c4a9d682fbe7c818a54f691133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e8d217aae6fcbaea984ea7f262270134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828df5809e394fb3ec6c141aee0205de135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd7ca50cdf5cc4ce8d07fef85b62f3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d205363e192c12791a211aea106899b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216f720e4fbd114573b15181be4c5fb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d00158ebfb3a0c5b85b750300b3e6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617cb2b48a0f4d6586bbab79c2e585be140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838fa26c44fdb68c9abdbe4513060dc1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea687758e78a7e34bf7226299705f2f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973d7f3468599fa6709f3d31d524760143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f38d3bd8b74d359ba0fc4857813f0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4197fcc6c1ea39bfd271c51e968a6a71145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47c96c855b27bbbea2969665b4f938146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d199bf4d6d6fb454557c7effe64a5f5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795fe5dba7b4a511629562ef8f1e5e15148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b1642ddfb874646f11406f0af8bca149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb47702c6c56c341e1e29056b30261150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d8f3362015fbf9c94be05408031fb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8b44da7f44acb2ce6aafc418a2a86152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ceed37865aed7b92d6ff345f34d6e4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200758d5807ce5ec98b2ee1d9a1df5bb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b81d50c53e2a7b6a748cb61b45b8f7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c67e9ab58c2a4fd5c7c27ed6f77b5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c4a7c398fac029bda2c9b16c1044f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900585c94a0291db795f2445d5979ca1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef087d3c301d720467ea4d8f9ccb36b5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf91f9a509eb161912154bee9947085160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a966167f151d531862319840cace52161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbfe2fd0ed2bc98682cefc8ad5a3353162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f15bd24f11d6983e59bab19d2a2eeab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43639a2ae61fa90323f61ac7aa4239c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7bf2b1969ab063b43fe755869beb26165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813da2d24cd31d648149936085943b0e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b688a9fc1d4e11b2e5453b78e9aa0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a864d74e481be5982eadc0a50db22d6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5700e92b67533577d4f093d12eb0c11169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32cd98a76487215cf7c93526f1705c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24bf1bdbe9841927ae458031409fcda171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd6c6dff2b3b95f9e560d2a99ed87c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43775c36320e6c454cec80ba13a6fd9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a939795756b40a36875e155d1f24e6e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd573f2f7fa689c0529d92d687cd9a0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50df23be8dc9fede610edc9a7c47e3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234e84dea6cd70d2bb1c7f8ba236bb9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353590c3000423bbae6831836263f2f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18ac49d1be7c8936970c9a769f8a02179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bef2809d694509d7495337404d538e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f44bdd73239ed924f344855113bfc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed4d6ecc3674b44eb4b903ac88d4fb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcddebb39ce0cd53a4e00977b08bcec4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b9ef42fcf188cf0d3d1b55474c794184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48326ec95328b0df78483b6a4a4722185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ff7f221695ddfb552f2d43f66ad62186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5500e687cdab9c0eb0d53dccc020828187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8faf150cf40f5029b3b4294a86acd59188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4130410886fa2ede5024e5f785ffdd9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c1a31ca95bc3e0acce908766942ef190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526d49d2c9ccbd121fc44546397a1c2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1080ae5489f584bbf230c2d42789f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a652da305a1d0f153fdf27b0fc797d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf1faf53c1665cd45303e91bf71ad0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2b9a211ed8962681d9488aecf0c87195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ecc01b188ecd9bbe85ece989a823b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6a1d8a5bc3cfd6be0d86ecef4e343197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb45e8894e6488cdc1427d23b014354198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e1e26e0ee0928b59622108da4c420199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78b1a8f6137cd039c5d7dc5751b38c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8570ae0637773efa22d3684c40ccb1e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738fb2cd026bcdafc669352db949f728202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545763d6fac002a2ac6d2848f997b0d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64208d84133d6c441811acceec632fe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1624a9c06c0cc2296cf8ba4dd3a4f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12d077c5b73a84425b42d279e78670206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f43c5894b70a3b7dd7a9a5a44ae4b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf958a417fca7f6d59ade3e964160cdc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba6e93730146ce45f0b89b053d766c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce4d5b39d76f5b8cb103701b34b2fd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59054147d74b2391ff25a1802ec823211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd7f54ccbcd80f0945327abb43f6dca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c472f0558c63d3e3606ab964acb8eca213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610901e192e9d11a7f80d332c52c32de214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f95d88b6fe19871588a81f13d465d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204f7712369e6241c5a381a76985176216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf5d5c2d8bc105d82e697f3629c0a5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db705a712f64acd42c9615e8200630218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07366732e5c7dcae7a2550ec79d82d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a4fa5ab84f010ddeb59389049e789220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1d2f0bb4f065ed4c9bc6a91dca409221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7276e6874291677582bba4a4c7f8039222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8371c01a95acf9e76ea4c7d29837df223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f5f68841c5e1bbd0df6b0e69f224f0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7dee87334070c7f53e210f44ce076225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d2ba30ff4bdaf1bbcbc8f3072e109226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9c0dc6d3e96d4994235b74d724db7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af125a948eecc14a5dcf2e3bfafd423b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29ea19f816c1fdbcb197659614d2a7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39b4991f08db0c1281fb830de82e30230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51bbeea685688b9f0039003ab1fc8a4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db589203abcd88692d97e6fd69a820232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dab9dcb50c52aebb880aee56a08bc3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef007d7789471c69c419f6e28e1208234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563618ee944214df8623e7061eca9fa7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af093802ac9a228d95ddc4776559889236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafcf59d2b7655055588e2c8c07b31b4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90faa3912c3a5b6e5102f76a70b43a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a9f787d1844044e87368c4ce0e38c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21959ada0772d450b69faf84e38fc7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ba484512c9fccf7e26ce5ed5aa335241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424fb3cb360267f6719f49c5d9e53d0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2dece97a234d64f7c87a30eb07977243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622eaff88740fcd70b6d98d3d7c98531244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4fe5dac98526ae07c31e37ecec457245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdfd43fa2e5249810eeced99b786ce0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060bc223e97f01672619e7f5aa37a04d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e14c9e272406c7f5aad66d155c4bc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a225cf591d015376da4478b74ac391a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed9410016ac418855b50dad7c0bf51250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71b37d9a8735084371a27886fa8807251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b21ae2ef52a1c4068c967d53a32ae6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779cff71e7f624ca0502160ddae9e9e0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3619c809d29dff88e0fee9b88891f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27938efa1b9a2fa6d457b5460cc269d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b565e5f898f905036f276c535e86f24256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8e2c11920fe0944f5d093e41b5623257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d02fe32b31ce0886fa79ece963e6f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba747d07720efb33922c8d7d78217e40259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3b118b8d3a87fa77541da57695f4a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e9ebea4ff960244f69ace27f3a66c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf98ea092217020f84f23462ad762b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b66abf59750aea4f10266c7da2c97263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f500dc786df4a145e98e44dcce8e0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1705a318ea4ac54ac3d68e3fd5ecb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0735650cce88bf87366c54c5a621c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b839e5f4a6cc1eb390a5c3d5fa94738267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302cab6df799f9a791e201ef15821d30268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c6e0f174f9d284a66bcabfeae015d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f5e2005e60a13807309632c640080270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159cd59d1c4e70d724a9521b7d541c59271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21387b92db15d240a84f1e704421123272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861df7fe0e9dc22a0b190b84df44e1fa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d688feef82197956b83ab0b10b853a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e088b48c14b22ee493b0a93d5fa635275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93d49f0127053bd9756562be8e9b57276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be885ace1abeb428f64d3de0553505277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0337aa74c198a5b491b7601c1b385278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e98fee311793bc3a817347cd83e96279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583326a3b4ee6d7de0ec04e6e0f47c9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52183b1c2f7df797564561927cc5d3f4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45af12d04214a480c8e3332f3870b6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e1b4f085ea061bc2192ffade37b2f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90744ec8d5cb4fc087e32ba1a430670e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510909957450783f20e61681c9a0e31d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f7f60d0444892c95181228f8bcbc8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a5e2a305a1184377b2dafd57b25c4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676362405f94807d628a2824c42248e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672bd7bea95d7d5d68616a48233a23ed289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125895ab05605aba63987a52b2e4cb1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaffb4bec133c919e996345fe41be67291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9ccc90708927d29d65387cc3ecc12292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b026aee7ae0440615c9dbb32850e43293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7886fd917467b26ac5ebb7f1d6f9a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63676071a48ed103e38ab4ae2227d9c9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519d267c1c9b32c2109ddeb40da6f1d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801a2bb6703f8bda34743daf0a79258297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538547dd617d3ccc49a272fec13a81c2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a29fb984e82b02fd0fa7c8f133b6d62299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61882705f07d7db269ec18874ff966c0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b1fcb6d9ca227a58d9c7a21913b03301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c21bcedeba19d6ff60268c79d33c8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd965c147737d8268208eb910ca9989303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe49423d228f1f70678fc92bc8a5c6e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf583c72c0ad3c930a3610f93073901b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b8b315a89ee92242ac57f3cb347af306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788386785e1a53dbf4ec8d65b187da6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e2ecc8b5d7a54f647077b971e0bad308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e90f9e8fd0dd7a4a782ba34e22549309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba29c7093f0721c826e2717c2d08e0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734a5b59deb6e8753efdba08f8d9dc1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e192a66d146779ba060157160fddba312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88cbdba3ed6c43b0d878c839274d46313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c758eaa5125fd68fb90c59453cc2d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a333cdaf1b1820cc470e9b5b2ba25315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e0cb73a4d8273d1657269f0dbcdb9e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe21eec5efe8364bb5c6e37f41f460317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657348af0f775f184eee2e5177300bb8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9664fbb865666871c7c9c4692535495319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d838ea75361e1a242e0390e53eccfc5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067965daccd2ddebfb6118118dd3581321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f444d1436afcba934f51de7317a3877322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e74e347ab39b1574d4712b2978b2c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731720853c7f49e337d32f1773834838324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8a6c0c19d8675488a3a94aa1c84eb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a400c494c58f07d23675d947abec4b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0ee430c3deb705048309be8a561ae327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e0f252e6f1ea84e4845c0ce2226a1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663fa57b999b56874c4909cd1d043bd0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d6cd3fdb05f0a430eae22a1a2ab8d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323eacc9f81886ffa4994abacba77f1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d961cff0dc418db43bc2daecc7e6c43332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f7db258fdf57a479b8ac20657fc00333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de727f184d8eeab2eabe2a7a1b094bf6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18530099e4cce8bb9c0d1e28afe7eac335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5fbfc499b65e0a2980a4b6b1954fcd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef7cbd3ed3d59961a7d5f0106cd77c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3cf10313155ac12d4232d464382d99338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60dce07f2bfa2adb05b521ad4632c8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ab961f64f0852212e270f09717f8c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8081e0e7dd18e98fa64cc963cbb08341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f195892f35983e528f44405452f216342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7c179e3061ca2ad01db997e2a36da343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d950d88941e0a05fa697a49fc7acad344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194c42567f3942bd879ee69b4424a18345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6906d61200b62b5edc479444c18d813346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f86d3710534726b94ff6497995f3b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048433e3fad724aabd2f7ebba5dc8c1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053670934a5e075c885bb58645271d2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f2db6e67a53204e1b2c8830ab6c7e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2f0dd0b895a5e7081a6f6e2e551c6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70257cedafb1b33968c43f761f0a083e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e8b8f34745fed5bed4e9531f793dc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7274da37afc808f0bad54d773fc0c46354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27149cde3209b98106075ef907a8e43355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563986427c3be6a28a1512eeab2b7904356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b3db0aa81cd47c99812b133ab3d6c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ebc6648223f4a47ad19da595a58da358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e929a68a4af9d0e8cd76ff03883f8ea359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60647e65318d59d5629cd2f0015afd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b873c73b5c025165fa6f9fd108966361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49832a5c353766b85febf963b5f5234b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190f4e32bb24e8073a35a5a0d6e1333363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d948d5cb1a548ef8fed1f3397da7b3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783205167b0aa4c7038e0169cbdf8d1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38aa36c5409c9165b53bcdc3ec7f946366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81c403cf2d8bc57d9cd2a653b39c9d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1dd0fd98a3b0d9e6ad0c3948877fb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168836faf4f460717e3a9341c4f1319f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b61845cc3f0c85ed5a966561ed3a66370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f728b8d6a773c23a949e1ff1aea406371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f0c8d29631b3ae2faf7045afe8b9d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a61a3e1ddd0f651081135f915a69bb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a3dda8c6561fe0310562178862878374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584cb23b3d3678c72d1da5c8dd3cde8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073539437bdbdf24d1d1839d2005a14376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1556b5aa48d2b15a8d8bfb426631f8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01967f4f62335fa2f35a5002e70c3b1d378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>