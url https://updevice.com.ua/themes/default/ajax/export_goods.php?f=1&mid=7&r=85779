--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="437">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="436">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -296,53 +296,50 @@
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-electric-wireless-car-charger-holder-suction-cup-version-jr-zs248-4-5-6-7-15w-/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder air outlet JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-air-outlet-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder dashboard JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-dashboard-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Phone Holder For Bicycle and Motorcycle JR-OK5 |4.7-6.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-phone-holder-for-bicycle-and-motorcycle-jr-ok5-4-7-6-5-/</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Phantom Series Tripod JR-Oth-AB202 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-phantom-series-tripod-jr-oth-ab202-bluetooth-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000003778</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
   </si>
   <si>
     <t>000005818</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL02 |8", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl02-8-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
@@ -1378,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70489e8f0b57a0f1d1c12836c9c48c281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99356579e24e0c49ff46fd2e8b1aa602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb9f55fb99d49afb7913fcb9643ec93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1d0e43a520ad939c44d2c6425ad914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407af133da0dccf11b9bb043cc46d605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6184069ac8e9e9e6308175961087e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2129ab7915044808606bf1135e20c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66002ecc64ba39cff9700c29304980c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8150e3527016188743b0c75c7d958bf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473e5523d41ebd159bf8ca16620e88a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e51cfd6a9d17113c09d9e574c5de9711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7e32054bd1fbef035a07c49b1233612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af546c8124acd6f237ea4a705035feed13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eefcb53d1ec358d9c992abd0cec35914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a846f1d1dfdb486c8bb349045db9b1015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2abe6f7b5e0a3867ee7f5fe20b1cf8e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6738293e949af76a9a3f103efa75f317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ddfe13b3be91aeaff911adbf549a918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb723d8a59eae71799ce92a7a4560919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5197fc180a1f90f72c1ea74f9584c7720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c67a9b7a452939b90ee8394d6f2e3921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c02f55242a51e29e8b05ae1fa842f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20908649784e12d64271d57f4860514823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac4a56dbcfa08b488daaa5ec9dac7b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c6e58c9da061aae55a499972d13f025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffcfe1a2f5f5399168647074ff869a326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a93f1a5bb68e9b4f17124caf9fc9327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4f47c9ca08c36f4fbed3c6036fc6b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794201995eae8ffadce282ca0f533e5829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517c834c47148e18cd34ac89c9a186130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4fbd45139a34a1bbe6c10c655fb5f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1073d5a62f372284a77a1051f987c0132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932b221108e2c5f2ef8e8b225e5e5e933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516bb1d4ecdbdde69174fc197f22184734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92202ba579a7e12d163b06575e61cb2935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62be6a31dc61b6d081e008d38d336f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4d6f4ef12c5dee4c879f1cff79c0937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c86fef4a733d81a0e5b4b5bac9aefa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e4d51120ba7bd87a2f4971bec49f139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575dc64b4ec337766ff821819e620e640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c08680da01c59f260605feaa3e13041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccdb405f64c58eb8c4db991e9a09a4042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763af1a5b42630a8dbcc6d77a45d29ad43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2dd3f314a0b4174ee4dd3cf9e219f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1e79ca3a5a20179bdbd1ce1c6223145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bda978d9cdfe9f06d721c054d95c8946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1733eb6bb3b29f635c33eedbb06f747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d503c75dc16a5b6b7e10f7cdacc29bc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95c658b9bc285160820b5b495f5a9849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19350a9f71724a9d4cc3f24060644a3c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f2e32640267531b47ec370cb86bcc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f5901cbf0c2089bf578f15603578b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308b15df3d760ca32a51fb87e218ac753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cbda6e2bfc4027bbb3488267b3248354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000d984b6ef6cc0e3551a1f77861be655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415b01349c16368107e8ea2ef7231ba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7670f4f2f449948f019f7569413b057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f5b90e0f61b6cd4e2c5077d617d8658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75447260677d5390c8c6bce67c61386759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61ee549a9ed2b7cd30ffc20531b56460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96ee95b9fe8286e79c29751524fb7161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c9b8cd563c80ed8ca6f533ddd83c762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918bebe8110c5da0b4b588e1dccb031b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4f5e717f6e89f8de4daa4cc29e6a264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f481624ab759ca8358c9b55624cf7d365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee90f2abc864d709ec78c96f7d3e29466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f805685dbe8e605d97c2cf83b81f967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8024ce03d50406850ab6705ba693d6768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a412f8d07106bcb0b22eca2c8295db269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509b660364cd448d92d398fe3bb8ea170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493d663514f7eab8ff1e4f18689b50971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab563d018e954b208b495b64a1e64772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578183a085d5952ae9b5c00298416e4073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6e35774ff80992cbd710ad186055074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d0b42be7d3cc94c247cc2ceae910775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11f0d5f81d25947f892d865e87498c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2b84da2df797351a8ec8d30b3f9bc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fca16e3f1b623f104f964fe6ab378478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26e4cb10b8d843118a1edd17a413ca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b56b62d8111753c7dcd7a77a9ff9780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475a0e5c925ebeea6ebee3ac686b2ef81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453799909a21cf597db697411082334982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034b76798a0c0b893844df30738195483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b17c55190d3d58bc12c501dd1620884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af969469e65afa79c75b383dd727188985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca7c569969e1ff135c14fbeb43dc4d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4244c98628f56e3f72b777f9ec9ec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88392846c11bcc0a217e0254ad1246c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ba06b2980acba0c7fbccda0127ef989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e18555535896f785effc82c28126fb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad23362667d9e5fc0970c90fecab1fa891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125e496fc9989ee6ff1105d3180ea5f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd0503e06a5d94c3edc41ba251da9393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a113ae6b9975e07b4c178621e9e8feb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f91cd49ea31ccdecbcd5833a880b0795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af209f827dad7af3ec54d48acef78aeb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57750d88cc0e7aa340ce37b440edb80797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88c8b5f5904086bcfd62f6aa478c5598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb9ad882d09a0706c51bb00272590f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038de8cf532e53d3beaae029691f518e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c1bbd2fe527eb27a913259565b072101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4301d0ebbf42d5efdfe870adbd9834102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8f3bb83cc479573ed95c039168da9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243d444f76136e5730b78bc3ea7fd98104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e95936884313a9afd38bf5763d6de0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280cb68346f657d7fd828178e73d5f9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b36256d351487bb3bc8291d359f5d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144e5cda9230798761f0d9b24e3d61a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673cdb39abf9a50bbbf18e981d4a30c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6433416fdc43e751584789609d10f2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddea507070b808c973bc437679ea4af111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b0ccf4dafcdd04013c96af1b56d23112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3157a81bf1c78e6478b9356e4ad0b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92429694d063165b570adf4476a8c099114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf2e2819b52c20b67b62e06b1b0350115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febdaa0e82b8618162c846a9be053afd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65befcf4cb68df85451ddc213b2874d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070734ae95776297b531b0a30ae18ac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5806a5b13afea486de2bf62013a8a0b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38507f632ff39091e780f4116fae420120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34f5cf1983755a124aa08c90a34a17121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012e0f671a200a14616b0e686b5a10f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e776d0d4d01d0896e6c3a07e791c2f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf400077a703e0a2451d046182d0f8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce717381e0d5b1a2ae8efc5cd795509125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e369ab90ca42398465f8ec9836709a8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5fc420b66443928daee4fdbbfd4890127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2abce55ac25388f652ea46058a68e3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00cfa7c51aeb9e9a7531dc3f4ecf38129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1dbe7b1832e9f20f14685c39956b2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57a58d15f0fba9e753627f96d86478131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565028bba75dfc03ac69ba36818f4dcc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfffbcec2b744902cc4485e2752bb08133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e84ef2a5a6781fc2aedb93a28c73de134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9382a5a0bd6278c2695ab90c1a82d92135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31dfa6ccd5877b5f57c8cf571d13f28136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b734cb5707a6dd5124c6a68924cfa3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896c54986e513705df2fcf58f5f3a61138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f5324c4b7f0f77925980ecdbff30f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f8859f347b50a50a888235a85a43e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6777c063c22b71841751ea11795f87141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0a67fbddf01b7d07e757afe8f859f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8f75109f68892789fe0b776da51c4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a94fc18c1fdecf5977d15dc4e66c7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29db761a437d8aa4453b4e064cae3b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1dc05f1b4fe31666fe8e5fa34ff38146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423586cfc4b5a45df768fe1ea13770e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9239937133cf27d6c62983dc00b025a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010679a077a2edde4238716a4fbed92149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75721a2ba0d09c03d5f69a5aa6eb15fb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4691ada44806a5746c28c2d17df08151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d34c95bec7364b9d4c62a4c7e10f9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c2dfe018516b805434bf7fa7e41d5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c10c01519d43f53bc0f4abd2dfdf42154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302d68fcbf3d070ab37b893a0f72401155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a95492556fbd9cdacbbf64d63318b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18da1e4396643c0c9907bd19e2a78d6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0de74e20efe548ae9b11bd728a7af5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270adbc79f64bd2106b498ea3e124084159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a1e79fa016436e22b590b49abcbd8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c633309431ed9c44887841d695e7e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0b37cd7985607c6ebf11045353f05162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0db1f4377f0a8fd597db962ba2e97163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d790283cc066ba0c11be9e4d55cff164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705c28bd9890333ff7225d21bc23da4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ca779da7e552331dfd7742d86591d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1887bf998b44b392d20e9aa0b187f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55919e32886edc36bd3ea1d7069a3dd6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af54f8c22102a853cc080031e94a25169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab3331ea06dc0b365aa6428660da07170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca759a38ea93830009e48b310ef6ec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186400ca9ff3096eccaf046a955dfbe3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759894c689b777e8cc6ee0d6b814583a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07e221ba3ee0f5a48854d3919b2887174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d8467856e8f0be4a9fbccec062d68175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77cee60fc2e412da96148551f92ca9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b206f2718cc981e6a12a790ad69c7c6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12163553663af58f6ae5a7c81ca38927178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be897d273adaca7a8c5f06831a5628d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ade28716a815bd8a51d252d74f43d7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c28d39e73005c724f892803e3f435181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf63c82a732d61a37ac26ac426a9d8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb2cf9054052601c12aec7e8f81c26183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec905a6b4bfa5ab81d98f74440c91083184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc61d407154048dcf97111c8086ad17185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb8d1c7fa6e9bcaf69925e5343aee5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad7237fd2c1ad3f93ff2c8812a10fa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3afa410032c1ce1ff6fe7689b6a04188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b2eee22acfb10d880bac80544c5e1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3e7cfc197b6982a82b7ff9b28f1b2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f4483c7c2c4d38f82877281958a83191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe07bb1cd7bb0561d162a5cad043c36192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d4c2c78000f19073ec5d0421e44a9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6f60ba1022c1ca3d89b4e024795c1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b09c07efb2666556abc9bcf985f583195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec4b5ad580c827300e39c5a8b32e14196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24eec3b51082392fc6465992fafad4d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b5ccb6a68ae2b2087328db01f2901198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10516c2d2e074e3a3cbe1721bac7d556199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745945c54445cf8b63c6f05769e9945200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b94909c6f2da9f1d9a35b05dd20e09201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd161b8285e8ace79204866d2923b9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a77d60fa7ea36483537fc323c7b368203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93d90777078f881a9f417996c54f94204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afa00561dc5e751e5e9c35582e86e8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eccbec669632d0082895cb0e067654d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbef120955e1f8df67ddaeb41f8e76207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae832debf30b214b41b4f10da66f20208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd3e8b2114a903c067a95f7e4c352a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde45b53a73edd9b482c4b75f46a1e98210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb051331ba47d0d6bed4a8b27a24719211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67173d2e4d789c2313a2b7af4509fd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d85aa4859517fa3ba4d4cbbf442c5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51836d50040667c0370c2f7c88a509db214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038076c49da806adf4ba0302abd52881215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e974700b509cf98ed69376ef2bb81f2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac83f5e55630636198c18dfe5215e61217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a06ae5c8cf68fe3cef2d785425f97c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f92562532553ef942129c8a6a4eb56219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0094ce203f68b09de457b9df471082220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b952e92fb99cc573c13254635d7b9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ffa753f7f85078057f48cebab7d1d5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036235c3ac93173da6a64ec1cb18549223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3463d25931309812675bb07e45bf92224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990695de1112032336c04c930c23113f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d2ad9a743695ef9336cbfc858234b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd803601b1bb5e02fe66cd3335fd19227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca2aa270e25585c111a678f7b54b95228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2b17aa6327df994f7df12526c20a5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1d39172decdd6c62f1d359ceca7ec230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba78cd84f5fa0c1d55972171a7ce91f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8238166f030cafa2133af40be468979c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55918cc3dca411f343df9c4d584e4e4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3fd9387954599620e3e3f31da14696234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd74df11dc4be2879da5d1e3a2bff923235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da6cebf0a0de36e361c16f4c10f8fe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec10c19e083046f1e3c4de908de180237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca61d9f964003e3a7bfed41cc5baaf8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37fe12a1cab71462d18ceb29d4ac08239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aefb86a48cb526cda57400c022a808d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579a5672c9587ca55559182022479e1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631739cd18e74a02e4177a741f93016242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f72337451a20e7a410d6665c57a91f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175872751e0dd695e8aa916b43473785244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc682984e5c39e5c98b9c32f0e0b97d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ebe6b026ad57034fb3ee4c111ba052246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16535879755c507436dd4516917c5f92247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041bbd6d956e63407e7953719aac9064248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b39232e48317bac200dfa97b595ea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485b1c508e9efa3967dc615721c20f8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f70845f4631826696c73d599f4123251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032da235a477641a672f51dad580dc6a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955140654d87d4f952c8aa797f4f8de253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2181f439c47d883bc2fe389adc8f4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcbb97a3783ae0a2481b0dabb51e6fa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268b48cb1b7e2063587700c2c2aa40e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b043e83660243dfb3c526924a3fccb9c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebbd0c60bcdaf4224cc857d3b4934b7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0b8f13b9d91f63ce45ba252129d9c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f67027e34f5763393c262f6884a44260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c5a1a4d162f18154180e0aeb045ac261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3b14178fcae3b52bf5f0b8ccccbe6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375df9b689052bbdc0a040f96f1ebdc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d0410ad3c8375b5e29fa9b2034d9f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35924fe037990dc91a5031349c917de5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066223d8a3f2fc65233165080203b8b9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f759ec906fe19d0aef4b95c81395d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10181c0e4fa2cadf751b3af56c2281e3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095eb7c5e95e71c6f561a069ccee86c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e587b7966e3789d78dc3b15be58a5f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b85b57a91a79999fb22aeb8c13cf9c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfca94a5c054647639776457551c3a5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35bee58a9c17699eb2ccb41721a6e5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279648664238c75360bc67271edb3606274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5561d7241c6ed8f5ad77ad35ff2ad39275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b9f2e8cefd1d1b4f9e3c87de02c40276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04dce5836a0037e07a23fd0cb1f359277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d395d375b039c679a275d9dbb58c0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c28e3a0af0d55e38aa7328425c8db9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6583837acedf10099b3958b28a999c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f9c6f891fa5f62b26f1d4f343bf2d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c083082e1a54aecd7e7b51a3e131cf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af12fa7f955b7680f3c9cf6299db0f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb7a52ef867d177916494d6cafe58b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8d1752831a56fe703ac388ad69c8c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02245050dc7a9946ebdcdba246f42835286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8cb426415bc2264147f96f240af2d1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefce0a62d91245e25b9530bb1a2c5a0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017fcfbc3d43a679339a05e538cc8a85289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889140c28ae5a0018b1bde60b21b104f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb519b659708eb30ee365c9f6a68ee00291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3bad03f270f3689faf69a229d1aae292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c9a13d6d7c642b89c73776d281a89293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1610e1ae8494cc587287c41785cc0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecfddd16e71923528e62e60778773ae295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3fa06fefcc6137d83f0241a7ad42a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e8131d768330e80d9709266a2758a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4347e760e04ff659cf65ecfdd35c2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b140f5f20ca7444e951656f7e9b748299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c93fa1026b3f72700b36fe3467a9a5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4c979d04fc59121953beb2bcc132a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349983b406bdcbdc609152879e4ad16302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7a9f5675b7bb09dcce7b70a89b059303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92aff4bc3607d87a0c7dc7f4dd59bc9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33c841c1818eb90781c48e6a3a3081305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af08b619e432bd63c93c5b9d4aef77306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0412f2d52669f78dc78a2526a57efdc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d169efc7aa4de8a32223335f51a35308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311524f98494e3c4ea418c7ffbf58b6d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34243813f6039d7a65392ee42620b96a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e25ad34c115f0aeaca8960969d4a0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c405eda369505fd58c259807626ae312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261709534543cbaeb0e9dbd53c5b248313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc769fc7e4eb1c312c8345ef0dc9e37314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f7e664673092496c284528c162d83315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0062569d51e6757b37ebe1789b4b6b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239822da408b5fff84d338ddc0fdc48317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6766f54fba168a4a403b5ee288930a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb6b565318267b2aa44d1fede8b3b0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc3dd1f8f1978fe7c229136d03a7c9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685ed93da67b27fcd6169046e80f111321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8a32254dff963a329e9c99745abbe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e07123c05889cc57c6a82a49fbdf16323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c4d9130fc2f27d33eb5723c20ae60324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945c606db4c7bdb912da21d49b5ca97325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d10809958e92daeb7c6f20e33872c6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552d8305b638a57ba3e30c5ab53a153327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287aaf066e333b2a2240317a190f9288328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a63ef91aba87613913544953b5dc1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeacd11361f03194f9d272c6825d3464330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbbd5312b8e1fece146acb6e5553f56331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c179a64c7dc618f903d8d76a91e73332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d6b24404c551ba44d99f43f4d9618333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac807e34063f9e86d8066833f9c4a8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04280299e7bcdb7906c5a4d3364044e9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988465bd4004c7f416e9a1cd8f1aa6b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673581cc00003f3a90b7aebc488570f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3fbb6b275d778f2547b3fd975e9ba338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8cee051ea4ac082a596ef2f54cdff339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27363ed60e4086d7510fedf8f7229a03340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6232560e58e8499c8e3f34dbbb5e16b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d58f144cc37f09016820955110c55e1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953549caaf8a3f945593a75df0edbc9e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23275ed4af3af8699ebcc007ab0bdb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677db305a6d106ccc0c37c2885008c36345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87de69237d47f67dcc0d14710a63cf8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb88054ac193bfdcdffda36937d771347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a32790b485053fa21deec19944b27d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8224e5cf31e1158b55ba031a3e907459349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedea0497bca1850770ddc8c8eaea22c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59443ceab17075874637d50c9ffae634351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838b0e5096997592bd002866d88688e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda7581a3202fb94f4ce401b766b52b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8ed95eaa114221867959a629be804354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2170b9891590ada3c28582fd2bd21355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72188c0b31500089b17589216ffb940356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e7ee3a2fa4a02c36e33c1e3fbe911357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7a38a05b6e1cf832f2e9a91446aa5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99551b5380964c927b069a482804544c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b584c3e5c2105e05347f3db63c14ed360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea4ef9e384b4c210819a97e04a236c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91081846410f9304ae0de0d1e5d5d1f8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043337afd04e3eb701da619ad23c4a87363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942bcb4e24a349566a75d724d0256ff364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99200f6531e19d330e3eb69650d66551365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff6e476edf731431e7241082a84948366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099270f954360e2b025604945d05c68367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868491b1c3988219b986bfe5f446070368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39adc0f4e270fe761af20bc506f81c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382478b3a3e3a40e4ffb57ed7a3a0a11370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7486bdf83cedf921f439086c581e5ee371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ac839829ddb66e638ad2a5d28c641372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192939970437c149678ab636d4c7f6b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c640c70a76b7d4747b01053205ab67a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7093eac44404e51c5c602f1245b58375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fdbbbc14d2c2df008ce5de3f70164b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ee9fb30fcb837f52208d24dcd2098377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e8c086ec52805034fa3574cf340c7378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087b8c0a762b8d2eca46b88e7ab34501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2824389970746e579f4160b757f552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0956bb4c21f8b074bb30a8b93dcdab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a0b3b0147378d13fd98ea7cf148b94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005aa488262fe50cb1471391a45a15ac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a88dc18baf82d1eaae0d1ec39c22c26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082b5da79752b593c4825dfb2f8afe07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b6bb8c278f186efc3330fac4befda8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7bcbd3a18393178cdf4767fa7bf9e29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac17c114e68f1cced90b5c124fa0fdf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0e4e54a106bdeee8b10ad37de7ae011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499fabaa13e4344eb423362a1bdb20712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b297e1b88310366d2e78d825e837c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eff092f4ddad53eb5bb11b3810d92b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121ea4a020f8e28bae94d6edc74364615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721cabef68d178f7d22a5c58dd6e7ebf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632165d69e465d5c6354254b579466e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce125075ab6451649d68e15590f7119918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a66c509b27b5f44b44f4a24fdd6b019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa284ec46bd356be9c26211d2ee60e9e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486d620fe2f3c1543d0edfd430e4d4721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec763e6a599ca8c5ca32bdc075126ed722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0842b823ebf489331ef5853e28bc83223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c6b46c73f97f4478b8ffc646b6ec024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af68b40adefe0fddd94d2c27fa762225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615fba8c614ebcbd60ee196ff554f16726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43181bc6ed9dffc80693954053eb94fd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f1ecd4d5de2dc7df5e31a71ddff2428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532e5561b7f0d0222a176e2e5d5eaa529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dee2e0a3f59a89761e168512b8f1ba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f893cb7fd07bd12e3a29e01adcb26131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa8db76bc67172f7e96f89c7860dff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c437c55e0d8096161f70c92c62edb933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88640cf74abbf368fbe6f74755ff08f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6291fb6426e799e64731e250e81185435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbcb839c1a83e937aae57b46d66cd2636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831697abe6fc8080bcafff0a2bbec8937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8201cd5c95b436ff05b4dc49f5476638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e2c2311008c0b420f848886de564a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0507234fff295c568d946424508cc140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a129ec567eec0dc1fbc6b964a08efdb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab60aed06df77373586991e20104b642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742c3da8d8e1634374386b0711826bd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda8d29c2cd2013ccedbe4410dd492db44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb3909b22f7d67fe8cba697dbabbae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c234a98936d4c5c261506ee43614f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbbb26bd3de0021a7caf2158439171047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed1f199bd1ce2f2a9ffc2dd668f2f248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed6da4390ea6603c4db0d57eb3f10d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4628d927986de7efc909265ac2ec450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8c534c3aa2a310cde24c7d41f10d051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab391d04b16e0427b0caa805739b7a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f846a5a5bfd3193cc06e42f979032f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f27ddb45073c38f86eb5608ee7f03f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce947569b304ddcd1ec9c7d5a68ecf0455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd4958b3d4c3aeb68eb97a88cc912556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052dbb9d146483f0b2f3d908927890be57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385bf028d3448d683e3b16ff8c5f92658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd3e7f3efdc450aa23c836583a722b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c4dc605313de48a1116a2376bddd160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0532c25fce2e9fc2c3aead1881d5de61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746aada4493739bedbd67780514c7aa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5373c4f5be20719ad953df83d4ced263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8a77c657f03d2e0f24081df97a92564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d41a1c21cc6115789ddb5be1e26a4a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206668cabe4c36b3972db1ffd79a1e4266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e309bd75de8c9e5a0dd77e961afb2ba67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaae8fd079be87f5f87468eea4d5ee268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3e99eb2272a1a6c81d4c0029e951669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692652ad9cd4330e0070d470e917c6070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10449e14c3322fbd8c60947a3e72a3b871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701fa1707c98d9f916290ce08e9ab1b772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373964b824320ab18eea999b171b350873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff063e54e78e662fe352e013145412474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8bcc88984769acef23ad46151c8a275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ce03a01a30722945a8203f1d158ea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2029a0dbd7cda7cefbaca26284823477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091f28fa549529f2e58aa7f7f6941d978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8f104c0e4be100ed6c349d9650dfc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d837a56d703c3aec1cdfa78b9435f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f096aaad7331b79b2398a88a6938e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b980b55d4cbe4380e563a358fc6ce82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0ce3aba752f39e913f24a52522b8e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0421588542f0a402454d678ddb1cdc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97609f9fde7b6d3c690ef5171e1846585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4f26af7d6494fc8596dd23c44112986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7635e706831bd5a68974eb2c818a0a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64bc226e3fa3ea596c59de497515a9188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a19e3fe2d191b296885e51c127f3689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43adec6e220fee1d37d639a5149050e590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3081fa91e7f76157bbd19ea20c9b8191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d067fe2286533aeb38fe47a40ccc092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7c65f1f008ce764da2301d323baa193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f24b33ea3a7d90f66d8a663acf8390e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed62e4eef9a6a76d8baebccc599b4e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0de30302cfcba58131e4256e49317996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64017b1ed854a4980b646f9575f906ae97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a7fee3f0fcb84ac5064191ad1d52798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a6baeeba6bbccdfe0f2b1bbc075da99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a524c07f7709e4f3af8c95bf45fae3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37025e2c8fa62806a1b022e1b3cac3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488fb0722dc0fa6e5e07e5d5d6958d5a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8d85973c3beb515e69109b49fba0d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a8f4157a0611fbca0a316d41af227104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc82cdcd8ac1e47b44f06288ae01ebe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878bed887f752935e54ffe58f051b26106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f5099762f36be8fe646d28d3941b6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77848fae81b2cbbbb21b64f544d688c0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0270d387e256ace2b6529ad5aedb78f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6b29aa9ec41e3001788be1f837f9b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b168a3a6d83ffa22576589c9b8c9bb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5098f15973446dd2d969c9900634694112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe735cde5f0ed9678f1879bf591644b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2efe4cec3e64c613c7279f1b8cc777114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480734c5b50fd1084747528425cece1c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492554355b5b6887a90a817442568cc8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c73f40853ac53a1c32b60f0f0fda3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c640489c4ac4ec274acb7378d43b40118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9688f5a9061a91a06a0a0e7260dd2a8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aca7916ede76579e0a275826b50c89120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96385283cad630e2a20bc2454ef06bd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e04f821ccd52426e05ae5b956847b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e702c91b90e834820dc06eecb265c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ddd4372433468ff540da93e482dd2b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f380d98ac959ba72135d232a7f6ec8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53765fbf1f973613b9d1f5947cd32c9b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69cd9dcb6a755c85cc5ca208131e80127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a5c07670fafb4e69d94a7c25d2de5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e7564cb83c2b7067b7af7699a3b92129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3faabc0aaf1d58fde6b8dc32aa0bde130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8b072ceaac295e50910c4c831c2e8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb45360b650aba942086e58c1e05a4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64e1799cd1b52a71342cf91f95eab7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734158574469dc156045ed91308b660b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972cd506bf7a0ab8d3bcb7e15ab9c44135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51d878e445b874418a069f02997fb4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa20efc2cd3ddc71ff4e6fc26653b95137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4029b176728488035324f08af6150cb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20ac0e9baddb4f402350e16a390f55139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c5958407f61b3dfaa5858f7ab2f69140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f033267ed37ffb1fd6d429a53b336e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80ea7feff0fe6947e83f54eef09c47142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da978a9b308eef6133f93a1b15d9e5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e7b5db0fcca11b646c81e5c57bb68144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b35b0aeb5dba63dadad8e5b0cca2b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf89bb9ef10c1e0c7c4f76bae2a82ea146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cbfc8a77a5620506431e3d11cb192c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57dbf6de0be31be8bdb48ee29ee8ec2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472fdaf170c92c7ccf1ea24f4ddc4f4f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3376c6342a56673d454aa96e3c2b15150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097cc2fd603ac93d943299324f41a39151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4a9b9c01a8c4e504303b49d81781b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57273e2a53424361766810cd169f724153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8ade3bf8e5aaa9c18cb85c4a0b173154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d8f8804ea232ee66d232a77331bd1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf43f3f2b240d9974cdf557fb106160156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95787dafb4f8a8437a2a47904f7fb81157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d188743f88e34264b30234eef6b7f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cefaea96cefaebd5c81a67d22651bff159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265e1f8b05e7c7e1918d7aa0cb0714b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786593e5d454abfe0ee2c1112902ba14161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedcb505dedc25984c0ddfe797f1d3d3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f6e984cf3d3dbd76ca2f60a6252ae163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2cdd4e75e1709eff2efec06a50d3b1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07478e54d09a8964c5f2d499d5bb36165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada172c63a00423b640677705e49226a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42350263a88f7d5a5dd9159926f0f3cd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e5764f1d5776b2b8105b313a30a54168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e6ae709f9197c0af5033cadcd6a07169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf738112f287d5a05efc50f6b36199d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3eaf80ac94674f3bcbec5fdc9700d1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374cb6fe3a9bb03ae594633136db1970172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea364294c4ca03e991722cce114ad87173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e239a92d4e77426cc2437b94c2e70174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d8e810207413d7e65e8fc40c3509d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f73f0bfea5a3e67edda72c7b708cb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82b8860f0acc2a82cfe7eb06fbd36e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296138e87ddda7adb8a4f46f1bace7b7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4f8c60a06ab736b123cb006f322bf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0af85018912f7904bf34b7571af03180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b891536ce58d30e8c5415858123a618181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6d9cc706ade605c3351cd400405af182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a52ea3a4c2f619ff0c471ef017a86183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572945860bbea8627ea5aaf8cdeb1c27184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823b0e8a8774e64784abe202c97cfd6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee928de5a51831e0a331afd5c0973200186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20baf5c4ea6f27df1866b321ff30c393187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411efe710c6f16b7a17c29c0a5c638a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34deee742bef56e8620b791d3ac19122189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f1bfa8b2ecc00c4d5a53e949e5067190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d991a2e33251a2c1478ac54ec7b841191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c86cbcb1ecea1958e876b250a6c7ba192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94749c193cf07c25aa4e06a4d9fdfb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330ccc17c2eb46306beb89fd3f5472e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718a8c44d12019b07ce271c1a57faf2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8811c3be30e5c2588d7de6dae66930196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ba288491ab74951a6d33c9b95b13a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3afeaa533817d7d933f23e6fc2edd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1107058e7234736496cb5a7c152ecb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e2fc1ba056c4ee3ed186f33e66d01200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9143d48d3903fee534780beab11a2b2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a43e66d5c495a3a0e893c44bf297a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa62e2adf7465eacfa1f8ff373f2f9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52635699164816d1e95fa43f12b7a133204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5089eeed9df0550ce08a0f91b6258205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa574fda9eb534fa826ddd469f03625206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8eb096820c780b41c81548cb8d1e46207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50240e5d68a4a85f77aa8cb868bf9253208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04d5bd10b51b1c11f0904b27d764be209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9757be62d3239214e579ea3bb0eeff210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864bdbdf2c502fc1aae49f432f9f0cd8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae131a55c36960538536be153ee02696212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792a8049b20bf2635245592e680ce75213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063764f998bd1a386be8960c3e811b4a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960d2adca3202c40815faf3a3f64052215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c028a48a168bb6cf3797fc61338911c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075eea5375287c994b180af73a3a02b6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824833fd245cb78b5535451908593e9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8580d4cf3b9e8de7a283b3f09e32a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1506c78233a9ef98a792ff1a0edca6f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c5e036f1290e59e467b0fa9888d27221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fddd1cc475baa4a4e974487ae0f41a9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f1a3f662a6501c49b9b279ff9e867223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c3cb76aea5fc056d3db61fe396026224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5bbda3a8a859729abcc50a3881bc4f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1cebefb24df672419641f0261705fc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d908e3afe20e7819a94157c935041227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef7ea693a6ee94bcaa85119deb4e58228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384ddf5b19728520e293e59f39ab4cd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f07975ee649ae3e89e22d567a39fa0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a55de2bfa3858ef60359fa0b1365a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dae131af61bb0338890fcd202b21e4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068dbe8a3310f67d68208f498f43bf57233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d102518763806b558dc5abdd729d8bb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628b033e5752dc941aae74ec9f45e97235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6f76f9992302cec07844fd15ed1f9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584ccf8b196a088cbd127286a30a58f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1444313f4e222055a7cf3a9fc0edb7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa907ad10b1ec9d0a7b26e1804eff10239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfebaf7dca846b732536ce0e3beb8e7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a8e313a2d2e9c6695ecb95f39b3cd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e2b7516e87d8be86889d160dd6ac3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ceba66bfb0b0b547c9f0533d5d0115243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c14f860c60106e7469f611197253a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f660712466d8f41822184077443ba7ea245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1c68a974c983598b4e48770050466246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c878a076c00d9f544d6e012578f4eca0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572d601dff6bbc05fdfe91c42c351ee248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e675bc98c960660080dbbb3da89ff7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde4e22f009283dcfb9e2353cffa6f5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd505e150433786a822cbb13f320b112251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931fa4eb952aa56cf40971459f22f06252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c8eddfd06d71ea2c4d9b6215a30f1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379a0cc708949883d23ba3b3450f0bd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce784ee1f5e754a6a92489bdf12b0e6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d56909c26c45cccc2957d2cad2259256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a7b181aebef0fe05a0809aa5b6212257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce89b79eb3396045661502bc4155e6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f133eecdc02daf29c9629ebd362ceb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ed5ffffdeb410043218d98ca6c4f3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7942ce0fa1cd004a866e36b38681ce261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a24f0068720cd6141fba69fd3645f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188bc6b429856d65b8152b64eef754e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263cc8c2d37e53ced6b7333b8cc0fd0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc93673571cc03b40e9b1177f4c78147265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e7ab80e13ba609c5af8d13a3a9fa6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273149ec8b58eebf507df7ac1ecffdc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769a45a27a568fe06807808a3714f24268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a3a891f2e60074d29491a8baccdf3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f185794ee4da9a56270d40eff088cc6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b3b047e3bd8e4f6dfb099c9913c98271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287e7c09e9488bc095c9461dbb62931272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa25f92bafd328fbcc1b5e10331378273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef59ab3436c2484215a8a48939710b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707eba5ac2e427b8401f8545dcdea9e2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ceb81c9cb8f84f4a97a3b9cb41763e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47941d3e70bf1ccbc43f14401b717c9c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8c0c77f271b8acd0663f037126c36278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8361d2165bc4b968cc6a19abe9ae41279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266d38a142e5183dc650f04ba5ff7b9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92726a0d11099d45d243d188c5fe01281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de26851fb7a5b2cc07fd45bb43b8a26282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11677f963c23c3e4525dbbeb2cb222283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac195087faf1bf914ece1280374ea57f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3d3e3cb642b1ca483152ce0e950be285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02e8943845db0758e506108abde7cd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd83f361c88b9a400d727ae68e6391287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151220eb6d99442e978ad867e49877c0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef1e084b6700eca48ed09c9ba788a4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be559d8bad4624eae0fca7f66d16594290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93a62577d4f331d052c2839b51ac8a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f797aa55f9875b3e45a15d7647cb5e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a5bf179ff7a43e4e725be765082c1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0788af7a07f2884eb23f0ce68680b7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9327eb06950c4e3ffbada65daa63fb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ab666caeea1bf3c0dc7ee8ebc9510296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8f6d2b65d354be73a46e2049bb0fd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d4c6fba6a455ef2f2b84fedd96f16298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c80b03d3bee613eafb6fcb3cb5f91299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7fa23bf7a74f2ada68710e53560bf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333ef3aa6b025699a514364787763e6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40640033c6b8c4642f1b2d9ff345cd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda9880da2fe3c9818bdd79a5169235303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3764584947016f641972d53d2f505304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dac69d96dc06db427467a770770b53305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6c2b197b1312e1b227b3819b71825306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70977a5ee576776462b68388da3501307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80f5d4a0cf9dfdac0d43848b155b01308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1776d91e551bea73e893c76688edee2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6514197118b43830509a23af267a7f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6bb91adfb87dd0e2e84a5ae550882311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def34fe18f3222bb67a772a46dd52ba9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04d916e59c7fc9bfa5fdc9e44bd5a8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878a5ed83fc2f8f11d6714ef7d6b195314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad81c8effde2ee7a2ca4c3bcadabe0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112f6a0bd5371008d5404ec1c45cb44316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c9ae85a59b430d3c4d4c52e35ae70317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0988e3e1f3d7aa881b2544472eedc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646fcdb9c0b204c06371b78d97de69b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b73241c9b2254c5f6eb107cf285708320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b9fde3a07b15b7bda8b0b40b1c58b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2863e27d615fef19493ad6e9a56c7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579dd99a836babaf3b448ce8723d8ae323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7debfbb101212cc0644975643dcf77324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400e8bfc5945023612242a544791e8b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7fa93337e03d4a1f847eb8624117e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe532984199199c4466ac5d1f538e3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071517fad3db729ce94a5e9fc3e63666328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24deab5997ea99d2df1a3d0d7cf8e7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c06f6abbb1465032a9097ac5f470cb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94366167f8792dfea77e8ce7ed6873d9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b11f0ef848f7fe31a016670cfb1fc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e66b6e373a2f1e50ff8f11d0db12b9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc390e420292c40ae4033da02eb08fa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cee890fbb4c11d783fb28b73de58a5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7afabe986fc4b69cddcda4d8def2b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca9fa20797dbf2b4e6ceb2090cc7da337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449109dd39449a547461a4d6e1aa8b0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12740ba04fea38e7e6877cd7b08db5d2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272e711e800d38359aca68d6428d6a5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7078b1d2fe0774999e82a0bf21d14341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b39fe4fd3779daf2367dd6d6e6db57342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bbc28b1d866320ab247e62a969de21343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72820611412afc9402462590e9cb9082344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642cbf4ea2e499e3fb73de55e456355345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ef5fb4593faa0e69c207e479f0ee9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb06ec0c54d5fd5eed514b397db70f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb57435b6dcdbaab94026a72f12292348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad090f60d61ed950c86fbe3a9e2a67b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c0b4f944e0e437bbed7a19b0246eb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52806b9da1dd54a79a0931753f60a2a7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66641edf78e9972b47b74df3916a8fb1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4896a20e6e658e305fd1648f6decb15353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be6697696882aaaafc9d98ae05c70d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db3a49d48a3f5b3ce3769b160d696b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65972a2beae5a0121c672978fceac8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76403e3e1b958294ecd3dda41a7eb4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912227a6a269be4f664ecc4240f896fc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aea323292e79882ea127fb6d2702f3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e78f76e08d4667dda04efc406b55ff360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee546ac146b840212c02ef3e786acd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4408c21811730b12ce030cc148d03362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42561ca9af99a6b3058dcf1e921198da363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec015fe49adfc3722cf996dc57712b66364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0eb35b53f3a6897b8313786cc5843365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5ef6189d0600466d88047f3da4a8e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f47a0c1c17551e523530714e56e5de367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be967aaacb48ed59209caa060571e293368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996851a6545ac1a965202ee73747f80e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5457264ba5290787278ff20a8c5c7f3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe3bd980fb717bb715c52386d9d5fd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db126f6b5f0039c8acfbd3130358be4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73e7f1f37b1c6e3d4909eded9e273c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b89f902c281617cf14f54bb57b2c40374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c8a5040ac494bda31ad7114570315375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526ae66222ada4e2951b00e6239abd4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36508f63a0c7d979a268d2865f8c31377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b4fed0c9a9e773243238e9116f50e378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -9610,51 +9607,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9670,51 +9667,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -13925,3418 +13922,3414 @@
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13593</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>20.83</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13594</v>
       </c>
-      <c r="D42" s="0" t="s">
+      <c r="D42" s="0"/>
+      <c r="E42" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>7.1</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>12626</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>18.51</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13702</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>23.22</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>13703</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>12.46</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13704</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>48.68</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13705</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>59.67</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>11644</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>15.98</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>11894</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>4.43</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>11602</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>5.42</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>11603</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>6.39</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>11650</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>7.31</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>11652</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>2.95</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>11899</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>3.75</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>11900</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>1.96</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>15679</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>1.81</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>15680</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>4.19</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>15681</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>3.56</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>15682</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>3.7</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>15683</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>5.09</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>15684</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>3.13</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>15686</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>3.57</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>15687</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.94</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>15913</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>1.72</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>15914</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>3.69</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>15915</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>2.95</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>15916</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>4.63</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>15917</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="E68" s="0" t="s">
+      <c r="F68" s="0" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>3.69</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16197</v>
       </c>
       <c r="D69" s="0"/>
       <c r="E69" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>2.48</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="C70" s="0">
         <v>16199</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>3.39</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="C71" s="0">
         <v>16200</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>4.57</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>16201</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>3.93</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>16202</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>2.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>16203</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.92</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>16204</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>4.43</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>16205</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>5.41</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>16206</v>
       </c>
       <c r="D77" s="0"/>
       <c r="E77" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.08</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>16207</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>3.49</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>16208</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>4.21</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>16231</v>
       </c>
       <c r="D80" s="0"/>
       <c r="E80" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>6.38</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>16524</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>2.31</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>16711</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.1</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>25329</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="E83" s="0" t="s">
+      <c r="F83" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>2.63</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>25492</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>1.88</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>25492</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>1.88</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>25059</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>9.09</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>25060</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>6.88</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11645</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>11.13</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11646</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>16.17</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>11649</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>8.77</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11895</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>30.09</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>26141</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>20.71</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>13634</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>7.1</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>13745</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>16.29</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16411</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>7.52</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16412</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>9.93</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>25493</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>7.37</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>12770</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.86</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>12771</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>5.18</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>12772</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>39.69</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>15235</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>0.98</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>15689</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.22</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>15690</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.94</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="C104" s="0">
         <v>15691</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.44</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="C105" s="0">
         <v>15920</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.07</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>15921</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>3.44</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>15922</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.46</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>15923</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>3.19</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="C109" s="0">
         <v>15924</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>3.65</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="C110" s="0">
         <v>16210</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>3.39</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="C111" s="0">
         <v>16211</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>16212</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>2.22</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>16213</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.19</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>16214</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>4.84</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>16214</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>250</v>
-      </c>
-[...4 lines deleted...]
-        <v>251</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>4.84</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>16215</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.53</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>16216</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>3.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>16217</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>4.01</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>16526</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>1.93</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>15237</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>0.58</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>15692</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>2.46</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="C122" s="0">
         <v>15693</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>3.56</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="C123" s="0">
         <v>15694</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>3.32</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>15925</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>1.59</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15926</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>1.46</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15927</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>3.69</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15928</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>2.95</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15929</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>4.19</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15930</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>3.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15931</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>3.63</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="C131" s="0">
         <v>15933</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>3.9</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>16219</v>
       </c>
       <c r="D132" s="0"/>
       <c r="E132" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>5.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>16220</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.93</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>16221</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.4</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>16222</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>2.4</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>16223</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>4.43</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>16225</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>5.32</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>16226</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>2.99</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>16227</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>3.5</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>16228</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>4.23</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>16528</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>2.06</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>16712</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.27</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>16713</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.1</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>20581</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.95</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>20582</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>2.95</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>20583</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>2.46</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>20584</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>1.35</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>20585</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>1.39</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>20587</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>7.28</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>20588</v>
       </c>
       <c r="D150" s="0"/>
       <c r="E150" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="F150" s="0"/>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>10.33</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>20590</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.32</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>20591</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.95</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15695</v>
       </c>
       <c r="D153" s="0"/>
       <c r="E153" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="F153" s="0"/>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>8.69</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>16229</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>38.1</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>16230</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>4.81</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>16232</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>332</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>7.53</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>16420</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>7.61</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>16421</v>
       </c>
       <c r="D158" s="0"/>
       <c r="E158" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F158" s="0"/>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>3.31</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>16521</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>11.48</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>16522</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>18.31</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>16523</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>30.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="C162" s="0">
         <v>16525</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>1.84</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="C163" s="0">
         <v>16527</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>1.49</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="C164" s="0">
         <v>16529</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>1.84</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>16819</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>2.36</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>16407</v>
       </c>
       <c r="D166" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E166" s="0" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.35</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>16408</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E167" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>1.52</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>16409</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>16714</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>2.25</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>16715</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>7.52</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>16716</v>
       </c>
       <c r="D171" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="E171" s="0" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.63</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>16717</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.82</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15675</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>372</v>
       </c>
-      <c r="E173" s="0" t="s">
+      <c r="F173" s="0" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>3.34</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>15676</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>6.64</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15911</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>3.21</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15912</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>3.79</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16196</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>6.38</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16224</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E178" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F178" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>7.76</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16818</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>1.51</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>20580</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>4.92</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>20586</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.39</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>20589</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>10.33</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>20592</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>2.95</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>20723</v>
       </c>
       <c r="D184" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="E184" s="0" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>4.15</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>20726</v>
       </c>
       <c r="D185" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E185" s="0" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>3.31</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>20725</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>4.15</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>20728</v>
       </c>
       <c r="D187" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E187" s="0" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.31</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>20724</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="E188" s="0" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>4.15</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>20727</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.31</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>13843</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>9.109999999999999</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>13844</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>6.28</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>13845</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="E192" s="0" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>5.03</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>13846</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>13.19</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>26339</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>81.76000000000001</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25647</v>
       </c>
       <c r="D195" s="0"/>
       <c r="E195" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F195" s="0"/>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>8.67</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>29797</v>
       </c>
       <c r="D196" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E196" s="0" t="s">
         <v>430</v>
       </c>
-      <c r="E196" s="0" t="s">
+      <c r="F196" s="0" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.83</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>29798</v>
       </c>
       <c r="D197" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E197" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E197" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F197" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>2.83</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>