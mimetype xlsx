--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4f093ce9533981baee4175a007d1f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf983b67c603f5cb57cc18f4e0cefd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506c76ef8d8a776f92f5a42856f67ac3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696109497754da1db43706e673eb3fb94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc11638bd2afcf6876518d1d539d095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae38618a349f7390cf005b08e6cddb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d401787923bfbb17c3e54f660109687.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b036e7ec7239f8965782b33443df4408.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559b646e16c881da2f605b4f98889d89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa650c65521a3726c6067d6f17678d1e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96903fceceda76dd953cd1290a2a63611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0781701b078d661f17557a6328e58d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa9884dea0a0ac680dccc394135d6013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c35ef854ace0a6f375044a793de9e814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe92d829c60180a0fdd1df13e2849b915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad51b239573ac171441f42d2ae485c816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950ff26e3c56801357f429b2619165117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94c11c26e3e950c9527b4762571b7a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061dc1bbe44eea3ac10bd3d0d4cbbc5b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeba5adba82bd71ff4125e92807fb5320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f2cf90b195443b80aab8084a73f4d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2785308869e9deb905eeb52f761c60c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a4a46fc5c606274ff50dcca0a3bb123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25e9d294f8a674b9e44e3210894fe824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f4f6bed0500c7de76111b4799bf0325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a2513592db1d947df04d01a707d2f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32787fb97585b52dbf35fd56d4ca24627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68329c048edeaf540a0f10afff823ee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec1f2b5ee78639c9a20f59c3a9a66929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09389be801745fda9a4eaf66ac6aaf730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59139893d14be1f63506c8ee5b8cf131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2853ca3d5e3d4b015a9a6373ea10bf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9696e5ac8c6b3572c929dacd72bec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e388c43c3c698cfada402921a34f934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6bee14d4cb5c12d064b9ffbfbcfc1035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ce3b049d004f831a877cc1425456836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f20868783f7b19bf9fa653bbce5e9137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852fb5c2e5dd26dfc30124331dbc43c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f9e29790a818ece1590f48de0e20739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112279b4e6207b2a12ae0343911bab6c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523c6618c85585f55b1b79d38c7938a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39699c08a4d4dba9e12fc2151e4a3fd642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c6514eb8c3a32f89f240c47ea36da43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472096de2fea62db02ff080d29a9ff9844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9f6a467d3258d421ef63b686bc0ce45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab05f5c0337c4b0e5c331259bef9e746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b99d8d0ddb9e942e8b3d509871d9b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be7d86c7b3e46b7426f286af290c6748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72895adf8f34dc198c1bb3763f3068c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae8c13cc487f7014e159a5851fe1a350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8379d8b645c637b97db651a90b7e91a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28d5eb6f622681d54b54914842b2e352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec37506be9d76a49b4c8b9189e6a3053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea43ac594ab4a88a00d7cdc9970a87b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a8c436d459bec676d4a4e2081959455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b83857b62a0575a461c82fe513e1756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6969a493ef477110576a7c0ac7fee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebff5fc741c9763028892a547d930be58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548238f66daefc7fcb5f97a51db066859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b2574eeb103419e14ef210840d759b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579809e13333db4773c98f15ea7548f261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ba47879f45c58ae597aec5b0eac3362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771c1c3d7caa3c9fb38aa7fd046bf9363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0015d0b003f4882d680be88edab80864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb41e596104fd668aa916f188ba1cc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b5f964da288257e9515b6737524c366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7a55cea09900c3c80964a5128ff6967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d0edecfb2683ab5504fd1cea81e3e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3d480582f7454bd5c91dbef3b7e8369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad30a7b645cfc67ac63e2ca1b5fa52970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390b59ac286b57863405609a24cab1971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb43300fcaeee031f6da6eb8ce248372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98569906787f448869bd4e8aa81d9d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0e9bfa9820998e8015a02387b0ac974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec777a9f6ad04a4c1f55ceb92ac11dd175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19dd425d527f4b1350dfeacb115869f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62858f8940ae4ec88cb000d5f77b8ae677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b0350c046bbadf2796e3b630374c978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f87b4c9653cc24498d6a3c2507b7ed79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08448c2454015f547763d3c0f5e1345280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863bb11b3e642dd01c5820a1a3db700281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0e5d8867fbeefacdba40519ca208982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e464fdf2973318f393307f1d79f4cd983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496429fbebb985feb68c706d1016af784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0a41baf9e759a160b9287f03c99ca85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09e820c53cacb28cd05546906edf3a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec7612d84d0fdbfa8c93cd160578d187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecba9c25f61c8fda22bd8bb79b2a1a788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba25847f07d7e2d6c9fa79b695a89489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722b501083059784bdf2f25991b577490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c77f7172bd7ef2ac23c8f119449cd091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8defac2d378025ed199ef80131d3102292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4da032cc32e0c1f67cf62be4b6c5693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde7072b455f15df073f7209abc9c2c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad22ede70c294475fa2a7269027b6795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba219a7444de9bd503c59cf55f444dd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0434b477c8e1b727f1cf58cb2a0595ff97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f124d0614ebfe74f483ba8c1842705698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c90dc4fd40e8655940301aa1f0d4eb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0bbd64f5892c654eee1707f0c1ad9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766cec370475d3c93cdcfe8c82963b0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0f260910b1708fd4f3f7e7dd82ed9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f790293c21bee0bffaedaec6bf3ac2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cbda34c17e66f1c3dcd68c08994adf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263c1aedfe97da466658ac537fb357f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf48a7b25c765f522449d6186184d69106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a80eb689ae25246fe728d3fb8ae598107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb993f6fdf58d68d3bae7bfaf8d3b198108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a17aa56d1c82be5cc84917a2b6a2b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ed98a252b3085f6be54acf9e843a4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672d51e1235e257054255d2f9d46fb9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f9f0f47ba540818dbbffbdaef2448112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5883358bbc95c3f39369657768ea214113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8652d3650d8497ea036b5bdffb8102114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9b2108456b9f02c13587f233f2c73115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6968439064da200da9ae6c97f5dbfa9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204c241d15873db6fd13e476e98f08e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706430c361b988bd2b5524476c57df7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ce08816ef6f774c47b60afba9bc6a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11355bed00a90d84028ebf00f71c78a4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8af046e7acc9170dd8a5572b5e733121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c205c00e9d3c0e4e86a89ab9ab904ac122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4d8bd9216f5fb4632c631a6d0f15f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07c14a40ccc5fd7dfab3cd4f3361a2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb721255bef50e64d2b4e7855b64ae125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0751759ba45e331b59513c60f99af4f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6356b572d1861d862226664e23e9d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ef995b0f73c52728dd20a2203d0a0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7bb319401094e52e59167948f2c21129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56715850836f6eaa7e0453ce9f6abe5b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9586ff67870589c587aa262aaac12131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598afed4738cba4b5a7341e9f6fa9d9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b499fb2381aafefea740279c98e7a57133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c8dd82c93585b550f63a01d45f714134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3befa1ff3c2ab18a94049bc3aa59899c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258d1a15d3e874386affbd1f3af2d44136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2340a947db08f9d33e02a79eed88ed137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846fb2e98341c9a3e280b5fde651d6a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f97cd0d56a9586bfe680b3ba0be20139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f136c522cdb3f748d283e52f8ff6d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19742d4cb85b8d3f1010fd66396bfed3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2611892ae1ba4d0e55ecd13b97ff12c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc79b1c5b787246549ef412082d1bc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30241b4671ed1d18bfc5a5ce871104144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19945b17969187f00830458cbde472c8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90aae1f309001c05b45e538511ba16146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb56a34b1e7defdfad2f4aba5b462f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afacfcb3a63089a3a953ddf5e853810148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da019bf1e11c96e77dd1eb2e95d63d2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d918823f505391d20ff8ea32f532773150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23fb8355f82732c79be0caa60065f18151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c6867d88262925efbd3602503f56d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4dc63788af215d2c7085a2366cb10153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf266077277713d9beb0df70607f730c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47757db2c5c67b0a163639bfede445155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea9136f5dd5ab95ef20b57a2bed053156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75ee689ce31591acca98c8e768d460157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe06f969a2103248c0b35f6fda9337158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9c3d98dba53c171cde6e281c4020c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b10a4cf1fc8dbfcb10bdfd0f6266ab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04866aa53fc9b1377c35b11ae7524704161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b153ced6ab3353070bec316690f2bb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf08d25c11bc53159a681fbcffc17a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e710bea6b4b97e064315691cf0cc6f76164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4d89a4c60df5a4e7c7773ac2dccb4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2cd17548d2ef988a2ed8a1badbba3e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0163d21e195307aae69419fa61cb61167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd3250eb4eb39ac44c5ca7daf68558168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e8e7af9f630f7e2a130c9e8b94418169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74cbf741a7e3bdc4bc1eef100802ea170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14946c199f9741a160b2108491a1c9ba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce13ea573d91bb78c187decf84e2e3e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870b2116711902f75460f2a8fff45de173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f32ed6629030e8bdf2f59166bb14db174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5848d81547083cb1f1da26d96784e1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233e670fbc0f49d779856b34c3f9222176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0d365754b80a341dead60ab21d0bb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4a2bae1ef638975799a664a4b1f8b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b119f61392f608a80e532ffb36cff7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e69b2757736b889ae7a8ef4a7d0245180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861577eae0d9af11a4693ac5ea3f343181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c181f32bc6c18a0cdbcedc383ee56182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a1629f71bf04a79856f4884acf5c1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b56f661908b07df49019a07befde6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1039cc036bb791df623b48257206853185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c38ce9612fb02403d882f258f55f1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb72a8c5ab63d1c93d7751b2ad0aca1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcfabf45600204ab2e280c27f99e043188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4c105ea22a02a6cff0e7bed161d16189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ebb00d3eed1a1447f889f696aa6db6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12607164ac623bb01063c5eb001ea8f5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90239b0ddedb21040385becc7768d7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf2592cb47d46dd6dcccad14ed9512193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae79eb2095dfa3dcfb12dc86b205532194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482fee86f135c34230cbd9480719486195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f950d0ff658f0db001c918375773bb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa695e0034e8d02dde0b2f692cce938197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977b4b17e1465d8f4b68e625bd3734a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644546587ee1795ea854630a7231af13199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf556e18f56322edfa654e1b2eaa57200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142488f562c872c22f56953e7332fd6e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48168e7238952acbd5ca6d45f54d9044202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9709df508ecac17b9da3cc1f12cb89203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fedaf30968f3d022c3e575c605b623204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d48fb6d2ee4555a9778fca41c3e42205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ecf77e400f86702a4f5a06bf79a45a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9750c9d757bc1fe8286bbaf2a737d3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca553846e60b94cf064dd63949abd115208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79f98fcd88b14b9e39f14cb587ab65209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82151cca383389324e5c9f05ac87eb8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e3d2b11a585e6c4f98174e427c932211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434859d66bae5a9440b4369035c251e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb07036c7fffaf2e051b12b2c551d4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e2cc82d8b56d798a778dd7f1b082c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53226710fe37d440bbde9900b3411896215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18df3eaf8591cc6a2d28a3c285a827216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c6d13c4ac85bda255e362b771af19217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2e0e36ab0c2958c6505baace9353b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7309e1b950d5a1215b457709d008a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca192844c346885c721cff2d4aad1bd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246a242582b20fb94fb25cfc3392991221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee530a6954442a9537c52b18bb63c2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f452fe519f46c3f8bcde0535d3d29223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad23e47b33861045047fedc6644e7b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa2a5f48352c1a3fd81a8a472116e3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f156c13fa94ed543aee320312c5258226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9009a7dba4b62f35153937ffc55688b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec82bacf7dd0a171f1b60ef3fca85a2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee99fbcd58bd5c11a7f8e65d52ccd02229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c7a3783ccecfc554a8be62d654c04230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72aeea0ab5e4d38802e918bddba568231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ba83b1e5c7984d987df36fa9b066e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b98e3f9aa9c130551eb34f2241c2e1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85497b9f415ab18f4433dade1e7ddeb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f17d1d4a9b0d4d82ae133985d6417235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0325e8088b3c2fcebf79bef827767c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8ca1b6a3c783d12c2848391af9d45237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d989344c1c933433afdf00be37892238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff57a608293809fcef4f50bed45f04a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03956ab1180fda44e7111be843d847cd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837510ab62c01161237370aa77c936a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e57947dc03fbaec5b6c1317861667242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f6e6c7da083e64c368fa6520c28ad243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ade0f49910bd5c8fcb8ce12b09b49244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da2a4e077f24047a4db71e04409375245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2775fa952aaae00239da89dbddad48246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4cd623cc5f27434e6e792ffce0718247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c43184de42a606edb7d9a9d78bf24248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164dd9a0714c7a7c0c76087434d35dc2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89461cb2699cbe4ee898f6c89b0c4c08250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb392c3192240e144ad9b969b68e348251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac911a9fe6f08a844e3a792aa92e97a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a98f44abb424ce32beca4b3133e48253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c432f8df19c54e5e192be3395d397254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74967510ea2167a1bdd44383f5f3a06a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4e472e5b6b8be0d1d3eef43582777256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda212069a25be274763efef0f21ddb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6014dbcb6ec1256cb13ca433ed901258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813f21fcae86954bcbadbaeb9c04aae259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62338cba91a808f4f1d9f9874e3a7cc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399313380d1e76e1248286b14034e81261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576ddf42f1a5df6b19d9dc9c87c7a37262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a59eb92793d5965f601ef96f7e4f69263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ffc6058a64be83d3768e6bc3415157264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64fd75193c4789543b5b390fd8f9533265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424819ffe7f9178edfda1dffb190c291266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e898c437d64da2fe92543456e3117a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e1ef2ec2b2b8607432b5765c97b6b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2f7523afa848121d03756e75da644269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0a89f2301ca0487e33a3dfe5d7db6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9f3f1026d34012ebcced05be9973a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fca0f3b5ad0b9194a248fdcbc53d87272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5e43b97081a40ffd5f7cdf0d60289273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eba951097f304d37401b6ef63748a0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a850939037a6dc812b9d4961ccbc670275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec316ef67c52138ae96066693183d64276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb4ee82369a27f3355ad6b8d35b3759277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443537872b71afbcb411c213a55583c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338de94a8dd8cb5f825f09cf8ef920a6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407734bd30a6e96c623165d37583304280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160eb952b4550b42e1ac4bf44837b900281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17f650ab2f78b17a081fa4288352bf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754d34b6d1f28bddd709da7960bac1a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f3399de00e4577889618c1a918895284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddce1303b2a9aeae60ac10203adbf3f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dbf9b159756b1e1ca171c9b7938d4f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9735c9717e82ef81679e43dd2b54ef287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a73b8464e9b5a607b426bace3e2215288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cef3e802cda8f49b747449a969629f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f7ee3d56dfa790ef8d782071a83f0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53fcdd54e4ba13e67771b17813cf28291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720cba7d117238a61fd8f050f403757292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d8bf591cb9a28a85bad5110557b14293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49290f11f726f5f40794386fac018a99294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ca66a67d6dd9fce744ebd37cf036e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47246c1bbc955c7eaaa631e1623eae57296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba867627ac0f0c0b84f10fe4c030949a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183a317df800ce97840f8c2bc741409298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d47e9977a7c066c2668c59be47b073299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842d8fca0c6fce351c31fdfba90e464300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e3d84f604c6fa9d7b307fc5dad222301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e8144b30bef89fb2bbd6718a9f691302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad588f8c214976dc9b32dccc1b747e7d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad67bfa54d78d52da52ead56d4ac00304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7d644b7a3dec160f662dd36c70402305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51c875401aacb3e53d40a97f601758306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6f1ac346730159f4b9bce472f516f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb40d5641ef8f4e5a433c64c6147f01308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fbb8ffaeb39ab8fbe1401bb2677012309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f3ab41628e938e04bb4caf001d672f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff104b185139fb06d3260cc78b9e0e4a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0badcdc5d423e06eacc565c27ad1dbca312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f676e3ef3ce5cda92561f2fb10b3d1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd0f2e88758e7b1b4c603ce8a5442e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec5bfe1a0558d93e9c1a86867bf43a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cfea7fc5d2dab3623fd1e08136f5bf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7d862f4c7cc36ba65f670c70d8f3c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441dfc2cdea052cff5cff700df571206318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d36875712df5fbb8e61de4559d7a48319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57bb7ffa54e86561f58146555c4ec3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea64cfac8d7a7b92f40090001f7273b0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cfc9f13b819bdb2c7ebf334fca7d9a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773dc248418629aab9242084eac65eec323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd5e804cdc8a526556cf3b7cd1ac82324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e307efa0e50687da0550eb73afab3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ea599e190bd0a5d3cab2827a4a5f2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145428d1d199b9b9749783db074e20f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d47fae2eb864b488303724f9bca1a9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfaa8c5fc0ae7f8e8bd6cd85c03f7d5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23af996d1a6b5712119323d2071eff330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a172e05b8a9f50b7b8b7334b11398331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874917ac99f36a313c1c190b69dfdf3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1db227ff5c59f7df12a8d985222da333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64c00809e6517fa8ead245ea423f6a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86334ec1bd1f36d7a93595d90733a7ab335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e315e2f14de3ab4223d456a31980564336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d728cf8c7a2aa110d6666d85de977c97337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e0ed07ebb8a2e35cb7244b3a41bfb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1b17fbbacb70629b06181c0fcbcd6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad6f1e1899cf7a07a4044d251981a0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03019cbff56da7bddfe6ebafb676b3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce44360d344eadabdcfc0348ba70ca342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179fc9686edd6f59ac0f09b58a6d4dd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bcd57d18a23538aee2aed91312952a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13ad120ae9e3442ee2077e0c3504b1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e906d55a2b55e571baa2c2745e8ed5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c3a90829ce58a848b3c1b557e02df347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eabb62602b1304c45fa8540ed47d393348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4618c44a8156187a74072d0be38dc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4f236a292f28befc7d4eacc9abceb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a69a9e5264ec1cbbcb66685b5b0ae351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4855e014b2d5f2036be427d327c2ed352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1aaff99a2e03522577287d7abb8e8f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b2493e32fea018d50e0e5dcdf6039354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db981b21f698ad860979e9cc869657355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb837c9e68600676c469054c8accff76356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371bfcfcaab6cdc61a6119bec0a6d57357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede949e2de28e8b14bf8dc3b138cb1f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ebfa38e280dcb4283dd2c8bc61011359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37112bc26e877b1d70b341bffb412f2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894019759bd8d7a6e40b578885048b4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990ca4e1067bebb471d0cd3cfa0d5bf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79794e640b0da73ee7b4ebda2a6514fa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93349e4787cdce0562659387890b6dbc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f0c6e69384fee5c560ec2c5bd9829365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611c8b2843013d4d27a550435b3cc97366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d227e70e70be963d90c610f4a7c3b0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8006860d12604a2f6c8511be7f884ff368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1dcc8045c3ca525d9d55bac892ebd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6452be028beb7dddf7873aba586a301370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335b2e362577d24b7448f70b9c15643371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5738a2d7db28a14f40264391fdfd7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca350297b2785a51980423c7833b1406373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52d5deca4fb15de9880d4c1e1213fe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3621db67b0e4ba71900aa34fc606fce375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4da05c37b70eb70bcf74d9e91cd03376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d259520a1608f4e31394524aa70624377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf78eb7c3cc1470ffa52589b8016740378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572ecdf9bd8a7dabe82a36eea130f3f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02751d8662c00734d5b3809d980778ee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd691749ce1f593db46b49ad57f95f23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0140af1322203d7e466b5853dfc1e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af415062ed119270065d1c838bcc722c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc7a8f54fdbb9097b7a3e8ea94fe796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b5152178324a05f8c7e861c2fabfa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b4602025a52a8305482d71e87e34b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c5c4ac0f3ca231a6a88727ac5d6669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ec61e04bfcc137a58f20be444bd8310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b07c1b710a67aadc32c138ec3788a411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594f104640f4407800a33b18f7fcba012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24418d0f9bc689fe9e5f1cbcfa5f51013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea76f85c7b74a8c35b6691b9e9fae4b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46323bf4d291dd0b740dc068fa13bc3c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff2eeb9ecf342c625f227b4a63659816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8001dec9db54b81a3637ad9b308ae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ad8a46ee5269a7c12a2578aa5779518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe57c976b20e91e9cfcfe78363ea16819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a9f349be78fdddcfa34a67b65aa3920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94db271d3003556f5ad63d76fe0fde521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2eba1906f216911fd875b7b8b9f89d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691a7f0829a1019b63230b6128b1d7023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ea29cc5874de9d31fd5fc6718d7a624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851937347ebe8a81c7f86edf81dd83f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745861bbd4331eead222678a0caa0bd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c413ca0639ede1076ce3295747f49cf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f46d8757c3d47037132107b5ac77928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4a800330fb2d9af30d428881fd67429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22abe5ce4af4227df0d840de5db5025730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7c96b6769cede61a5462f8b6e219631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443c18c047a4cdf99a5810ed240ded532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505817bf4fc94b460dc4136a9a6007b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ec1eb56cc2c8c16289f3cdec8825534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066d0e071d97142b64fcace124791db35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f7ca0ae8b7c0eaf1e339ee5537db736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982bd8bd8b1e141b87d98a0bfdd5c6137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c27c10f3ff9faf5337d4c9eff5fdac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcccbda11ad809395935a2bc1e32ae3b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37047c7db21783142b5d63e2ee2b8ce40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a05342feadf2af04821a88cd7e6a8a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9313a268f17517ceae5a214ba4d4442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb020a42d1855310b8e33a7f6cb8b643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d650b2ee189b714a943385db13b5744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a07dc06c13b221755f9cb358f768345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a194e6c5946803db9be45c9c26820c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6013b0d6b3957645d598dbda9cc6247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126d3a3b6bc05538b51f242413baee248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a72879c3cd51ad6555e410bc5a33549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae81396b2dedacac89612c31e0526b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd638b044291d440cb744c35ae8b81851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7a2255b26d8d615c65247abb5a63552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8979a05077604267929892de2fd5853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325968d69c3bfed87e6ebf24f38152354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9717feed2d2c09adbe0574a09d1c0755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b8f74608f131a7f8bb1d1b4ce0a1f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4618c25e528c7fbf0095d78a166138a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8cd1b816bef3abf10fe13085e14e5b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d7b94094c9e7ade9660a3383b908e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17aeda7c66c4fe3924b65a6738b5a360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5914667b9faef34902d9d397de7fc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60ba8b2fc7edf8f2c46e435f6584ad62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f02fd8510e86507dcca4b2b85d011d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74bd52c5c57f03565e70a004917849564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67ec8b39fb66c0dc619eaff59bd3b165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0543c0f382d48b6ac7956bdc8288666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f69590891415d4da9eb9d63fc42b2567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d2b56009509903de2deab38e0320a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994dea01451f160e0519ab9841258ad069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a362a9f27318313b5a78b6a9639edd470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13550e337de2ad8f6031728f9a76cee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26708aa880fe3dfc838d896c1d104a7272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b412f424c9f9e21c22faaa84e2e8873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009fbf22bc618dbe86af5309b8687a5074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c955860bdb9d65d8ebf7f0c4ac82df75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4672cccbb65c69c12131b56b30a2b0376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3dd63a2261a3dcc5727ed07603e69d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9ca97ac69cf2d245f3756bea3197578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378dd5992a422de264e3c6a2d483b8b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547ac38ade9ebb9bd3db1c9e61072d480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41558e0a2c51a93228b66d4b4e5f70af81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2495b918fa4108fde662e460e763782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea57b09fe91c2cd9527307f189d7f683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab0c71489069cc71b8aa35d0a7dd8184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3f30cbc25a8040507f0eed72a203585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27358895456b87fb53dc30efdab8d22b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02e423f8db59e04431a4929e784e0587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167678178caf3ec399f02b051225251f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4df9cc72aca8f7bf6ca330bc7eff4089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d6b1c4e6261435e69928e398f54f790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8776c820649013ffa0aa9cfacad87a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc4ca65e67678d64c58482eb107e1a892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb11eaca471318b99afe434a1da97a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615a1df398ef9f52daaf63d9399258694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b3fedb0df81afb9671987577c94dc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7027ec4bf654b0583b0e793aa29d01c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a78aa9f91d55d393b69e140b5308d197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93e87c68435aabee4c67b997a22d4998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b019edfadc7c95cf66d8003a0a8ce099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d809db34742e5e85eeb52d4504c8a09100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a91aa109223008e25a8c62a763871101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb6c3fbc72fe64f864f7174bd4841f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31403183a43e5000c4794b4eef6c256103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae6f1c0cfe4973a59d7234df2489203104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef248a6ef3bbc2ac3929bd8710af1ef105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de583d5ca5bd3e8763abf5e9182a4f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d405cd6b8b6bb34c7c47c21f25e1c4d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c14c2e2804bd6ff4d467b13e57249108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed08c6a152d483b1580e7c8287ba237109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027cfd7ff10811aa337838acf26f7b6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504256534c19a70cb5ef0e071d3af4d3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e60d6c4a8cd73ecf504529f81717ef112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3105e8291dae278e2e2f0a3c571d88113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be291ab8fd6abb2c8f1673674c235de114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80652bc8076341213129d9bee500162c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170febe334c8f6cec4f92121f159b46116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f070c343371f479e27cf840ad59c7d3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a4131374a94c48f0fc40c433abe6f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f96e1ec37d406cb2df09ecc4eca71d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924d2f15235c920c28824c0bc6735c2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaefaba92d606032cd52061e5172a608121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178bf9a8451b154bb161d6ad73c05ce4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa986554f2e6a07f1a61d8f584abc33123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196929c88099263cbde1198eb2835353124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc81fbdfab339d7b1c5d5174820fd0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4df89a64a946a4bb86372c5dc0aa6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf67cfcc2b4e0e809a7bd4c880ededf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572ee81eb6d8e4a768fe8576c78a433128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a12d93e5ccbcbcd40dda19a9249392129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40c231026b625bb2aad98a9e01d214130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d61d8858cf368cc3033be04ac40f2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2db7b1d872db54a6e07b8f870bec1e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907433fb66eff78ce217ccf5887e7db133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba511a3717aa27045707b95b7c0bc6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220da04b8389e0e665e9297063ffa75135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f3a787c8008008f69b248a0e77a7c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b47036a9b670212fb3423682bd1f50137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb6f0bb482001595fcbebca1add977138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007c2e26a6cd1b60f8f9a50beae7991139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc9db14031fff47d33d9ca71c653b8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ff9f4626a79e3eb1bed97aa04a372141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397e79ce2fcb2c3645bf2341ee883e6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d29d63449d49c04e5d36a25497cf20143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f55b739a1a3c7327d93a102a456d5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd79715b60fb7e8ad6612a8d442e2c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0c8c5fbaabc5859d376924961cb31146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b085c9c61056ab02d21417012066d0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b533dfa492aecc8f772227b4acd6be148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc39c6788bfb333e53c80f29d7d1ebc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e9fdc760fd1c68232a437f14988ac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633f14959ca3bf24927e8e3c18f06d8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579f10983ba2f7816ce1b13275ef7d5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c646afe3134eeda41e3ed0b6d7667153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89b661cce1b2999be2ed2c02523bc7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc827767313f6f045e7d2c278bc6120155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748b5478a11690b926d2b5b33c2bbd4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f05c04c81e0b3e7a35f6ceb654c2c8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517eb6fe442c845b3921538f904a7ba158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1047d6905d68ca7ebfaff07c56ba4224159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c659cf45ad49b70ac381623a6919c5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda6cc25491c810f51ebfc4a132e103161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02efad1bea351cce3b696c50b7622d4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f17cdd6987c632998f2b0d7944b2d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91967b30040d1b2cb6d65767b7dd29164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a65686d58cf539ba7cf37dd5b9a5e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747f7a8be1e439d32486640610a2872166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fef844fd1be6d6e455402959ce82cc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10724f3a5dc25ebbfcbf869046da8de8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744f6ed4839fcb935d46ea947539da5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43066c431668a07e05f019ad4bb101170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef316029274c8ed49518597524cc1d95171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ff365517a81384a8913a9aa693111172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed92c8624faaad1f39279616011bae173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9d4f9a4e0bc8ef98430f8f25e57fa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f9e423ce312db1fc52017c71cc3b5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc268f97e554a9a47a4c2696faf739c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e2d12fafeb461ad3b20ac2febb3e7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb639e9efa43dddfa85bb0650ca585c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5a2ce05a78edca2b6f338e4627fd8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df19fb31eeceee19dfde0e9fd69661180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1feb4b1ca3e42b5b60e1b4b7de2d540181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac443694c2edd1b4ff8657ee846fd3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb3d62bad40da89119b7a6884e9349183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3e8a82e94006b2f19c8ad7f057664184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a681c600d035e225812e00bf16be17185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643d2938ef35cdf10ea7e926d0c4e21186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65398944052e647f47765e245fe9a884187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb02a6f8eedbef6439ea8a5598a2351188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1581c3eb6ea80c3fe8c36eaf91b415189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cebe0f24d026568566fed8ef95b903190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82df9d09dd4686d71e12bd8a6c1e85b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f63fec0400740ad857aa0d1ec4c0e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f00c0eea6a3c3156b6b5adcfa8fd3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59afd04d200880a13e14508268705ef3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af13501efe56d08de7d88cb257e052195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc258c4b00d2d7acb6c2b0adb2a694196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ceaffa3718a05d02b61c4ad3a1791197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729f62531c6c72df2e6baafbf24f72a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317466ed0fbc3ae9727334f02015ff4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db02b37174cdae6c4adf3023d1f010200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ef39a914e76022a7c50911d52e98e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dab5d386acd611d67e47f23f34b7be202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d8137b493edcbf1e680262970141b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42207fb033047359e9ab7642aef8ada4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783fa1058076e2a2dccd973e25f4c73205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2ce2dbb3211b3ec2a49b15fc9b7d4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0e38f5d0f0a94c9121a8d9510cdf1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82cd91f6996128568dcf8d68c102608208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcbe1e48385cdd480aa1420d80cdbf2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8a2773d32a7945feb4dc46eca32b5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ecf985023e4bb70341f64b36f2129211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab718ff3fdebe37d93a6ba9a2a68f909212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88332d374ba8fe2abe1d905625a29286213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865fc5742df6a38a8d6808d0fa854931214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ae851c6e5e663e00b515a36c09d72215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc719b0b9548d7ba1f462100c6e4581a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896c5e586e34248f9f5d02a24091bfd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bbf8d2566123f25e6af43bb3009b7d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a288543226deda910072b3c6e8136be7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b91d03ab4b0aa141f90f43e01b6aa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6936e5dc9a49b220dd1fb9c9892d70221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a11c9c0b9450cb636ef514da58ae8a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d628a55d924c4a6127c615bebbf340d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7381cba5baa7856df81becb4caace69224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662d9c999c48d509e6c0fadca2a6f50225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e44945eb0ab6e4971bc289b28fd632226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b00ed45db17265bb98fc4b3a9fa8f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67a0b9cffdf9f47c3b821fa893711b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f2277b0e648c525029aba07ba9af9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d5f8e04b225d699526f0c5036dd95230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd14f94c3e6a0657991939a8f67c95b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75f9495d0469cbef19b7f1c2664e4a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2d8668aefdc2d9ded30c4e063fd6b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22db1733627af85870348d9eee1017f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae4677e15d94c0d2155819a216d4c6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595753a7d5feb1301e521ce5b966e76236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0de0bd9595058a12482e6772953c7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15372ac56068b1fa3952d46f2b5df30d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec473fe2a94ddbbc008f115ed7a7a90239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e494fffbbb7acfc0420dbe358f9a1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8bcc6b5cf88f6f2e4f71b77182e68241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9597d674606685ec6e402813986d55242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1e26d96cbd4c1c9a750884cd69de4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ccad53c0c848310f2ce73d21c14996244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bed3cedea409fd12dfec552c76b015245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e0118f7590cf6a5722ceb4bba0cfc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0073fdc0917a621c30ae4f80a950e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2556bd3fbdb34d53d4fa5f9889b7102248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75bfde1cf35b5725c6bf5270c43322d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c89464d5419d7e2d561163542aab8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240eb67d2ba2237bb125aaaef71fee5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f24577f8dad265b92b03e3e8594ef252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92304b63795f9494980997c90d790633253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a5efc2bf9be7e6d380ec3b4c4f3f7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dbe4f41701f6431c8a149cc142c411255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee063dc5701ff3a8caad729df2bdd7e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b826c03366ffc0a07aa87f998a2e9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b36eee5e95cb353e14b16e3a8c52e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a98a3e5313827a59d626b83d9a8758259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1333e9e100446203fa8bd5923fd1c90260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be16fbdefcffd32cb803be3b1d6325261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7307eac47527375fc17457b9b09691b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3598f002b91465899ecde36168b6f55263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff9f141dc0256520f033f8ef952b1d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bbd4f892e586430a87706240c58e55265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987758daf19a23425cf841b303dc62d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce52e12159dc404e2bb6f70b550c3c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a3b2b1ec306da5b59b518d1d6ffad268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8194df21a978964949582957f0aa8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56e4d99740fae3282c34c841a1b729270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a7b4eb0d96b8269e2fb371f832118271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668cf71e63203ed74309549082d4d69f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec41c53f8fa8e849ed4fdb8088ebdb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3789cf35279ad45dd45d0a3fabca750274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02097217d6c1d49cb26d7ef3508068f6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc2a63f9018881425d128a8a42ceac276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5bb721787385028a37f27527f501e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d48612b0063c89415821ea4359802278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379be682eb67a2a5fce77ae9ea7a8ff279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088a30cca6e6b8c95113c30a3f6d07f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac63f689429e4b8f2dabff5f3d2e91df281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e246460108f6e3bd3663f8b8de455282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68df6b337bebb0c5e600f00049c4e8c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea508f8249fc0df8a8a57020038e16284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88314571c0317a7b32dfc048587a8f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c582fe820fe4ffd2a38aca0d7f911b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c5a792157db0cb789f57d95c181d6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032786f61d7ac379a7723bde2d24814288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e942c80a5a1774de0b89c15a046c4072289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe420163efda16a4b39271d46adb2a2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e634d985bef2c4087239c139d91a2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee873acfdb769e264987591e425e655292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb4981541fdb37d24fc3592274bd8f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37183c5dd9ac2bbf041d64e0d7ffb138294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd62c205c59fd2e2f29589c3adaf93b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b919e46e4330ae2b72d2d7d8ffc06f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed516316216408dca428ad0ae0c7b0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159eb36144e919807474a192b6b07d16298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61c6d19a67aa49a4cd36a4ea0ed14c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3b0019568896b2476561019198a08300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acedd04626de33dfc78cb639ac4ea2e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c14096e30be6fd87e9f00e753a13b5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4415e0043b87e99c20b018dd27f7a34303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e814f5a314e400e75c3c8ed25ef12304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46daabb75ac93413918d32b6ede7b406305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea741f645f739f614e377ec445e6ff2b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e50f25a9cc50707b27fce7329e4c0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee946e9373a0259b7f72aee76596e351308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63797b39f4c34967a12279b5261fe0f8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff708c1221e812d365c14eca979d9a0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a304c382f609cd4c63220cfd7b29f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3b44056357b2dfeca7c72ff77e9c3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11a176a47625fe39138d1cffe646b4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93719c80fc6a7506037bab6aa6af2c5c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181ebafed8630780b2ba644f015458f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a236193839f20835438a9840c89c68316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559c37d66aa85ccf71efaa8a558e381317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591a3e54dddb70c1853454472af775d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050030161151bbfdc44de7ae782690ee319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30604c31f2e137a97c4e572c4999a1da320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54277590f780bea90eff3c1040533d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a9bcd2c017a66e5823e54b1435109322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d07b7cf13aaa0af8d4aac109dd3830323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687d297fda08b43b6ba6bf9c1e703cf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25cc2adbb3ff23d3370f419e99979e0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80c7fb5744b6d3b448c0ee857ce3b8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5c0615c3dd0c750f7fb56159754a6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1159e77f862967c863442139752a4c9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f9a8f95cc67d57b159b9fcba83053b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d113144b2a5c052a25e2c3ee17aff330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254641b26b48ae5b8ae4dc4bb6689983331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401f873028dcc76c0757e6a736db37f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061cb713ea6a552a5b81f25b89bf76ea333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b9ef5c1684466d5fc802525f169a9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6144fc50908b15f076ef5f3606cda335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87adc6d7ea2662a8df9b7d4536c9f9a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320f862112c3b7de80cc4eea105e0aa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023061312f23ed89982beaa1121cd72c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f85973b4feefc219d4622b88a6fbc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a505e3a73fec9a7f7ce0b9a625d30bc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f662e58c1e24fd585315aefb33f699b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e2cf7644ee8b38241bfb89a400418342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9685e954916ac03f4fbf0180cf548343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9de3e0c70da4d99599bd1a95b1edec344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac24b80bdd82ac9a4c8aafbf7449baf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcfd9cabf513a1f5a6091804db67f3f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46b09a43d8da7d15f6a0add2a56a78347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d4f7e50643b527cae6212a59fd24d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685928c83fcb759cb7ac934a64b31124349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba865fee13466622a1dae49c31800e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc318ff21578eb373612f81ab35a75f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ef3f463d4b9b93344ddbe338c0828352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85f350b64aa80f21122b93c13fe3d8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27ee6ac5d5a46d319110228603de6b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14247c3364e5d0fae26b9256fdf077355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221e36e81f73d8821455fbd1a446589356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced1f0d82cae103ac2cfdc1fc801ccd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f099769029f4a402c09eeea33acaf0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25c4b59f83f35227f11f1f305211d7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6cdb48d7af92e4c00538479e577544360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422df5f18cbf5efe01dfd1277412227a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9280a520ed4bcb3010737ad2ec841b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c113cf8a7362bde7589106988ce8b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047d8458e2880e25256c58cb51aeb68364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c19b31ec32323be7b4691199db0a6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206b922a54bb2d30cd32fd2bc5a073f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5af557dfa6ca9914e2bf573dbaeb65367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e30d4198364aec93898c5bc3f5e9c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5842cbaa8add6c9dac0a7514db2ffa2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a74eaa66bcd8eef7ce61314803902370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede62461cda7460e40ac60fb7495bf29371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14bbe6c2037231a8576c46ff29f2e7b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc0b533e6afd07b6b9006c14528672373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69cb401386f35d642d8b014152785ff374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0e20011d5f4bd53635ce581b09946375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac4a1d586f5d020c4db2d5f534c05a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef8a1caac74416e9cfa8f929ebaca7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c64e60bb660b6a480e51f5b75ee6e378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>