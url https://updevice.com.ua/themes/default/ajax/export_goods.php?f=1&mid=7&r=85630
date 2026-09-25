--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea707cacfb44f9d908e8a21930cc6dd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412b04d27584cfaded22d553142673a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059c7a80c4c27a47f44f216ee694fcd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5caeb379bed4d8e916c82b0b272074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd7b4c34be30d1a6c7a0a2a12e8a065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039bc13df35ae200e5ac0c5cc065086f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed57531da3e6edfa32e4287d43170967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990dcb237c51a7ae93a4cb2b17092b68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a764e07af5c0b06ed358ce77d7377a19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2daa298014a7698a9b0d8feebcc7110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0391944b5dc81a5625aa171641965d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563af500b227f0c0f948964432c418012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea0fbbf91111bbed9b90fdf6e7c3f913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94233ab6e47b1b167011d42bfb4d135614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936e0c0fa2bcc4120cb67595d8c88c715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c1870d969632c10080dd6d2e9f47716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b983f32566cfaf61fd4f23c226796317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20b8270ccf5ea3966d690d7f83434b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b10ca8225c1000b214557168ff6d619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe79b31b9742c505cbdf976334e44d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655cc1632a63501d303cfd970eab9d621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd612252789c622951ee48ed2fd155722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540fe5ae5f9c40e86560f5d19b7ebefe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60832da08e4660a8837bb7c8f71d15e324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59086d8375a69c8e1b45c3ef2300b36c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272b229c0a4bc38cb33b45a8e8ee42826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e12d267192db4a7839974dd0e148c727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e5d35d4231b50e841a4c179860f8f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16001f778fdecd2f151bd070bc006e5229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642576e4908224f2260fd0672aa06b2930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ee3393a331bd9aff0f582f4f2159a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0173607e439938719b8e97709d360a532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22793509a86189b21bd1beef1afdbc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825197e366f5d8495798424d0b9d923434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968ef1c2936b54d7117280851c5d05e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a071467a516ebad71fa37ec6a07e036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c94a67fcbc2343034428ff148c7b1d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a268b0967845671071e9abda3f0d9a238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72449993269d4a29e526aea981377af239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439e11e35d687bc1625f3a187dcd2f340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011bbd893cbdacaec628009aed3ff6341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815ba522c06b50bb5d5e422c76defa142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53ae62fca377eb596e6965b9ca5b8f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375b858ae32192d6acdf07609c4d05644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3659758c7286194ab200d5b996b7a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b138b4630e32f540df6800ecdbc3d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b68fa821d7fdbaa30a34c6c6a558f247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad664b63449e5ea3c06ee93483b066b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb18b9fd62012c625f78ae1ef2e88649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1069da1442a2d0e1545e2c86cb20be350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd7f49ae6d303775ac247755eb04f651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79373b5242538fcf650f5d3876cdc4852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c756b834d67666c15da4b0d1397843b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b6248938b0adfbbc6f752ff79781e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad1565cc9713762b4e9bc58798352a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fafbbbf594e3d5f71361af5b8a4305856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb483a80ccd0d9ce5db0d286ca2620057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93278238fe5750bb19678b8fe0117bd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f802c7c67e8fe4e5a36bd410c64a659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b071c6c49f09b5787cd377d1728c95a660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc6d3dbb643bf62a764e0c3d37c20e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada2ce0bb9cf0f5b0c689f9b761074762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4066cf0b31125c730897b2a81353b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39af05fc00de5074d103f967883876464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0dde4411bd50df8ef0f5cf96409b965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046d1ac668a0e4bcfdbcbf0726814e166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9fc5fc71af5072b11d69d0e80dc1b567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0f0140e14e4aa1199e4c44bb4339068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06e15342f1066b844d53eac875ff7969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23ef3b223acb3080c15533fc781bb070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575027f017483b4310635e7f0e33e4071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14aa6741356f9d40d2e3e8a574d0d872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da54d6da0c739e8febdcaeba069827f873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b511c0b0af3e67e7d1a164710b7229c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb548d304197463c1b3366dd1e6dd2d675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e1d375045126239acf2b45341ff7c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645a06adc8d967ad042ffff15de64f577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698284e36405583eb5cb0c349ac2f8d678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426c9e606514e81976c33fbdd14be0879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81827b4f31044a4bc62b46498fb91aa280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2271769a47764875cdff80109df777081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c62420b336658a9678483bd0fbfafb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa6477a569fc9c96dd0f8c2251f23283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a157534601beca8bbbb77f15ade43db84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2689d11b069b27390c886192eb0bfc985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6941f02939300e9095cb09ba8a2884386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d86c225879f4e59315d46259468edd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b58aac7ec664b1bdd50e7d30361c288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe211916c47f686413e0e062a4ec7c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510180f6582b24a36205f1f0dd20fc690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a13ac19d25353d911bc4c10a3c0f091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78819c1f9acee160ed2e633348f05ee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a148d1fffe88145063465a8cf5faea293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd9f75effa42f65e5be922d271926994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39163ea51d35e9d4a027582f8d05f595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5e6d09f7af6261e1f35aa841291be96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b9eb19f1a1c7ffdf0e78d92c426e397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8a198d03ff4c1d0ed0ef9fc9d92c398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5e3ee790d11d3ef6edef97c36f8b799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f99a6a7fb2a7551fb3c3df479db57100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df15a2b7d02357191c25c53a85448c6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b565a29bf36e211f6a649896e8a2ac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b4cd3bf9e78af52454b84a94e5a9b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfd25ca71030510074afbe4f3e3dd2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639ec72106153d7dd901883068ff0ed105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb2a53e9ca23c30943d52723d6829f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eed37bb2ca5d99ea2652d1210bb69f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f11839bd07d4afb941052e5555d46108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28ec7d3a709bbc4462c2b7a4894e68109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acba1f3b051a0e54823461a5f94cb9f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b6c0f30708bc9c2626edc982ea427f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7fd55f98d1415297a3bd19b273285112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880928b88387c12daeea43db52eef05113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d133b86bc496b2e2d247245087f7d3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10553c29b0c1143e24b0db5845c8a3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011c5d6533b84fba9fc5182c7d0ecf5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39b6f74b1c189f0a23e564286c387d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20b289909b4b1cee826ab59dc6c1c5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75080e57c6ba4d369e9bf604670bb815119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e1c44d792d3e9dc2f375a447a0abf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9f3e8ec84099508b8d20d47ae4d70121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61415a1ab0e35797730c3cde75715a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9bbfdce4e0460d8e3118c56f7672f7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c44472e1ccd982f14d7cb23bb3090124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261585266206e67d3b52f1fda17d757125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20698f8f5ba24f0f02a8fb5150f3eca126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bac7082714fd325d225de270b07c1b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502727aedc20045505f418d3a24b123128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8663e763c21753c64feaaf8e49cd41b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b136523e8f5baf19bb4db678718c65130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf66accced0e8f3002cbe9b8f17ef9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28510b5e5d259ccb54dd19ff6d3cafcc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49c0d9ea0f2599c6c1b12067cf0996133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e63e4b1efe3d5fdf0309981a032297134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6816e38a2f620c59aeaca06fb4d4f0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7990420f697a0fa95d2b9c6cc82dda6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2362d0ae9df3d843bcf325b86cd2e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7debfc0dc618936678527b0b77efa92c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f97d35affd35ed51e06ca04fd3ff01139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7f2ecfd539fa45daf1eee6abb59fe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da748900b2364fab3ed5b5e20df32ca7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628c772bddefc6f3c2ec94e3ef7f9ba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88dc6d48fb2dc66246094f460c7816143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f92ab327f0aa8a90ec5e5fcec27be9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1203ce0c22754725a587202ad90d6bb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c5023872339a42c5efdf11d93fd4d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e371c1f2926ec8117756f64cb62306147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebabb29303c394b30e198b1b53bb986148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12d39d5ea892f2704c58768c2ef302149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888af66380b49fd68cf44ce47db98397150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab9552829e63901a7663e947b4c4e1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f885f350aeaf7e511b76a8f60bce9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ac81453f0dafff53da7e2434d9cc5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4c0ff4e72e8fe8f33056c7a81f7f4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3a86459d36bc93ede2a8ae3d647d6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e57600999142a81907ab21d853218c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457339cb312fe66885bb5132265ebd0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350f79c56dc37f9bd837727f09cefd1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb03691f01716775ee06f7d575c613159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2637530db0cd3cfa24b9db4ca8367e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1ee194e71185c07761512e3b78e1a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b75ef156f77729d1fdb388e1ff7ce162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4edf49ce5256decb891a79b7cd2d93163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e5177cf82f145d84589cdd8c2cc8c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c988923b2a45c300e92b01aff43cab0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9b634e9c6a39683e9fde196e73e02166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e45607d55b3b2fd4b5bac09f7454b1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b6c64c7b2dfe5954c91b9965264db168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf33787f28eb482317ce1648fa21e11d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e862edbbb0c8bea2dc33a300df9267170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704f2825d1103d678dc5c8e56a7502e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b849481454eba2d876d5afa4bca00d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7e8021697dbe726e21320859868d9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50ebd8d86a5270b354b01c04921113174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6df9427feb4999a6d512e2e2ff89a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c8fcf01741ae0f05ae6ba6cb85d3e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c7a3d5466b3f20070a1165fde44dd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c0c1fbaef3aa5642b5da711b6fb2f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6af09852f8bdf2ab683830525d172179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33847f578b0a62b2a4197460f68699180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c22d6866bd39764aaed0b95baef926181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da0d0b6f69d309a7eb5d33f1c67606182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942d87f535ff0a6cd011077407d8ac3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4013482bf3db64d311b5b396b6418184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b797c4944ee5f6da5675cb7893cf2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea0eaf00a2beda568bca2b04e2c0ef186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c0f809681a4ec26021927b7b2bcd8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c284b7f43f1088014bf82255ed5df188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaabbf3a86eda021a4e64abbd64cc5c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29f910c7cc539a996836310164f700190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2797bbcfb26035b335fb58d6ec4a8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23024329fa02982b74a6ea5f54065c7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415d083c32bc4e16619b4c7da307823193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9b308d6380667431d780a64992f7e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a637ba0d34500d2feac80852473ec195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46e7f9a4dd51aa366a892becdc4c3e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388d6ce400c71e221d0130715055b8e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f05579e6bcd911a92a938aaf8351a2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e654cb33fa015de774ec1ecc37abf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6704d3ec6b464d6bde98ee7468a14a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637447544666088975a687ffc242cf2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30b16b947af61f5eb8386d6a15821d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eaf1dc887f4b796296ffd6c681296f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4ce95eb55a58fb528acbfe70aafa8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63ce1cf156b83fef7e4019a967cf92205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de2ec7322f379fb79bf50a19a91a90206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534958cb2fcdf95c4ef2ecce15aeb01207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638674aa2170d8317ea5f129dfb5ed0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11188bb9fdac36fb89372770620b5185209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06a6d2e8762f1a4fd40bc5ae64a0b2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2eda239c0e1ae943a9f9d13311977211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d95656902692158dc2e21afb1bb64212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06fd21c22f2a9ff47d020f3a1655be213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa72448860c9c2046e2273a0a0f10ff214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20450c36f0a77531a229752f558ecac8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853973eaa7a37e18e50cbdba7f7886e1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b23e6817720872321f233a13a10701217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ac64adbab9b7901dad9be6d2953fa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02dd93aa7bc606b62b967dea406f2d4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8549d19e29ecf835a0afe90da7b37e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b326bf8b54f3a830c714f0cfd5c68221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ada2140bf53125481448077adf07fd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166a30c1651e9a55abd666afd533624223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708050e402f32a9c506072125a75f4f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2becdc8842b49cb6599e35cb04276c5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb733d4447508229577644bae6346401226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ceea69a981cddcb426f1e9d2a600e3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d3dfda1fe87d2d85edadf67b95516228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d47b7c7af7f1dcd421c4244f0e810229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c64aca3c7070130e1825ff4724bae4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf83df7297a6a8024f7d844ef2747f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987eb151ac44dc0495892c97100c833232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ccceb00f143563815068e5b7a54b52233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803038d51d049e3a9920242da1fda902234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce89b0a716875f14a3ed87bbbf269b5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015816e8bd54a1ed6c5aa743782fe102236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e129dd1807081dd2fd4331e47c100237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd575240b8c6b5f153bae148d3c4a138238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952be0072ab57b4826e0499466e2f5c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ba281e43df557bbff17013a62ac24240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061207fd9251f463f140872ea0a27fb5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890629e41dd4dbef3fdd193f4087e1eb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1a80d0ec504aed3543a621eca7de5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1e4db6a9425234ff911f8fd5a88cc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6163d8bb38b05cfd83dfbaec1c2799245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85178342b5fff0a0ce0903b91f82a163246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325db707d7dacd9737c8f1f0115f55fa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea748e4fd67dfb0fc6dcee4b9d8a1f64248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae28c44ab5b38c2a16c881ac23e5c14249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e658ca703f39e962538e4ac7a069879250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276344ab3b54d5e7b6c894457772b65251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2989195299f9515317f160e8719010252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2494b18e17969d274b21e11cc6bf807253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a0c199c7af553bd585e5f0b0c9c58254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b5dea39570e6558168704a07ac73c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb063b9bebe797c5dfd5f172471961e7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5a634eb8c1cd500ef821de1d5d83b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031eac9fb6017f42aaf6af163be002d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7924f7a047d20cd37d0224f4d2701f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6653073b58c04cf0a9d347784cb2d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9c18069dcaf57e423f3a1d012ba40261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d72ea7702ea05392e6223cff819801262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590c66e42edc45d0f886eeb6816a84b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42272f55ea4fab38d4c13eeaf15bf4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43306e5e85ea067fdb79ab907ebd81d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d2130f0678fe4b356d74eb93f262a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98da3ecd84cf7a3ad77e22d0040661267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc64b8f53524ed652ce41da235bcdd1b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1886d20d0f90d6af418e72a8151c5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73866660dade6fbc8d77c84fe64fd3fa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229dee68a4129f4eae95fb3df41564c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5b42fbbd9f7a145c2a68e75a0492e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe6f616224fe05d0e16351f5a3561f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f720f28e135d8b7ced5e151bf975e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b7e7bb1b4a1ba3e52138b598bc1d3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9622a7b92bcfe64f0ec6e45d4b874276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875633a75bcf0b80e44d6805ab7c623277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cea10472ad44ca387ebe58b28ed127278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbdac7083b56935af1f19282db88252279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebfcf2f9be740a9d20300a3682413d5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e51ce3adb0dba0a4ac20a3dc98793281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41745059c35bdcde6547ce668956749282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ceec70ee06165d2ed7e0f4dc6ad86283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726744033d5515e6af79be861eede27284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4632ab85fd79007e320b3d7b8b5c21f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a526148b8dd187d0541ef5df02ef5a0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab71a754f686381764bbac257f3668287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265985654390852d4fdb983ec7df622d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1f0e60c7a935ad8cffb406b8adbac289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba9e5cf8d421342b0ebbe524ce1a1f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad2beb6fd2c4a835a876ab2113c2dc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3625965dfd97a143913e4275f5451a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb1b7a8c63c0f1f1431087c7d3cef6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aaf094afcefba15324cb8fd7db72f1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c5590bb0921a833b99ad74efbcaf7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25744b0ea15724a249559a9478d2a1cc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25bc2f65ce7d75888a86a1360210c2e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3fd8c2c705f4c6293d2bd1ae2578c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342f25b4b4acf9a34fcea767ca0de72299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc629a1321b1aad185c07b555840459300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c082e84aa597a4e1bb532cf9e3aa5a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b165b48bfccdb482c9a0c206ff9e535302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493c14e2d9d0a59e85c361c3b6d7fc6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee76df2de9d79198d75b4d4c80d85c3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac215794d4d79c5334f179525eb849305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0f84209cf331a5e664d7fc524c707306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510a4155c05edb389faac9d57408f67307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59dd1f210861a711acdfa5c240ab45e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ddde0262cf1896a58b2f4b73c9aab2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b28d1924a6468e2b2b6f703da1202310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a8ef75819b641d77df3e30a200e68311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c128831942f3a7faaa89d8a0f8f5f0c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae6785f41b520b72326b1e7207a006313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8409c5eb3742ebae1a5c767666ddb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce466ff891651218777268f9e1d8b89315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac05119289dada1032e365e425d4b9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78874544a3ab3424be3837959e10f3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9595985784586b30be37e3ff2f117e1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a3a386861abca30b03df45e0505b2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1790d44fc93f8464eccd7527850467a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260522e0245f249176ade6d7996b4072321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f636d420f96ca3c6016af9e0d39284322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5b6b9bca777693fe802fd7400b2ef323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9134bf2ffcfa0a49722b86544e6e88b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e9ea110fda60722ea75c639135840325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419a2eb87953b013903e000ea420f30326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14097089edba832d61bf9c2d8093c1ae327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519e5468018a58f63b167c5685374a7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3a91e34a7e6aaa1cdb01d23a2c49b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490e27839f53c3e236c8a7974940482330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ea85648b8b5c9fbec0f766e53a862331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f287ebcfe59bfe3e53986a554d352332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742ae047203b92e7a6ce0ba9b4721c8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189cd22b452ea5571cb3b6c558b88d9e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a6d6752c75af08a92c460ad722729335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd7d018cd35b4949c138b5a2b5a4f4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f3bd8ee8c743f3ba4bfb736eb53a5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87cdc5a7d4910cea7f8689816c0067338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec56a840e13dcfa18397bc59f068d95339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff1dc0f1b90cdc8571226869b0071c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8861b765314e7ee8321adb20eb7fa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa842d45cc26dd906123a22e138acf4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765206103cbe3eaa1be5017eb6d14bf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36694d93f0eb51788e9e32a158906096344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aad17e6bb2e57cbb918182059d4b2d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75fc00347bcf73060c6ccc5a124bbd5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e256a67f0ad500aedaf78d433e2f7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aafa0f9215fa92b6e8f3a902e8796de348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2f176b317f97d1e8b6570b765a8e2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89b78628bdc8e7c7bec67b93649379350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b58c291d9f0d47c280d45100ed465351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5e37aaeca17da11e423e355f1a23f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea0d33ee19059e26da1cf7c963802f2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa832d67cc9fd01dbb3895cef46bb754354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577496bdc95557a788b590dee16ebad355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289957c8472cc5c50f77e9f57679dfc1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8cf7d7d6f7fca0f1464f1b421470d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1d8cf0f585b51d6585a06a1110851358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97bc91788bf34558318c52dcd3c75b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523da16b023123a4eef36f65305fbff1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6aa186a1cde6d76f7a2fe66d886b2c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f8fe08601fa687bb4e5df614cd903362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73beefb7920267f3b5e55ef2150b2616363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654cfd8508a4067d296f77354a53fcd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199507400cabbc8a3a848d67cd58b476365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e5588bce23d7cf16d3c05d987575b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e1085fe0fd3bad8be2ab11ada13ea367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3373935d2131bfa227985245ab0a68368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77071f82648270805b3d5c692fba68a9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16a759179c05b9984d1d115544956e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869bd91854d2f4771112143fb6a7342371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165e3bad9ffaa817ffe63964a1b4786372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f17da7c0203be09e9cb7fbf1b01fd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e000fae4d7710c1049fed778b05f9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd825e4840301eea821d126840fbbf7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e879f1ada59db45172c9647f93087376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a3ab40610a1d1fe70569621da04e5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b83c2b28ee3f656ac0a0dc058c6d9378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9459bd52f4ca857ef1e700739f41a61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e858e054368095a514a1f0e35495c72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862412fbab383f8a1e6b85a27365eb953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08208babc8a67826c4078b08a2487fe04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694b1337a98e5cc59a0f0568d1c26205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7ac1dce85066916345edde56e4d616.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acba9db8e7d3348cfcde43896c9405c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dfedce365723d6d74a52daf65bb4638.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d735d54495c54513faa82b3698a519.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23ea3e306639080739524a4b00184710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175696ec8330d79fca7213a72bad196e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887c256952f43915e14ee613c89d13612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813aa0894f3a4797d1bfeccc9812932e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040fb07bc7f9c31e7d837789719e82a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce5917d75c2c1f37bd148945d4409815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc68a1a8b75d1bf6f295dc59f8a14716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23183d88a04cda6014d5ca6af4978a4d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba15ffed26b3c99da07189d66cb7a0d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad93b71a47419f7f9cd9d9ee0d5573c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dab341a296c8406daeb6d59c367ec420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6789e5229573bb3eb5269ef509cbffc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629896ec32d82b8066ce27af854fc19422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4704e59f5b6c8920079e8dc412a25ff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef959a11978756320c2e51b18fb41c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87c2ac15e9d8ca40a82641ed9e5dba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0066ea5bfdac0e9a5a104c0e22c7c326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692efa8b3f5ea109c5eccafa37c9f5b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2960ab571b9e0f00ebc4efd25b2adc928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c4ea9cac5884e6ae506eb27b670dd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef5300dbd8944e4f7c610d65b0cb1830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893674e9a214c1346c04b61a406bc2e531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe972435ef1f8a16f23096aef904b8932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0abc61e7db14542d0c8ef65638fa9c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd19072321b4e36352d54485c6d94234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc0b61d12c1783bbe7b78325cd944335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7bd8cf43339ae75912c084ca5a658e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b81fc7347295cea75c286f7732fe0537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b5f6dcb46b4f773ad9450f2ee224038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ec21dd341fa5c42e5d7c777b884a839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02700a1484b06c9360cd1b43397994b140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9490ee3083dde29e95259a040aad7741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9c9d5002ffff03a6a61301168ae9542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa5b98eda1d8b7b4377355779f7ea643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481aca971100e4a1514726aca9c3b56d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee1ff71df65474ce8768aa12b604ae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c664aabd4f325d60bc0b225492e6f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90deadc94accb2a5e61b4bd79dfb398047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267fe4f002caca4fa1c6d48fac6c9db48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e427fe4013c9a37af787c9f3cd2c749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af6ab974b8ce9716f67a2a0f2a629450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c25e61dcba01aa7d97e293520986e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5735b5e89c60a539681259394e0d59b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52611bef46782db66649aa46568d42253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487432a3ebe0fdff4fba9c416bd4d24d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1e40c74366bfd1ecc45b5d8505cce55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e015b29136e1405f85f7a49256e24156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8ac3ef8ffc9174562c8d65957914f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a438bf843afee45bc29e79712463558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3beb9c407b1f1e7194ff85f1ea22ad59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7448d2f7c391f400174da948ee6cb260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413c7af8ead96c54247a89b211578a661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e97c0d957febbab3d5a7b2e25443662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a7d10eb6cdcc5869d6867db185d1a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf8b54b792818e1d4c2ce8d5871c67f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed428b479282bbc13ca47e38609b8ab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec93652f41dd4e4f8b1d3fadd9388d766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2998614f9da8068c0481aca756abf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d24dc3a2ca70b758743b626165d5168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07824e9bd2e2c8800eb05be47051179369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ade2518a17e364e085ef865af51eb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4fcce17aab701b85b208bf621e04b071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed49abaad63ec6234989a37ca81818ae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f113eb1ec8614f151772ab41d3f15673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226f1233f566fccceff911a381a990574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e599fcf6da758f7798050f79ebbd2b975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f71d4328645cf0e8795529d88b7ac676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48986370989406afc061581debf90777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25637a9f724d74c8d17c12077ed1130378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665f92bb5d7853a050e66dea0c90b6679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8fa8eaa444b355948eac5c8b2363e580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641f325ece4513fc19aecafceb9633981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d1d90af0faa07c2a99763bc8791f082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ebde621f42643ce6d0ce4a6a18905083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6933e1e22a709b2afc98266a4d4ee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434af18961bdfcbf0ef5a7c226bf01d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec17237282135de98ebc53e126c2b286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389f211f7597bf9ab8f653227a58ac187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef55401b3f036a632aa0c3a8f8b1fb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129988b71984fffd42376facfa1cabe289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890c91849e38ee9327c38a8feb7769a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c026228afadefc6f06703b392ee9991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093b42ade4559946ad1dea72367c2c392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb676785244aef46ed2f8650f0e09593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506afcd64cf3d32a2cdecfc4a348151094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8007ea8c82239d73a286f7bb3da5bd2095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38424ecaeef668b161f79b562c5f00996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5449a205e832b973c4df8b3635937e597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347557a475d1ea79f0e78fda50e6c94698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2aca4617301564418a541bbf89cc8999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4565226921a9672af3b2097f29f4547100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b71499b4346069a963cff6b09c3b38101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973fc92255db4f6218706d2095b11c5c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af980074e24b404c49bee53a5ffa827103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeebbb7df8d7d801662461fa621db7b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e31fa4d23e89de1fc8832097f82fbd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d087d2d4a4cabdf5b7996a5e893620106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a1175cedce9dd542518a979fcb340107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af056a3ce67be7f8fb58513c78ceba3f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b2bb2fd908947e2289574a7a2c57b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b297a2e136085b72d8a9f085ddbe5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb4edf4a7115cfaa78fb77292acf7e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3dad6e7e2e8244cc7dc40c535be63d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe555367c518a51ab0d5f5d9d9f973113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e6f46ea9e8d538db039f396a175e5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83429e94710cb4265117b75435f139115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22260da255578c5cc8fe3fb689b320e1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e898c133cb132d57f95361a84395d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6201344277c63655599b5db012fda118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e072fd2121ae7e9a2e2bdda34dbfb6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c288f49a24d1403413acc4fe4b4f94c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca186b7066bab14ec54c4b429e9b4323121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43019247c8cbc77825c0b3c53d6eb9f9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263017290eb4cc383ec2afa38db1e983123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91bbf52051187aa26c7b2f8fde6bdcf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4e2442dac885ecd1e90df2736258b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a23098ca2b9df9346930073c17a5b2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e5ceb3b902c4d5e289228cba5e2f5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b02d6853490f023b9f9c13f1e8baa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb01b526f20788db6abb2034361c98129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4355cc9b1dd8d7a3e3414744a2d266130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8908f6d11854993029292177847adff131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8912a4fde0565edb39f0d5e28956b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50320079c0f63d6d9e51788f76d6a831133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4c599b954606cead645f36c2b9204134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7aab672a78272c31ed7a17a1384b0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4a0057b00df5408cb329c3d024b67136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a8b6b8f71a1b0fb6b24215ed53224137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33338af197a315c532bad7e340e8d628138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190357cb52c2e8c37dcf60cc85421543139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805574b2091188dbcbbab633e6592851140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3c9a5958ae444188de93676107136141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e68c6a1907ea39b1883bb75ca41661142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48827946429d1b61d8e22f01a0990b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd380676977774051c5ba74b0debbb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65970021e5e4e7793bdd32a94f05ae8d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a9cb245e0216db7942b67eccaea3b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2fb9e51690be9ad3eb7c596b8b87ef147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b9908a2d0c2e70ceb356f35fb3d9f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40605681c0226dcba97cb446b15199ce149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bfb4156842f8c0f6fb4fb2870251f0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa4b100c7ee7905d43aa7a50d60ba9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557fdf938f3501ce7280ff43b608182152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad9bb038ee1f16a7f1affec6a8289f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06378ac9d35dae0b92601e209d8b821154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217eea23af652c85140cdd525c20ad62155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585a4ec874435f04437351436247c22156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f88e48f4efbd7abbe8ccea421e923157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ffba08b368db75fcc5440f435e4551158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b6bccfb27fbc38c35ebfe2075618f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edcb0e72f4c0dc279e38c1e88bb3a9f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace07f928b52efe63aac35d358468e8a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18bfb0e775fe5c9f88411b55c39b0b2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70141277a6d88b5e8dc65debe189fdea163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8feae731265387351eea2b3c3753c29164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344f9416f9060056761c42726f3a965165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1287a23a42ee7e39ab7585e89905af166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1dc652cae2c0ae07d96d4d1a92f96167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063765e9fb5c88f3e9dcffadad07744168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d07d45964eaf5d63a016d03a68a7c2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3438cbdec9494a18d561953776ebf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22509552caa2830e95a21b5e74b91f4c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af98782df6cfcce19f37d3ba764dfd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a31b31691ffd1dc4799d733c475008e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7c06025329a13c88e6fa4391f085e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afbcc027ad0dd49d94f72bba5a0a207175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780a78aa09f465af44ddab4f87e92dd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a461aa75fee21d0659e7f245710ad177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda653f157c1334a0f5cb9f773263b3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad7ca01dcc2de598e57eb4d107e6b4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de43485149cad2f1d79e6ab297a7f0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb3bf87c9e398335000fd88ceab1e3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17e942a00af070a012a7ba76ac8802182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289168c57d2d5cb7fc87d7cc68f290d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7c75a10a981753cac30dc8adb4508184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb8bd53388e575144974690fc8e38b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963109d84a3d485abbaf3ef7f585ebac186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37d6dc1b77e03ed7b5160f98fb576b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8050309cb7ecd75551f3312b82d4866188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35871dd5b7a51c50b420d22df7512f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a24261a9cf375bbb1f3dd4f1bfe4b3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930cf9a842da50faccd8cee55fbfd1a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da0cb71e0e45f67c6103447e05d6c5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea23ff986ecb57d0e553cfadc408c9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bbd29b4ff18a29c8b6a65120c8225e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45129a9fa06ca6b658bef731b5611e3a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4d9f0d2af48f190f222ca6a7283a1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aef85acfb024861d0a99e2535a5e6d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd8633178b0f10d8afce9ffd76fd7f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d885841fbbb65a8242bbaf50f1aa228199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e36e49dd300bfef5f2b4884e9a02c6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8aa8684eb2a5bd5b2981e189e634e3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dffc9c6f512dc0ebbca52514abe490202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e84e4932942d363658410f2ab6a891203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecdc478e9d4351daacb422ec2fa4ddf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af5c804d4446849ca6d831b0bb934a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f3f4122cc60ecfce56700d579ad3b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c3b2f739b68e8aa6535cc75709ad8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457e207e6e61de9f87e48fc25622ee9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803d8e6b43d527f6774bfc1664be1b2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3ed7f96fb44d017e699be754d1357210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748d749a8b8468d439372a45245cd4a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d521be33636b4896f3ceb38603c900e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9aaffe64a2f7a829d673f85e0f310213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9300e40e75aa0ae49176ced08f2bf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9306b2dce49fe94511c037987bb826215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34077ffd0b035d139caba255a2799d47216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09140d2a0839121a78c02b04f3d0d2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09fdd5fa5d0d7b5299cd44f18971ec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c191f28d1ee8541120fefc4c79118219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32efa14b4e19d2275391e5a20e462157220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a3792f4d3ae66d3a64971a9dde7f9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13192d63955a7c2c61f21e3d425510a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33721f3eeaa226841423bfdae9bbc1a2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9349b5e7b1e94a9068b2e29c405bf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57984418e1b9d88a96cba4580a4464be225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7695b6e1556d6066e035a0d2729fbf4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82fc9b2ccccdefd395bbe89d9b152b6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3109fc77134e0f35e4a3c91a5dfb5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb1745b122cce185ec2792dd4bad5c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e1582c811d0a31552f08a8a579ff2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae54716cd26acd8ce1cc4b9e4856ef231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d5b96d55d16ffdd0a35597db3e35d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c21290f08f52f23760e2ae740fb801233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530a38b0923740ba4efeb2800493077234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2995e1549703fa284d47d33612e775f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a8b3d6b0faed8ec35572e7b96c05d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7d42ff789e8ddb6e2b574c11c0779237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778c23d4add16f4c550bb4ad0928b06238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd69c45230fbd11a6cee0c6f9c0fd83239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c39ed4eb08113ac774b28f26cd575e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c712bd5d120d879c8de9661d5c733241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dbbcf33444257a61aa2a353667e586242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d32c0b12f3c5d0179295c367203d5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852daccb5c1176ee459f5921bdcfd56e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5f30e8f435aaebdd7ccc65000373a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d2e46f89faa35a926b01207412629246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d167cebae20549f15984c4d6a34b3e5e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6153d22b460cb9c6417712ed3716a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67c1c6bacaa00eda0973895472711d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7bb38e25c7ec04c32afe7b3358dbc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271ac5a2fe1075f82aff9710d9751ed251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26037b3b2e401271f3db9d891aea68f0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06091738937226b0ff71f2ba509819253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c9af09f0193ef5bf1ac7e68247c11f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd1c55770b0f1c0e6dc34677b286c2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31466b1332a3984f308fdeab468ff0d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88bf177d235487beece5ab83f0594f0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca1cfa7ec2d8287e076f55e3ff0a4c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93135205dd2f0c531523090d1b9b42259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a58bfaf4dba11f03982f71d2fe08d8d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164dd50347f330d136109c0b92e74a13261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1eb00255a3b5afc0caa3618d62c903262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb23c2658d2665b6ac00bb0804e750d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb012005ee02e463b7f849a0eb295740264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc122535054b02c9cc9ba1ddfa77dbd7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66766d62f6cd6ff86c91505b267d57ca266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2658b0cf3ae1ad0df0858f58a606e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553882612932b108415778e3efc45b7e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550172a8d879517638f31f372d017f1f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894cbcfac264d690bef0bdbbb8af1537270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d8e098c93402a53739d62eae220be271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8cd4cda9339ef1234e7f508b598723272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd35eaeac4c243b821961732a5b7edb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b5aafb51b46f260376c1f6a210df4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c71e78fd3cfd5145fc7395ba602952275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26de9c455b2aceb1e93b60d182d17a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41778d0e5772a243c5182c1ee52063b6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69333a1eac9a98c370deb25e288a089e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a11eea7aa1c279208a5400c5f7f9f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593105ec72e882b3c4f5f478d055302d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab283da0e5e8470a994cbe018da3d0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeacab335e4bd96160fc81ef0093172e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01f6d6bfa4708647a428b36e78f505283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce41e5e6ee486534f92995436f1eaa7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e34f225cf0226c623ac45ecb612749285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1351853bca51ce394034f6fab346e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714920013f391b6e40bef46c6e092f7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5956af7f0affbd42676cf1b8600445288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80024eddc8dadcb2e1cb165b8c7bc240289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3d4b2d61412381cb37009d072df10290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f82916d39cda8e9290a2cf5b38d2bd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98fd85ce590ed79c87aa1d308a13181292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85eb2382657ba16e1f94594e13c9c6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612c0c2ba2dd81ecc24bf3c4b24e8ed294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d63e0990a2eae58fe0610d3248dfd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bcbf510754b4f14d767409eda22dfa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad60aa9006910d19b7968e936a871e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa8adbe2c54660330a82ebd57d7616298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ed67df7bed04e8e1c2c6b21033f4c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e88d847b3c8bce693797e307d3e25300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaad5a67f6b621d6228d246af2a5970301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ccf162b6384628b9259009ccde0de1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0d0ca6b60806c818d56b1fa9e0de2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536f2f95038402bcedf6adc9e202fbc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb3b624a2b4c2bde231379e1bec0c0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86a55a2b6cd7660ca97d761b4785d4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac216457404d60296b29f519174e94307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400770216187655c5e9fc644e4166820308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d6a9d7ebcb43be13ef34b17ef2ec1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b98c213833d32b75097095b2c5c236310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e7be4e678e00b450672f738035204311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276237fb0d9f13a747e04cdcbdc02ecf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733ef54dae171f3ace29a71c7f0f143313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37685a8f673e9e7072151357fa8dd6fd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e82e6cc8b3f8ed284be40b7195670e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e296efe3cf1da851b08021ebc246b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3960d86ada8069840111e0057d1f6f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691774aba9f193987cabbcfd8d40925318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd3f723d04cc04864c68e04d363dd8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264ee0696fe658d0f96f88e153eb207320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386ab3954aec48804d060944c53e93e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a889fd975bc901326edb37c4cef64c4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea847886202ea3abe5cd8687975f2ef4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4cea577c068c91287aa2878fb4a7d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea68ed165d4c16459d2812d2a9725e5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ebfe7a0f3fffa69ce441cc6165189326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c742ebf40ad7cfda4f209c4cbaa17a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13774dcf4057ee62b9fd361dae866a5d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46d7939a85a3e073316b4741bca937329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4951fee018156eda5a535bcc2ca3d972330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67d2e2a03ffffa5cc26bdccb65ba8d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8533bb1070a95d61291cf1969f1b3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff831c87385b3041be4a9cd072a82e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae58fdd340ab5673906ba2924c8e1f8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273103685a1727bfa4eb35eeade9923335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3a1d6fbe9e8fcb547058911360cfe336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c5fd365887716b983c258046b23ff337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208af488a8277d1d81dc9ba583e1e886338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdacdc6f362f97ce8383a4779af2c58339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018b680cc038aab89f9bf11e6af7b46340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb715a310dcd9a60bb4cb133722388341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167326199dc7b40de186f468e73591ae342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a00c051affef7f99112953d2daa69c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527ebb9288aa3a6c81f7d26a125d189344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b53b6ab8e28573db4373cadb9d48c7a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1091b7a0fd808ea049e304e0d1eaf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e578020ce0823799711ee5609c1999347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ce45d876d065ae38c929807e1c09a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296374fa85b1aa8b601f64cdf48eb7ea349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e169febdd4ba2b58cd11d7479de626350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d165a188082e21e696d06e38bc2d28351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3885ff3e583af2ed6ef757bba0f75352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece06ce0837593564dea2cb9fdba4b1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe831642d918e6adf8c33d1ce6845035354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2552152f5506ca1491b9bf7d2039b99355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c62178d36119436422c7c2f730f0a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d013555b176449183ff46f8551ce5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78912dc922a68b95ec0e8e11bbf3e4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb3e18eeadd1434af06aded38dbe4c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18648b496319ca12c876a8155744c12360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718989adb270bd48becc895191a8b839361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8deeb338a5d61c5917debc76ead94362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafabba88885ccd4241139dbc521bbd4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a70dab4c5c9a725667dafe7cdc510a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c6eddaf5e045a9d26f96eb9fda4a5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9714d04b7927d48b648ef2788d65bf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e5945d730626365c844d3157226d9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57effe46b677b2d6df9c0847c711fcfe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa115525028b91ec96efa8177f93fcef369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57321da7f0e23ebaf92d7057c8d530370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5827e5fd5b2de1f01abaf23db563ea371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f8707228c9cd871eaeb29269b2348372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae92fd9e2220f3697f77433a42fb54b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808673b330c5ddde9b0998cb3680982374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99488bd9245aa723aee1e094a26de5e6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa1712709a805685f31c7f3391b30e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84452a668327b254394712d686275b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f40edaaf38588e64a496d475014400378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>