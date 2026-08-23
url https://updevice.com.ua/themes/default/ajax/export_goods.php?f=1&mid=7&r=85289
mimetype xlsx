--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -1378,51 +1378,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452e672d0ee7034701166bec0bf97d71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ed078d7e3960349488f43946bb6102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0462414e46fd946c84b68768cff5a8d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8012f749773dd006490d6a0158d3824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7084cb5e5f9d873d673b4eca0e3315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac81c218a11dc6ef29d91d0a7c63106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63b7560bb3b5f94fbb3965200990ff7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140fd1524b429c5792a555e1dfe5183f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b731c7aec1b698d7bb74bb6ddea19f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baaf5c2d6e5424a86cab0d6c3b18b6310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b747e8f2693fa63fe1fdaae8d613d111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398417dafdf559160650ec6706d9175f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206d8730dc33a5722e61de805a1839813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983184cf486f3f97790d4869035d535f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc93c4482061f90f71800bbeed8ec315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac18e86120e111ea77eb974f44caa916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e119da4b11a3de5ed0226c9b0192417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4dff7b1e18c53161f943cc996c17c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf335e9d9150d7040627157f8a49ee19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05fa712955d3a067d08b782e7639e820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac06a67db6db98639e3fd150edd94621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ace71475d5fdc3101541ab229d581e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202186d8f5c5a90128183dc6970269a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7392cf9b6e7b716ab7ce643ce348cf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81c4a874a9838c3459cf50d9ab9bd525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d043f55ea0eeb046c676f87fc7b5426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15eba30cdaa0fa143ce09ceaaac428327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec124211777bcae946e1e6cf75b6b4c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84b739f7548652c628999899f1bd7f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf60bcd03a498a15ae572e5259ec99d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf79caf41a68157c9ad50f083b62aa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d1d80ff9ea483a8f5361a3a9581c032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58b0c8f284a95c41de9006bda7604d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d5ccc300955d7799f4bbe5cc7e8bc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2724c5d439858a69ad52edec4060735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f88c6d37b4944e83a695c4940e16c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2269180cfc4bb2315bfe753e15b7f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f82e1bdbf80d2e58f497d5a3861ed638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d447bda08dd4e672c3bc2d849cbc739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321a699bd6aeeb04a0d896c51a61f6c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75ed210e23e6da8655be93bbc46d9141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b105c8c4609565c10e5ab9c4acc836642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633c783d4f10d66618c56954e9ed79f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e072b11fda6a85f50f9add7bf880644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc842b696b5626e4ee5ab0ba9dc9c5d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333751895d8369dc86388f58254eef8246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d46c564052a6f3356e08dd8ec8f07e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca547e00c457256586cbca5811380248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89dce2ec30d2cc0a88d7698862f4d2e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24226b673c03686b3b990fca6b60ef50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87920c25f5009256ecec94e253d6482051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b113e29b904e80a87613827267ac9052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7557c93c51a79cc5b5ce18f56243a353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472bc692f1ad9e1bb22980d784916fa854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69df8c6c406cda5ccec094635f3b3ad55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e65a9fbb164f6317ce7507649203dd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0915388328f6ef50cd43961c71529a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83098bd72115fe3a947f454227c0a2858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677fdfdbc6a26d3638c266b950c0014959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab818ba800bef3f8beaaadb486a1bf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371bdf94f8153238d03c95110898e8c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5bc7b40856baf30e2a58b4e969aba662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f360030ee0cb20c92197713abe546b263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124f5d8efc0300a2a0a81c496b8209464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42bfc72ea0a3d82a9e24070428f3f5a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335e0b0ae4202cacd5c82af08d655d966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dab93b55762af49bacd82b82cb316f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e51421796d592b219b9badd55f55da68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421bedf63dbc03cc1b000261f6679c0f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d35486721d5c9b0df227e93b4940170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39130d0c1745cd96a468365748d91771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c66c65d5e9f664156849995c993de72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f9ba7d1a82286558fd7554460f92d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ca4feeb3b5cf41dd3a04c14dd9cda74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6d48128db75c7abde65fc307b3ad375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180815b5cbf846519fa755b4dc4cf0976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c512946a597b75ced2e0c7f7f0e1e677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56156d0f208595b40acad2fc39b62e8878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dee437ddb77855643f6ad3c93d508879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732fc307654e29cd1be0e5200ae23f380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8b90f53f142a8f7f9834bc0dcba8e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d873f2c1f81ef89649470cb7c2c7a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403200f1b76a9ebdee4373a5c62138e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0a74add7ad75157cfca059692fc2a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c5998f551796be6e798984afad87c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e84bdcefd462d6b7625f8e50dc9ab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09b6e8c03a48a83126b43f62c3955987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d452dab850bc7e73cb1d98433603b288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c4337f8f87a9e96cb77cf8151ee2089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408cd7fcc38ce5371d6c847ca9b51eb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a18d7a75fc84f790f0aea96f11cbeb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a752c51383fad7f318995215d9d7a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ed5846ad259bcdf2d58d6feb1e06293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87021ea7a05bbb039d1ec3cab1004efe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3e3e8864ec41a9cae97a70341536695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6143230ce6b95e31b8b3eb9dee77696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc36f8b02588fa81438e0d7bdde498997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783b3121b506f04fec7947a4b1a264c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c3600523c20d19ea0f1e90d14325499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb15b8715a3ea3a3d65552dceff5ed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2179ea77130b27605a9948b04413d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b919acfda50c1c31313e3624bf46aa8d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec21bd2333b807fd69d512448c065f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46f39080924ca14dd7ca3a95bd46c4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b4c38f3e85d73a25ebebda73a047c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947bfbde986b05ae0c2e4ae7839b429106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9202a19494e067242dbb4af396fe4f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b00a9b1991747e4a10541e8baa00c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500acee44845975cc0cbeb80e7dfff8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83002cdefe7d0025b0e17068be2f002110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b4a9e797138d690ffb07f5ba35ec6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99788be321651f083b79d34b5b7e1ba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f10e625cffae8bae1243f9d8e3d3e1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2537662bfbf8c3fddcfe2db2ff251c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9928b990704b739eb6af39bbde871115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100cdc100d39aeb7d0118d8570041a36116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296f3718350a1602f9dbfdfd39e063a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e39f8937a4b6775df0dcc00d34c74118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776e4e5de6903a7bf9dbded207ddb2f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2611eabc5d207c47defcebcea5b16a6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89906d48d77fd3704356e1862c309ced121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9f18ef00b375c664602ad24908bab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af1ca7da66781d5a395a89254ebacf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086bd222894620ed0d0ea82f8f96ddd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728774c2cf3607365446d7dd3730cd8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b2695a9b7e7bcbce98bab21742c10126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798d026c987d02b6727aaf28ecbc3ad127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9686669c2cc0b160468aef91fa738a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c89e1a9cc660d9c145e4ea07060cf0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0f119f8867dccea0bb54fe4898830130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130bb58b29019275559f2aac6348def131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc845f6d3eef88bbafbcc5ba6504f5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc138c4019ef2843515437956784ee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b82aa4ffe0f530af73ad71912e1bbc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e40fabb0ca2bb7b1a09f7578f8488135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee7b19b5cd2aef71ffb17cf222f1d4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94934b57edc3482c21723466e01c85137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ffe4acd9c30130dee9d886a286f564138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465260f037453c88b0f358c630398f16139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa831433bc2a6e2534fd6519eca33b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2dc78c12c92717436ba55d44c1b6a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e237219d5e22ecc5fc964ceb28bcbfc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4692e038a6b561084247848ec144593143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880abda1f406097698f674e057e810c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c35f67d8deb981103e61c78e747f7d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3d44cb64bc983acae4566a286b1dd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905681271e53e0aa5855a6c05a83fe2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c56a7c33980426204cdb33891c7fba148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c346b21bd133aca901e097b41fbe5db149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c1fb9fc9e9ef515716dd967cdd62a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555139d85bd116d62e865ec7c1f5cc5b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139cf301145f3b8a93ac40ea678d381152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15cd4cadafcb52e437f22512973f18153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842970bcc7a15dc526d76c31793fa6c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5e1537a13eed432560351dfc83ccd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e277339a67e03bb72fa5eca79ca96a0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453d162e12ac6bdcaed5cfcf421c17b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c55eb9f0733592ce1fca3d11d2161158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976256229867a4a34a0503786568351159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3646636c559762db8a1d589b3f0e0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bbd38d879a581fb57876886d2f7964161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba54fcb9d924b0dbb66d95ab74cf2d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7066451797a48638231f9ba09019e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596373f804171c50da6b500bbe8d18a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8b6e9fb216792318bf81c0b5194e5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e8046d7a214491152eba64e63d6eb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540b645a69a3f3d2ab06d4ce7b2694b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6211e491a5b133a9174988679151af168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b72b4c8e7c027cf9f50393e6e5d0e2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f526dee62c48a72c0c91766c26a4d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129ac2f2cb9b0b7c77223b0a1f62617171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037159b6f6cc8b3e35e34def4b9056c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56b6c262ab7bbb3136bf39e34de5ba173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df93442ea32b99360e4da127c0abb3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f02598cdf03a304467c310c6d311f6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b27011c16d5bdbf52064583bb90d45176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408955d0cd16ad4b3e5ed4eb68002d27177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278b833633896d2fc7f0f66e6136159178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783e36baa294143957e9eac05813c98179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e9c29c2665ce02e2b0d8b482be223180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164d4269e01c6240558517a72c0060d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9f3e7f39fd41f7a52ed8443a46b73182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3e120f9e19aec7daf0915c4b421a8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811169334ef8cb4aa8cf3e4a27e246e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc83d24efed734a090b2eeaeb724328185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb5afd0bf99bf490348e958b6d75945186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81b53bc0a3b98c5c72da28e956e1ac187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb96283067d363c4c16e95e4099edd9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351e2b554631840e9388c1a556643c0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8cc0dca873b51dac8fb47b1f6d3e52190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2e51c0623acfda08d0e84810e3cb4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc561235965c1fc3d8d613d9d5bc8878192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99338f9e5251cc6e090a738e313a65b0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9370876aa87f428adf8c3293dc4cb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e3addb7f609fa6cacba24cd62cf85195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440adf4e67e8122e93b537775979ad5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13094abff13be08a485169c5f3be8f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc69df837c1f4514eba9ed6ef34339198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70afb0cff5e37f306f629b84c293b84199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d45cc75a06034b95b1bb016fd333a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5144021a7ddfee65153328bb43c46ff201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac030001086f1338889b72189978cdc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c68d6cafd8f4d3895f848fe68fc01d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df74059e650891987ce32e965f12fc1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcfcfd120dcc073d307a8fb1f48a78f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59ad6ec61e579324ab703fcb5e4bd5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b573a7d2cdefbacdddf48bfce57a75e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf4b36912d9c277e7de64ecb3c2f74208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292c1114ecfc848c727b1a9c35ff1e1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d937f00000467981ddc9a9f7440e8e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c3b6c1bc961c2539fbc524a31b107211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43f9113dfe70d3d7cc05c899a91578212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0fbbcf149b8c12ab9c8fab35bbd38f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45236009d0db7f656edd3e31ee6a4fb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b7ec2128fa4486a6c774266b197d83215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd6364696b7751c9962d29da0db258216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e36b56b0b95b27d8318d0476b8be0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75fb70b5556fb60305dfea38f933d09218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fbc70bc91b497bf7b2814909f2e0ac219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8b7f4a1d7859f0c698be2cca07a04220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71e88477d00b424ca05ea1af85367c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d626c69cf962dffa99d3c99a78a2420222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722b9aaea7348ceca38b45e6a5b3ae3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd0a15fe71ce786b0e8926e1545e51224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff352f08519963767edc69bd324409225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee936bb5ec0a76d635f3a51ed067f57226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f5e42133c5e3d94cb3054f6731b04227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136e109b5970353fa1ddf90b091fa94228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664106871efa06a875d300689842a32229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15e0622c020e42d76abc31f02071e8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80ca10162616aff4c920433d5f70ad231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5cf9d8b6a005d7c38cc166291cf94f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834c8476757b4bca104919803637ef5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087098f3f88ef1f500d33d8840729cb8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c8c88c4356d453a99efe7ac69168a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062704290deedf5facc5fe9566ca81c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24896dd200ac1b92ce82034e96ceea237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ce6737c816b9b4bfd745dd89023a3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cbadc030dedc53ddfb19eab073c851239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402f1e088a99a44af8067f1ac228025240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0423c179a5113fde4300887c3b481c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541cdc10b73a70c61bfe8874292c6869242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1d54a3196de4a6542170b4a20d5b0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1499bbe693eaf24076e4ab804583f54244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53acd07bf3bc2769593b9450fc6e2e5b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835a321fed2a7fcec1b8761ce31a30f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84adafcebd32472516f5734ebe0b207c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921a3f62af23252ae9b99596da5502b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7a351d99fda06ad864c9d536f446c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac7d356a0d98f55db29531b040d19c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd829f5747b5847d97122afc7a09b340251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb18a9aeb7d19a886f88a5da0128c0c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27fe6726f31decb952eb3b60242dec253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c1497d4221356dfbe7c16d1edcdaf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be327bbea60bb0e85c8c2f037f5f2b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e191b191d39917c8127a278d7506427256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc44d43d2b3dd4c9b345c1d18849e0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c748f2dd967395f632e8e9e334d09258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5414a423a8fcd40124b3d9b8696c6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6741bc2f5f7588d396c0611f8cbf0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3112aee2d0e1919be221c22a07c96261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f79a51a70af86553e11c1d263926a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af19ab641ccc1a488e57d9d06ac50c1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d26f8e5a67d1c0a6347f73dc5c858264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f43b9372e8b244d3892b6c4c0657d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dda5c5a93c0547a9f4958f4e837af5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e003547ddae70c7119dbcc96aea3cd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c647ca75297961a89b536718390ebf0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b592259764eba3eb3ad00c3b8e2dc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b86d874f24925be5b36a7f3a8262bb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d339f18c8a26d13bdfbe396d86e3074271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3594091689b9aab81d76c4292b5046272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33d2e9c81c80e7e592d3075042f223273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917969efe62faf636d6843fb30e652a0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d39fd98e0d93646feedbd67713e4d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6845eff08a518797a2c1dbf91c61cba276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaaf969fea2e6af5975807b96322f61277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f78fc94f4a38571819b7089a459b3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972490fa3b33d5fff369f5d24406c13f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb44fc64cd0358c41fc169c99a8ce40280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39d6e6627bd43e1875d16bf344539f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843cbffde4a4ad2611b9595d9a592ba4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c17ae8c9d60dd28a4ac462cc185da283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ae07f4e1c23dbf5da05a0a80a78ed284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e744a32c4914f81b8bcf338fc2157ee285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095b99a77e59845bf560e621ba05ca7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19472211cd310b061d6a934ae88e274287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ecb2684df4fe9c04126f72d4e9df57288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc93d8599c849140984e8762d14a27c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919e8493a8e856af89241334b047b80290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01dad74ea348e4d21de0a980267467f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480051f676a77af9d2700b05c984c343292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d80398dc89b4eb45fa482773119459293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815aaeb05a7be4f582579c0b593ae83f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e100cb407e646053fe69314bf72a5bb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8dd817aae97d9d9b96694906c8453296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769ede0235b230cbdc55ddafadfc4e8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1729caf11bf3733b2bdb4d96b54bf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd0815e9e26b9742eebf3dae59ce4c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b3f2f514e80530890b16aaf1a384b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6aab46d700aab26edded6027d3539301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d3a3adfb7f512bfd9e4439915c02a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728341ce7fd2250bd4e4dcb4106ea72303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f73406bca0d1cf5d6faba8951926b3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882859eb9aaad5194505141a8d41f067305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1872729147d72050c1102ff1e3c6c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af061279dbf561c07c38a5fd61583d25307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33f9e8b66e7690c79cc7e5041166e9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3db811fd44bcfbe75b695f776d3e9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18e0dc599a637906a54ffcfb0c8759310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce787a5d50c68f3872cf3857e24eae1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d89786e563710021dc2ddb404aa295312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da1d0ec45606bfb7c04e7d23a4eaca313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5534ad59738eaaca3dc34cf03c030f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff753fff960e136a001cb01ea849a2aa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0e2c150976de44f81754a4b46784a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596cc5548ab0411b9d720fe59e4f84a5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef0d92fe37aa31e3a810affc50a304318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78d9e64d04df079f7cb52aa73aa330319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bac5347c3c414fc14628e02a48063b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8094a3ed1abbd1d9edf7b63ef5dae321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee46bbb9178bc2770ab444216e1f792322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ba18e6367cd8eca5f9dfcccb01d5f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a0d6400e6e7cfa41028ef7bd4fe13324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48628106c5b0aa025b7eb7a6b5c8099b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf295398c9d5e660c5a452538614a04a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9165e9a2088361475d890eedfcb55327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691503abb7dcdce9ed00d1654d9bb3ff328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6a4975c83f8098d52eba52382b522329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7680ecebc5d15772c04badbe07ac05330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364169a3e340ffbe554435771938e2e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495657f94852fa28430f0205456087b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af1ecb25b45eb3f5806dc0627eba1fc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66227c7bbdaf7fbbb3770b207cb1ea43334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb67a9058b8ceff6c4590d9f358a2f6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff1c3177fdd143c7334ee6520f60a9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104948896901fe0229751af469b5cd2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c39d5a845ce7c3521419de1ab5b3a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50b07d697c5c3d7d8b9fe26a27e412339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290970963cdbb72a639f8c5445228e2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17640c341b9e08ae452896e953443ff2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c17e5d2a2e8aafc9773aa4fa6b0063342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b5cf68bf6d6e64455b5253376d88a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9aa8bc1feb1f162f717f4dbaab068344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696de4652df5274c8c92ed725c91dd66345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c99c44c1f88b0244c11cdd5cbd252346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626827480831a0443b377be2c80a2dd4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360c51c2572de0fc4f4e1e65cba10e8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f76cfbacd500a386bb55544c924cf2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e779e3c27a8eb08be3cb8b416955431350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e48493e1a19886420cdd60c4d18092351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede3b18d75804a0a9597ea3c82816a7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79b3123b4ceca84ced4bb1252bbc9f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0c0b0835ea986f7a5b533dfbcca58354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265d366b3befd11a6e72af65a4e55c8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7156fcdf4865b7812e29fcee9b7eb55356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f15d29d3f23698dca032b5a47e68d1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57630056f22cabb43d9abd450cc1c8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ff656b520df637e04de4b1e1ff4f7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38dd1f80b5c03d9b0d91f478cfcda06360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51fb7d1f19f2c40fde56c0f7bd9097361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4636810580af709d966e1a6602a81362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42bef7d285529da79fe861f8b0063c3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e8aa25a94af1b6f8ad4a811cd9691364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0c23816dcd437f718034413f3f394365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5077810d3876f5e4012900f3f02de366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae308ba6bf007a99c6642571402d1562367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aede681111625e70b3aac3c35b1fadb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401e6123707645c40f7d2764261127c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48674e38d119dd6129dbbdda2e863b1b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712bbef18344fc6d755e19e734ca384371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4ddbb21e8503e4654cf34a1fb5ec8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4662042c78fa67a295d2aca8c543d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8aea6e21890911a876072da58fca4b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fabcfbdef13a685723caa3bb9b8929b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2adda08968c6ba5e12dfaa87a5ade5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6feb35816d51001679d3512a21d099377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8634aed00d4a086cae5382f2e57ef378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae6ad619f758f619db8604c1c104981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7fdb24583f59747bed95a02a3848f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c396ed45b6c8df24b7dd4d0392c8b93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7bd2528fd9e98b7cb86ae8728cc284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb1dc307c7f30acb2629de492ca3995.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbecb6a958b04d8bc78228ed4295cbef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649130f42f819c774be7e533eaabaca7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb965256d344ac8e71de9ca6b32ddfb28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3c7d799c9e7cc837de0a6a31f61df9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2565cb1cf898873ff59f2d469ed7810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df466821201a467bdc38b0e69c68291c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2a825c401dfb262f8ad87ce93da4912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e2099b9f201061625bbdb69131f6f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dacb9d6d4e39bcce0e8234f5ee6192414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26acf3131fde68a99cd4ebd3a56e7ae415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867a67d2ddfe123201dcaefa426f17316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b376503c3340a860d95073ffb52b14317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9c4196ff96c8f1a5e94e21fb26a6618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf602394585b64f3bfd9527c52eedb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef1ccb0bc04e726514de5c2e3a6a4c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf126ca2b7a6dd6815be432274d318a121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfff2725f3c2ba799dc77e0bebbad4c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96bfa387e05dd781bffd58ac59309223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daad9d3a19f1ff0951625f781040f1d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f872bdedbe4f1bf658a33d1e87dfa325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72166015e3d14979dd31c34989108ca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded922fd7fc3aec05a09b95b41f62cd627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc91a023f6c2b82b91424612c013e528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891dfb3f08cf7c9879c9321f2127f4bf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979046d5c3955069ce6d1fa947bd07430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5979da1128ff08f28bba5c03ad1a0931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3b838b4c3488dd14b0d49827928c732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83de7a233a5ea129df76a4bd9f1c5533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188c2d18c1d55a32e84b569d0a1e99134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1276479f479c5fca3f9109b97a4f635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b804ca4ff4e09dff05603fa32cc6b5c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8bd2248bef941e14c10801ad50775c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c16ec7b10c87e9f11a218cdafc7d5c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0690d96fdbd7be273424e2d802e675339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798660536a5e895165be43d7f38a3d440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e07fcdbb49181337f0b8fe0eb2c9441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e554127deb31740ea9915d421e0876a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8a560e40cecc52ebdc5186d18dbf143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697c39c57fe9ba804d9411e5bc8b2e044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e1aca73e7161c5ba757bcf5d1bb1d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393404d1f2322b080a4a01adea5f24b846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82285a5e1cc5c18376d91e274468d02647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e23615074632fd69353c6b610c64a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38526fb4987b78b57d84b1bf246315ee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2263a53c5c5192b7c3c6b29cf7055b950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1a8e1edfed510663490043f69c52651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1d5c869cc1a78a75dc301ba8e91be52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b967f5969f95931ff1ca60d015b0653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f805f62fe1e08b0a973987ff545f8c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb01ff962fc7e178034014b94c58df55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d3883deb28922f838d0e4fe0d821d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27e0265cc4396e3e670a51eacb1d3157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76afb2d58106b6a4b37ea1c725fad4458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be011d875dd04fa2cf43521e54bd6c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656f1d603b765246743058c01ec4bfb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df47186dc3a0c85f51627181bd5cdd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2aaedbbe0f61b300e6165f08a95e662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d96b7d9a42e4d72fda03313c5f24863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aaa2c5d9d6bb0f02b4ca5ebe52bef464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc3c949581cf6723b8cf2340a302a365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1058514ff5e41cf4586f579c25e315a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0460223b6762bb34bba9a7181a436067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7896c00bb7059ed7dd43a622dae184f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf5b4f70bdd47467657f77cd85248a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe79521590ce4d1ceb95cf5d24f10870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178213e464cf584c37224cde6d0f3a3c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301865783af3e27d8cf6e5ccbac8b6872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78b05996d6de9f6f672abb6990af6e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27bdd7a37febc57ce823c528215f1974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e0e0dd708deb285ca01a20d50ffcb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1bea49cdf2af653947e6a50f954d1076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2f9c4a0988a769ccf3046ad41bcd577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79c4d2477537a657c1bfc8475bae0778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b5ae2372eeef7812fea2d4805729b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a9bcc3317d34f2758d41dc686e7c7480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395b1dc3b2bad0683090552459478fc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68ea2eb4ac00a06366b4f62ca4d23b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d9f26b6c80f004bd339b0021101cb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb4e3aafd44779afc5d8420207c64584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3d73dcd3c92691a8c44e92835db3e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e8bafc31a197a8933c20ae3520f8f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e17ab2b56dd392611fc280dccfc1e687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dcb46f3ed354296325c273b4c0794388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5430fae57eee13165d79c8fcc1c0e2689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23066f9ac55b976d761da3766a8db590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0ee4dd9a0f8cdef7149a541caae1a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b58addc2189c305cd4f43fb779090f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af274b7f3a60c7a518cf0c5f01e37293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1daaee38d3f4bd9ca4600e1f96dc1a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504db6e7f366a55dea8ebb9ffb2fb0395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458c466aed930e060ee7d875f2b7b1196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492975114b598d1f49ce74988e7ccf797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd0e0f7021172d4470bdf0bc02d0d098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a771c821cfd8305d7805b902cff33c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7495c8a40c12817e08bd51302f787100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed946f6b75357c36692a28fbe0b527a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bedf8404924bb096c806aec567e06e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88046fa9c3a47200fa8ddfb0992b53df103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b042c1e83d49e021a7c647141382e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f3317b9990c46556e9c0f670bf663105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb389b16c9741b65d7c6c9cf2d8329106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fde16568269f414213331ed0e3bf9b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196a5387c49311aef9882aeeab8bf5b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676d1c4e53f15782c96759c0ce42a7d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2e0518bc888ad34dae0a74d71a034110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc7a705aa541e844fc595977a5dd5c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54efce1a9281962fc3b95a3802bd2cbc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb53b5722a123bcb3017aeef4eb7dc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8841b3e11475d89ee8f9b026ba44bc4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c63962ca8d9080c52aa02a1599b3e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6357e644c909ff6dcab0e9749d6564116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db81d8252919386fdc92c263d2f88a6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3274970bef8fe9ac8effb9964f6cf86118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64985708087d105dcc7879fb0ebc728d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7cb202ed7bbb26b103f1300103c3a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe3d80f793dbf48ac6e40599e8b8b1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5be45203a74fcb97b14248f496db99122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb887048314a48e7467cbb4e352b4623123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee7a8a85d7e42483b345c5f4b60a2f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93998e492745aff1bf0c689b7c589d7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c15dbc04f2478ee45103604c64cfc2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ea1ea0fe30491613954cf1fca948e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb0e496571c4ccd05cb21cce2d6fa5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f002bd570591dd4dfa07c35c3d67c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307dc3753b3246e793cd7c538d40a33130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4059119f60921d0342620f4bbed29ea8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c76dfc0a34ae886873f48bfe497ec132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521fa32a27e5c3fbf24ce3f268a1c21a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68252eb70048f78e974df85943e0b155134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce908ba75d892da64b2d890aaa3b924135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d046aee08e442dd243a8f87512bd81136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0011a14f04f90b3ad31ecc49ed2bb26137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbed3a29e296b4b7bdd55a01b30d56f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1cb02c3157f79bdf571450567b936139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f01f62923aabfabddb375066e1c759140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df9600b7ac70d3b98583582dee391f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881592cfec5f5bf92c82450f3749ffe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c25fe2ab4c764325165e41d116d6b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19fdeae77d12ecfac2872fddea1dd8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a2b2dd0d24423628cbd2061ce32be145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93eac91dc8ce153c111fb47f94b6c1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95955670dfcaab839b30936d7162620147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b75c63268975f30ae1eb9b8034bb5a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be60ae8428fc3808e3b43761aa28c6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c527161140af89b0da8686a63b6f4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36310a3e801a1c90316409c2e43d33fb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc8744275bc38b4ade3c80c14293ed152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba30e5e3aef13544a4289118aba5a24153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8649a5756b663d6300994dfb94b59b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809b922026316d41128b32cbdcc3089155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46032239fc42fbb5f52ce8a7e6c6a027156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddcad8a0c48ef820f82d322e51852e6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9f97c0fa97ccf6a359ce06582db2e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27ae66b6a59a38915a272417684cc4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05ab1e801ac1f15da2749b7889e4b5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9437c744c25e914603d223dce90fbf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d40bdf2632d7c34e77c308d025cab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a152031397924fddbd1278e3ad1d1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030262f159cb8dd281e13c517229cba164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ae3d4668db7c44a9a9a841a5f213d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85e75baf61654c3a3c7ee755af844a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22afde8c54fc82ea95c940625bebc681167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8615fe47764fde16e39b69dbe94c8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1064e6732374788caad3caa237f1e4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2a4b8415e8a855d9d70da8b9eb048170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238960b03f04fb0df486463c9af1427f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6724e1b591765758c04b34c28998fd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ab014a41315e5cccca4621540b279173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c0e8ff4a7509f2fdffe46d4e9692a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f8d752ac70068077423d5a0dddcaa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f040abcf2c4c1be676422dfe7c8c6af176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a89ad79d689a6bd1928f34dfbba214177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877a8f71518b62c1cad878a95ded1c6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0be500ab0640ff66b33f5e87ebf97e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac943745e70ef7eb9fbd0ddfd29b15da180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a8a5c54a3cb7ac54345d72029e2f9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca10781a6a091a6a581fcd26aacee1b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c70c8af4c84f395bffcd7c6433e539183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26097d26391e683c75cb21581048957184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896cd04b72439246c9f438c3cebefbf5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed5d13b539eb83698ae28557485d2e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f121b069e2aa83e646071268d98ede187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fceca5e0a23348f95849906ebf2241d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b54b969ad6b06427eaa4099f3bd4cc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c117535242b7969f69dfa58e75d1b9f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35499f2ed4f77e1481975c40a2e2e17191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b5fbd91094b9b735f4b3797612910192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c19869dee4efdd327c28ad0cc262cc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d104b5eb808f86399b37922d0bbe08194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b5d4b6f088a162118b15c6bc9d517195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b09d24833615ec0dcf8aead0aa75c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958be4ddfb3dc19a3ff2e7caf91d99dc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345f038aa01ff04f4943b5cf8ada9f1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376f6eaba291c78bf57922a59fc2504199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e8cbdb01610965f2ca79022ce6093200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba55a61984d4a84479249a900e63887201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb4b28414eb5c09fce7cbfe3cf19ee202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbccb8a50109fb56e726c5bb4f377a2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028452b5c116fb8d44dadf8a656c4cef204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde50ec0dea9da13a77b30cb9aac0301205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e7b825b3159ea43350a89ef8e54cb1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7f92050af53dddc9b72b1cde0c4ce207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06825d24110251837a593b7995bdf8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f9d1cd198c767ca4718ed3dc80ccb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f884aaa625c5f90b1250d90115878e23210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60f4de4e07529dff6acd89b304c8a6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ac6dd48535d3d184b5aae75ad6255212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce06219059491a8286eb4c05197fcb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189920970a462274ad061b14383bded1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf7319a0809b34f876ece7086d53c9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d973fd0ac2058c81318ed55f177d6f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49376c3bcfa98a3c02c6f05290a9c5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844a90368cf6fd24039727f2cf2ac80218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a3d9ef7f2d6bb43dffd05158cfb59219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005acfe1e2fe8951e3c217ea8557588f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f9a25fd3d265f6cef5b54fc9f853b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516dae49c7f0d37cecf54e08b8dd59bf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603493053342d35d41de71449cc9dfd8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca30bdfd2206fe6bebc5891c51dc1ab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626f9d2e2547f3a9e83cbf1d53eb378225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6b0bb57e26d0b146f9e872186c179226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee49c24608ab7df7dcf10d301c6d746227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de8bd67c3ae889e0aadb87830cca56228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c0479a8aaa3d9a85684833280e403229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a9aa1661add89d9671d08f7c588a7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3e7df36fc481f5ea8f03f72599661231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1ba5fb256fa9d0c842bbe697e6274232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e65b4e7c1475503a820968629d7a96233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05fe9118f3079e2c568beba1a4991b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05eb1d3b9da5aab784862778160666235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120d928bd444555bc42dbae6a165f0f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32795064200836b3e1b9f9cf8c649e7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeefc140c63713921543698a1ea59fea238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f1cf99f17724351f8c30a613b658c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcae54fb974ff5186fd900feebe9eca240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aaab1934f70084212eee026451ec09241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907a2fa491cef2f8ee8e293b2852cc5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10408d54c74860adebf68542e021a7fd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d9c9bde9ce925c1acd4620496a232244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf61a4f40ac80884728fc4f655d9ce9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a837f1f45be62f988ee9122d09f3178246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4deaa6063df21288f8277f6a0b7d5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115dd947f3ee761d5b7c61ae6819210248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4683b62673cbc51c0f3b1730a25c69249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33575251da14e3fe0f2b8fac396b4c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2342a4eb19f716285539a6ccc660e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dec4325afdbc454ebbaa757e6e0e3e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd4dda948dcefb2b480b99b99a2f62253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1caec4e2dfee6b797cc5f94b83e5daa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2d63209dd00f55b0e86ec7198a23a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d9ce0248affd43b5b43e1b5976312256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667cab8604679c39e2ad8dc8c66239b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b06de56e911d622ffeb3476202e5b3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8bc7245409bb33089312b291ebc904259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe408be8a225ce0fe8e3ba92202e17b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610ceb4a89ce6ddc896a1d0a95f055e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bba0e06662c0b401d04312259986c5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0106baf70908418bfaa7c011d236a2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889e08f1ff05207b7efdb58df2bd522264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e1f71349b181f4a8f8c8b1e2c4f6e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42945c0f8fde0e4ac647f92151c7fba2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8accbd50c1b7cdc72409d714ae9bef72267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7d1689a1acf50d9d99502072b2f5b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8961bb4d12d6e7253d5a23c1855668269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10dd38c5a50a6b109f7309e61684060270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24229bc4201ef1a850eba81822bb7cf3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7bfdd02495a1fabfd24ea63796056272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c220cb72571b59da67fd608da9bfb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49340351652c13ba30a5dafc53d0986e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d7da5e04fc9e66f255254a18625d1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931fe8128e927651fb0d84c665084b43276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62046b5c71773e0af01e8e3ccc156ce9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6253ec5c61bf756689b09d54224cdf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd99fe25fd4dfe3f3ba3d1c39e30af6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71cf97f2fb4583491f75dd96b79479280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7def853d208b2c5d09040ef5f3d4b0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b12a94f9af7e4c95c731c769e2cd7c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e924434cf9d80b059ed1458986bc7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6092df30322a85a438548efe162a3ce284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5f42569a34bb6de8ca35d0eae7760285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b98e2e89ce62df5527b1c68881b06286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89394eb25f87626a20b9dd2ad3cb6e9e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475ca7c0cea7ab235b01df94a132e87288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558e73957ae36a327896e80d7266e3b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0cc7194cf01c4b08dcb4267e46d64290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19ec2335d06099174f8b936c4d6ffe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30e6139351d71b078cf3c63a24acc1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c126bf4b92050e6321687cbe1aaa76293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1cf584767c03040154fa79b7bb53f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5db78af967810b38bc7f84874aba28295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb33880d3d0747174259cea171fbb34296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95b71d4802b80c0b6eca11af8ec6bf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76ddc57f8d3801d1a7b15b7fa832b2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5567acc0c5c36185bd14e4be87d53299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf30b9dd4ac31678dc89c6de5b01ff4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd208a8c5a2f3bc73ccebd671a884b71301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62a49ae2f6c536ff7ef5984df23385302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831452393aed26739d907c7226afec8d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0915d7745edbfc429e31a2e4fafab304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099f56c6fa547a2b3dfb611726d6d70305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112e5b0d7410671f06b40ccc4f7c049306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1452b6a82128dd64828fcdd124cad0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ecd075154dd3736b419ff84d1645c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8e0915107996812f32381816b40f3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6391fb2198a1cc8b902e32d45b27182310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f3a59ae5b32b2e084bbee7a258d06311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90477c666ca8f0d33eb6ad422933308312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a912478dd79341ddf685bdf789a87309313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712662cf3932c94e7a257d4a1a0bd3ee314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e453f0ba6aec969180381e0d9fb48d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17e197aaaac49c20934c42b6de0cc5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd79440734269b158e4a80a2624c6d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494aa14e1b4d5d8102cd20ead380c1dd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b962ae9b8206329f69f81aa0d5adbbf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d600d6d3b8ae24ebfa6b17ce274f0a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1031b6a338cdd0843d23342e3ccba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411e7f5aab23b6d0ab148a1d0ff07ce322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba018e24fe2e9dccf00b31be0806ddc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b11a9a08f7b289fc0c1dee77d0961324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c614df2a67b31bbd305d91663d20fa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479df7f5652bd55b4178691a326c155326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dfd0c38220f5619f4c16364623fd69327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b111efc2857902b077834772cc766e7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363bbce6352e271ba08fc3ec62cd8a8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979d8229a77db5a1208f4928a37d242330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad429991b58b13d0e906c54b0f041d52331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadadaa62becf9b60a06decb35430078332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200dbd49b98c4d547e284999f9d82ef333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4428e053426b25b98a070e37ee6195334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86584abc433c5fd49d23ba1b573d7308335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba63cd072f3309825c3f1855511a1c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b76a9dd62d3a30b6531aadc691954337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b89b43c168fdda5655a0f26b8ed841338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be07bcaa5ba11200126997b79eb3e5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f0ee61b52a6fc0879381fd760b4a5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484aa2aea247e2f254a3ea503ea8f9b7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d05ec3116a56f4e970e2872aa73c8f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33657de5b25ecb7a05755aafe115b7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48bccadc2790a1e8b850b1ab2c25cba344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1ab4d357fae1f2f6d70d2574d442e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2931a7d011ab9582c4a482c291d0da346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ad25c9f250893a7c91b84352281de347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b948e66f889a0e236a05a1931afaf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e16b18b952447adf8457704dd5a6b6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0f95ddd9d723e6e0f76bb6cf19f2f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5f85c60e9a9877b0b360bc1756ed4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5f0615ce8d811c82a7c2d427b9305352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3490eb8897257023fa36f2db4d964b6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9cdc0fee96b1aa3c867513cad6547354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70853e9f81100c196da37ba361b21a4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e70fccde2366277b7da8bbd345e6b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf4d77d5c52f3b84c848d5a40bf6b7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85816aa240a457d30eb7cd7005248a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fbe9bc2cf3d7898fad540b5e094533359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58dc9fd4344d8d75910bf865dd1698360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a63be5478edcbdf4926d459f2fdad8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3049bb53719598dc6cb3a97b07be43362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab61d8edb0d9ee7efaf0709e215e07a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020bbf90b05f1fa775a04778aa0f4da364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280502c984d4ed2e9c47ff7562242d3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6da5f64bdc701d3fc2d2a5bf25860b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac03cbded2c687b23eec66b54921a2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba776c3f19d69c2c3bad1c7fea62b6ad368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848fc7521b5cb3f7436230fae371f00369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac11cf53d2e225c79e75c769522e62370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce81f74cc1eb107590ff95e85d84ad7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d51d0dddbc4afcb7b7c7059177d89372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42c8bd6f073373d53f48bbd31411df373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf2e1a753315a104a94e195cc1baed374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39fbb6c24285d954cc5eac862bcd69b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de757f73aaa49ef159e291fa7029fc5a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d8223ddafd67c004f18614a586b8c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2fbe187934c8d5ed5a92af8ef000a6378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>