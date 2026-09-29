--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85b39a1eaed27f0c34c516f89cb05e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58f6bb6c4a963edb7477f556d787e02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c41e270ff1236daf83aff83e9e4403.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149cfb1fdb636ccc76f8b61c4b2ad9e44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463faf93edc38c71c481d82f76b061e85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76935c2094cc89520fe5e557c600e4396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff4eb1764eec6031a6964d1044c5837.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9889b53018b5845a93fdba2e8b09f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94227df6be566b1814a889d930f8e99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd2bbe82047f7608fd07e49cd4580510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2e11bf7da4a6b71c1c157e15314b111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3fcb8782f379bb4bb2ade6f9c41ca712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c117b7bd6925760961bc7436c83a82713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c86e4d0321d3ca827a491dd3a9621c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a26974c98b09c8a203b8e98eee99915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d887e3f95e5f1ae5a2c197931ae910416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9399620c3394d402a994084535cbc817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0942332b01c8c154d23ac3bcad47318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e7781b1618fa0df67f4ac794c8c0f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc806be0a3e627b9114c3f7bc7a03c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2783857392332e6380ccc8728adffc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f53b3f8e2cc125c6f63ebb2ab558ee22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24fe0a06d1cb55fda8601be3fd1cbc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464e90841236101f9bd556f5afeec2e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0aa61312661f891f9ab45e44fdf4a325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82fe29ece9714d629773d1b68e30ae26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d83cf1c8bfc82c5f2bcc950dd1fd627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6e7a9e180e2e9af62461516cf40a428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5e252437c0b28f0e16b0a73b71b3129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b799eb9512bc33ff47fa1e2b65f32e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808746e6efc311ed2ad2a1a06d39fc731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2b49e0e63ce6a99b0ff09c307c18432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ef42adb3d8703753d6322b476d38633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab468fdb7ee68781eb5c54272d304834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9f8477a1e552de2339605162a040a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738f28c0532e5b2c23ce1674b43a18636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d45cc028a16bc0ddaf15cbfe71632437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1bcf5825ffc600b543659ce56326238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf27c225d564f2b03cb69b020db8fb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93966b9f272887a73581fe3a9d999d3240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50c6b1ebc319395f92ec13f2caf8ee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d339a06e5f61ee18ae44d31df4e30a142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1aef750aae48d8cf0d8d8ee4d505b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f198535f9a951454aedc9f00c95f19444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f17678dc765eca58dca464260c14f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15cdacaa39a6316cf42cec9c258d4c546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163d7e37a80701d54aaafc3714e4cd447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622293b34f56bd002a77c2c14f9c5ad48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399b5e692428ee6cf85241863884dc249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db5f309eb159672fc5a0b25b34e94b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dbe3643c3670dd6f8e0eb21d2213e751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b9da6a2f85732a0cab8b20dc716fc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b6829c4337263d3d1d2498e0a4aff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ba862c9fed3a0927c5a624b1fe3b954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b4bccbec1c2c4f3340165112c881655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b178b2e55f7d615a4f519f62a6f9456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1519f7a38fa19b879cf12e0ec84cf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb9e9d8cc09cc19ff67fcfa59b876458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a34b88c457f04504769038b0ddd0a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87f1bdb9c16eab481cf50866ecd4c460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f7036e005ab911bf68f0b0755863661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee68e1bf826b51f74f103c8c92aedda62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d29792845a54374f85f405e8761a4463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07378f6994bcd528ea9b737e84e910664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65727a72229c747e554cfe92b5301465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da0000df633d75362209903d583c9466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1429a8ed7adec92afc8d8fe8c29f3f067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495136e9765c942df93e016e424f5ff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92811f2c0d502c1a49572090660adc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c3f343fd5543f6af05b63ef48984270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f658c5bc0e936c6dd5f706e646c3471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145eb44af9b524d5e6931db8fb1022272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746f419b5c511d7135faca26acf4e2a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daecb412f40e559685becc6a5c7510074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707db4b46d25cd64b1e1e5029a18c1c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6fb386959f374fecd3a4ca5fcdf5a476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0e760947668c5a8efbc9953e005e677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a010cb411d0ea1ea170971b8f44e878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a575f2a4f64c76f15374769155fec779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f30ffe392de5cb4b0318a3aab46c480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50355ba1516953f2c9ff3e5e934956c781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b065fc25dd5b94ee90204ba9998380982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77097567eb7aa18a4c192d8733d00f1c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a506f7ed5aec3eb1644acb7bb13d184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca49fabde486e6b575d2ea49256aa0085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5fce9cdef1fff6920dac7c54283c5986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04beb0d35f9d4450dd97c99c80686f4587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc676eba079a59c8be1f9c32f53cfc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d0a484d82273d8a729ffaca681a1989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814fc1711a82eb070d16b0e72eff5a390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc55a27d41f07bc0ed721480485fa891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927270959548305301fcd572820790392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fcd2967e42d529dff8d6462b7f860693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a2c430e1c8fb2528979dc70d0d9e394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb9006bfaebaa581c541d03a286c8895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4507640aff831d8970c43c849e2db1096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04581ddfb2a0ad7a17f8c11d0e9936797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6328eacaf67eb1976c9d46228d68e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc136e19059a076e817d081a0ba97ddd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7eb2ddd44eb6cd223abb7988ccaed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25d4edc99b6bf912b10d115b57f4fb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a73f1b0965a47d67a0294484f3848102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a4ff7cf3cc5dcd2c2be578cd3078e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1203c7de1f48e3041d138e97542f6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22176c5a4e39e0622aa93e4deb51ba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7ac82061f34575ce5d3a0c5097514106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37998b812f8882d6e17d1843f1ffef64107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be145525a58df2412678aef93bd5406108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab1dc4efd6ccb7fd2843cea4d52be1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ed2a51d80c968da159a433d68a34e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300851f3278af1bbe6405a1986b6168c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb459c681cfbdd95db41a690f20efc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27e4b0a855bf1527f866646c03cc73113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fccf00d243b76b22b4a0fe69e9366ef114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce98ffe718ed70fb07f3d7e39c1671115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1fb8f8aba3382be23d3ffc506fae4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85099a52bcd8aa7636a6d870eb2064eb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7dfde1e04add6efff94f8d2c077c5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1997537898883c34aeca15c744c42119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe68fd9fde4e97215c137e7e5ecc16120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7f034ba06b9a051bdd242525135f4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e177dcf85821446343588410f2de50122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4be92268953138d241bef311a42c86123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886d1ea74ff69fb6ec7a2d886e8a29c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb937a3ab38a8fb0eed4467439c2c8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f3712c797547a4496262b0ef1921b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba24b7087ed26668dea7aa3c67209f9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972be0e82dfab7ce531cca201604027128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e22696a776ed74b4b58e4411d3233129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b56af38684f94c7da26e16d65dd73c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b777841ece1e148af74ad743b3ec6b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e64fd0938c7dc0ea388380e7169d0b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67491700363de6fb21c6d72bb70522133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2e3fb490cd82f8b0131855eb5d52f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4062644416d5c05a0a0c7a5c8a232e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9ad6af3461f80e18472c2a959a8c1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc84515f382d28b3f67a6d87ae6cc85137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a71287237e727a4b7e8cb36155998138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8aa01d0452c06e6b1cf3f54d1d5e00139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50829d3647164c2cc50f0b711889097b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162526512ed8b30a8690dbc3e3cc304141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988ceccf21a61995a3424addc206ad3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9aae0b318f7f5a1c47dbb7c1c945c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cda62f048c8f6e0caba1c5a6c855a8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf138dab3354632b6c6ed4dc1577a714145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd7a4a59419fe3e89bfdb0e8da8901146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6101855dab41bb6fe5fe8ad92c832147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b48bbc3dbee46c408ffa902b657a63148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2ec3b1cfe480ac853392dc9d261eb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e70a8ff9368d7056d231b77b2a4ec1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5646f51d5cc27d34b22cf6ed6f7188151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6539331947f9c77d9acc652120799152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaae92e6e5f4bee9fe2f2cff5365de4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f88932bb6bc648d6c5d4ae8378636154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97766a98b08fecfefe477420638ef10155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7dcaf58a908a1b1d1520ebd751adab156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195a294b27784d17a853a68f138b42f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44091029d5c2fff1324419cc58855d43158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1cae585f46515745deccc3e328ebf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b8acf5b55a1eec4b4bee2ee7d45fc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52c1187230f1f55a33d01641e8a4e9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5aa6ef743d7a27457ed1dd4461b9c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5caa14bbf1bce912e621130e529d1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef3ac290fa5cbe828c4d262bd51e70164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08d8539bc0382131bbc4016f74a7ea165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9b3cbfa91e0b45686c8356679eb68166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23df47de7efca6316720dd7bc7769e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16a9bf6b9f8c858de83d4afd17134f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e64d829a37754bff85cf4c9b7721e0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f92f6b92274c19017bb5cf0297fcc3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f07cd2d525d0ef6a21fc7cf2a0f8f5f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97df6d15935d27691c4d4c195335957172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42bbe64d0996f6bb80406fda0556039173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2dff6d08d33375c0d36a90da88de17174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc76368b04515e98baac2f0ccde467175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e99b04a95e8cf0f44df7c6db467bd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449770c12f4c88c9bee5102aa951baf5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062e1e2c0064d2f1de1e280756f0f3d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c356e53d4a3a78699d49bcf826aba179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb66e3f916924aea721a57480254b4a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a1509ebd140019e6b4c4b38d71da4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1740aec13d5bb54f88a0b9606953df8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95efeb77156596840da707b6f88e886e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1511253153a535d29f499984e50575184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985a8eb3117cacfdb263a242f40ee1d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398d58d5c9c9ff76c7406086ce5f57d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3fad45e91e04f5f2b0730e3950e8c7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedfc99a140cf5f8459a1bee6feb2b7a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf951804bdb598786c2c1bc8142d8cc1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50877711b874edf519e1a0e0be78040190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233833742116b37520b1189c8b822c77191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1d4fffa4e8a6788e2976d94b72b43192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61022678cba51353020b746553fbd438193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619be4171c498e0cd00d49ed0dabecc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9f9ca67d6d3885f46e45fdc758acb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c6f259bbc27473bffc413b26e62fa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7cb2ca0834fea873ac54d6ae0654f2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ac7643bc45dfc53061df02c9ef2bc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e564d561aa471b78be25a0e9da8a8a3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce518fefa5cfb6c11098b1a2a324f276200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31ff3ce0c0de7fc68ef755a5ad2258201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924bc954c9b05106934424630eaa0201202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25fed964ba20543b45e15cfbca484eb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7c6c5de21136f6772dee200da7ec2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa453f8437fe549b9459d896626893205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45100e475ab3ee5cca24abce64557818206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffefd34bc2c93347a507bf0b87ca0cc0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb889fe7ca298c8c4f8373e842780c4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d51cbf44fa5c182e10ab12e9c4fbe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c1705f9594e50069c1d9b95643318210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78ca205092335766d9130dff5ab8d7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb8e3dd430806ab023e7317b3fa7c2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194d19f8605c3fabe04f7c31100ae61213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a68443743f991f887724cdd9686fa3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521f627931d7cacd5b26c9866df8a73215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8caa1695a85ead7afb9c7ddb7a171216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d055ef8831de7758f5c0bdb2147a52bc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e51d05422789eee20e0d0e45d42476218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13a012b73c083eba12db9554bb6120219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597c6cb9ba83118f98ec590f819fd1d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1f337e18ba6bc44ad0f34df882114221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ca5fa0b44638785e8a2b7027de785222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc80a83d92c5b327f7c8ad3402f1bc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0a16e1ff342ac5f4c75c2dbc78db1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8c688a49b87f42d2c61a6f637fc69225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef3ad1d56e4307cf9e5f5380367bbc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89398f284e5ba2ba3425227691c8c7de227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf682db07eefe2c6eadecffc5320216e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd169c88ecdceb3dcf9e757c5208cd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4db0aeebfd9a8b45ca9143bb91b0c2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e0e8dfe2100a2c0c0d1a6cc2cb4d5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89cd787a0fe875f5ad2b5074038cee5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7563498246a3f8bcb3b634ced3637c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf6d48f68d787d3a1e7d2744d12574234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48b282501e6d96d324dc5148aa77df235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46537d29304ca276f9af39f1e0be6fe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309112208f7c98e79008e9e15272a13d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70126ec912c51ff5679d1f57f6e3b737238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe04b20f070b4160bfbbb00c3830cf4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ffee9136c9d476874106e4e3343266240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044b8d41a3cb29989e0f2544fd93c34241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250ac9f93aa1f229fe93ee127d96038242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ba80ead28f3ecf7306fe2004e3ec3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a951f06872d51b413d0bae143f6d1e3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdbbb9193118747e610e69f35019679245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3940f457b74aad198f8d9b827df6792c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1fadf39136e1903e87d20c301130b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b93b2b34e833be77c1976052b5889248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94924f73ca3a18daa4b4b157d16c5dbb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b350d0cf3b1f6f10768dcebe753b7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb379c4ba4ee1a8d66307ae58d19a89251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354520b4e3e44139e5c81c62529b9a4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9b7bee50278069c03fb1623804a80253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6eb284fa809b163408bee4a0b53bef254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b282a6782ac413366fe59d4335f9ed255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0149230ebe627106950cbf368c5ed256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718c30abb1f801fbda56a113fd7bb1e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462bcbdb65e768af5c4756ede49dac6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931b08752f5c92a7c6a2c800c2b88ba259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400fa6d888cba38def6c2bc839443be260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7256b38f9ddb6cd5f668d3d6bc2268261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568c51a866a17defca3e4793d1ede92262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351cfabe35da1a8f6c7a7900e690f5e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c3e0d72d1e4703e19dd888b759796264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421c80a7f8947726ded1e6e09e823e0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c49454f8dae1903f993beb3f2fe1d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7c4143a6eb787d99a4cdc97cb01f6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0f27378020a2ea28108afa3d9691a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50063d722592e1b4077bb190634e5d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5f6b4d0d0d4eb346f34d623c4ecf9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f4598a79b3c2f4913b62bc924ff01271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580e028640977fe0382a38f29664411272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77c7d733b4358a408a30d47fae42f3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a74731bc822ef59ff9c2d7a7d0aac274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4178314ebdd99b76aed90c929ec4cdc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c1238567fe028cd11a3e8fd4ab43ba276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146fb6b9f21e87aa313f7080249da63277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d415aabbe196c809d36d72eb90bffee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed02e4d7dcb71d4eb2d8f03482a145a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272cc2a511c6bfc16dc2ed394857c39280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47004f64e500f547427b039bb1b46780281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efdf5a8c5147c74efa3b20e274c9e45282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e780b8f16d9ab165863a84eec9a6c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508e55d59621fc8c159fac3dea5c8c3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a2a0c74d8dd4ada88a005be75d227285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7db3206f05afc2fe9f7ea0e629887e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8513df5b7414d42f80a4a75be6e178b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3749a0e7e81a3727ddf72f9d622eea3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f3c054484593ddc78bea337f87715289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81772d5a01d213c13ced5a996a9fbe4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185eedc6dacd18f7655ad9924d78784a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b5e843fa88d22676af45bb77ad2f6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b466a20c1131fc7703dcb9eec0c3b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f70c38eda1c8981c7696e7af7605b6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d881569a33e95584948fa7a77da7fa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6eead9fb8bc4b0e310f95dcd9632e3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5495b36993704f1208eac861cef5e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1731357e433eb56abd5f97159a4d8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16824a425c25e969785317c05b5801299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a7b999dc33520efd123dfb79dc19a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3170b56212069ba89ec3dc166ff495a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4bc387b527cd340e9670e830030a7a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af01c94456eb7cd684bd33437311f38303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4793643ab2ae23865f10930e31234f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e886c104c932a9cbec6870010b60356305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da68b56d32d0a97820a5617b2e5d8a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276de7da8872f2e0c80e751498f64831307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c349cb754053a6d7529ee886969a9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db40789c084f80a4f8ed80fb463f1f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7631c1992d52a9b203a4d3e0e65033310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079e720ab2c90c6ff6a26248eb13de5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3a900f3166b08925a9a02a5c2958f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1bf01e861e6e17e892f666da5e536e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07bbcc37fa0b759a037f4b50d31322314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee920b23264c1a6a589deb92d3a8e6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdae416cbe2979f1968b536fa984eef316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c96cb27d5fcc80f8fed5e5740bea3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff51070bcc502497e8dd599ef997ca318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7d6750a3add0d510637e5b216b11a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299eba707b1b84163081c40c54beeb9b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44654dde64141ee76cb4c81ffc749007321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74145f551b9832ec316c6d121d3ad0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa34ed73827086110e27aa13af161ad323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43677b33b22dc652e03ce0d42bf7e424324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aeb1b6f6c03dfab8f8310b32091790325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e026c929a5edc86c5cc328b09bf6813326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ca25038bbdfd1da2c98c27c170c5f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9d8ca36d61cfa71bf240465531592328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398a90eaf2efe1ae4fdd3b87b6594d7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19afc88a38352f59f1d3c1598d6ce3a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b96375df02b3af737b0aa371274801331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941bd674d72f23ca8331b06e9ac8893332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618b1f0545a94b8de9a84d6233046ca333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30575fcb4f6b94cb1396a6dd8095c32334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c02ab35a95718dc2d67eb2dce1ed4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f9556986cead32f3ed550a4fe5e7b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd360bac900262a878763cdad665e017337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5e9eab2d259df4c0f9ac4ed8100a5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971239f2f208c2030c3a9070e4563d70339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca0a1f63693a068fd4e73e8b95a7af340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254cd6726d1863d3996ddeb176d4bf3a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23ba2bbd885d7a262419b2e097492a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b483c1e3ffd624cd00858cb42afb8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934b305bbe9dc9a0e5238b7601661d3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50fbc646df0c24fbcd5bfeab1fafe7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531244f0aa0d7cd6d8d1c37f9395aa3e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47dcec5c6803695fe95b7a2bc3bf8ef347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e1e855cc68517c8914375e0bd7dcf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d26df8241e966b955a05f10e74a15a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc743ac21878eb1d2cfcc9c307359377350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6e25592db1681b2659f91f3a5079f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90451e9cf02a16a26d772c62204283b0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f2bbf4863cf6bfbacf1f5776d0e5d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c11d0d28ea85bdd8522d77c9a4ab4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b256bcf4b0e2c6f9d689e4d829282d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cad193c8eceda946324a8a870c193c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3475c50c7270d1acf6931299b074c60f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224125c92623959d82d97a728949d8d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d45fdb28635879c58c3fd27a5d64c2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b22adce0a59f31dfafd02674b9270d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746bbe6bbc5c9c605f756bad320f551b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70766142a75a989261942e5000b5a34362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63030e4404a27896e1547e722c8362c2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f17839026be0817dc1b10e4509b051364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc39fb9d6c74bd65ce558ce21d31fb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733413aefe58c2c649ad7b832b6bbc8b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f819c8e8612e91d796f10d452c314c4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e3ded51725bf84736c033cc444b28368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28573cfef6b7eb3a235cc0012092928369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70578014c600318764b88ad48b6703370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188723bf88d34e3c545fbcc0b1429e8c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf4da923df3fb9fb9c575be2cebd86372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4900bd7a389ded5405083b38548f6d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4746fcb65f6ee4760b4ba61f46dd70d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a1a307ff8f98b4cf54296f5e69faa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29137b7dfe46b2db9fd456e0ba26888376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e0dc50175e34d2d9072dec777b598377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d173c0c414b7a5fb427192cb3c5a3c378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05511e9b5421c9a5f843627e2aa15141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adabf75ce2049c3549a41361335b92fa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7762e6e9fd67e9c816c29137f44733.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3a71aa316d07a8830983aaf1e409f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b238ebddda21459449796012c562d1a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f8ff03ab1560c429206025d51d35a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3760e1e70dccbe059b4750fc6dcb7087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e45ecee58cd9965e155e713aca68ce08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8b5ea4dcd48cb36199bcb2e54fa5a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc9e3ec94a9c3c174c5c86e029770d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5a1c9bee94fb830ebbbcfdfc731a911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece51cbc78adaf363207139d6143714912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c193e3626d2e5b2f884738ee040d213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c3a9eaf128712f1c5dbb701e7e37714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07365526c997b3b36bc02cce361c5bb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364381c50656b78aecc62511e1122bfd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f35fb6a68efe4d1d5cb3464811fd2517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50466a898320f62403d93c7aa18f8b1718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5185dabc1704da5d09244e9c014cbfd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682e9880c4c47a07a62e28d3bdcfa7620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946f9709ca91324890d009db943e40f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd665811198c9138004ddf73e476a73322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81a605dd938cf2fa841faa65e458ee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d61be7c16fed4fe0a2be31bd3e9f724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5794d4591da73db965a9fb96340e08d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c83740567c0b46d809988c7a0023b426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99633fb7147ae61179b2fa3e175a4327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d34da47f308918ec0d1c91b3c89d8228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d2602e56a41eb2d852a1ed255464629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924080a3afa351154a4292a8ced351ec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a180f338573b672ee7814617fde0f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe2e46857fb9321e4823b5d9f4735e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea47b1adbc0959f9281759633b4128933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123afaca5776d6e34951243f3ebed5134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ab4ed8856ccfbacccb8fc070beebf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c72883b2215e795af76432d2ade5bd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55037d287f4c05b7e264c8688dc31f7f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc66ce7333edf34f80dc949def81b238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08818c5b5f760c7861bb852426597139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8852c8e45e79a72a0f9eb27c33e38040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5a9ae4511e55f6c12bdd248c6b83b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce025cc94cc7211c7907c7e677c958d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077381e5ee9d896aac80b23d19df50143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ca3fc9800a0cfe50e97ab1e343d7e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78922947a14e00e6afa558e0b84a6945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99d317110022f5809d9f7bd41f2b6f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb689dafe28e01633c36f08eb0ef7ec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398324be568a4472d3aa9e5d4bf5f2648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11857a50d3ef640384f157476451916149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603bebd507fea56f84eeab104bc48b450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa240a4326385665ea30ed583522cd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8fb5ed1538d3831f34fe82f67defcc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c86c71fccddbcca9005d83639f2f9153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401747b13e053c5113ef9eeb48fca3b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c09ca5f8ff35519f4afe2246960ea055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98fd235c0a70945cf289bb48278b4a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a288fc582004d6f34825d9bfc057f457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa96ebc589d3db764cdbaa7621b5d4758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7dcc2be23dcb150cb6b792f14c2cb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599ce4fee876be43433130733eeaf2560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5fdef1b56e968e987e6495c2697fd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4bcfc1a5717353666c729d16a6ed162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb225012f04da8c994b32dd43b4e5c463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5eab5b0559debee14ff49cf02befc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d2b41f8f9a41413ea8de4ee02f89665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c961f1dd8761ab4805bc95f373b9e366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508668c0c7beac9cee85f4acbc343e1967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5a410cea2c4651a1693d5ee8f0b0968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c6dd7892732535c9bd38da9ca3fd769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b11712a9ccea57d3eab3e4311c70b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf1eaa188a90dc89492c644fa173f771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de353135e8fb82cbaa8892eeed985e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb96eb6395562417c057d8eed56be973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24725218bc6fdcee1c913ea7eae5aa474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253252d724201ad8202eb428ab950a375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329e95dfe933c853cb8f531a987647176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a22160457753a1121799c5ebcfcc1a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444454368bc9a2d9070c1e7d7d4c373678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37921a2e967dc419964e86e15313185b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f16ffc6c1bbf8f02a901c480c5de180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a45ded3f5ac9ddaec80539a574bf381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68683cbe637b9c5c15e9fda80cc869e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552b5aa75aa463ebd5502b8cb8c0c8183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb4788bf6863d19ec0ac541542d6c4784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3dc4831b0b0fa766cc87062f24abee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10b8ee61feed76c4541df0cec23b2a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fcb1e658502d9a182fe94753dc38e487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd82ee4a73925bcafc7533197ee1ee5d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d053f2c6fbe4be215517328bf97ab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842260890e8fe840dcdc86977f9984690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58466ff5cd771cc7dd73b5e2d3223eb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad068d26fe4fcb55af3c8aef82342d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c2463b8a1f2f481fec861c257b46b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687787007c56e49e698c4839aacf45a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5946a6d556fd5e2cc68ae734ebdbda95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc66d9440179e2abde8a7e69d5db8eb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a74727bda887a07c531c8e497247797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e39970b227b28d23e9bc2efd2f497398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c74878c9e77dbf64c38ce6513c9de99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8fe4421559c44ca611dff196f87b2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8bf976596ff11937c246ab24900bd7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf551279f046cd25e4b3400ec75ea4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e33688da2c8609097071a2493469df103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59f678bd7c278e0e031aad34f69a8e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596bf77a460f39374dec6851d6ab415105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a92c9e09da58c8b9c7bc606233c62d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515c86317cf3163ab071e93a1ac519f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fea3b849f998015344b09ef3acd00f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b793626f77928dac32819c262f5360109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335bdf5f79741f4c2fdca0764707e15c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d6a30f8430dc5972cd30f4e847134111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9178d14f8c297cb21533fae6c1a9d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7816256fabd47e3e9edcb124eef0b13113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd28da5ee77fd5c6d3e233291350cc6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59417045593d993e6d25ac92b5e22020115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2044470c6eed553a692ac00f0bfc7d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8c31033f10dc7dde198ec8c6157b6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22696f8a0391d7e9075dc38ff6a8dd4b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642aa99b6bbf5aa5cad641ba15325341119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58e0d375a354623da07934fe61f6f3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2282a9afb7d46ae215a19bec8deae121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0256034b6742931ec3f558a49cb7a2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ade7f8b38a85dae795f5ac4cb153da123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214664ddf3f90f07fa956d6c51e7b093124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490692546ecfe036aeaf8c64719ebbcc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ad24414806195960523ec997f7c72126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31b8a626f4a6dd6b513bc556a67d01127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5139be8b775e42b116ff6be496e123d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04016997f05aef95811407c0984972129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93392207dca935f19d01a3062b87a9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b71f45a7e6c1135eeec2d1ba262789131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35182bdda2dcbdd827b4f242becd09c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77dbc42180f6c4a1fe4ca7d9d63db60133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2b95a420f7daff9827fe18f5c6815134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02af7a9613ef2eb91e4f0426db2b1b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc065478193420bf27ae71d121e6a145136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5fc5cfa445be818b0af0b7bf366191137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a60fdc2c782c3966242813876023d1e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6ae6d1638e374886295713b6b774c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262af5c646b9e6846df0d3c04c54d1e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2096f4df68cc4183672d991c182df141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d72d21df7eeee226a5516359da1ea142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71656715aea21ef1dc4bfe3289508ff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c685ed07356e52e1ca3964d6685cf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0499d501fe62264db3949c66fb7e8ab145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898bc0e5c78256ccd978b87e66fa0c0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7accad417d05b8a47c2cee68ca73368b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9bf2eb4ff03bf702e3e028820a0db5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987aa6aa518b222e39e2b06b01b8aa2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d62ed113ddac1f7083006058faaa5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3846c889ca9ecf6f4baf40734bf800151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a9fc28585ea50dc6e2379b0db3f93152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b608c9b906d7d38bfec4739e608f87b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d00653f704f375f3cfe6287254703154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63da6358307bdeedf0d76c135979b6f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb29d798fc981ed04d3db1b64496815156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d00a669ebadc4ccf9073f9ce64d061157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd200ddf83d0e756a2a45c30187fcee158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda5c14e9b02ba798a48118eb984b50159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268760c14277de1eafdba8b702c1d8c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a61db13e0de399f2eaa9a17dfeee20161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce2a19c77c613b9a85fd6b7124b655162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65a93ed286cf15663d1794067337c0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812801da63bf08c9c2968ac2f256d7d8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33236ca5dbe6b87c31071fdba7b8956d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72f400a782c70c4b84c1c2add8e9bf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35c8aac0f9c35205c346ea164c6e04167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa25cd511a1aa138d34ff3a6e5215a4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb9dde99e895cfa351077549c15f1b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c868f80d461f0055b4e12553ee2db62170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fcdf138f4e775dab7a3519c6c13490171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab87e9534becc4e1118f4ed520f4b6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab25b26989a891bafb4f1cbbe93c84173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a5ae7192b5bc7eb49a4e8931eb847174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778dc98ea5f2edcb08a39dbdcb056e5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f551ba2a52816cf9b509d54213aaf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9ca6beadb138d75ce0315c84c0cf1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bafec34edf1cbf5e6e0997b6569937178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c519ec673cbc120d759706049f0327179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed40098ed603bd31ef151e837aa682e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b0765c861a73db717b0c6fa0a9219181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175c66d9bd138784b4619a7219c4d02182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff2c00dc9f66ff4d7d2bff92b64c35183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef3c15155226c34574ea7b600287d1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf8737c27f4c8ee248c1affee2f04c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86033f462ec3010b87c212a0b7c3b00186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c9601666c358c5b190ea43757a556187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182aab99fa4126a511500536c00cb15188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af73e333cc3b981381e870197682be5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25cc0d3a579e003ed63c68a465232d6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0154c10d96c42d36add5ab13694619191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a145754cc434dda98db7c198a5411192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232f965bd95ac0df612c467dd68c8e6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f41d05128085faa6e43a630345891194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70703adbb9c188377cfbf1462cacf074195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216af74ea9b6aba06ca26fe2501c5ee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccface229a35773b08955d046fd9563197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742479746ef87c77acc587356aa249fd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80351ebf0d0ee50012e8ecbbd0baad199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017e29818969c3de2f471b0d64f7e24200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52903fcb480910dd88b7dacc11bc32201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451014fc6749eb103d42ca7ac3196db202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd42bd17f16f7fed40ca39844019751203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0e25362099fc5f50368a3e272e663204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8056daf312bd2f10da25d8bda1ce570205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44a69861b1724e56bd776a9cd668ae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75843326aed7abd1b5f0ecabf524e6f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaaeb7dcaa0952b05a79c884a3a2f16208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db3e13c303907c871d263617b56f57209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a035435136fa746ed9e91cd8f3075210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e8ff8ac275d564c1a0b9d21e0d9f2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd90da21560cb835e0a3c6e4e368d31212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76dbdd30b311849d4327f83a4e78963213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a6a15c571fba65b6b02d4b5142514214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f922e9a3e5c3573edf63197566c5e0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a3a3c03de32092552073aa0eac91b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ff944aad11b8757558f633acd2998217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66591dbcbf1c94656c92ebdfd39c78ab218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745801ebc810b9685ac0b801e01928f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be7dceb861a020cdc0ff201eea2de4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9ff1d9e55327590d8f76c96beceec221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340e96140c94a3d1cb65e9d3107f912222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e07303c9f921393b5f48eddec7d84223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cfba913a9a8692185b2e87556724dc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d8e274179550d87437f239284d0c4f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98363585ac6261e0a9d2e5600a39a3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9206cc054e6bf1156525228cea1c91227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca40c36d2bc15dde507d779daebccad228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104aa9f251c6f6063b0ce30f36c03e40229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9152d67311fc1d794a0906855749d5b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65abce82f69752f9acc39d7a033ced231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793467b0276946a694e7bec8e2b7d6fa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd30711a24bdc6e212af138f954c4d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28356fce2e4039587ec9a82ac8915470234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24c39cdbe83387f951a32f7daba33a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a95a2a4720048e92ba99832a72916236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105693e8fa4aaaaec88759ae1d30379237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ab8521ba767a9959984a1b8585310238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b61c2ffc807ac566f142d7b28d458239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5adf0ab8d6137f46f31c266204be5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d7dda7af181cbfc4631ac10d3292f9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7dba0d6d75256f86378651e3d6eba9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1efd0e622a3ee80a87ec38cd7f4bd1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8475c168b980964a73dd35acebb3f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457dbc7fc0fb5cb42e4761a68c138c8f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f78b2eca69f305bd0b0c6aea11a2dd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485853bf3b66536f7116cb737c75c34247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f12172ed7b1ef091bcfc0bbdca2e7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237f3851955e36e338241fe027b2903249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29886a90ada14d8ec6a76dc17641b7d2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3fb7b41d88fb3c191279bbc5b0f21a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117cd098ff69fcde78c167a62b1ae5b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db834efde4a4e330283f270e99a79a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044576a86d312c7c429ccd8789915a46254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27613ef490b5b7f6298be6566b7b746255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7791d76ff8f328e3b59f356db1e360256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a563c4d5cec13c89ef83626fc98f75257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486b0d739f92afddc1f7dbb947c4dae258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac4e2dba20df1bf5b45a894ff89549259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec7b399250a946bb0552881a9cfb23260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9b34e84782bd5a4645bb37a131f01261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eeaec135450f1ab0c6acef1629a7f4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb565438a5132cc2e5374aa63a023736263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008ae21065520496ff19e150173b004264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bfd4efaa5b4863fec7f065452a1d36265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88f98b6117874f8552ce80ee93f3e7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19ec820fc1f686b6b8758ebb834204267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66cbecc56bda7e54d585f4ac8136353268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a317e7df97fbcb7cea6f152dee46962269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c034a4a96d97072fbf8b4f65224fe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f7201588f4a2c58e82224b32cf976271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e01bef7363fd2863dbe0e4ab305e9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c89cce633b7cb7ba57c94338cef2b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc341a371b0068e9021f995331f137d3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168f4908a60f6565682d4e3c5198c09275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40ed5e643ac7875d2b4c8ae05463d0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432279671f9c48a41a39afd18d14d157277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123200f52776c3461ac642efb3ba57f7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a441cbd7317cb20f44e64e647a515279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed105115a56d23fd196b073b5f39f282280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0338aba61aa5b12ac49b5c22cce0d16281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba61580a49fa5634078ab32071e5e66282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326fdb18a18c26b45766dc093404772283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c43e1082eadfcf669f19968b259181284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533285bb456e020079a53a7843a9a4c7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b7cef2af49ce62ca5edcefcc450fc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3dc5d581946e49ea42503e36b82ab287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4124c46930349d61d6d9e9f80be384288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb3682175aaad2819cf0d68f0d653d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912e6fd0c74bf0270d8c92c269a54c8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36445a3e2981df5e92f48a75d13a0204291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b48ae073916778ec6a1c90b2ab645292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e995cec29c1a0054a9d39f13102150293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d153d93b19676b72524f8d1b4c731ed294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7ea4443e5deec391bdf4160a05679295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd2e4528e9e3b88b6a2feaae73f3cf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da19ba011ba42d5fef52d84f28ebbee297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370136a0d15a9e75f59217d91344c0cd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ef486853711da9d5ee626c10202ad299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677c7b3f15c4ff89824fbf18a93090a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31a73463d14703c7926b2805d39312301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804456114bc1dba4fc82429897fff29a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4daf538c6623c13da83cd4da6f9f1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18b3cbddafd62ceb8426c8be43ad96304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7450050c8d7a08fa09a023a85780e34305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39679a7a748da68f3e2d29955200e88306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47bcd4a826cabb1e720f936cfdb65f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2758959ec16b4ecb43ea15169fb7372308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ecc84012d979d62f3e6a81e3185e5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25670ddb3918e096183673596712a5da310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabddeb0e6279c3598c694ca7216e0a7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40102ccc248b826bd1b74812b9acc4e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed33b17ca52bca747422659ac67e70313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce0168b1b43b64610f1f47274ce9b3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dbf2bd371acaa48dbb4f606e82bc24315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7da7c49b190d3e0d94852891071212316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2b1d6a45c79f4ea1992c8420c7083317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff16e0a4274ff5d17e03dc5b4394f6e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6afba45945cb8709c2ecc2c42170db9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ebe0dc2f5dc7c9fd8f5b74ee92110c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941be6129d6c34ff8f99dd134b8e60ec321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4bb9062c8d3e26b64ebee913ac6af1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d2c654e4c3b896017ebe7b5f0b826323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874596982923ebbbf6accb0e0df4b3e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc30088495070f3535dbf1203cfadc0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11a189ad3b457d09e208916a79452f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbcb589533033d9d640f5ee6d44ed91327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5ee9b07f79d375945f274e5a95a18328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbd5601f2fa3605d40d934c8df15ab329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11bbd54309910bf8ca69027b5b46ff2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543e05f81e8839bb22c5969828f2b01331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba67761ababc9a944388b055edd6a6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a5605dd03c85af0178219246cd511333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8643406d67538b6fce7e19ed098277334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff144b5705115d1435bd284036306097335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87810e55e64cee4d643fbef9dc9d7118336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49398e8a9874e2c47398ce8c5dfaad4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91843852dd81b874b84da5db7c7d860d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50125d665fcab760ff08681f2df8c76a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4f4420800b35879e611ccfe26b479340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8bb171f11f9b8bd87b2240cd0e1f03341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b509e3c1e6fadf9b64d7c3499a7cc83342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb4cc4dff345a2848e1048b803e465343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8e88300eefe0067f0351dcd90b336344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fadec3dfacd461c8d4f73d042f909c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cde55af9ca01a3952ba09c9f2ab1c2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff653c1813ee40ca792f8186fd1b46e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215f2c09e579bf2cb47b94894981f9a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d4cdffc960e010511a159b12fc9fb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1a870cd5104266633e05d4561f441350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b069809a8ada127c8e0406811f667e8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407449611b4045d1eac23cef7af4ac93352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a5cb7f398a0eb3b62b4a567878d10353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c03ffca4942bf20577a5f3db71053354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76d312a7bdac41fad672519fb09115355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87ec8ba780f368cee89659d386fcad356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf2f7fbb0afeba8fcab6fa229fac5a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ed30b60f99f15fe269c5f4a05d35c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82048b006a0ff6feeeae9aba207577a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16adfebbc157df2aaf6e784c61345f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707238844b97b108301a141fbce1323361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d7bcb10c801aba5075cea0ca99679362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d88d870450a906b6714d8b2cb39b8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744847d08928f37808df59d2be9f5c6f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe874556fe9bbd1f4d86e1424e417b97365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130ccc546929ac9aef114c32f45fbcc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba03e1bb389b594a631c2a31556f98d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17ce924b90283aec6f9903d3c0feaf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40958e928cc5e41f53daa0448a9dd72369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd922a5340ba9774fd12915557e5443370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b5ff35b151b1341a779dca068d5557371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92591125c4ee5b4f862a0cd4fb1cb6a0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c149c91fe2502547bc9f6150c7cf88373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a304bd3d1496fa47c29fa2af64d2d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553e9056733ae4f465fbf9717738d83375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b3f0fafae0d6dfb8904622f043e6e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f2aada4724ce2ba31e7deaea47cb7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fedcaeefaf0c7def5e910a7f7c7d60378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>