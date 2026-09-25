--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2477916b175ca7203f31633cef6fbda1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc9c92a6ed2dd9b8094681270a74122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e3f0a2ff108afe5f0bc8234483e823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a5610aea915ef2bfc5eacfe2656974.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3a4cb392c72a62c2e3f475135aca25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff9a5e0bb3f100342a9dea27fb9af46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77989cb20fc6a1ed765bcfd31ee2ad607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968a0c9599ac9fc3cf9a38bdb6f8cc38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2d08e0d8f3e99425b4e777b77830b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a456ed11243999ddb177545672ac7f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb39a9d461612e2d9c4e6c49f14736f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ac94b3bf9c1624ad37c42e217e77e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261f4dc588816c78d5240d24bda7ee013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f648d5240eb9410f5c9857d917cb514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb134933a02a661fca35eb077a22e3015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d384cea558d4047ce80cf4e508ccc5c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a32b66e02105f20beb3229e246025317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c10d4e1591c6a9c8d15bc74bef2e118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1c2b27d989457c171f087b4d9d62a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c823c0f9c389ce33808dbed37a18ff520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ede7ea17bec94ef3e23f0c51d4b1b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291723cb9a6945a2cc4629d1f17c1e822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa133ae4784f95aed53a18b4d9912ea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47644a713e00c69e1ed82596a5c33d724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4637d463f9ceb890ec9c17096c34225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7c5970ac4e9e3434d26c6f6915e6f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82630728ac7fe181a1fac6fb4796409627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5434c9377f8353f145c2310300fdcb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912e0f9ed3b04ea669c1a2863642d3129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135d71c54abf5135bd86190ef39bc0130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e52e00e9021630c59fdc3eb7e47a7e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db190d228f2a50ffd53789d93a3543032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80e97711adecb676f9daa1c3b459b433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583da8c72677f8c3d1dc8dcd4b5f9f234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4594a8c1678306e1009c6e39b4e2c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f75db4c20e965425b68d90c61fdda736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a134f309ce07da3c37e681ee239ae137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215bce658646ec337554cdebd100d65738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bdbb548e6885b98c915141a04498d539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d85ed15d6a921d8555545bea33122940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a0d805f7b395bbec07c05449a0cbc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152219371d41fa3456ed6cf4ccdc4a4742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ae3797ade23c99d57d3f9e2d5c9d643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976b5df620159e85a721ade6d2e6b8044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29149fee8b260ef240383fbef51b93ca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6003951b07f4edc8ac2f57dc205d3c2746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd7feb8e5aae96a4cc74702f39569e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a80b8b59df41ef968a369adcc4dfdc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519c5dff445bd57945907535803fcb749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5abba8e660265140046e08d2965101950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933811acbddd072c8680162af434ca8751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9f3c05934a99ca6072d7a2685b9f552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f62687f5f3b6cda7f12f5cdc1848e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a8f08058c5b4b19978f38b1dce94754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec86f42286116c3eedf4c5d58a3e1155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63262b0e65e52f837e13ec646b534e0356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99b4cce4ebc6a3fb7bee5a757d542757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63262a73133d18591a3c9799daacc5cf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014be5fa7b7ce226facc93f8cac0f30659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea3e835ac5ddd88b1c3e5452559d1f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9fb3990fd4c364c9ebdd0cadc073c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853dccc9d2158939b22b7c7eb0b833862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791249a98628df1fa4657fd174a532c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9a3a4e765a2d0df36fc4d0a09abbc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107600c06c2becd63e0323452562e2d165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7895b052d49ab3015be2611fc04a3766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d645432a47df9bcd4d7a19c9c0d08f067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1baffb3925eb6926423e356fc070b468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c40c4b83ac658d9cb728b87151fe2469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e44827032b82dba465c5281c353d8d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409a84e8a4338c9d0e0a7c1b579ce2971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a0b3cc0e5402e165536ae26c9e81272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837e60866ea5ba1c2596056ad0f392d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83245bce78454cf128da319973ee0dd374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb206bf3b6ca3ff3a114cf8d6d527875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f6a0888e777fe3a8934832cc9f9e776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb5a3315d2ab7c577014731d9c40af77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f721dec6cf78f4f109538fa8fcefca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64390e10acb69dc38912c44a18f55d4d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036315fa9e13ee7a53b1ef2324d8d35480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030a0c4ecdaac62d5da135eff3dd2f481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc4e20677368556e9ef6f12537ee8682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdbe01d1b03f4e1dbd5e8dbc31e0a9b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631d825a8f42d9376008b5a488bbbbc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4acda07cf3bdb355a6977aa40f8a0a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d47ad405c86e54de6433aea9726d086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0ad9567c236b7f390ccc31ab883e087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9546b00faf07f6f8ad36f2ee979c90888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1f7b985c5cb05076a41318bfa000289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a6e9b1f7183f85280861015a1d5c690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ad64f8f584ea57b04be38eb8d10b691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3922ce1a61e388fb88e72402edaf592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135260f929728094875fa5c7489c717793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43b61521181d07d52416a88ac9acac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624d91ec27af21373b3de619edd8cac95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9118e35803fcbd1846f96dbb95f1d7f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a72b7bab8fe324d55bf9c79f02abf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e434a08c171336cceec8796bc94a798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fcfe5722fff2d15051649d718fae1c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416f7b9acb0c275dd41c09c21659b9b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a52715ff80bcc71a9a74feceec761101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965f809eaa54070715ae9fbce51391e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a473964e32b9ca80b58700a3778c4488103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377cb9c76c0dfbae91fc1f6889777a8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349dd07fe0557730a66ed27d67586c1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4212dd73451491d7d5f160c91857c8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814f53ab35a30b54c148cf806891e17107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab2cdeb10ba0b8d5dffbb3c38a9807108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60baedc90e21eb244760fd993fee693109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39a5197edb28cdae2adcd9ea510852110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb57efa5982149d4a0800d9062aa2e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645fbe505312e34c5835c6eeeaf9696112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eef5be6fca8a734d53b3964ba657f4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0541a377b3a287b92045c55c66b60114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82246cd4b319d87a7057103a48cab28115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4a1b0e114af7c916ffe2c78da7c59116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334f757980331c038862749f3227032117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4bd4807f9b9d6ed668c19104d6077118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7929c55bc3dd158ab2544d0ef6708a0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a50f4a8084cb0851c7e756a810aa67120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c6b7d05dfd6fb65b05689d6616c1d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d648c05bc30526efc0e7e6f187253f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9874070d112f7b81e4a19379d9f4b3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308afd58d64711da0c6f1c74ea67166124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92979887403102ca219f33fe0a2a16b6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a076243f8f70c4481c2bb71e9d7c3dc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef577e9a6f61891962ffec1f85264d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fdb60b4bb0c2c22ab59dc9d321ac1b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f575838806f67b097957f9e05fbdc7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064ee9cbb9ad60f40210aaf4b7d92b7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7962880b88fc5b377bfe19da2ec7012131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dcf72002410d32475b2274e2284ab2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b467e491f9d3a1524e7f4c032267d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2caf6c1d4e814f403dd0d423a47477134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6bd71e86c0e95a237014622efb700135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6d17729cfad708ad64889c532530c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c951a460952cf4d3182ea9cf777a7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb4dd8eae85b2ec7e70ad06819a17d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ae8091596eb86e697291e80193f38139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973680a8c0f8570b861510daadd444e9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1307c7bf890926d470126a19fd8cf5d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fafd82c3fb34e69d87a692c2ed9e13f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c25e00c7ef3c274884dd96222b9cd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da412bafaa4fa6049f82948ac73de8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dddcec4b1cd7dbdd71767db5099270145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f07d4fbd77566493878ec31811005b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59986f8db87f601ebfbb052abb14382a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b311d0001ccafc29482d67039853fb5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d7ebda0afc027065caf78e0db0cf0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f77ec1f7f7d081046574448628790150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cba0ebe747a389623ee5332782d0d0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1202e81e6dc28e8683bb9296375df152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118155aac78a1cb61565887696765f4d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9d64c24c2d19efccade242aaa69cd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611172378eef3fa4ac799a223607606155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba64b1c8885178631a8290b7c9d795156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2c23d1cd98b158cf150c4cd3d0cc8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf79fd01a2784d26abb309fc18356c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc44066cfc4a0b6198f31c2183766a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a51ae4dab8249c4215a102eb415876160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661bab143bb8981935393aa5ec3b9cc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2cde80d20449b44f331b2a2adfdbed162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603f7c459dc74bd4fadd0f672360f81163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7d7a5379ca1441805d7b0773b5625164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e446662555d0fc27e6eda76ffa03a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bdfc4507760c2b7323ac5b633a3d95166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad611837d5521d7fc1dc3fba2d84cd5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add092743329ae28bc05d79845a97dab168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f3fd43384663b9f6700a2ae28737f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834dea5c776f2f1d2c85889cda1c5e9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e52c925f6419088f9fb677bc33265171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa684dee804cbf374f04ad63907ddc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31baaabb220cc4533806e2d7f057c9bc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae75081551403ab1be5aed8663dc35174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38b5467271fc329314cbc3f332e020175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813a9564ed7c0cd37dbe6bc7d0c56c2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29917e8c61c859a0abd61e72fd27f514177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78c5725c3dfa8ebe38d5f59d2655cb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df4c79c845c47e709d32b1c9c52545179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf9cf34894cf15a8ba29b62c16e7a5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570b61341d472e78d040b9a6ec9b001181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5eedeff34d7c33c410ad8b17b33e22182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8a92286fa1083f8b85b9b301fd1b1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dfdce39eb05ba7cab8485668af1fdf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4d629c6c78922339f73abf30ce1d9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8cac1d8440126aeb50dd51c68603f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15765260547938d3d2bebb34e0343148187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db5bf25136d75c3c132cd61ecca539188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc91542e210ba9b57189c77be5e5b3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c90d2d4798bf6fa8165443e1105d65d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89e44ffb204f1179a78173dda87873191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b41b9757b151b7f98e9564cdca09d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa501bcb61ca9e23f23976e6bece4ad193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa77be7f9ab86a4a1bd968eab69eab3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030f4046ca9d0e14f494aa0b682443b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523800da6b8895375f7354ac39709143196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d41d2ddef02d56b2f9fa91ed38ba54197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd23d0bfd3a74f4d76a6a6682c3fe6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e2e5179b454dcb2fef762eaec4339199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6939366e8462b409f2c6313e5130d8e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a33cee5dac4855e1a0690c83d84434201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea53b29047482fee4d9eda53ad6e7e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ffe0b90042e2acae94b8d99108769a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96fddfd279e9be25ed14887cbc10f8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ff6756ce6c0c4e5a3fd183c62d1b1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc21e377699c7b59fe2ed82547aa66206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c543e98cf163ef4479dea29ffe33e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571cd4d1c050a0496a567c86da634fcc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0d203749b382a8920b6ac0a7a9fd1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629e70b991f36d9d1613e3b352cc9aa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f4bd8115113ccfafc0c89a2586fc5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24215b3d3150480e2bc8ee52bc5a14bb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c992d396b0ced13b59c3dfc8c706869213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcacb55fb5717e0a7ca55263417053fa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08e60aa09ea48de9f8017d60228f06215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d458ce7f6f56c9920a6464eb65d1f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0c47041e3d74418cff6b0abf76952217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007727af235c06153208f95e57252b3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f3aa003fed1ff62f0e1dac319a820219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982232496361e531feb63d1e50446f3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df4e7cbd53107067376576a00c0ae6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd928a87aa7bc5cb6c6e727121ff7e0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9143a8bba576abd58407c5c858e91223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb40d361557438b8c58452866489d1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fbf4a04e674097ada351665ac86055225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f205071128dc405a8300d220545fc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb9b534465454b74190b8ba31b0238227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4197e7aa7054de1ed2514259960b1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89198037472f59c9c507c642b53e29fb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d9a0a42bfcb16aa1c0a7f36140cac230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3214e5f45b48c8c2f6b260847ce6d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a2b4f4837935e5d506231a38df69e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23032ef67005b452ea86e5b65193157b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2baf833ced8edd1a2045ddde950c8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdae56f379cae31c97fc86e656bf51e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba59d6c58f69c6dc34e0e7d25bcade5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eacff6df7bee2f270558c1c44ef149237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e384eaa125299ccdae06b5250563b9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa6ef8ebaafbcc00473a327e614c05239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17a20197a762a8b86c459fbedb0f30240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d62ce92fc67598e743df95cf07d9c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe40a11b53069185b7343521b565fd6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1d06509e4a6c5ec501aee39ad47cb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9018592bc24c2fbae7d53652ad4125f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b34fa4dd5f5c7f9d67b5557b792a32245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac217639206c235a3d23fd4b00f5e833246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695fc92ae96fab9c23f351558085d14247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24e1effb3b8207a7b39d29a6194c3a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff3e3f2b10c7b880c6003f8df2e169249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680909fdeb43c9e3c8cbfca3888880f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828071b2fd14fdb18ad32cf43ce7dc6a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8dcd6f0b97055dc87bb8f00372dc11252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e82a8773d0dafbfd5f9e042c9df76253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d61083ffb4f317b8523e081a39e02254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d670a88c9991babd5a379ca9385143fd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6251f2241d7dc006b121b30d0c543b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64092987d2f2432f58157e5bf4ef57257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38df7268eebce56d7b0d93071ffe4e1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acea9e6a28d0878cc97b4e30acc1577259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1450a0984706cb19d3ffc2c0b1cf7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae526893bc03c383a5b9c14e2269799261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4d883985eba3306a3907548b7bf98262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1607196aa312177a598b5963ac4ddc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d0b504e39ec3cce87c1e633057bc0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd706581c5b205390810d3661755a5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7ca71535efb4809c82a1e2bb09e04266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d44470034b32416e975cccff737ec3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d754994b15ace890efb11ec591e5a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986e45c1465999a85d77dca4adf36f1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b45ad379e073d5f454a1814bbe3e3d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7431603111df5710af0a96fe62450e0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f4f6c5d1cf318833046b25f999105272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994141fddeeba67d9608f35dfa793ea273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6397c377ffeac7e1007d35145cab5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44e2d0f5c4236aa258956aa7794a1b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228cca5322b6f20cc57ebf34c5b8a9c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30722d75f2361c4407cb89feb3a60d41277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b835abe1987cfac8c2ee5fe518ef7d39278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305142a62408dbdcc937457ffd2bf3b6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3112b129c73d28864e653eda444db280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ec1cda09fe5f49c7d77c809ea94b5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53be3c34ce1dc6a3b91f9745a3d0154282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ce6a7208fd69bca53c4313f861c51283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3c7d5c4cbb1f734a9c4fc183039f5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ee1ab53785542551b5d07c1e6deb6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a2154c6dc8375eeb7c4f9499ebae7b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909c083d18ba2c0c1c77b0493da90e9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8dffdee223c020cb70257a761cf44288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a595ea32a17fd35a486271da926a849289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f72002fe3787ec33f5d0d4d0ae975290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b6f936f1c9ebb2b72164cc80f3198291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102a87bc5169b82a1565871e9f94a73292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a575ae0f6b58ce40ba2c832df785413293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551ca85d82d7aaa4313ef85d84a8095294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e333d259379a53003537f6aabd766295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09135935d5b6df8ed8789c69cf7ffe296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493af3d145f95d4d1abd6e5575d91744297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627787839e4be466981a8008904041b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16740a7d29c80301d4514e38db6f4d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb3069e63a6a31798529498d8cf2756300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce8e6fba162b8f0dc4a183d42e3921301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b0632900991abaec179d76c95defac302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085804d1a1169f5fad42c11eb500d8bb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492cfc3c5c39a4f23d7b06b81006832a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a78730e3a4d625552c9b6a5a0ae7b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908b8d0aa20478315ed14dac19ca06f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4b229e46b9fac3a650945f3e5d945307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab3441a7f21915338bd4cfaa633a04308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67ec0f4c46a44bc91f8ad47a3da321309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0447f03e7671592556302557aab3f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5d70a5b1c774dffac46b505f5131b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d892562201cb37efa83cac25f856f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01f816af50092084e9d9bc3c5d017b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b06c228ce7acedceb5c8bed8dbd5c5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f39660f8abba991a9c762eba97ede315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd997dd8768140970e4f57d1250d6f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287be65a8b8cdf3f919ee5aa5885b6a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88cb3e7ad8a5ab75c007a01f317408318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897da2c5998e875c473445d71e11aae4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f16c41db7bcd6b54dd06248ab79a7b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f03f9f0bf2e6667e1922e7dd89b95321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d20a9407576bed36b5f5458d9cb530322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e9ee177c9dcb96e67220866a298c0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae80041b6251a7858cada0ba45c793f0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454d981960bbae285f6fff8f2e1ef66325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ecce8ce14918cf750e081a3e368ce0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04399cdfddd6277e7e5b9d1be97847327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8638ace580d9d755504c1eaa0224ee328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a5bcbc93f27f00e34db33344a6399329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8d66503217cefd7e061de04dc6514330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a2d3c2f87c1518c7b7fb4d4f1b151331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c1fc5a348911bb0349c99a489b48c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322b56ba9fcee1f5d4769eb62a0c0c6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a39783e8103ac1a6ecaf5db2c2f93334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1880ae4d0a20b243d7020aada469b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c6137bd7f8240d65fa7401a24006c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e7054d5a2b1460cc6d2256ab61ff3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b4ecc28a6613bc656fe3e0c4c9098338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bfc6e16564fe3186670c7ee3956317339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305418d89a5f06548a4d5eae08549cd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4238ae72ce1e18ba228d6f1485130341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb672c91d6bd4f801c4d3a5d2c1f95342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703eff0818dc304370542ae616d72bc0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d06f9aeb7d2a44be3f42b4c0c9422344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2046f3e3f375f71330d4e84683818a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2729874eb98c160004dc986148ae2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc4153c75cd903866c3360dfb8608a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab939c6ea838e9932b1d9efe5d46ec348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118aa2238be3f353fdedf456ecd8e10c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7afab5404bc1211aa76fd5f39a788b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5591a36bf4e9ffb296df257823677d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570931451795bd36892c43eefd0c0c7e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc0f1e4a8801ab0efce9780b846fb9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13322abedf35c03f2a4300692d2c7b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1424218f2bf7cd42515b7c48f4f0cb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823db3ec15ab5c8d53357fdea39910fa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da5e3e62a2403be36f33b1c614540e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e4926d78eb2462d7f03f804ace03f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d07c35a59eb491822eed7b9c2abeb5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c12a9b684ac8eff427a61a99a09d1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f3d50bdc3fbedf3824d948354e0b9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f33c97b2aed4009a737962fcabfc6c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ede85f6303e72d0baa01163037daad363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f80377c70f8679d40e3d053f60c717364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd868ffe8b06db014b5909ccf0aa53c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957fe1c09b3cdc294cd694034d70ffd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb469752cbe2400a3fdc38e5b811de367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe64059a5ad395a523b1a7f8507454368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645d89da1f6a29fbe04c9af681e3382369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802bfa315fbc7b2eacf1bc423e83dab370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258f1483f3aca6eab016fad531ce666371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb055067b00b31dc3420fa25e3f1140372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44a1b9c021df870fe51893346072dd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5aa86ae7e4b0ce0c25617666d0f85374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932cd01d13345c78b53d0da75937016375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b9dbbe01e25b094a4174d83a8ac53376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406ec677b43b15702233e350da819f1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733a5e14518b14605e04d20a5e68cef378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca730841c5d85d9ed854558a9f0043d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a90efd652fbdedc9940e6517a58d22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834639f8695172b828c5d2b4416c7973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c91c0314ba4d3f251361e3b03e4fa34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859cfb3ca43541eccd4981c2e642bf555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983ba9af73ba42fecf39349b4f033436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798362b52cba24d96a2b9130d85b2eb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d587aaf46dd91454c58501dcc4c84b78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31e3be25b0bc7bb11d92a25b6d465a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225af3f4cc0232e258550d587dd2dd4a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce6f421d5afbe053220b19d3e99acd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77018dc857db55736292580fd2bce1112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bdfeb75ab42c9c9b48dcb2cfffbca713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b36d2ad050e4e2a5b21f07341337a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981550e3793309b4a0106715aab7d7015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e97758a3be2a1340780310faba359416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91043509e3f9c53bf8e70cf5ffecb76c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72e50dafdf62822298d3d48994547318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839c53dbe27e4b281c652c838f5b14a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7626c96fc3f27e023b5fa37c68db520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391227bd3d7ca82ad1a3960950bbbe721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb049774d7b88396d706d16ca19544da22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f66a58704c7b9b6814b3113f92fe8323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c99b25e23669dff39944cd1aa18f524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae954e1e03d9cdfbe487cc9f0b066625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc5d26c41c9a6238879142c1c77f5d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d23c24c25b12f97f7e38f2fa11cd0227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a530b868d5a7fe50f969338e6de4be28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0224025dbaf60bd917e3bd2ec1dda29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814ec46f1105b3bc3afb378c2708d5c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13eb6b111ed5284ae74f3b74e607ec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58907af0541b4ce401aee30e3f8b3b5b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07740157ffa2310289eabcfe8744a5ae33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36324d33292c7a6a73a0a49585b6c0b334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d1444361785e07cdd79a5161b5b5a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8655b23e1617efba4ba4d00aee138036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859bd5e3207640623967c2210ddd7e4337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d144ab38838098089d2e4f4738527f238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb65bea1e27bde8b3892743e07455a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac8f573887f7e9f838eed0a2d5f53740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d62e7061a995307da82c6099ee5f8a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332980df1a19666e9b00c239e0dd3e0542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa6fca4653c95c4c13079ab495398d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74a1989f2befeb1f96bd1c96f2bd4d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2707168373888a5c7a2f943f77186545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0acd72c62a5d3452f1c2d78866ac6346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e301e073f214a2c6555ada86651e29247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171b4119f3bc18e9c6d97512559d39148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aef713dde8d8f17af3998e6adb7e3e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd89386e811da8072370076acdf6cee50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c195820408d2a38104669fae2df0c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db72b9c141bd635179e13ce0965a2652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1feafbd19c1e86c0d6c13adc0165553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d958896df1c10459943ffb54149db6654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0643cc4e3d15dda60aa4a50262e0ead55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6494a87f9143eefd594ee93fce98b8456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18826e22641bd7ca87c27492c38c62d157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2db3eeab147e2dbc2e28985f8d9ec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a2a7c862bda397c3c2766d55ffd2f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d9372d737be5f4ad7f7306e33b47860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe396c31e43354d0085dbf04c9c1f661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2772650b05cdc9e75a084bb6707a26b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe1c0235e091193cc97dc4f4e039df63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044f0679585a5d064fa977e1a38a54f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0d49c5bb27aaced9a8556f095544565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d72e11a87dd1ee0d4f3bf1e3b4f7c866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dab8c6ca01446b6773d489761de33167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9bff8248da080633b6165725540d8768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2057416044ab6aac4c9a7a6f0562169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668bd8ddfb9399b5b1786409d152ba3770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99ecb2f195b3ed087547e6cb6626c871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10190d84037de9e8a2990336ddc215872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09761d9354db1c6455834cf9a76ae15c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d34d4f331ab39ef2bef1a490ef5fd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761621be09ec1e294d7104f416b923975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b989ac6ab534c0ba95314136197f776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59056701c1cba196f87ec422bdb2214277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3f2a581b6466fa32d5c607cebcfd978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2dfc5f81b53d9e267bb56ebba58cb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89ecc22385572bf9c441bc472ecfde80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd24989ed49f14a61afb652344a57ff81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f48c17b83d045f9775b6dcf29339482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b1c5bc0eb228e4ed3f742aff929f083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8701f502704304945a7c8355aea039884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c61cedfc901105c8856581c4368531d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30935fb699391af178fb03bf19d5824186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f004f566ac4c0dbba099d8e0697f087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96855b44f1a7108bf7d08fa305ae3ccf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea048742ac329ba92aa4865b601314c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546d1aa8727a67313d6dc3170e40e8a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41abc12e71ecd46de87f8b887d6bdc691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802e9b6ac05db94532729104cd3d79f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9e618d1916040a3da05938e07203093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4094c0dc582121c395899689f241e394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df65ec5296a0aeea02b4f2c2195570795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c9a0e737ccad183fd1d68f5794b1396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a210e219c0e4a23f365e255e4fb81a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e04ba778e9267ef186e7db62f9f3198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430dfa7ba3ad6513b649aafc03007c7799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b98d1bc51b6d124ac413c602a7b28100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193468a3ccc623ca37361e946db67360101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4788142912eb808a4da5b1050d9e6d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0152d30e8735426c7739640d0cfcdd4c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602ae84596e8c2f5ba877aa811a2fff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b3e82bed7dd2cacc3363cd24f9c3f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e8b01795d5311ac29e41b72d6af13106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cad074300ab6749816d3a2af2adddb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae61dbfd1c3724a41cdfc9f9ae71220108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cabac626f3f708a0ed1e69a7257f9fe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30cfa739ee0329bfb63cbff421e308110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e160f32e993d79e18ce8e356d9e4a28111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3938cd6ac17f6b46a2a2c17c231f14112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3379c83790b6936f137600c69ccc00113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d354c6a8191861d7e61ecef717ddb8b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26c75f992fb63d615ab31dd420b887115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b5e691a41e3e311e4d6ddb99b2592116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111aba3566eb9b2d38aedd07224b2c3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5d295f32b64eea7c0d3c83cfe766d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b11507567ff0a4f909245806d72c4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961943dab4f2f71d80841728faa49fb1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f8213cc702434a77ec7e04c157ea6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b3bcbb23542ee76a085a748d22660122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f1ebbec01ee65d685c535a107ae49123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ad6b09ad3e7fcd7d6a0d34610ac93124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f677eaf8cff1dc0819afed511d92a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439692f8f1836ac25a04e78ff738feda126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352d8ce426a4fc7851f376d4237b5de127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7ef5d309acc80d5b6588dbded4b57128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42bc84991b83e7ae4dfe41fd5d25063129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b7d0bb46c8c93fb52a4376fa9afe2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe52840c5be9f6d764341062e74812131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f07481be44c33a888a878772cc71d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040c90c245d19244e1d00fe57736976133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2734d3962ad17c65125d1d1de743dbf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c77b08db92a389a2fd2134baf8f0d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a05d550f65b1d8629070b98fdb61c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9fe5d624990be587100f4d38707a5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c416a3391ecd50cf4b6d45f394161138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b286bcf8bba66002c44e31793f3cd9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c557bd394ab9b79dbe121c1770d0d8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f534a7f04a81b3caa631813ccb21b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46531a06aa9995ac63e14605efefa4fe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810f53f72bd6d2fef0e72e3c13f4ff4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a73749a1fa74f43f04709d8d0f941144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b110be3cb31ec816f42f4547303b8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18167ac6c7ec9ceae4198701f4d484ef146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ee468bd6305779cd8581265c75556147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd852fa0293a227ecfe625611333caf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52021cbfc8ece751b233541106b7d847149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8267b77c920fe0c31382e241994dbd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d1b9f77c8a466e748effa97720c67f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaffaaaa5f4ea8ed10e6caa8e4ea20a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89333c28002f3dc86589b44a6320572153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98309fd95281b6af356f3f055a5ad1fe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2634ee93c3d803eb3ad205b29f0371155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d7801767767c3bdbfb1b7e241e98f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05c6fba9c6382ce001bf39f0ba2a01157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49830f76f4bbf28ca04377b35369bebb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd2e9546ee97712b149201f78af750159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ae9ca3eec97484fe0716ddee0840b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381269ff85396f9cba4a53da13a50d4b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c570419b4319002da1b89a717362d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa89de10e0d86c4609a945076b7871e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf77b0765dabe910c699615681b2fa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199eb22c0758d1448540ad1ba15d674165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e5ee73d7bff17e31255bd519d383e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca692a9918eb4607bf9b9645e0a4d2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f0d8bfe31b8c41d63e24b45b3763c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c96349d53ba026d71a7cdd406caa77169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9093e041fd5782ef8bfdb6c72062c8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322582f65d4ef418c84b2c0471effd32171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939c6790812d691cf069cbf0733c6dc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc6f258fa8ef73ca7abf43400f00e1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff034c3ab63c5a2425ad067f8c3d403174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9c3b435a126ba1d3d58a1166b8975175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc1ea66d33f7fdb4f1dfcceed56f0e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96213107725bf4a1fe68724fd762e8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e86e4b91831a1087f5554fb44050b9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5a94c7248d12210d3b2ee414ee012179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61fcaf73cf895664a38f9d9c63398d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e919d265f21ecb2d659c5ddab014e82181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff959d71e83d7fcbd52bb536194fbd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5f466cfb3d0056ea9d569fba3d40d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c99a8a2f3b859501e815803dd3fd0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb29636786cd36cbf6918ac7e3477a0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba24fee499c688682fab941feba7f4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598fe239c9d52d4a38661c1a3833df9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e5603a438b9f54afddfe7b05389ef188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a2c18a24d01975a9e396a920392f1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c52a027b6b0443d008e87bf170aaf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305d41d910fd540ed9390865c2dc8a6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3680a75e883124c5c99435c1e65657a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a8199b79236f6674e9a4502a48453193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49558777c334f5e7e5323cc74a46b19e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb8bcb5f6c8e2ba5f71578a8fa4b67195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9283fbbdbe58670fb15a6552c1a170196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51806bbd3b6013d284a3d5d6b86de563197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a00663609f338bdf4a0599bd15519198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb0b5a7214334c5d767a49b36c54a9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ed560d8db70dc2a072ba8de62b9d3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428fe34d41c4794394ad7796b65ad06201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e22094fdfd14ddee6fe9e0bf780bb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b873b489f5aa9e3b382b9945abcf7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cdfe3b510648ea556ba662ce24f46d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f78f64b9cb9ec85aaab2018fe544f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a52f5b19ee5b759ca032a008745188206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469992a9521d6461fc064f0753fccd1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d5119fae933f39c16f1b74eff0060208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5b146de0856077faae560ebfaa18e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c6be0db9fbbea051efa2a5c864211210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2704877166367faba61b7f93b8a61211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e2e84da0c7fce3476109e9596a7ef212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6d10a6bdc8390ae9551b3595b972c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d486b86babbd36968f16de959fe04214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439891a15619eeb682ea86d6d332f87215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88d18523456a4f305947de899876c9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0603141ebe217578db4dc43d6f8bd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6a051de444f7168c87e804d300ee4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0cf0c1e65163f0cc54dc931b0e273219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927cc59f021e241c54d06a0f9360c55220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab45af588e1d79dfcad4e3f143b972221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2376e478a104b69dfa95fa850edb3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052015cacb85eb68e22ddc086a8e4e27223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571775af9fa41006637e7f2bdde2448224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2617e506984e178cf4d480ee341cb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a18197e3de912bb25f0686708b8cff226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5f5280a158fe1ed5783e623d0596b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c9799aaf6b013571e9b13cf0a4264228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d246c47bb71436ee8d565f8c051a1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e16e364b2fd6806eba1017464813f0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df985e8ec98ffdb2dc662b3967c7dfed231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca609ee2e78714679bdbbdb211871b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc5cab69d8f5ad7ad68cca62a4fe71233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2430761e4d19c5c2c17aa7b1b4302234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0442187873540a4ef5fc51ee33fc437235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ec940d63b7c682abdb40be4252b36236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed0b74775fc350a983dd8d24ea7657237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf424978878cacef8d5639cb992174238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee88255b193d2713d691789d9445986239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365d23d914dc5bacda5acb4eee526a9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc101696b7abbbc0033dd6756cca23e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c09fc6df1be35817701d55e906dd5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307bb0f87742570dcdbf9f0bcd38c23243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5776a41a72214d3bc42be18303b11244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c436668e774ed40cc2082283827df14f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1b2f59cb2cf0db12a7538847db5fb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd323f33639bb03996f030213aa63eda247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839085311dbf78a7c44806019ae00758248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4894b7c4864eb18a3629716f4b34444249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba72438383405390985a83226308a8d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db55e3f4d3692c519e731be2f40841251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86c442881f536bbd28689d28eeef6e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4106967d31a9ccbfd39f4e1c9353a98253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e910836e85eacf17ff571709ff97a5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f4f802ad5b70ec891f97a15c42133255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655beb2f25d97e948c67f2f741e40298256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5f3c08f29d968dff7d24cb9f60f2e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaddbc135088c60c6e2a8d9c7c9fcdd5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7d840946096cdf464ba40feac6eab259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95cc8cdd19b9e700630babb8f2c40e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3817f6fd11872aca07e385a54274385261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92a1a9e51fd39ccbfe2aae838ddc1c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40427c41327004dc30d2a36461ad2d3a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e56de79f9772fac1ba65086473473264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3970b63661913b829a4a0bbc973acf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975a565c272043958798c14d8ad5611266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b52a5eca06e7cff7419cc2766f2c9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773530a3b61ae024e86c9c7062d6361b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d8fef28fbd32709e9968c3ce886cb5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c16c9b5ca2a9d1686f178d6edae89270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699d41e1ff37af3c35642162c6c22a9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c2ea79850270b0cfd1b1d93303637272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b0e4d637d4c86e787002930516588273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f18e3ea6b8ac42a0fabc4d8a47123274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86114a47f0327ef1c7b6e826d68daa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed105fa6113ded336f40eabcdd1a4cd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055e0ca7b18632c0ae464d0bc5acbf6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b148c22a2203d7c2177c4822413e8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6fcf66f259b274f8fdcf39347db1c5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391879d35ca3de77bda0fde4c325c85280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de432f4ffaacea407217697655d945a0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54012d523e285185bbb7c54b441d032282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb8c28134f8902e4177a398d64b824283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88326a40b0ffbdcf63f0313a32669945284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b69a25d151e28991befaf9952cc8e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f581eb70480e092a76f2b934c2cb2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3adf432598e234a0d64582c709565b1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a05a5c400d6b631c6cf381139c42c3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b47ab99bbb91bb99e5a24f4db7d867289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852571bd48e6b7a9d918763fc5d359d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cfdc2dda9caca4788518dbf8e97f5a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef02b1d4679aad400688e352651aeb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda9c5db72cbc381968d0ebc6c7b7e2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53f7cfdef04a3977ca26b0301ce850294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216768aea46098061c26a9e485158ffe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf93776aab0660c56f2757c782863e3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a323a02a96411602af7562792d70ed7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4d8ddd54f7d881e78bdc030d7e192298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f044b4bf5ac8cbe3efef0d44c621984299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c5da1a9972c829b99325cd5b0d006300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915b2489dd10625a7ee314171e0c244301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ae28b0e997ba70eab761f58ea7193302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0eb4ba3447de0f3e353bfae1cc2e9a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d8cd11f2796447210ff535276d358304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d47dc1c98320ec9e5f9eef540f3b82305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67140f5045ce7a1ecab99d09fe49e54d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a0971b76e8af3161c52baf3f76795307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2408027591e7e8532584d0cbfbb0a35308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0de1b1cf4067637471ba45285ac982309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75b2730d7bb52cbd4f15d3fb3c0905310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a46511119aaef6ed67ae180b03a5b4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4c1fc34f1c2634d6b6afbf715280d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd044214fe7390e937af6fadd1ad2c4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba9c04864fa76db1fdfe9668ac808e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bbbba2111a3b949870b92aaf6186d4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5faa380c287532fa0f49bbdfe3e0953316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab18137f37d98317ed6a2a6097e0d5e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60039de184975d166b75c0675ff7b7c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5b3f6fac0e4375f90c10a4140bfc1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c083536af586cb9588d0dfdc0be308320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aee03fb7da300e887f90d60e1ffa0d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e369dfefe8dd67252fad21ce901ac6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b4996aeeb3567e7b8c041bba6cedd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b752572a04c5b1d413f99d222d62e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccaddd98ee8fb874b7cfc7f9f286b59325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7842fa021be3da9b85985f2759598e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089382cadafc4258b2239a09bef0bd9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80575fd088780c12d2d8116360522d6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1be2a7120deafee78a0b8907eed9bf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972843ca22bc1ef9c5de97adf361abd4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f374a1abffd30faf7e82192722470e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810dfcbc8a8ff7e85cba39abeffd8eb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34ede881fb660cec2e44ae242d2c1f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57a651c7d75540478d5fa555d3e1c6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b41bddada115bb0f63dde9b329402f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9351adb424b3dc8e6ddbf2220fec25336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ca1c61e2ff63139224170df6dbb50337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414c95e9362eb34f8363e44dec9900c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e6742f0b95cb09b2b3d2c53c2720f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f095ee36671fe9f430c69c6c0c248340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d18ad3226d6943b51722b355b7cdf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb8f0af868ef567b09b5efe4d69a28342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a6634e5eed2109989e8ededf24f0b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f4589a86add1ab4483396df0babbf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd1f660b0c64f2495108c8e2b9c4f3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778fb3b2ce49c22cdd4699626744bd1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e03cf004d4d7241c75453744b1af10347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20fef9daf48177475098d924587d1b0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31971b14558860cf438b1a6a59c93b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6dfcc6e27afbe3a8a7c28fe1f5092350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90328b027d1ad7f3ae6f4c2e55359cc3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5292855b04656bbe9e304e7425b0825352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75961b36b5167da9918a342add45f277353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d665706086cee367f6db7c326add3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586008a71ffc2d429c8271cbfd7d3e8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af54eeb37b287f7e791f00c55c0409f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac743f54acf0d529622ed6c4ef0cc31d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64815c4d014f5ed40432cb77fba231358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6101378a08fceffc4780fad3d33253359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff1fdffd81dbf20e242d295ed9eeae360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97caac6387ae61bd3c1f8d1b3fcc159a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7733ac309946c31e8d8b668f2eda63362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b3af85071293068a05edea65d0448363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588a6c3aea57b72a534549fbeabd985364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97ee46bcbdf47563e84273a96ff2a3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ca435527857398d52e0f1055d2b72366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3190bbb1e3656fd1e630dac7a8794367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d20e4b76ae4a6b698952733da64b48e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12786735c483b7dc940ce8daa5b1bc0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03814c56b1eb2922dce0e21db571604a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899494d20d15b43423381269a5c479ed371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731a9ad30a75579421297e6a3059d5a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1b7519301e9fb6e3758512bce20f4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0400fb402c529ffb5c9bf1872f2ca4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ef5857e32b474f2a92cb4bc79ba9f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c3b4d9c9d0ea887b6e0e47aeb8ce5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d866a020742dabbdf0dea1a7ccaa7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd46103d6905766d302cc184cc2c43a378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>