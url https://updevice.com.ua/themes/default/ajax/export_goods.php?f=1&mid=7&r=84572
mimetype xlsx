--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e446c12e76f1e9cb9454d010fccd81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146c76e5c3c593d17db9fad0453c39f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95559d92885642b644eba8f835f13c73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb1840598b88f85f1c5065b915ea854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd2e1c347a6d66f07679bbfa06c82e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a88eff40827341ad7909c1ac8927d46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2bd878ae8a22e508b75d052b81d217.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c52a0b96a76968db4a15ef9e4ea0d108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44add7576f2b43dc94258b77726a349.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19d25612771bdd5fc9f01efa0bb49110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af444852e4fa7549f986d39352a4221911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0e4e33767d3057ec6b57aa6d87e6a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a20fc8a28eacdc544f2f21892bfcd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05b5ed1dba458afe910b59d7a7c95814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e15f050be96e1fa5157774d92445915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6bbeb9d56192b8f749e3c52420d09f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b7903c29a0dcefe0e16240b14865017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5c6b8bcf9fe27643a0005804e242318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf66605a3b3946a5554de8e73a955219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42195f57bb1411c864b4b86f5dd78c1d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e5dfb87d3ff1f8df135ba382a692b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39eb002dad50831c54143462c1694222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35141a91aff92d4b106bd3b46d80b7223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e4bd607c820676a7851a0aac9d92424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029cba8e1b37b5f0c448537713bc522125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3a4691a33bdaad54d7c84b1ac3b0c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9b0a9ee2798f3287b1ddc15445f7827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d316802acdd75680f791dc9e3265cc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928e0a48f6950328f510bb40c5ef9ec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c761feb94a2c58a2ce3cc5e22424730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc7d9c5d5daea2ef75d155f5356d2831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776698d3eb5bd98b42584b13435557032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ab929615fe54a946297d2474f177433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4c66fc84ea7b0b66d5d71a3a4e2f034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d333f111316511cf2668b2d9dc56f6835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8c3788715513f1c065a0baf5f220b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1bdd29ddef19632ba3919772d29c337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e554248e2a4c2864502efd9139e9738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987913ed5f695eeced262068f7b31f4639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55968c6ac9c652a544d95f1ea39966ce40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d6012c8b5bd5b17b59b96c65112dc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ffd4ff2d99d91ddc0682208cbe53842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85214ee82c585b97a4c526e372e149843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e98479bbef72a5c8ddf455b283a83644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c23e8f4fdb5b27033d9ca4ddf14c745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f0baa7fe30da012df7dc939fe636646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a15950452aeb7ae211c77bdaad78647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2f89e767f89e90e3a5f644301854648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165725416084b0c87e986c001ee9a29949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da38eaec6f05ac0ddfa3f524d54f4850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663a1296b637b0d2908e7db751f385551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f648465924a131dfc6e2fe70718b02352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811beb2b51a5495ac4d23629d1c864d353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90427d6a4c0e98c4ffacc1cd2ad2755854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d47c2c728bdb348a0f861d4c0957355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47819dd4a38f882a708dd4d8e622142b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1a70c726a3bfd8069ecae3f8cd6d957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139555111e6afd9dbf7e3915dd5478fc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7229cb3c978044ab006bc8e468fab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026f75216bea9d85cb0c15ae680d11460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cde6ac67e6db8402019ff86959568161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1dc465ea4bcc345e7a1d3baf13e8a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30454d41ce88d8f57d4baad9225a6dce63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e421d2712b0efa3e260d54e3f8e164164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42415ae14d3c7e70c78b1e4e1f85003265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37393380928c4a51f130aeab00b6e466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e8f5b273f4ead3cd8c10dd13be45067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ce6335430203a17baa8715929f78568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdfd05e757c8b562a693aaac0f0afd969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494a4f09891034711e5106bc793a1a070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539de4a1d4f489545c3f89fa9453f4271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559064cfb360ecfee99f6bdfc22507f972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ef16486ce8b1ab78915b97d87ce4773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0603ef3a9b7a9d4bdba1cdf641a3e3474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fffedab2bb827a95d3033a310ea77a375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5ea9735a77d8e98e428d2e7270e9f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4daba7fb01f5d74982a7b40f18c9f7077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11825d2b95729ef0fdbed48e1674f578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b95911e27f9a6941d6499309ae94b779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910de78120645d84338a8f1a8da0473b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857012ed9c4751f371b512c4db41f84181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902692960dc6e4fb8b52597c334bfe9682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107254d1bb692747008a1c276dc304d483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c995890849dcf35ab1db515d9d3c284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e51deb66d515773d886185b18fae485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088e90e72323f5d7aa19c90f7cc3a5b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108e8c55fb0bc24b6685e80f44ee27e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8f459e00e761fc407de7e1a483ddf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937f0e0a23c9e04fb661d187402258b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ffa7482a88fbb5afdcb33f9737ddf490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8c575dc66f4811774c108c63840b191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702af3d59820ec94259706ac223e39b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835c638b98260d8f0ad24ed4994cbe193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623c53e1ee9dbfc8adb2781b03cdea794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d065dd7e4bb56eec29565cf868a132f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ab727e70b563f12910ebb4e0939df96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb74b0ef5fdd67ba4ab9fce99669b9197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64bb65ffdd869c3b6514d296d240e5a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ccf6bedf4abdb68bc7875eb6931b6f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ba94432c628d182bba1c3fa16357f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7851fa6d45cef7d2a4fcd20ae86078101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4af8c400e5fe302869a5039aabb7fb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1dd8b5e77946f254a8e90cd3df8eca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84587304a4a15fda12941b7a5b193dd5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc655c4cf8fa40ad8c5d193b0d0618105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5b098c58b90b5275ee20676e3fc3b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb85789ea01dde79c89555ce125e02107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb10e57ec223cf8056c3ae1c89c989e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5184868c4affe88e331127791b0c045109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5dc08289aad17143e7537ac4d32276110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411fd417ecb5ff974e4063e1e1a6b36111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38596242b85c52eb51056f6ffc2a0621112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc263cc273e0ddebf7a8321b2124274113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a92b14db1b868c9d0742ffb618c091114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3938adf4d2430a86ab3a5316603051115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9bbb38f4d163207b72f30c1ef0ffd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073338af4979068881c7c412fa8b5711117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2966e7e24ef1ba1e64f798e8d45902118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55048f8d40c1f128930e87e12edc0c8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c28cc320452cbd8e227e4488b31bd6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc570ae4364219d3d7e5d19c1289fe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d195b5dc68880e716d98ff6e44943d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf27692e0f942026916b5275e53541123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ccef21df96312b877ed9f7905ff827124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50329e56ff7b580a509a2b3faf9974a9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42869fd6ec776021d30edad33b41c13a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80dd0d5504ca77ccb7b4442409d78b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855395a2903ee8d0105e9495d0fb19d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fbabe8d2cfe98aa4a4c9b13b02bfa8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f02f04afff3233e1333852b3c5ec3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cecd8b116eac0ab2261fe2a738309e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001146d84a0d01b48eec9b98a218a1d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569ba5b634bd8f8ff069bd20b0e2626133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a0403884521079aff981a5a8f3b78134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda245523003626308a292ce757807d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089838016e643a283c1acb6b6f669180136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024966b973a0c7d909646b6ff8a94b60137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521c3e464cd19e4e6307e077fdea6b9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0908cfdb92c9fd2babcadc87e7d39b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70500b2c355982d5a6730afe0b1fed97140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3fd5c2c9e3df6fabef1e547057a09141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b3e4ad8e7b5362b2e053446664182142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9f2393233c32e31f23b0eb2adc378143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960f01a882f4189d2e82aaa7decb801144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ffa4e432b2751964a857258542b7a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443bce3f9f76cc82ee34edfefb7d970a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daaa15c2d28a61d80b5c7e3a44a3825147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae45a648e2319c89e0a923428a5562148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c33611072ffe5d589cc26ddbea196ae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2399088760dacc8449c0e7e20022596150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be88868b599a5ef6bb1b403b98881d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3e8641082dd50895742dc4c0a5888152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e91e95dc64b7a41e9e87db01130b1a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43439f4cbeab685ccddefca35c5f778d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9d5c4acaf5bc37e0e6151e9a3d3fc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee510c5defd28610ca14b8454d3423156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f152d06980215ca1e53c60634ae97157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7405cb27d6baad66af9b89e518a931158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e6c3d0a3450bbef37c8be015f7633159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2778e00c3e6e4bce65cc8bed2a342160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de86b712e50f11ed4e4450074143eb1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b960fc4dc02ba261f9af75a057a32f7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0c4b3962e188d5378459f6d949a29163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdbdbc76033fa9875e14e7eddb66dec164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31941a105858e9db603f7fc9fd29acf3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce2851de08d98b8e62160648146923166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba83ac0ee0165e122208d2d8514b255167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83105d30ae462213826c24765d2f6ceb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f12746fa7aa9c49c19e83b0dec24c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2fe40ae0db513bbe89b75cfcefd1d3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a7a31feaeb06b8d05736d7efc691f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898a3563c52ebb926a72370d51dd4e6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c85aef7ce905bb5cc47184080e8f53173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcdcc6c544107e8002e48bd9f3397c4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64bd5aeac3e65bcc4038defb9fe182175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154ab8b5c5a1127813918814fb59a98176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cfbe0f474c237feb796474e583764e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7737155e3ca8a97adebb0e9634587ce178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf24bd89aec5d405289d5f691525bfd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3957dbc029aefa20871d219fd5fd88f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de20945b24cbf4ff464b53b4822391181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08827a9118e231826430e27b930b95c6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69f35c8eec6f04295115a5d70ef4a9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6974695724290dcf88d5fe991a1d25184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625fdb987176dc410edd7138e23837c6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb753bd1f8592d5676ade2ddada3a0e2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae466add68e5ee3b206065de7c9b9d94187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a323e07dc5be69adbf9234926dbf14188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1db9afb757d03d9353bd41f76c6ca189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585a2088fbef4ff458d95fb4516df50190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b18194b8764abc25882bd4068e9ea191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b7df5553070da505ef2cc3956a944192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d2ab83960f4c3066ac164895f7a37193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310e8b58fda3afe9063a5f397acc4fc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f184de25e991869f7b1a9afa8d6cf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12971a9483d62807e63372900a0acaf8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9184a7c96a93b9120fa9e20381bdd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5390bfad81d44cd75101f0687c9b9811198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18e4781e1de592ea465be31d92cbab199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18532ad0243f5c9a34e86bed63a04496200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08d425b0e0da67899989dfc922876b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609df993cbc4a8cccfaf4700f43637b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ba8b824c0aa3731e49ef7f5ed046d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39aecc2cb54a268433c0cfd56910726204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767abda76d0713af25b07673addffa6b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b63204c76a592affecd3c465e593c2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911a13832b8a8dea145a929fb4eb836207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3458f21f0e432f87eb0dbde0ff3b33208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe6f60cac63f0eedd70602a0526b4a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec8e3c22542603af52ce4962fac766210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a84a9d250426a894c2158aea09292a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f347c74b038ec0f233ae38e60c0a77212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b945d10ff22be0654df178819f113b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703d73e84e8642883282a4d2e1f4d84214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19bbf205a108de092ad01b12b6e9b0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808f2609d6a00f23f79162020b98132216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540411fb4bf7e0b84baaedc5ce659392217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ab884c45fc448e8ff8945d9e9bdeb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93864ac520a0d3866af35fdbd9954628219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99f01de73d35fd6fe8a85f95695741220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e9c2c3f701f570be0dd1f29c65173221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f8d5f6cb868a77ed44c0d29791fed222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e28269d2ec155d1df4da888845fb8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf258964837fc59937174e067fbec2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c78ab0692cc0cee41779a28a7bb92225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943b5f3fe2b9874c5ab08e72c1ea920226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30136e202d4f378e35eddf15400556227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d902b52d89244af728171d713f7c1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0307245a52c55acf8137161fba740229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd5a47f24114ab8082e7eec1eddd53230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb7ac264211e6625039d1df61029d2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7ed6d39c7419a46babeba7f826e70232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71d45acef37a1b69fbd5e260dff428233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04090eb160c0a865410be653eb62582234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b50da9f18d365ca19bed7cf41cb79235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855af1a631d0fcf87a6bb5bac9904d8b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc205ebefa32c70a86aa8af507d6193237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea91d40c91213e33090d0c1aefe041b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34649e8ba2ec8b0fd5fb9e11464b533c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bfa931cca85636571c5640e57abf30240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729a950cfd057ec5867662034b8f716241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6249e32a2e30039b0bb8a7db398413242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f9022249bd7050fb452b4ca97c316243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1e584b5ba6aca80301ba4c823fc2c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2c7a6004d6bd40130d8e322b1347e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8f6f7aa027a7cd0bea1597e665e2d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc173db538a6e834319f57800e11b3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc9f87abbdd8ac9a7c49bdf1ea95d0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d39890768343cf4141c5f3b9c2d825249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5cdfebf09daaf8f39bc6488bc2e3b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85222c91ff3d0f99283a0ba478580da4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062340a20e7462a738f2acc9a34efa04252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83830c5e37597c44386041224290029e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421669af8b197176ffc2f6a028996b8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d09b6a0a1e7c6a1c11cc95d85f6764255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44ebaa5562d9f888e99c193e33a30b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3436220037f272fee796b59beb481f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864fd2d47347711f038b554a5c1f10e9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74abbe439e957d8b8e39ff94d71b81de259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d2450a51075156c934b647b1c7984260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c84ab510f262bfef0c6bf57aaf0473261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86e957119158657848a18b50d36cd6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686d81a2687da600305719264ea8993263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2b2e570d250abca1cd09d23c66279264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea4a9f250624dea3e0163c318c6f35265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3a76de5c9dba5712ca264d388f678266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3dc0172df1330dbf9aadd70589a176267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de835876a9c897a0590b9259de34e304268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ed5863d130d6800a0b2b26553c832269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f03fc04ca664a27b67af424799d585270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328edbe46c22af2f772f4e8e9eb26216271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8cfd7d69945eaf47e6cf2c2984808272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d283de37e75e7c7a788a66b7fc07a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b762531ae2fbeedb71d87b9c39c55b79274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ce34e40178d62b351c3c8b70f9f96275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9286cd417e52a41f82ea0203766cb7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59d1494fab4b4ebc02746bd85fd033277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763037bd09d21628f549298a4acbc9c7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8403d9b23f813d89febdc7dcfe89b60279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc48174a14625734804091637fe1fe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28915c0d99dc89317661cfd156f4ea64281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234aa13093415d64ad6c67333cfc5e6d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad033c4e9a39adf3e371f1ad726c30b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0118a6d4592a3daaa612ae76875439284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8441e1a4071c20ec2a2f2566b8524285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20df697eeecb4e323c42e9d4dd7395286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bee16ca431669b5422b69a3f843afe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ca752e4918177a64c881a5c36aea8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8ee71d6f39b6080e8b792c24c0925289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ec1da9390a5d4cd89eecb7c544481290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c7a689250ef86bfe9b9d543040b68291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ecdf195bd4b7f577be30eec8d9650292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10bd4502831849ed76f15ea3bdfadaf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661544ff3039c93fb916d17fc43b0c51294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d9f3e00bc41357373e4f9bcae0b7c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0df8600033992c65527d3d16b05644296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6e28b6b861ef1a0ca779a201a3fb9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911097724af2a3612872e7b3a394edc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75ba2f8e7c0b08b2295699fd31f133299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e50c0f2713df49f82fea4e7ecbf21300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3fbb9f43793f054fc169ada1f5dcf4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd65a2062fef62754d16a556218faf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12236f082deae78f97dcc50a4008006a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b910ee78d4bfc139331d7c8bca2c580c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f930f4b7c13c0ca636ba019796d163305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7935d7ad805863e6910107c2df205306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7cc381a99a45944372b78fb1f6d27307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183d7e5262425fd8d7207d76466073c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ee384519342ddd6a6df3953d4f147309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aec134c235e8810ce444abf29c9361310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e4166a47f2201d89210ebd4fd1d91311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732acbf8dfe369c99cec14a130a973bf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393a1f71e85d6243d418852b049398a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac2a8af7c060445c3e7c0d5200f1d97314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ed3db93f82e187d51e06b19cfdedf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b31c52a86065fe01e96161da89376316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d542849cd08658bde429819b2bec4e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79cfd141e6ff9b4c359cce7be15da3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f92a5952a9879f8754e2216db9d4a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240717ca66384b974a7ea121ee0e238320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22657f07f61ddc7920bfa5e28c9e64a8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a623c4dc3396ae2f0d37f05a9605889322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d36a8d5b333ea58722624ad9f52a4f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d1f1658a207f5174d14de89e71464324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833bbc3dff203eda7ed4ecd3c8f2a56325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1a5f2c90ef92da3b9b49ff0fb39ba326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da00b82ba4432c12804d5ee82ec5ce327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727203904ce2228c539870d3bd2b4593328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1eadfa99b2c2e1ba63c7e946ef0a6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1727a837da8e585cb7878c7565053330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a40d020702d5d64b578d897328b58331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225b957c044261f794e651fc321563b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be64947099996f9724a0c0d49433d7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966af0641ddd0eb7ca43dbdc81047f6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b0710892b99ec448e2f7deb255d5a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ce52f1321e7738afb72488353011d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c781ef445d7ccc83382a783dffc3da337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842d5e2e1cc3c383d04d3ea69a4be39338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9890a31d8aad9571641bd9d35c8f6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071aacb47803380184bd8bff4ce36ea340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c8928db65b1b66a02144f31f8c1f0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18fc4a429408ad2a0ae82af51f2a6dd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9110e9cb28ebce84294ebc8399e0e8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b04e26813c100dfba89687c63b4c01344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2c625be37f355a51cd93d82ce446a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901bf615f89de2a74628c5cd4b4342fc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76804f9067a69d9c75ded76bb38aa0b7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a9f4345b4aa9243203089793b706e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba605f4160e1ee10df3c6193e2e0b8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519c3dfc23e7442b735b0f58e685254350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9282557ba491846a824b14335eb37351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f0f5bcaa7aae4ce09797683ff81a1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975247aef14111c7a5e57405bca9298d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f63b35992808d50451316e7f7d5301354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4affe3de4f65796b6a66305b5af49ff355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901363c62ca7ada4a3418f1610a4e1ec356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729490e6a7d3d7a055229976563ecfab357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da1d2a3479d98ee97057717d8157be358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f70ec60ab3c62eec5dd0f7592c7266359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b19947783bbefec3cbc536dbb7734d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699dbf2734233d047b318fe50a234c8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91f0ca40dea77b40ca2e331eca49f6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab28c8b002a45ccce7b130cadba609f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d99cc70bda9979aacc82d54bce29e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89d55d0f99a214651b548211dd49c8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d148bdc3fed44a40605ae15597ac2e4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155706d102af1edba5e0b252d3878c7f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a67d443f2a2fb46691c7dea8ea78b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108bd46b351a3254ee88bbaf916c3428369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf72f554c4c8808db59a4dccefe182370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf07a1889e7d4642e69354bc36b33b9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce590a016453a106d16ee8faa7fc9ac372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12759220dbfcb79b8fbf260e368b02373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9af645d732429561ded86801131b3d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91757183d812943c3cd9ad7ae221be375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47facd94cc5166b88d0896be417280ef376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e52cc1e2c05aca318c1ab0a0bc28a9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5dd3be995ca22932240ea3fb0d4204378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cafe297a3a605d8be0292d128271cf11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0bb6472f92ba4c9abce55645043d22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e001ee349cad5ffff52ff39e4fbd53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4787472d60248dfcd6a53d9f02f68d34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f55205047fa10032a8febdf877d4cf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1114b3fd0551239b8a9fa9e49918d06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b51bbb048d2c08b849e62f68bda3407.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914e99af752735efe6d898d809240a08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b2376c16068f36f5c8ad7fa7dbc149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc02256623c707b83a50ba1cb6f6ec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee00b1dc94729c2596d4b44f8b496811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19190a16ccc27deb5aa273bfb43bea6412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e688fb6095258e10855e8567e54ee813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b9bce606cbbca0c7d389f765ccd88b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8186888d40af15e99e4098816b0a42715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d4e2e5367f9ff3cac1fb07a6ff42016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ddf943201793a1fcec4336e82fb5217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961116918cb650ff0af7103bb12637a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdddd2d23f6da215f3ee9f735dfd24219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f3707816a5da28e42c6c61dc37c8e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da2f472be35b8e7c5a0cdf58750c8c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4c1ad528b91d454e04ede9f9021b222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8795aed48ee3426d198edda55f33b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be72cfcf2c9c55d5cb34d3cdf7f54ee224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe45735f3743ec11edf47a95faad40225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4ccce92a05fb3902cdb550667d75626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceccb919dd7a2addce34b6071fef23c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6d01e17d80a50a06f5b2ad453264e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d41ee09ddd692bd9de44c796c5621429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae19332f074e0b7748317b6dbd238730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060cf8daa03feb5db6c2280333aed2eb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8dbe9b23e57f8635e6c2262b7d111532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66776462bbb95445351931b47bd4ed5133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff1ae1340672717830605ed350713434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fbb413dd995c4d89305c319754eabe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0217187079d33b5e0cef2c94d4151136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736bb13d06761dc56ec558f0a36ed4a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d175d0d590c6576742a76ccdbdf031f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35b0243dacbda27f5a898d24de563739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030b09cf579a69e872a0568a0c2c7ec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a11c5caff48fe6e09fec557410b2d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806d46a6010bbed37ac1b32b969897f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a62b79bed80c142ca48b1565643b843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d7f9dc6d86a83d8f1ca01f7c5863d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d718b6ae27d7935ec1738c533a5720045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55466e98fa2f93028a8a3c2c20a18d146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105881a34c968b2b5d1f1d5180459a7a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6befe3cf4d7be57bf7a4cb866db395f848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753711c0e2df9ebd31a774f1f91cabb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f305cc50f1801877521dc25f67e2650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0190068efda039f8fb3e07b96620451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2c836cce243769a4d4ea907b6c17b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d4c0513bf129e11ec583d30e9e4c953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0a09d6de2a9adfdff03d30c71058554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9925bf590fb47e3d632e73c7a8d464e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee4c50d9e6716b165d9674af45413656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba90b4e94cdce6f339f4a298c00faab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd133a7e4a9ebbac9bb3dc7f4a4ea758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88209ebd127cdcc8da81a288a06e14f759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bcabf5628f6033839342dfce5198c460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4fc0b815ed1241087861056cbb34a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816ef73adf220f3d16301cc3a3c261b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c43af869eb89c4a761a13fea0896fe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353b3b8aa2f2f1e80532cc99584494264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13070dc897c6a1d64f62c173d37af0a465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a44fe113a2c7ca6e2c96f4fd81aa566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91865e06975336b3ee017c22ec6aa967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a48542b12955bc5dc10aed390d9b668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6c14b10237792016bd20b26ac65a669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bfe5eef5dd130e7da036d929796ff770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9b01580654fce101435102439e8b771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f90e40fdf9689811ba80a706eab87672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d6ebf0b16fe9fa30c1254fe35576673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3017a35623691c5744f6049aa7ab574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30868ce847fb4b58a4749806d30a2375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ed10117591499fd39f4514ac8113b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29637f8dc9be3f7720edf1dfe0a240a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc91e169f0a84f07f57e966dff97a778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feccdbaa90bd2c58e009dc9d0e464ef879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d399cd7228398b8eecaf72595da2380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ad288eb79651f2b3381130c967d9881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce8f1dfaf7571aa1c878e78768aebd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4e67992678c0ef3ab9f69ddcaae2d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068b6db489e891795aed5ad87cde44884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bcef3137fba5008e431b4bd0be147185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c124a8f19284825c29c031db6e73586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94649885a9372fd214231195d7418587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee74c849b3cc10a9331a08ca0d51b588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5aaa51bf6ba487fc3dc669f5a1187f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb3121d044751505f7481ce8db0e6990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3e3df6e3697dd0ec0ea2464afe5fb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b625e6b5ca1999a11c4a0e5a0f128d2892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc8f2b8cf6597a699908f5966a0def93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3233cc6610a5eab31aa991a28fcd1c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751371c3b2f809f06dadbcbfdb6d9f395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ccf512fcafbfa6e87d70a4824347a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81759812d65238ad79bd07b9a8a5d5397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87602d570fc1a78d5e6980525f2771d198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e693e07b1a0a33c2734684664c72b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7fe12e9a7acc0687c4d0f5af20b22100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ad49272e4375cecb98dd7606a45d0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f836802b90948f1af5df8d120f3d224102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50bee40df3a3a9e9636710020f46183103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0566e86a27eb586609f30cc58ec29104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d429ebe134799e823a513d3820f9a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4454cce43dfd28409460af7e7e83807106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927cbd52b9e34c76720fdcc13c19e21107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842f416fe40447390551635603feb4c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ead9619ff7245d38c8d490d921084c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308e368d3937e5125144e3467998331110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d1366fb7e082d920c02c9d6a38e9a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806a7e5f8bc08455a76b93ac96cddaa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d5760d9e309edd04287a8e8baf450113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9812e77dd5ab152b95f736b162b7009114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e94c2661c04c7cd6122888cf3ff25d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b38d9623a7e36e1f2e7e61865b913116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ecbc28e0e99cc46788260544e03b5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f6c83c05598ff4758b19d487e6344118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ce7ec34a6dc2c03e282081deb0973119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bee76ca2fba17b50de04b1a4caa63c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893edd6d3af181baac98359ad062eea121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbebe4ae112d2beeb8ca8d5f6f7c5c1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501664c1c7dd1ef9f608fb45b969d14123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25da76d4533cc9982d792b302142e1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87d0388a60b4a53197f6592bd89aa2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81fe2ed90b2dcac106ab832ff67593b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1616c4dc357206207da9ae2dd93d09d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d579b1399f53f5a25c03d7fcff04f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378dd88083075f807256d1b13b146cd5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277e387f8c24cf304701c83b35c4c11130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d782d4a8f0a51b6dcb3c192abe1c8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fec9af829db7d1c3741256c590ff77132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910e59f9fcad8c589f0326234788e2b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d431cf3723214478d30a05706cd24db134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a1c261bbef426a7d05fc73867a08c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df822d06dbc0b48399a59fe0cda5359136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7d783cf374fa16a5b14236c26436e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d73c87af549083e28b7e9211abd29138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef0a114b791d39c159409e924e7b68139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b240c3c73aa14107951781ec8c3e5d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543e7a1b6846bbe804b98a30034f11a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e844e9893e59ba55c0937ae7d0bd88142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3f2d1ff1e9abae23916f85609a349143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88baff50e08fcb416a9c10e690937f05144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443fe9e3dfa06fe4365c53421247eb6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e785ea7c99058b5eec2337da616dc12146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d805d12f97e7c73e7dbae8b92345c3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07edb97efbcb2f26d2c865a5802afce0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176641987631ebeea029fc60f9d7ec2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c1566e4670aac081fc1f6e35f5c1a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1637939280585d966f6219fcd60f5b5a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578fc67d21c5019e27cc3f6a85f4acca152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299f6a02add5fc98b2e7ed85b206628153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47333b8193b7031c880ffdfbaae4008154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6533b75374c7e08f5c21edf6c28c3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bac7056abea593b5eded109a49af67156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf16e07136c24ef3feec4a51c7083cb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9899e519a160e5199f0d8ea619c5fcb6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91ed119a72213dc488e98d9c95283d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2cff9d417fad391156ce3725be872160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e19a09ac3bf8ecc273c98a9bf619c9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2622c4b05fcd4e5b2bf2d5baaa5ef162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f3224ff30898879c449268a5a5cab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54425d511794020e3fefeb5ece1e3a3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab928c4532a2f9fab681fa7660b3578165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edeceb6e78d6fa26a21e9169c3aba66166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f299fd5183662cc819abd49ba05b23b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399383eeeb3a72833ed322ae5a29041e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89d0bcf7cdbe4dead3d3fb069d5db6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed35f405c87d440b238d70121bfb43170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17336064c27273903b0192aabc4ac2c0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116dea4c772f5ebc7ac2dcd18944466172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d67ad7234919b962cd452612c50c42173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cfbf06988d4a1ccebd660ac6569270174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3cefd98359a1a2ace58bea848e47ec175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9094e8cfb6e769aac106e529702b66176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d587cd1afab8bfd1aadb3ab1e7fb069177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb887afb6767718272098f99713eb9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06566e6acc4f082f8d97caa321584a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21df323a73db57162f34ff7c15907c0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41661c32fca9f189bb918202cdf5e9d0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0fbd68f2c3108e3452feabd01d0f1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67f4ecb9268dad20811e7ea49d2db4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a767900f23ffb3ca3927025c9c21ed184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e51f979601a9823cee68a0e80cbb6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972a86a53701317115d218d09428d2d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274244da29d388fcfb110c6c25ce44c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30c0ed55b277befc8d34d7b85dcbb9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162acffaca22e0f8f2428471c45c401c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82831268f70c0c5ec850836e9c9b650b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9b1b0032850c4db842cc076c97517191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21bdd1105c1c73977158b4454e830c0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe7c4119a4e59bf80fb8589423b5a9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e093e83d63d1e764fb7ae4fa17d23194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7efd46d40ee653406a4d27050f581195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d556511c1f6bd0e481bbb0e9030650196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db254e022133a5b445c4cf4d8cd211a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1b7d9d81d3e64752731456ec8dcf6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58700a0fe6aa2a3da6068ac32909ea50199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1617d461512caeb41a167c92b92df6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da19467bec1823729f9f6c40543c08201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba70f85337e3d51cc7a743d4980bef202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1981b175ed0b32ce5745e0fea53d958203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f4399f7c45284d42f1a48e69a9fd6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da9b7856bae8108a390542de6bc05c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f911cc04f1887678cdd23e00ff782c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49282ee5af4465cbf48e65280ad7b6f1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852bc2a1ba6963de000db592a5c73dc4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a78f50d141a7d483ee8b2a45a5bad7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40e3117173327e12d54940286f3fb1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae5fe54debf4f6bbf5755545dac211211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b2a1f65cea86ce8a823382962f8f9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e5d17696bf22f2aca0a71af8e745d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc5c26ea9f8bdf28cce3adad297918214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6ea46c479fdc3553102d84239e6db215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153fe1cfd4644245e6870b0e0b10574c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958c9d2666bbdc534039a86782dd43a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd9e2b49e629eccac926593331f4ca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc08dbfbc37645a25fc44fb84f1283219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0b89a2206f3cfb2133ccda1974124220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f2602170b4ae789fff94fd2c10540221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b27e59004fef0ba4396104e4f08c2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ccc09d1f17338ec61a707170965692223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe602e5e6768e8d0dccc45e8df76db3d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a26e0993449972e190ed4d19edbc0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0e57a36c39c4244e42994a32f87fe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7868c0068e6a6056cf4e2bba1f06921227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09d417ef3b576286b432596572b970228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bce5919cdeab82a70f61da7c04a750229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88553a923b01a8f3fb5c680fb65d33230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62afcacd2777063e9c177c746720c66231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1bc7cc91a85e004cc694b412ebc051232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067a1dcc3cacb23861f438cb7881c6b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1467870b5b8d7f40a8102615f7450234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012d10cbab2e8f0faa47c5a82dd741a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fce4574752f6cec96095c7c0887884236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b67b5080b9302155364028c24e4404237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74b14cbe0c666c48c131101b73fc4c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b944389e45aea1ab8d15eb6e791e763239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14983eb93970949661edd7eae6dc90240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1d0af9df4b391cf63873223257a64241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8eab1e08f442d1a655d33ac3a167e9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377bfc5ea78a3b31168de1c4acc6cd5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218a49f43f7e1b03757171a3a11bdb0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142c8cee3d1e8ba40f0b050288489b1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bedf1bd129e879e8016ddfb9725acf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe5b97d259a1077df29cbfdf33d929247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514ef566e8cb8f95d13d51bbde0e3a5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3289696f3848936bbd832f559fa1a64249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d409da1ca411e367a79e33ca3eec0b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc86fcd9c4f77718e21ed2c64fb52b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4d942054e92b5954381e3ade8242e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b66a012ef497cadf0eb5b48826f558253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2fa31bcecc439c82c035516672c5c9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e74a452e6118eb38f0c6e8fc4d0a58255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c27d5af96c28a4e886afe3d01ff50256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11b4f7d1e52ccbe98ed9e167235b11257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b201910762d4e5462457314e505c26258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f49676b3285838399987f14e7ca22d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f518bdbc09f6e4230ebd491639c1f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29e522f13100e3d1f1e9c72e063b59261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69679bd47df5d4407ca7012fcf740227262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0f77dcacc91f059c303f04bd11983263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52d318209e8262d14c6256f7da97ba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ba206d7485bdbac5ab5fbf3bc60f6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586724fcb2b2f4f1abfcd22b547dc5bd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae240ef9c30600997f43c379d43ad71267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c6f8d8d3c7c47158860fdd1f6604b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3edaa6efe15f7b11b19ab1fe922106269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722dd660dbb81b897cb68e6725a0b1b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16cdd208ffa38adf8e5ddf89349a88271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b5a19bda5317e71bdd77133cebad1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e79801c42c9996fa9da49659743ac273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875dc56e4fdbbd9ad34f9fcac2906d0a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db841a0f9642158d1693e812f11474c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42975ec442312cb0cb87d49de883c8c4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea115ebfcffcee676f98b51ee45ebd4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046040dca292e1f19aaa9beb6ccdb254278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f2a01bfd8cb4b0eda5fea9d1fc7d5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9226ff9bf06a7e0c3a2e347d8ae5f48280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981eb847db74e0435249dd8232b28889281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10c274908c1fdd5a91fa560e8f5930282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fbe768f2b2d1ac61b6ca8dd7acd18a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423c24c06312656748439d64b11c99e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87b6683678cc7933835d3b3d796cf0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae245dc68a52f959a55ce32e4497f539286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506a142ef8ae9bd81ecde4d3956a74f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a791288d1c90f67a04437cc791ef3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1aed5fb1344594882628b0e877c03289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbaba2dc58f7d2c6bd0b380faa2fd22290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47187c034bcb04bfc147d68cabad7955291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d7ea64b724a17fd3e81497aa778e2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1177d9eff85492916448eb0f66a455293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d275cb2e9db517ac185a90e314b128294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aff1d03f419a03cee23dfb8c1982dc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520eb4ba42a16a7cc77a99814237503b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82fdb8ed8ba09573ea69a74d252a4e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19764a71f371f8a5610a29772b8b529b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cabb2dc1540e9a981cdb30b30f7c9c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4d9199c0ac304764da04bfadda14f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586abd3ec5f89750df7011dad655deb2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07af047ac18d84ec0ad9b243681d12302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23efeb7bc103ff009f46bf57ed4c4f3f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28073ed2bbfebfff3ad3236a4d78dbd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7cd1c2ae38df94e0d03a3b271faca305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09c805ae96b217b9b43698b2d07017306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f88568ba5f116a02d8ddf33520a7de307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f70b7b498520c41122d7c86b3f769308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13099e051ee77a8c8a68030c17ce71309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca9426c17c5d3615216cd061255a01310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8cc6b80c6df7ee4f8c17225889929e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7cf785fa546faeca286ce4510f673312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20056a65dfe93427e1a75ff42917dbf4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8154af086bacda76fb559422e39f1e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9fe7f93fe3d1efbb65619652c9f949315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35079afdc2da5f517095fa9ebdc29f5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd09fb4af0866961a17ec311b37965e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ade2f2d042e889eb99241430fbbf35318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8330679315c8177d92ee19930ee9f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d9332e6ed26557ad013b16bd8a053320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689e24fcf3f4361ea16d8a672ca7a10321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49abc6a614acb2156e642e1d6582f655322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e76cfd82c721dec01929863658d24323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d39c2b604668ee573abd8857149c1a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919762e918245b342ad6a92820a27b2f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6652858eb30dd2e8f367a4216124f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3ac1b3edf841a306d4eb51adc6731327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893b27100820a75634bff5f3dcdea3c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0d3785988d922403f95065ba3b101329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f55ea8f466e17f7d8b632d52a8b049330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d675c6cd9d5b1a2a3dc26cb430c5de9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d45685121e4a11bcf0cadc5e9fa7d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81376f67e14cac1cbbac4a7078cce120333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2491bcdb7a1a253312f0ffc79db23334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12dcca03aef02e819171f48cb8692b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ea3dc4a35101c4f47a809c05f1539336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a91c9e606ec5968acb6966c68b54ce337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c397b70867af83f782ae63c899f96932338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04588b70d5a8af3d00c1fcfad1e8d571339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb00daaabb46f38d95087931a9d8f21340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398922923052b54175430c22537423d1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eecc581cbc853bf4d52b80bf8c6b4c0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc573c579ade2f2d879a8cee0eb0d96a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e35990eba1906aacdf299f530e8a7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928195903a88cb2da56eb89e48dc644d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265298688bd03ee68ddb9051c0aba0dd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686f57585ca80294391e11402be9ed6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf89102f4f31df2e1ae835fdc7d4a61348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed61805f2beae489732220963389bad349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cdc29fd6b3413d5d328d9b6227013c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056aa91fb1c13a37b4ae8c6c8255629d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184ae0d8c83b36b0fa1ea52f3a02267352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22c09c78d63dc6b47f6b93cb3d4f79353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b46ee93725728096955f4f02b2b97c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb823e50dfd691d49c1610edae8197355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70d247f33aaae365e134ea4a849f41356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beee2c63eb0263cb8287dc2c670d651357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a44371e1e1809803ccc590c8e4392f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f8440d43976e754b189404aae214b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2141a536e51a8bc107329189d0a244b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d2d7af933b3434982207ed8b8af02361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db9aa8a6aeafea006ac2ff4d3d2979362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787754626b71814bc5dcb3e23d423bd9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa74c1399b158e4a7a1104e4321207364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6cee34e0d74f9efbf23968e2ad0cc1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409f25f13fcdb475426f82d73d3ae73366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377343244b56035f76e6eb2c7be9573367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc38a925681fa1ddaa14818df68ff9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf65a8f92cf8eafa72a6dcbd9cf9ec369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919b4745148d05dfa53aaab99d76e00370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718eda8e99cefcdc4d5098c3daa27aa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d603af7ec9e0bd7b0b2725e5c592833e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171efb55efdce49bcd6fe41bd1af431373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1aa8b48ce3e20b20a9a7e4e05118c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775f57428435779d5844ba0795b7058375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193e054fe13a641cc365d1cda40c302376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7f8d1b6d88f80893ca67209348aa3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9f750d18a27858a3bcfc19ee5a4ac378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>