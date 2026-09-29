--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546c879dcc4062b98c1ec2ab64f291a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ff568387c7e8fcf9a032971e3d7a22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde7319e8566144522ca14efcaeac313.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224c411cd285e19c2fcf0082d0919be4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11f348ece6eac7c039f1cd140107605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139f4dd7b5112326269dba80ed2e73f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113a625a141dafc9848269ab020436f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060158de21a1ed1d2e7fa783625347b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c56a6c6d5661ea741d95ef2f0766f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac8e961de88f001145973b791f82c910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad523cdcb2b78eaca5f1d56db63862a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0dc3235ec40714fe7620efc644af112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec680fcfad6f45c559dad8bd7e279e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494823463fcae9ce0795cae9b19bc59c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7485ac8b3b52bc5ba8a726e70cad2fe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b9920a026f9cd2af7002f07e3deba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452d9f7f0704e9a42bc1b4944204b6d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28407c87902d38e717462b7e258daaba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580062b2df915857c11c95f1c3f2fefd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7cb0e952654df88ae3163814a1aa220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1bef51de84d7fee3b816e3a15069721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935a8100eb0d37badd399fd93dbd95e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a42c581174f3a950898d7785bf46e523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1bedb24a029f52634420b279e0fd124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36914c71f017348218b76437bed953a025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076dbbf12b0ead285c933520843d8c326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79a0cb006e03c234d49f3c94bffc0c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799636d980fdf04ef3f790a44f345b9528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca267ed8d417c9efb2ec7a43a31460a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156df54ce6e92d5a71a4c4403da4464530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694fb0c412c707b1a2a64a8db7ba315431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edad1fbaa71b6b06837666834db5ef632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb99ca03f6583bd0b03385e3a363bf833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc1950b7e06f786e922107433d428334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36472a394bdf71da22eceb325018d3c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018471ad9a256674ec5278e19d63534736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d96132e6e0ad1aae3e015c846c54f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d42bd35703ae964e93d4644667b9a638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de82b47f4552934573045716eaebfa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb85b46e1f78f7f0613d0c6d8b4c09c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e9e2afbadd53d9c8ee4aaa85a9f9741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe92bd0ea57960d7cca614248aa492342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c82a062d30d5eabee1c30beb47b80c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcabffac234b5f6193455e10395fad944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725054e25e04afcd322c07cee662b15c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706297329b47653f96434d43a152760a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f5652553cafb00362e45af12f97f047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53daa2608b7e6d40af11cd268a1d1ad048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc506139f9edcc4f3cb248072caffca749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346491cfc65325c681a4b41330dbabc150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f7f7c74f53330322bd456fff0d83b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33195e3e4f40fed89ba366be9b3cd8a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321a1946fa2b452e514cb900710c81053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa50db62642aca1380546df96a997f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a41dd793a8da47a4765a027083b8d255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805813a3ea63d3c0daa00802e8bfe2156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761199a957ff9ef9005c580427ddf63a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba68bd62950ebc1f053741972d23b858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60293240a63bd0c010671134fa430cce59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5238c37e2f55a08eda4203e8d7a4860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd30fe17261188a81c3530336fbe92861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1fdc79b41fa56f5828cb1bbd97973462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da255c8f0bc4f8a4497eb04a000cb13263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a60d7cba98c09d7c9d4402742ed0764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbbe79c0a4b7a3a51ee6b07c4a8f9fe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34860aee26340dd10be7e74eb8de5a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3c9b0cd874f670b315d6c4385c8f567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328596f20167977b64d79d58a5abac7e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b429ba838fc3d1dcf1b7e2cc12922169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368f0d79c1ff81fed452ef472a3930370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f3f19f3b55f1aa9992645892fe2c571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c81fa27633609cb7b6cee27c219af672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909b9a6685d2917942a5e32ac7c2cc473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768bf707503c423737edc6cc19d491d074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8faeac5f6c27773184dd7d2e31760c875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c3896d803391bbe3fdb0d15d06646676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92836bb5c33977c70141d35226120d577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cecd9bc95161e322f23b16b90a44d678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e977b79d840b1b32021552e520dfe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449eb2d755239e8c915caf01ba92f5c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a9a1968e20162c419b637e0bc113a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44ce33b0a5a4cdd0f3830577176b1a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2bb6a79054750ec6436e41a0804e1783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3d304e5b4e7d7cba21b924e47822784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822487198ee387f7ca08b135771e38ab85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259a6e621befeb4125164c4bbec540c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9befd53764312cacd8085e048c5ae5eb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb0b71abc4e5eca9af0575953798b088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6408782b9062d9aefcbd8f8a3f6c689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479d27cebcdbe7d031931f004cd28fc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c78b3073b8976a52c94dffd2985e1391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e35dfde2c27cac078f63a1579d67e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f568786a8ead2899d59f353cfd9bef493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d963c79c6967027c8a44f6b248c26b294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba546cc09363cfb259fe9114d41946e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d301b55d9e62569416920e832d80a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8e474c016e47d926692fd641bd13c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41769f9b66ff87537853460c444d7f4e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7bee92fe59e888f725ba93ea8a98699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364ea65e30dd7f1c80055ad19cb3d6e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d546821f8a4381e69a97b13a7bc82e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f5685cfc433dc96505004c7d3ac10102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c347d41038c72e00b2ececdf64894c3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ca75419af21f46885240815e7dffe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d78a8c39e2bf5894f7d503717fb5dc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028584f1f21d6a7c00b01d426d910f0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c49be641f5747d0eb220e5a9283da107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505ecd2a53a44fe09df22482016dc59108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3499a77000c8be39e3ed06b2da45d96109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424920a70503add37ce5095f2cd0682110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f503ce78b6fd2fac30370d330a7e9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266c9f2213a60bcf3dc95c107a34948112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3beba7e163200aac3aefee112eae13113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7efecb0b5d6d1314e6b49f21f0116e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114988be5e7f11029971c26e8daa3f65115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad941041817e9310d5a55d26d2f932116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc45c331c07142ea1805bd9062cf41117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012636f3150f72f72e402cfc53820e1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb29e0987bc0173b70c09681732837119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61198e1cac5b7196c8bac223d1a95b9a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364bc50f312eb9af04459b0499f9fb4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c422a579cbd56856d78fb467096daa4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a29bd7ff46449bb96ce9552e2729ee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeaa83225248622d083645ae1121ccf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ead403d300454e0f138675e339a81125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38514e03becaaea5b886400be4adc9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd45580fb88f8dcb2704a493f4fbab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c80623a5f8fb2f7e03297be3c3480128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50353e5817dd10bcf577246717cb79f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d55eac4c1203ac846b8d10cebd3df130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e863547d20e5b28f12e3898f4e3b45131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f88b8d5422816f0d8ae8d2b7c23cf5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416717c852aea319ed40756cd409a04133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0083cba2c1f0709dd213a6de61ba60134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955aa520b128051dd2db1c2da13a8c97135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8d76a646e8b71c77c6ac6c72b6474136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fabd88fd9ddf24eb847d628e013f9d8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519eca8acb4bfdf178290ba1f101abb1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7943563e3f4436ccba5d017fe29ab9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaba795321f5ca3283e03dbb21fe5a4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4becfde1c3fd7dc5627b7e322937c3ea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71edab8d46f1c85bea2ed0de834f7705142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4c8ffc4ad29f71cb413bf1a623a53143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2af76e78b2f8e6ae4e454acfc97929144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f7969a02fd4dff3731062afba0393145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d086af393375f54478636febbd86d2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c25bcd8f0307ff5a7efb21c3890d8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57064c9e8146b8945b37f2fa0f901f3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d3f4dcd788a4d978014738aaa0c17149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fae96b35e9e502a826f646fbf25ef0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9373fd091278de9fd1208edb23c5d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46ac12c63a217767f0ca78bf9eed89152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2daf87eae09deddac4d51f22045be55153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5091f713e92849c28f15ac6ac6fcfb1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9b50a4a866f5910b8e3d70f3dd7a6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418abb02bd5c1037564eaec37a71e0f0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f7bef1330fc6b3006ef9594c5fbe8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e67f6bc1f16708eefaa540887e7b2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21452ca78e36d4b6722cb934b23f61159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc96edb693a211904cf89e9f16c78b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dfb1e7777d9e58ecad2d68dbc75b88161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8522a942078e9ee83ce8a01aeefcf5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc49df3d89201ed4c32e1a9c12dbd3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95c0b3afc866f3112e5409cbcac0ca164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8b3a70855a1f77a4943a94362fee2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb9e68b64731e5fccbeadc12883445166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79d60ab0bd0ef9ff793419a23dec76167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d149acac26b7be93bcc4466f52215168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e88ee1ebd2f7180e003f3f909d8fe0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567c01d66b4315bfa0ad0d955e68702170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a4564e36257c94c57ec4da426fe22171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e26c89dce9406ac6ace4cc5a58a15172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6239a3d5c478a662644bf50008b0286173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785be385d5186f23f9f8b1d80370285174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30fc5ce6c710bdcb93fd05c67b58d9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d6a24e4f56f0cfdc54f660e2cc803176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d59fd3f75553913705c3fc6042b5e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a80ba8e02de8791afb42ccfd56e1a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14925ccce985c9cf5d7f16f63f5a81179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40bc00c52d2634e94ef56f374eeef6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e22d447ee810b31403412c29ab0b1c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c931b886dac2c88b3252d0762464e10182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02beb3a014627fc560be140078df96c1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ce66883a514cfe9a3d98c8d6d6a84184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f176a82f40bf2e1f3fccc88b9cb5ebf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d74970f8a2684daa6cb41d1da71356186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347bff5d17f5b95292e03e37724ff647187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d0ef7482f2fc9f3c1c16c5840f3d5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c851bd93e7eef8aa889c7bd23b5d529189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4484df3f7573e53cb53748f57b1c4f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdfb5a470c093e70bfcf03ca8b0c599191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6a9938f8456e95562e4620d9917dd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11c6524018390676ae25a1595dd827193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c81da1a963e373d6a40f2cb51b43a5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e87457b6a16b2020a9192dbfec2c0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0abedf5b2c4c4a1b0d3374637c53f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff183e074dfa2620c6c66ec67520ca0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc09068f97aca14f2972bc5626bc826e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a57e11d5b7800e308060719abc6a0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f399302ae141f66bcd7a4038eeb53200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68718ce40ffb1087fe2669db7d10a82e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b39d3769eb6e066f59823d9c2bbdf12202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926a8c264a117eb088751f8cf4ea6d3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb94bdfe36f50a3699ede6267d9005204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02e6d333edbb201e3b31732d82d448205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177f28463be147f7129aca959a68e3e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485593e0288c358ee1719931b7804355207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe108d24fb11ecb3ec1fdfe93315441208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe0e1de77d990b8dbb60f9f844c3a2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd279892db28b6a508ce4dee65345c77210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3b4a571dd5b085361347427b73cbe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429197431febc486769a882e230d5b3b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f108192851c6dfb850d5d1d18bc0fc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba59c4a5a60e88b3b2c704349798bf4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d71f8587deb134a74fec665d5c388215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe402fd423c18de0faf7131b31a4f1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498bbd7ea683fa7d2162d4e05de9afe0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ae484f19368642d410ab162f9611e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d527a3fb86ceb3368324887f2c924a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf6ddfb111383de20ec54bf8605721220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e948f2f941fd94c6829ac4202f61f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2a9f0423f5adb8df5d74a4a3c471c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd93dee8ff120743a5c44a4c79fb8fe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80589c6c674e12aba4a631307f2d94a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d61c1e1dc299d617acb228c8b1874225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df4d121169cecd0fa13291fa07a2c9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2dbc00e3eb1ef95339529c33ed6a18227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ac9a2cdce31747978ec6cc5db955f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043eb477311ea67367181d887ee9b76229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0556e754518b5c2b06dd7ffcb8c45e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738227669196ed72ca9e6df864da881231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8e53822965dedd14106b20dd2d6c7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018121572e98c405c2e667805d01461233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc653b606eb305f6d57f418b73c7824234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0748d462e4aa4230a9494ff91ad8c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbdfb862c4f5fd7adc8f1f814f4c34d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909fac38eb1bee859a73036a0db51afb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732cd114150da91b66eff009db16f1fc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88bdd330eb04e37d855cd897254d4a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c668b72b4b31e9e499f95425ed0e8d5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67662112ac9bc3b04cd22ecc19d1e0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de40e9a7a212cddd0121dca3be56cab1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c09235ef2eb3af278a4def4ac885f0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ec9bad6351d720629f4080e1751dd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c66fc2003b4ff3d68e2d3b7343dbf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00e659ca699af11ec2797c3b9801fc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7152345295f14b6ad0cfc86cd770abc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712afb90e4112a968da47895f0653ac248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045dad3b9a0653855db56a27f9c099a4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09526d9e272f7b11ac6277787f305f62250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f47c2ec2965a4a4a042406761d76f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a251c1ac78893e1fc4e3de665c8a1ed252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deed9fa38268e0267e31e9756314924253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988655c8f78f49569f59b6faf6a6433254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce09bdd09e40952ec2669090a29fccd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b44dc5a8b6bc548ec487c311aafe8e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ffa875a86ff2dd6961388a4a425aec257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66abea05ea2bdb0c7ef34ef8534f815e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc62636d6ed022c590e2e31b2963802259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d1bd57b20b14bd16b474ebf95f881260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4c417c7350c051b53a60d5f2d4a09261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11cc1e6306e19082c7a1a5b09ff030262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480d017eb0999695a29e9c6dcc5925b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a724ed27f1fce50373e7fb70e80299264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec78bcdaf9e24e094854989598d3199265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64f6e82834f23a8d0b329ce703da60266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d2f2435ff4336faf9bd4b23ca0b0b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd780534b9c8be60f26566029e8036268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a39eb4779f9c636a570e2e014f5a80269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda8b097049a07cd00f3fc1aa4c2b12270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6030ed6fb01f3691ee16dfa7ae29a4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac11ac928ac99037ed6a87eaacda56272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d78ba115e34f29a17273cb4db0423a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416fa1825ca8944051defda0626f1dc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4d666cce7474c83e799e1eaa7a810275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce0f078bdfbeb721f3cd9eb7958cd5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daabf696b7b779b33fcfc3b4d9a0fb77277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54e46d6390346d271b10f59fa8c3a2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ff396dee210cd044fc5fb86f5f964279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a20dacd300ae1c87aa32f09620163280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13c84f428628b1c7730f405a12d2c4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01df33f0f7724e334def2f19cd197f8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d870e72b3da4831219e617b1e5132283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab2b8f9275d164040b7c29e44b707c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71fce3b8d48618783f3dbca61f71a7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bcbaf82b89b5539fa18487cabd48e8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3552d839fd9fa5a819bdeede5d867287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78626fa4f0507e26ee2ae4604f0b6a2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c2d63e5d63efb40179b42b41afef0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6a4de8bb8f9730c6dc95d1008da2b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbbbd99a3272e6f0fc92d34fa2beb7d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225235035c386b30a2831726c79b7a9c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020f01da93190477d0f9765a9afa01b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea981ce9712e51c4de5abb99393246d2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd549a8489eff7dcc7d0a21f62a99e3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9f5d7138fdc40542f4715bbf735d6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c881551819b1798a41358751258922b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c879040e8865beba34f3540557373298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9600e1cbf3dc9f43a6ba18edb671e1a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372bb1140d7e8ab52f0ef6695e3af8b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f200c9b81f86a0f36e8bb443ddbc3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207dafcfe3023ace182f57a9524d863302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b649d2c257932da7eecbc6c5c1880303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6222491bb7df9d1e252b0451b0a32f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3fb1534882dd7d6cb146d8828f4d9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929505e0fe62bbe12d9e565f9be8c2d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc93877d9ab3c6b6e54872bee904ee5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838ddb0309f1a98119680d5da0f8a12308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a342f09a912e5aec0d33d52d60a112309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eedcd5d26e6cab401e8d2ddf0ad363c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97107c052b75f240ba53313dbc5c13311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4eccb9451e5ef9cf424cd1a663dd3b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bea7352f362dd44ee2361184e30a3c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e62d0dbaef98010e313abef991b76d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950b3918aaf2a59ebf5275c16b04099315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b815eea46e0e1fcec8bbb48bd01f522316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb96a8cff707c753dd4eac150ce9624a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eff5e1b314276d7eecaa015ab5b8e7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae42a09c9efdef1df81b8742791cc5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac301b633c3e4349f3607944812b26f0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c6286250dd67fab51cda884070568321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed65b3a9120c0448869ba900495015322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92ebed9fc4c1af18a1cabf7adac129323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea6bd3b62fcb39e87abd67e44e4316324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c84aff7fff15ff18860957e3f9adb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd38a36af605bce6a703f7bbc663f4d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969c2e371581d688525a5279caf3013327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e77796a825f436fbedc9e8db6773f9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc5c28d9b1df9193785adc7f51160f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a04f953809ad637529d0a33da63e6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7e0e5fd3de4e744345fffb964af9a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449dd24c79d4c20ccd0647b9b72bc25332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d5ddf4229d3bf55f4de02a78123e64333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150edc6505674e2db8d3ced09355bba334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186101ef66c1ef41e853765e4d2d6156335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d178d1a159840257cec5fbb9ed6903336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b450741ac5465edec927ca9738973b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470e5e5ded29284ccc6462de86b7256338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2bb9abb0c8ecf2cc512617ad4faea339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35711afbecdbbde108fce2a789884726340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68a59f499d90b74f20cfdd3f6a6450341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a27298503482bdfa2cd969e367d5c9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5ce7814044e1a7a9c4b8b28217cbe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01529046017594e3d21c83d8b718f8f4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c8f4d6cb2ca3f6b7c64870872c1ae345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944de8f17ad7a8a2ab94c47a8ae69378346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75e0ca0d1d079fa0605d0efc51c0f8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fcc5c6c6f366de9201f6030886ebda348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe89b6364e9b71c99b577f60a6170a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78812293adea4c1ecbfa208e0dfcfc2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e34b130e53f09d380351821a203f00351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56be79dbff4615fd1be10f1771da3e9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27701bf6bc17325b62746b63a1cf85353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17836b1a78b5c60e0a0a60505828ff8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33299de762d820fe045cdefcffd56c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6883666518cb52f3779366e0fb2c8d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989b4df107f1f07fa24b2ab98bc5a2f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c4eba8dad08e72a96ed4c29575746358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06459ff9e1aec08c024506d6534f03359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a701dc16791d70cf075cf61e075ca4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9408cda972044b817c5e7184242c1e5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e876358ced79e616f960397a148680e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1057a1c73fd84e5c45f8c041e2fa37363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f024f2487b334b30b63d6c5850ddea364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758ad1566acbdc8595f1382c77bda60365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba80015b2e9deb8cf0e9808ea0d8c4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8ff857e34e46ad0ae2d4028e2fa4e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2994dac380287362058cb65ebca74368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106bc31d614f9803abe9f59aae37524d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6d8b33510960abcf23df3c7fc38a3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855a0183224b8aee97105e488084ab6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870726cac9f6303dac79c7e670999be372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78632064a417aa7f67f81e41fde69a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70153d71dc1ac53f21cd32ed963f1ef3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d99b554bca813535e1da1e92a7e507375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b16f446c09af062d4e08cbc1c4b230376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e466ca861bd2f65ba0feafc6ef96fbd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064c0952cf018a2fc6c5a1c5400d1d3378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03edd9a36ff49d63e7259ecc5d9a946f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd2cb302e6c9ba31487bd2edcd4d802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb47120ebfbce0f27816037b3367c253.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c6d2fe50e409325bd6ebc37097ef74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d9479207dc8401ea5bc4ee561c1c05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4a115d9b76e7b0c097b4756a6cbc36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6520c201050530632691d083d91957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19fd31a4f4f748cdf7d7b257dbdb5268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244e62ca7d116eb29a826ede37b8aa69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e11e5c526d6e44019f11f0311ed3010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfef5d2fb17e16178d8b493e27a971311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ea0dd775af9f718a36e1a247107ca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b77a03969965abd55ccc6af760213c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af067625407a381ad370b9c7f9a2435614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b378747bdc57b04ccc62cbc8f1b6b315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95305f41c8fcb7bd5366ee123507f816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76970bc0b066a549ab1a8489d456d2d417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b78726b23346d4868e78679a22198e318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93415347a07dd911d9a9afd6853039d219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e83833814905bd28e43f9478f05f520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20b6001a34fe08988ab45802bd755021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f119fd46d691f42587c89c8d08e9422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2da24da045904465782b52c592538d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20912ecc6c4aac2e5a547fedf2a1c7fe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f641d83898f6be2393072b09ed199925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f33237bd9ae666bc6b8fc02e1f056f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7f006f87e34b1dc7bed1f8a5a31d027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98602481eed63deefea84a9644551a5728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a2ad02e8b60376664860f991f62e729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83455440073cd6c0fd5548a93210d0330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e6105231ce640036b05a52e593cac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e650a60a1bf8aabb1ccddcf00d44b732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9c08dd256412b7563d4815227040233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892306b4b011f4ca8b16094bc2c2ba7634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e728c811963fdd3b9da58b752a731435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996b68aa05568ed230bebb5a59cbfad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604d6958754999090352454930ef44c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87083b17a415e6fd1cf77a2cd8cf38f438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c465bcc66807052dc1cdbccec38d5439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76576e0770fc509a4f4fe446701725740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4623f50efc19474d564681d966d578441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585dc3c2f8dee8806372984725bac8742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee4ad21438624d8aa5fb5f754e16c243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969028e41336492849efb692589e70444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972a64c648bb17a7c0ec5f1227eee2745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2f7e3b6015d70b1570c7d35b9fc7b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511509323aa1d32a89c28de351936a447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead7cdb61848632fbad0238016a4e5548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5250f946e907d51bcdff21f5723373a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d2106cfa73e006e2150f91709ba5550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c5bc4716e90e05f71cd184ee450ee51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043714f138cb56bbf4cf172f6997f3a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e929297ba08279bcb6c69fc8cc1eea653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc661df8cda6e701567e74822d28d554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd91828bfc87a69271c7b50973981855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b766a4c223a45824410e04601a4ca1a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e0cd7c0fd75fab9e0e8cf73dbef0f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238865b7078a4a7c486a2f015083ae158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322380f1f1c0e071ecb2a6ab60c2be4459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818575f5c8feb02070178b78842b2bd860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed75ffa60080e2a5a93be268c9d91b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512b5dfff1d23bac6fd03cdc0919d5262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c053f52487999eb7ea96bf29b153663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93d9a402fbf4efdaab08365ae3451d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64acb636ff98a8acc2c0340f7cedd6ed65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda804f5eea7583adb84ee1718a5540766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010fcd247ea1e07cf6ad6106376b8a4367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08125b403b28af45162941cb806bf73868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07fd8fddafb3bb7162b9056a22ef4ac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06373a00ba372e92d7170cf37645df5270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735403c0a4d64dbee68fbfb1021f30171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0d7896f12bef82b4867042f24e4dd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e472a6fbd7d9a831334b719b2b6a2b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6738625d09f5e6a9505bd1efc9e0f474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0cb9c8abac9b03824ac0cdaee6cd775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52536078f66426de55af4a36fed1304576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ecb73471bde1bbf3ebc2569ed37ee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197253cbc8a75e7be239902f10379f378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034e022d8125a9ba81fb05d9e3c18e079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ec5187cce16eafd5f5cb95903f0f280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1cb4c2d4eb54bc1fd315d7508699181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaac2c9c947f8ce46d84b9b3513d38b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88f65626d8c420733f9d547c51529583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f9bdcd361c50671e6531604f05cc184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad19b149e79936bada1956d6874fb385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138f574dfc6b649d481ca8b4f0136a686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224fb6390af45a6568e7f449b1c04ef87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58014b77c2cd70d1e69a440b05b1f1e688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70826d5d250e0c0f18c2e290dcf1687c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc28b62a6a4c06ee6c85a9fb0f3ce8890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a56152823d1c379372724009f7df291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7edcf8cfc9eb6c42fb14597c3410dc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19e84eea9c600958e5aa12ab6331a093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9e626ffe362e9d62257aaec79ccdc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139acc0adba4e490b4c94d61d10ce2e595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca69cc29e63a5375b42049cb368d35196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47177f36d9be2a438608f3d5112ebbf297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d84fbe93f379a174e83291db8fc7d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eaffb8f37160e6e989a54b7a65918b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5593eb100a1b7c85352a9aea0cbcf6b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7165aa538be660aea69692283f057753101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be925003aec01fbd0bd7c6e8782aab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae6187aac57a0e90ebe7ccfe0a307cb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c63c613374d32c0f6cae3fbfd5e4f3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5596aa5f633ed8d17b593cee8968d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b245698b9161a7ee424ac36ca353fa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74545f10a46cc4173908aecbb3d49a38107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4112cac06a0d1a4c2af85a4f4764d6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b27f654f3701489d41dd971640ec3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5993d0253bb8a2750540c0fb607a65b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256ed0123076021fbf73d057dfbc737111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111eda983f5e581c804e7c0954b93684112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a9c4d372b7116619194c9c8e99df5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7828fe886a792e8baa0c4e8af9438114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211ddd25e265cca073c888f2d848fd5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc1389f7cbbafe2b4362358914eae5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb2120323f0870aca297d4ce6c33c5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd9918721952bd717fbb28c2cf4ba0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361315f76ecec50f0a959594f99cc00119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1bddb09baac749a7f91fb733e8d96120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985ad02d8c54287b00ff2c568f24436121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87216d91feb582c0920b06abe23c5ae9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507951cc3677dd3f330d8e9f665941e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46fead37eb6028a3a79542c8a034c2b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123df2667eee93c4e5cc3e89e0be072125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b0a154cdfc9ef3d905787574e66ee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3c75d894a2672665ab071e77c5cfd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a7c024639fb77d2f78b5daadca6ec128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1d63d5ade3e964db3661f226cedc5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9250140c111f76c3011bef6f429d43130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763d09aa0ba8fbffe7201dceca9d627131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e5b4411a3bf28f6f430c71e2c5f70c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e92f6e8faa868b380d3e80da7f144e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1df2c190e898645a85b7e7cff6be1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597dc37a2d8406d42f76b0d27fb12737135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc131578ce621fafe8effa2232196c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023000321c7c322f395da90aadc6e046137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612b563dc29d665af2b0769c249392c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ff35aa8f3a27b4040655c0c0e031e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c574e310cc0b1e5ab4b642406e098140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d72f55aef5bcaafc3606d94bdf74b0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db63defffe59a93ac65ed6c1d3140e1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11842fe4c5a0fe71ffceaa47b6bb3e60143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e78a7410914dd9b5340c241e0670a1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a57dacfcdbbde7e39a326bd8c22846145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b3886ee552dead05af8dded012353146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72c7e303243c3a859726aedf0714b5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ae4e84d7a2359e13a2cc44c5c4d62148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39bc3f545553d99ae794a7ef3f7ce9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0866b1d0764745e63351db2dd33ba50a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5821e432866fc1c5fb3c4017896653d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f3402b4d619a473c3fbee9d986611152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c74673bb5a24c1c35f2c44ffe4490b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c277dd3e77989a8e8b5e93031b096b8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14947259d31ef1f819b2ff861c9a822e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263fabfd32e84a88db92b2cd73f755bb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d130bf8e42d88383b8532b83a94ab157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9588fc5b11e957ea9f8ee9553fb3ec9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb466623656d7b0c4154572c625e1d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d677663ac5dc2afa81622f991e7ee6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b063eff0707bdc024e6ff3d21eb7ebf0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dbe31988de957d97e9eee72ff12bfd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9670a6269838e000b339a88fa4a604163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093c8113d966d5a105eb026d7754b65164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddccb889ad91e19fb36c4f72c9ec33c7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec28f5215bbf05d93187f4a7db5d5e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4ff61da8d3485ee994fb41fbca262167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b458fe94786ed9f9195a4d72fc61a1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30d49f55f260ea5581098ced93cb27169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350f49182d0d143a70e99fbae2a6836170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349836659a45afee5170ea16db1f76c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacbe7f17fdb88d75302ca7e863eec79172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b43bd666116cce2e0b05aa569358b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70071d3a8efe34426214d24c524f69174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0b9d6006012d588343f3b484934e4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a234c0baffd7db93fbab42ace8e7126176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfdcbe65fe3dd4f7c500cc88ed3d09177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed791628611401b33a7c7506fcdae387178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45a3d5e5a6dc4e0045ca2b39df7822179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d7335b55d6b4b2766070ba5d6e76c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a016a4f2e88144b39c816ee82c246181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79009d52ae2f47de5daee44a2c0ba088182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3390bb57e955ea08d79bbb68633f4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932029900ceaf1af509a7d83392f9391184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03244beb77440b4ea9fc283ee8b84a98185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c45cef6cee24627b37fb7b8d69c1ae186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb285b7902f2022e0931500f27ef7c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75ea68632221a0ce7e7a62a9e3a74e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0a277093b35d16bb1cbf1fb6a1606189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e60698166152320b1bb7ffc6f5264190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180bd0b0034f37a9d9a46ced8c79ea36191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa69c3258a4843cfeac940c3db4b0e8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579206b15986859928fc7f33538f2563193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece5ead53d977d38174bf1341c4e464194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e7536a113b8544ceb7080ae68c37e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2000a2a41ca20b17305c8520d0d87196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059217d69a7ac9379c10933446c2aea197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000fa9796229b6de20b8e7bf941f9463198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82677616302df3dfcb2ce422337d480e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5028ad589af15cbf0dca7301b0231200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7c9ed771e42ec1c4140c57189e54b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8154ca7de8f3f6b8be7f828df5a7d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac6b0d784ca4feb05188af47fd13dd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416808a65ac34ed6fd5109d8b5871711204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be384f5b2393d3ae54898edc7ceb936205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74835157488c4fc0de60632f2aa8fc8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d304010e30a932359951c9e8662487207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ac1e9ccee3a6ac56be2f7636a9399208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6071754ef76e910056c3a59d1e46ac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca742747fb6815b8423da719ae55e5fc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf7b554477691dd67f6d562cf7d2db211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59c5c26f9efa365dea21b04be7c415212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79d770941e51e305f616e4773e8425213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419624ebce882c9d9ae2ee3f4899979214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc7ccabdbcb480501b40d9a8801f2c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90baa870779bde5b1d89ad466e932dc6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c14f52f98164d0bdbb89d90c358ec6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07006228dfb820918b0976aeaa37f3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b733cfa0af3d6d9d13d409e8e755a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590f0276c39897ac79fe49809ab6731220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be5e1f903c175521904846f4f8fab7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c40da2acab24968032ac528e65a525222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183c4806e74ad7e4a186ae58cffbee6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9b115c30b373d1c5cb8ceca5d8a1c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883019872309f1cf874bd6b2c8674809225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38665d8a5078d099eb9bc4efdbc3e367226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be569447b47947a043bf021bc7a556f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffb6dd7068cf87c42ff31f7680a95a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505393dafddb59ba7b60b8c0df086f3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dda284316dd32239eab176a9883c9e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc480d9abf7b139c7825d404156d36231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23908b88ef97dec23b9af187ecc2ba1d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342298ae6151d882584957cc54fd1cd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60984515171d52a205031b50ed4260e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8a7d2e43dc9ca3f14edc9dda4f166235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556159eb1006deb67e7c2d8664c92dc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343984a3db1ab930f302738890ec899e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9146e1045289fedc4d57fa1f765681238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da608232086db950c6d7fd4542895f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b02e629d7ef10a8b9761a6548a6d26240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add256c21796257d0f9a7eea3e5c95ba241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc1f767f84be150fc9bcaf9837a145242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b408e86a4dbeea167963e53ddd2d6e5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f555b62ec7b7153c7f2fd29fe4adef244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b9fbf555e55f9327c076671b65f96245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa94f7aef044b31bdc4197c9996c497246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e94bfb49804c84d196b13f5350634247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41f47117f54d224645de16ae4b4cd5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8afd4e9e6c5fc0bdc4b2978accd48249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfcdcc47f86b08233464bb08235a7ad250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1f80e40a815858e6f3a1249721194251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6186d8c97e0653fcff0812b0d4febc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e0c1ac0f3babd3cd1cd5f17be7058253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a955d80f06f9b95df3b03fab6e209254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d625b3ae8b1ff03d2ff9f464dece1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b932ed1d45e48f546bd9cfb792c906256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bce29fc75deede254e7c2cc20c7eee257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bed262accd894bc9823b4c7e9241d5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33bd1e92d884a480f59caf262da6e0f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1cd97bcbc412b4c79f4b85ccc9143260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86aa15c9a3f02c65d565922b6e97a32261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614af9608b488e96f165132f74a7377262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd252b44a68b450be831d74b10a3548b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb5cbe0c4f50afed8af2b212edd6d4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8ebe6415d8bdc6e9d62508b666750265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4afda87e7f32fe08b83f5fdf2cde4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356481a3aea52ea88fadd8af401f73c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8cf745e5596b4cfcc3487c9de5656e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8cdab9a98ef98006000bfe6124aa8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9441b7c464ba3b0d086d2ec023ef4a3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc137a4000ba82964fcfe5d1d09814271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa848eb21eea483ff987930c560622272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6615cd93a45903b4497e574e39611cc2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dad7e05bbc8830823e15cd6c6f706d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ff2acb6bdb95f1f5334f227f3895e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f48979d827f3193640e39ecae949d08276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69afd8cd2b69f25b697cb96653c94f6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d814a16c4aa3b33383d4944893f1f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18cb7d15d1733eeb06327af24bb189279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3683ba0a51b2e69b9a18420ef9cdf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9cc5c322f976678aba6fa88a0c6eca281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc153d998dc31db86fd4a4fc9029c2ac282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21198ff0ebb3efd8a7092f1e95ccd38283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472eaf8f780b87553c4b319f6da2ab0e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609a92451b4c385219b2fdf704b7951285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75b829820109d8525459776d01f458286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0aa966f9af51f77d953538958ef60287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4ea1187e2382fdf12fb8c35232ad7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8abdd22dce4bf488abeef7f4f610c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b58740c4de79efd3e62fb7bb6cc558290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e67f1e64e31c754774159c7bb6c4d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025777a75854c1182ab62025721a0d2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79afac6afdfc232496fc5c990835f3d2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7eb2365d5729eda7c7b95412d3ff4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91320d1d820f6d5aabf2b1493815bb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e094a5128e84855f47e1401a1bac0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0e735206b046f58b3d1fbedbd869b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec41ee6fc288a46501a14fe219cc56298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb052a2531b8793f7f7e8021ddb336299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93adc766270709e5d1dbf0a57b4538300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c15704418f68aae77424d64fb8e531301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07593c4e16e0d263c071aeef595b8ff302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f268f76a131b2977f9264b2de05ba2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45525793e11c5c8b3a3249455108748304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9ceeaa1dcff22f6c56bd54a244d70305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f7c941dceb54ce55cc371f5197a7f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d27d1ec387aa9e1553359c0815827307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e56edbb2e83e7faa906f6fc12d3be3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1aad1cf9977bca0d37cc7283d50322309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2afdcf8dabc51162b60518152f476e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8467ae01113e56f5c89fc015339ed311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9bd224fd24bd1701a9193624c931ee312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f1f908e7d3f5a7e2ec32aa066eca2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49af49884d3b7571e919589b02090e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ebfa9eed1ba9852f2df7ed7d1546a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf1c291a7650d8bee435ce6c80a11f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aaf494df1f917d9619c669c09d58d1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35645d2019cbf399dc6bd687d626ab318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c24a36e6797a3be65a4e4610e0c733319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092fa34637f9b003df49d191dec28b1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180262f04edf0adf06857008b7f5e6f3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466290c02bee776b90fe513008338b5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79ad4ba015c4be3512cbac091f2da8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f095758d506c5e6a4df06a369ad7505324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7eb3e8fcb626094b7a0480663f9326325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb3328415be5137a1d7cea59ab72aa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb94d57b4001f9deb54fae2d291086327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a35aa56f46e0238c64e15db02ea89328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d3c32324882c9aee40c9ebf403c52329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de7a4e2b4de1213b7822c7a2dcb791330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ccc256d67896bb253352d3ca78b3c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef5c4b8744b19d0879b8572002bd17332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823cb5ccd387f3c626bb05a459e6bfb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e3388523c2264d57f833854ce3a74334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347d85042ba781faf690c3b6446ef30335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b3436510105c98288433e5566e71e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f5400ab842a17c2c8a2d94ab8be1b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ccc24ecebb1d6002172b55080c8aa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed232055a22dc41bb22008f5b9e7dbf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ee2bac738d8420e8e362fb01203c3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d86f2d4f20abab791251e4d45f697341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e29f6ef482f06747cd95f84d96af7d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62844d44d6516d3fbc3e848a3bf104ae343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844e0014bfe1beb954cfa47c7745833344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444562cc6c453366839cb52f25bedc6c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743533b57f52930b40767042878bec3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e7a5cdd26955d2741370f2a2203b7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75ebc4396f1e6969a883a4096d0834348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f47200918086f2969da51bc505af7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285f764f2fe7e644f50023690ca801c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16fe0d137c9babee78758c48dcda622351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836c4b6ca7f510a01bdde6bb891cc75352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682212c413bc90bbde98d591183f9a57353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb160f5e0b6842bbadf81430d0c0b32354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769031ec0b5d2e2541fd77413ce312c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299f0196b3d07f665e0e0abc23e61ca356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620c563e1da55388b3e38b800fdce57357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b49699bf66104aa4a2bf8e6a834922358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a6a08e240bee5c86ec4326801dafd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720a0ffb91158318278b132753a9010360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1e4c1083b24ec54a900b8a312a6c0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f974ab650816e7457a7041b78c33ad362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f31ea2f320dba20ac42f98b9a62b5c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312557ebbe96ef97d8b6dceee94ed30d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc9b3b534dea9adb169e116ca6653a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b29ea77a55ce90d9d7cf97de0a95d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79d2b0a95c6348b90f2bc06d764295367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e12c80cca95f05ed847b4e6b0c3323368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d31e07623443de373aac7ba050d935369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b32143f71030e225e217eb37a97e14370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d48c6a6f8e51f7073fc0805c1716a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70f7f96dd8802ca974b4ebc98f8d49372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210c9c9a632264b2f7e4d6df4c6be40373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95c578441362830cf0d9671bf5caf0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f8d223ac1b02607a588b9ad4c9d2b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36260983d623eef1b28acc6569256f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0aa0242b2b3b80204b005c25272c39377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe3e08cbf7cabd95dbf7a2eb17e209378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>