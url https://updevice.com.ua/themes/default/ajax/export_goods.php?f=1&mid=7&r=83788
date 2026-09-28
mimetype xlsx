--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac160754f1aeec45199fe1f23696eda61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1204ec2114261b3272cceb0c9cf272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c5e40bb617830c6775f312181bdb13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e4389dd2b9a316e4736ea1006f8a54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c44b7060928a995f65aeaa0a4c6045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eda25d3a0d73a817bcec4a7526fe786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5d3f54b14efd05efc7f17683213877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e724af70806f53b8a898203a53cb228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37ecf107140e5b419ed1cb94db7c2a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143700ab17ab1c17771a52698717db4d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa88e30a22c658572975ccbea59cf911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8f702837399176abaae931607931712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e21d970adcb351288c182cd45ccaa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a03529721ce1066ddd54dafb27ef8b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2528c124c2a6cfdb99ba268d0967415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9e2fe16b0200813c60e083f3979a016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f4939a0058f75e0eaaafc13b14a2117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e010de64d47f926027e612b457ef318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df856392abddd7c2c546f5d70933584219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1ba17cd6a406c003e661d35d14aa720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044fbeb76b546452f6d2600ef06dd49321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41555ceabf2f9af9c6429b2f2bfe594522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520a03e725a1917651dd12b1343e99d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e819d11af4ea048cb84925bfe354545824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78efd83c5d139537f0a6ad06a468cc325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413fce87b4bb08a654405f0e1c5784bb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d34516e35a8c3cb9ebad288ba638f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c9eb61d058524fcf0e87c938c9ef728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202fca42810ab30f6db8dd51f1c980e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd56608a4f0ff95d966e79cf15915c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98384226da584ee01bb17055fbdefbed31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524360e4d87ccf9e437b30079f896bdf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349aea204c677cfeeb07417e3276d9233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beabbeb4e80093d075787eecdb3cc7ff34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c25f94a1b64cc727ff40881090b3035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132e5d41444eea5fc55bf8a6ddbd7c536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d969b284d96d939b05461707e9ba3537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa5e8875dc2cfc18407ef7ea75a22138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571af219d273eb7d18b028a3c35f7db039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a70740c408dcc4cf83538e6c44c4f740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87647b1c6116bee6b93307b26ed750441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4961f01fa622e6a2778adeeb2c084242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8fb4eca48735f44697eaf94e73befb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e30d4adc68ed45991f6e9645b358344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf40a181a5f739e4d0f63ec39dbfea45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8a59f6bdbe0d6fcab5583b39e398946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecadac97a0e5290ff639ca7d269484c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30900da42aefb47f5a9e030ddf0994e648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e64b371625fc831232861c3a9068949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eebe439b1d4eab10228ec4f1bcdef250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf58110a4414c4b7c53e5661ab0f4a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e744894b9634a1a3170ff1df675055652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f169da3f0215ed1d62176a4ee083dd753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a1f45d41c20ef39c946aafaf1901e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee2f6bebf78e610ccc5a7af30080d155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cfacedf5743e46f502db20b519639656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88067eb9b575c280934f18d12c3589457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806574fd132684ab07fcbb48c27dfa258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b0a42aaf1f8402312704d393d043659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce27acf62b6b6d5fcd1cc593c3d68560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4866cc74ed5934495ad4f7198b1b62d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2105a0d53faef6621bdd1a7df50c39a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b489d9b87e31006611b57cc5bdf6db63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d8f6f3c32b77bd149eb79be36c4b764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053867225f8bfd8a13e27b4bd632923d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb2d56a2f8b25fec9c4e4ef4a0363666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0496e90356523dd1a3d7cfe1d781bd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77af350063284780f8b33bbbc5221c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e59f5d1fbd818b8a648a46f4a37f469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13677cb080b5425260d2831cb72cbf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a02a34f80fe170eff55de26c9ed8871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab19ab81bd8f641f38dcfbf983dc1c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75433cf1fd954d903f5db34a3462fa8f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12910574d1f753830789f9307962064574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc75a0af2d4ed2ff06566fbf27a19675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf84f004ce6505b089b7f625b95a7376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd097bc46936e788d91b797a138588b577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ba966e91c9a7920aec0e74ccdb87678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309159d1b66ee4c0e2796b11ae9e47f079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761936a5c283f9c388c5e78cc36c7b580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a34998cd6d43733bacd8313acc802b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7b9a4a247278c0fa51811616e2daa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9cc3bf762579b10079d95a36f279683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc060e8fe5afcd0a917422a74edf847184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3745ca2b91d34b28b4e87f128e40d685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8442f35d847f91115605ba80cf502d586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5cb0524c81a79ff264c7b798c100787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2285acada10a0240232b3478e93f988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ee39aa0c5a176cde2d494b841e82289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819111c36b8b30c9ecf3562f7c9446d690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336337f8934ce6196b2671b3c92079891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ddb2a9be28ffb496786b73bc4b01492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aad511d4aeb8e8ecc04faaf9137b2c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93199ceb3fc60d62513b32d813d1260b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d270d9263ee6f7fc995e4522cb085395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c655dfe434d6a10df063d8334953ce796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc0b4c023699846d1313df6e56a2b697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0edb4b4933932f4c18ad66b940741198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc607c5f426d5ff3def6cebeb924b3a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14eb96c77b76dfc29d31bfdbc15a43100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c389cfb312869918c05da5414c7f6f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ceaebdde8af1c1f9eedb7555bd570102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bab04671815452085684639bb79d7b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2036980401bc94be13238ca8a00f8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730481bf0a3b5421bf8ecacb1a20129c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460036b16203793e5194ee56243ec901106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82567adac2200b83fa8ced7eb0598c12107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa409a93d2541fef7a6acdeec8925dc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fdeff98957d12a9ba1ad81a890e375109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd8c9bdf66853e128ad83be5ed5b73110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ad03569be0bb291a709e01ebbebf0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323539b4b645d7eecabb688baec8c551112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b863b47bd80a414bc4680351152d44d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f939534f1072b529f2afc6692b6024f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e760d671305f5bf3822747eb335f4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c4e641c41fb8d5907ece8c1aec53f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf59ecb51f61415b74d08de03b440d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c8157c56f376df48cddc7da8a6f4a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1aa185124cf40db7aaff68d2bd714e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0e7d4029765382be82380e5574caa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb304eb2f9b3d1f05b4693e238a829121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830991e0c54a4a1eea95fe31c1b1e50122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d3501a6259544467561b5c7d210c3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593bd73d3ae54098cd03f6a855bb1eaa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51224749c65f0d7d476cbdf6fe3f597e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60316d89bf4590e8421e8e4c4a2bf721126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2c07762184aa05253c6a135002f10127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b8e036ef2c869d4e6057db0a780bd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe06e703d76ea11206e4d3d5e31d47129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35716a5349782b4e004f730d30a751f3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be00e96628385c64dc569206943e9bb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6123174a0f9199cd8f7fa4d40c817d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5bc0a61dc8313247d20888e0975ad4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc11d84f9791522d6fd986f76f6d822134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189510286f5ab68a6dfc390d5b8ac110135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449de8e6bb85c0b9f19a7245628a9e4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709d91adac874503b1128d96bf13370137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a212205d143f90817aa41d7680c1ab138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da49bdb589b67d1dc172c34bad6ebc5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315f35cd50051fab3d4f0f3f71e9ea6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b0e12d65051b4034f344796a39571141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03cbf03cf3b0827b5385b2d70a72b9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58cdcf4ce4bdb9de6f90ed317bf87f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5fb8005d2bd66e86a1573ee49e730144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd2820522b25227495616ad20d0164145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd72688420006bf632b36dcbec142b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f113c8341f02e1e8d0d0fca25afd93147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703e595eb1bf85dcbaea9f0f53727e6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e62436de43a2bbc2c626e230ffeb32149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395683f2776e7ef2dc30ba886012d902150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e983b380015402fe066b9095b92eab71151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5258c44be00681bb19ff2dfd13ea6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dbe5862433513a4e8162dd4b5fa9ae153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b36ecc2fd82387b1f3610593e663cd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e2f2229145d99257f1a6aeabded4d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b075f8ec70b70347eb1fc7b206707c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec493015c277b85372d2d36b4ba165de157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd113fc968f963cc7b84fe0c3bee0d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775dfb18c1cd295ac6e33777406245d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1758ad252747ed028e12fbeca81ef160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a23d174595263e74fb30e7af72f56161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48026c6eeb8fb7f3453fee8ac7ba98f7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6ee5ab4e1ad2ce7c52528614d4d9a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e476874e70b06d32d5ce5d9e4e7b9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2fe5bf746ad8ec4006f217eae1ec46165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf41afd47c5c3813830f5dade7009a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01363d202f6ae0889a89fa75600d60167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d175efad706a0177c2fe211ee1e08168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f990f2b0cff9bc19cca7cd6699b362169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143bc444dca5cb69eec0622b81d904da170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da8a04f6146a503db5aabcfbec3eb0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3ecf50b2f70de2c94864af4cd3c24172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d45a675136880a0501168b5101e89173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a7b087350a3ec93db18985fd5a497174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d07709db3c08dfe668c787d53250de175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d4180ced7d8a2d1d3302ccb668394176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be6ec5071c0fb7c0040f50e5957ffa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257bf8b52c410804200a72513c310f6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c95213e4c0be08b6b3149e856c82b3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a722d3bb8a8edf09c08d4fd22b623180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd77b347ee3895e763cb8080b9ec95181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194cb0fcbb6d42cb82ab9501576becd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c23978d666a11fa5e146bbc0f6d1d4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4fd4eb7e6419b21bf7ce65a517e918184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb278094c93a523d3e1d2358b9e8da185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b537cb91f82b77266ff180c7bb4120186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d52d564c1bf407b3c74c34530bb9bf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c0fbb2f0f98dea356468c87666198188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e900ab7f4ba79ea208e18c0814f8cb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d698b6d6d65f47d9f179145dcd7f1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ceb4e3e6044f8ea5e33e790591824191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233afe4dec69ce4fe8f2907c3adecf5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd726ec22bf30dd79fe2009b3c02a1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10510c6cd0815185e8a76e012aa035f6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ecd7def6caa61879e75d4b091b5498195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008e1777656d5f3856dd17e4a021753196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3ec0fb3ad33993faf95c4fe1595bf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b335c2f506f5025ee9b397ad0aa8c97198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb49204ea18f3eff302fb4ce9b53be199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950437905c1d88ff759e5282f2c951c2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b326718f9216c8e90547b2a2b36f9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586e28d7f0d7f7048e500a42a2d98d7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aceee88b0e26469145e5dbfabc0250203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99771bb0c250e0036bc7cb2ff14247a3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8870d1f5b7f5d6f57cf0b2bd2e31c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f58e41c97acd73e6b43cec5863f698206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b06676ecd67afd506878b37239cfe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3fb6844b2b77a0a8ff3b21a131521208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc832a2d948552f87362ed6c7991508d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280b7d61cbe4b4e826a1e5797157489210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9793b6ee6332a5838f4953dea52c333211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a560c0d3f064f516bd8894f5d555601212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b9c6af7585bf88526239eb745f7db213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1d8427bc511210c2ee0eb9cd889b4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4ae83f96dd9c57b409310a00ebee3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e9e48505a7713e00b0d939281c82c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ffd09237bad1452e031f16c06ded0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1370925e321babd4ff7f923242e420218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a158f3a121f5fa145f976ca7dcefb2d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e72719b4191c1559d560dc9016301e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61ab59c44c3177a48be2c9022e689a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57682815d946725892a243e1e7ac3b3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75876ceec267a67ee6d464d3a0fc6fe6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb23906df2a46b4d87f97dcc239c77224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dac79ea59e05695be294790531912b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25165ad591672f792ac1803e73fbafe1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77732ea0891c051e37f99d7b7be9b7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec58753930b741df914fc3e8f6f924228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51854c6bc5fee1ccdc39cce8700b54cf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f8d288ce53e06c30aae65cb8fc6e6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d888a6fbd7702d015d74028fcb49367231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193247933ac529045718132b2fe8796232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba3334a96041d6ace43d26ec496458233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e4149e44948d9d8f7266736a27b2d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71a582c68f2e1c9a13d5fffb7f19e4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4704a776e03dc3dece3c1a4a832f54236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2be2470b7b4cec46ccc39ae8df05db237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3296326f492e79b1f2d29630c34968238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325ae37f04eee07f62a4f3b23057368239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ecb1679361ec1f1535b442fbff432240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf79bcd39456c843131e03c0b2d917241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d02ab8b967e20e65119a65daf28d8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947928443fcc46dc3bf4074da73ff830243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07961cc11175d9f381069b7a88a2b11a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb0729f2cf2d67148b6248e8f2f5fb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930feb2b6ea87656e77cbd691b763a10246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f9afc6e4067b89c9183d74463ea92247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991287567385a78d62483a3369b9de5d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8666ecd7880253d17cf7467c4ca85de7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4c456687475af0c3d36ea952a5f84250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4763f2515a2adcf36183b415d0d78f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dcd484eae64eaeeb98da99c66e9d1d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e09183b669e3805e570128f30d173253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea0a959373350c29894197c873dd52254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492870fffaa9882e98f782e511428f2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479bee43bc0f03a9634ed9e6cf20b89256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14005be1af576055baa4bc3b9f17e3ee257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef890738cd9b18997cf081f818ba3b9b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a110e0d2c620d265f22a47bb3b64ca4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e44bcc4a41e8e692ed143946aa451260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da976012d2dd131b2062b94326fc155261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0938fdbbc14ee7e93d6e9e5af026cac262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864512d1f1c69d8c0b133dd16fafb3b9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a9cbf9dddd168f60e3ae86e66c1ae264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ebc1838f22d80645d717a9ee9fa61265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94949e3cb6dae643d5b792fc55a1d5b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed43a964b48c67eb137ce08f3ca008267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e68656852a8c555f2cc0e2adc0e0f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a82124e4b32026e66eef9b1d543e5b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c02377f87c31f467d060d5f623a5d4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6c936153ae82fcb8f5b0d7b118234271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f993955836fb2a3b785bd48aa4abb826272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86394e4233586482b2fd3d28299e8d55273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061ff1d1c6177888c10440e2a6b2aff274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3590afa1aefda76e6ef64b6a95ca3eb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed4a2be6e83b2364a1adae977a4efb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc8d3dfdd9dc7cbf4585b7183dddf9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09007a5a2fe4c4ef758a3c75ca4c2a28278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b47e43a877ed2373f1056c788cc3d3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f5bde6cb72c0cdf66fc2fa0c885da280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04efdf1c1642bf37c01f1b8f607cb6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21407fe7eb755368fffa17254a6955d2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b398668f82e6bbb2e001901752e2c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4226345f8ceb31f0ad54af22f3186284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b589d3994d35eddcf25be9679b35db285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a681840123613550bee5ffbcdfe9e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e1a1b7fb6bbb8c887816d8c88b0d6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a7e95e2b42222a92a9ee77846eb92288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5633361b71b6b0446061065d72b892a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208cad3b9749ce89df719b12f495ae84290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c988dce2b7ad5feed34533205a2fa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda703f6aa33a313c87d313f6a039904292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001f6219086c4d85681a0eda7e879c8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0e0e12340d8f3fb62d306315805d7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aafe832f634c3ac6c93e2351e360db295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f052ce257bef4d54e4d312b080f4a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f511c54a8d9510e850936ed4d08509297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cca8e1ccbde205e52496b3994e71b3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1421e2d095655cb4cfcc64c76377491299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7759e55863fea105bfedada5e088de300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0b07474121eeefeac59ad2bc3f487301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5b472787bd4ddb87ffb60278b87bc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0882e307aa69132166301fc7694736303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748fcab32a1063e660cc28e95f71bf8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c93fd601a177f59477e102b500da0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c078fc3032cad8a7064196f0c23b6c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8d8cf571d424f3be65f539277c419307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a0c29737c4453f5da24901a53e35d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2f8eb51815d27bc2c21d6e2b149d1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f466266fe60958950d9763350529a4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e21c29dbdc9d86f523ba67985c58e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352988af2b8fe51fc40cb89b8b1ce201312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689d9ca12f5b3ffb00e8413557f6234313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f13afe97d9ecf81ba3619379bd92e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be6e5172dd50d22e68395258709a36315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e494ee77e83b28caabebe47012b9d53316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6bf24f6a3da960a03b6dea0157e21a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730e5a8daf337ae4c3dda99a1034ba4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca8b1d749bfdec15536969a0eb0ca7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2fd6375ce472d73e59fbcc66f3adb7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec27d64532d8b77532e93e631db5ff9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34451767c586778958bbb017f49f6a5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9078afc5049cf9d2bf4a290a0c3d43323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c522480e651bbc239e1adc635b3f34f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6a83833c799ff9f4605aef26ce605325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf74b8b676656980bbd967dde57e272326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d0432ef50d33312a9cff8f07d7f69327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d1b8a9b3d3e78cac13890a6c7d80a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0d0d7d510ec6d3c3592d87b8b12ee329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0cdca24d98e04934240a89cac7cea8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf3b6d2532445833a8e0e304008f31331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23668512a7fc4761d4dca2cdeca7e5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6749776748bf112bbb44999133bf933333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778bae3d46cd026478c135c6c8d41cd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87785dea81ec0b7cd412f085a82b9d2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90742ad6d5869a2976d8667c0403c189336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081ae3354947d28786c9d84990e3f55337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8628bef68f87e9c6a366d32889bfc3a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45527e7df1b046cf519c036037f597339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66549837d233f53817310e6c67683b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d58ff67861db38a9a9c08be67a46b5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02934d0caf447db7790d12b05fdf4c0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754ee5d3c20360e027dbd72017ef71f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11eb6be106879defc5f19404d18f880344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943da496d72a06d16dc652a16be6164345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a5d63150275c8b48108b8ce338685346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19ca5c6d265839ea00d9881073a7d7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a359b6b7542d64722f94aad9410a9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc514baa523a6a86174182a05ba36981349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f4f856ee21fb031592b599efa89b0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71091b21664cb9f1c954eb4d6ec7612351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c53d9c892d0166166deb943dca779b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d4c3e5e0927d76a01967243b2c66f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2afbe2bf892a75893f286ba284d1d2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754abdc86a7bddfa95ecd0dbfa1d541d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1433ec42657590c92e73f92bb3c5acf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d2cdd3efe83408cd421a74d7cdf6d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6be50c7457de6a2c12c153c530b520358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987211fdf38b7ea000b785a37d13498359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8a397883af7c35b853848c26ee3a7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a2ff70cee56df21fe9b7027877616361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288bfaa921ad67a364d7e5d2864e9ae0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a93e532d02a2dd7479701211cf7233363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0c37984c794e80b21d077586c6d54364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad8b9392c826429c64fed89ad8fbfc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1dfb7ae139fe87467cc660adde1321366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4512428ed4b2a11d888e3a2249e00367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4a281fb29b60dd602c5d24d370bfe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf34fdc87e8826da588da15eb199062369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91138ab627b812577372907696183cdc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1912fb272f8320b9273fa0a3238bf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d4601e8d0896d5f3ef01ede77f0e2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f39c04632cf14a028e8c3c275b981373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66574e49236d8fcd3486d453dcb4a8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479e922ebf4436918b6208daea87683375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f32190f9c48f569cfb089a4134adef376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d3370777a12547a1d83789f732ad2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9564fbe3c3f4625d928317a14af0c378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017620958fdc97770c54085035ebf11e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22941bc08a358f3471c368491a69d7f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e19f885c035e6ae5542b5ed1d06813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9f8398086ed7ea8ad81214876affb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78949c27f3e58e11178dff2f85ee82115.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf092bde40c20e8892b33d8a9acfec6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0cc55c4ba3f276a4bf86c20c23d517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfcfc30675a5904b2becb8e832e38f08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d848de223d6db50c9f2a5cb0c3b95b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae6f62ec35ba891eb7af51f8cecc6510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98824a4aca66d78a2e211c506004bb9411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de8cd53621c23489d468da8877506d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39498a6d004cbbe224bbde339006a69a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff493a10828db69864c36ace395693714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe32a340d70f45aa0a24c83ee9c35615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b1071052cd006e228693ca2242c7a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f55b5ffcf5240463b35c0a2ca0ac117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f630fc72bdc255d11c78073496cf2ee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566234f4861bf33639f94a0de47c0ac19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad0982165de783fbf269768eb5a04f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9c511815b4c1de99664391991b89c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8861367b0ca5010b90a7f1b47137c7222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc356470ff9540bda8462b0ab0fb8b2123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c9b287e7e57592ad161f54247edb124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ae01d9d631368e849ca53e761dd2c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20383717cdf82b32cc9df687f78e1826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d79fbf5e4689935e0906f155507bb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd100ff08b1d381a727766048b5551f928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac035ec68c240a81222fbfd2250e8cc929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4accd5d8681c970beeca315c0de53b730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e035fc13ab5059e188355b0a6ef43e531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90738042af48da1e553e8ec3ddd7910e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc55983872231d06c85d40b29b393e633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d79e47394cd0561b72fb1253fd490734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8952890fd131ffb5d551d2d37addd0135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d3b1b3c1f17bc6e5f0f90ab019d1936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6598a65c55ed6a4f9dcce53e4eed237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6b15425cdf0b149e887c45389e12838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb90040524e26d547b4d5cf10a457db339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a537e8a8492363328ec83b5fba619840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff7c780614283b46cf619605b5f2fe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7903041f391a08531e39b43b465aa8e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae198a4c04d0aa2e76c677aaedc56843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826c9c541e5be57728d86e0f9f6349044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11e90fb0aa9566bcbc006e041e881f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc06b509ae37d94a1d2e38cd8316fcb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92011398a00c83c1c96c5b7923e42e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814d20f11ecaefd64801282ccb972cb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e181bee96cd2e9ccf18b6734f1bc2c449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e112f1b8b647486fa7fad383db32dc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284cc0cca5556b52b7f5e6530670c5d551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd158f206157fe681c41dc5612537ee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04535b5df99d21876e98df3801327653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43493bb4fed9bbfbf7c534c6f66e3d4e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ffbb447730a86cdb09b39164a933a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c78d93bad7d7edc3a26eda88ae970156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c834bfb12b051f38be60ab36b492957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d78e48dcf812a74a0e8de9589d228e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56afe492c3a9bd080e4bc2aae0c3290a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd6d6a541690b5dfee9f45a5df729760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95caaaab525e6be881d4047c71d3dfe361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f6cca4668ce2ffcd23c97e3cd998962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1c73ad1648b8f56eed9e9424ceee663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f363904c8b466270364cce98fd5a0fd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0f1bc3e9e37e11c82c8a2465b860265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72753bd9943833e6cd93f6fd24f5cdb666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d51f9e27b09469e3a5f08190296d5467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee7c96d0e18ee2ecdd94dbba44645a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f1cb37a5fc89d2828b0073c3f285169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb7df080a739bb45c6a791a8fd213c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c8c325a5c1a6dcecd9b9f104dc49f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8babb2eaa952b25856e626d5af7ae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69314d1881377764bcc4f7235569c2dd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9f8bc93e8e62e9aeabb8835b79a5474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1870ad3eedb1c01434c1fefb6bcb375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ceddf077d46ac575cc75ac187df8776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c36da311540250cd04ed77574be12877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030b91c9358417b917c3afb3ea94e7778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9eb5a7da7c6db0da77a30ded667d679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6000aa9a20834cb1fc1181a05a3c0280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0db94db01d426afe8bc1a21cfedd3881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef8d2e3f9373d542fc7971dc26621782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9191f6ad4255368b07b111e8dea3d283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac42f5ce62fe3f17855a8266b99f9fce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcbbfe85b2d7e3b60bcdaac2b3c61c785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a75628f31064151d6a8a6cc48e4f6d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2179b7237ba6dc0f3efce738dbccf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8848413d8ced4794358a85c26393f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e7384c27b305e84bad699c8897ff389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5bea9e29d9b1400b6739d3000558c690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c4465d03aeb58507f494adf49c64691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8982ea10ceee672304a444bd6412792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a379f01e54af51066e9ea5fbbd84b5d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579dc2e0a2bbdba02fc3a377ccc2a5c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730e297ae91260f7f9445e176c524d195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5f812ca4ec11edc4984951f5d91b396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d24e160e4521b803ef3908d5b45a997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d173084b1d1b8fc1de0660f582145c7298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3413bf25ed3cf18d8a7da0612534b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc001da49442062dd77249e8e6183b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5243cc5d3f00bb30ee9eb7f1040665b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087683b370ec15477061ceb79ea06b7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e717d8ac43fc795f9601447f38a026a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14511c222bf66b389a39fd331ed488ae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934811fc7ead6211685029fff527a1e3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c2d87cecf8ef3cbcbd9ece7a897a8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73f662fa304e8e202f5f341339a4a9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026a8f864f92e41b5765b91b37ef02c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e20b2c5a29a975fa640daffdaa3b44109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d95cd33d2ac93519f8dd92e8e83763110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f349952ba16343daa449972c506be111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269a65a414119d8a0f49bfd75b6a607112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd050398e9611b58392d3157517c7c10113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f0cd30c9595ebf13781e5937b09a1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f414e9877db90296c2bbc63cd9714b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744603c7fa8ede10e2ba7fc9d16d208a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1cfd88da5459aa17457a18d501bb81117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb177e9cf27bc947a8bedb396fba9d18118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147523d6e818e413ae78b9896626a115119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda610aba4e460be53f845e3197d4c3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1de6fa5e42ad8b830c9f1c63a3b06121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e30af69529f43c1c1918408d9e417122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a022353c395325c9880c697aa39955b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13614cfe0aeae3d6dad28e53b1955029124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62ea1dfc8d93473a2d14af93345803125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1f85cc996ef79fe95e0a1264b38c2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2903aabf3253cda02619e1c68f2151127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26137f718474ee2bff6aaa03fe44ca61128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24496991f3097c3eb0a877f441d46baf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399b5d7e4b18ea06e4f4cf86d339a8a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6c85cbf41da07bddd29e63577f546131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9789c6a04a4218721385a102ea118132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40b2174a6c22ecb192657707da6cf2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e05e14d674d219fea70a66460ef5291134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2c3d201a9ecf55c45e410aceb5c3f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669ba8acdf29a19934a163658f43c32136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc52d1a6984c6ebadc9a30eb70c20af137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857cb46bd600c8109ab4e61cd49a224138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27fbc430a7a11dd010fda4a93e1326b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835dbe48011fae81661964d00b9814b3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591df62591a4c95941dc46206175753141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd9405d7985aa45cd10ca52f3fcfce142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf38a0ab3714958da5431ab3d6f3e1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1c739f99f4bf194c4f8216c077c23144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c001fc2cdc08b8899571cf23af666d0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e9af073909d44da567c7938689915146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fbe9e370790b8464f2b59376d956e0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87335d4f05b3b9b595318b8a9699567148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779197a50bf9c3e61cfbb0773784d23149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b146dbefa512823dd3180cdf31c3596150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187f49d2c1b5ebf35420bed031a1fcd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82bc791de8d8d8e58e5fba6fdd70b45152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91721195482d027b9f3ca9f07ad7a95f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207526b5ef9587f30eff653d9aa99fb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f15c26f8f419112e87ee3a5d22846155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a31e3e0294f0de1a637ec5e6890824156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840fd3e07b07e4551707b0caead6d9b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e689557de0b1dd2ba83cf5c8e141c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afbf96480750c492db901f8eb36c2ce159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d311721ec16917de38f6d7b8b46e572a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858913cdbab4cf419435fe2a57ffb7a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784cddd6235e59792209aa692486cca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a1ac679769648717032e054776c93163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640828dfa93f3211c3dad9646c49a891164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4e6f49aae11e5b8fce79ac22e462a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2b0957bb4c99d8a558e0cebea9009166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b158d65c79f61ebaf64de28f482f42167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb08c275fb5c5940d90585746996ae168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69b953b599fb7671b0bac5d14ec718169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab3c33ec89fc304776227463b61360170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe504fa108a1ae3432aad2047089f64171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656426723b62ddde4e6bac5563cce34172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0b1d6e4837797cd1d8fe66e684804173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003335b82e6da0351189ece72078b350174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a03a0ca09c9be8bac9c14daf59fc33175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518bb1ad70597ea328d246b96bc3c63c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137cda9d11b46990fb6353ca389c180177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b004aa9e23bd126716e9ec86c256b4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e786bb4bfbc8d83d98d4c4d83cdb93179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db87f76d5fc03430da7ffbef077a21d4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aaefb97de61cd2c6fb98c38eb9eb6a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ef31628222a8c4594b19f01c277c3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d925c2e100696db6c580b7a67abe19c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf31784704344cd9ced7f91538fae31184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf9c15fa0ca1e40f1fa614669302a4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c5be9be1972b7fe475bb731eba5f8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b9fbe13031dd9b8f018cd58ff6664187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26253a36212c4059d0351e04158b51b9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f49c5740d54284f422dce51bb4c94189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ece1ba2a16f9d73a15a295418d80dc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4d36169f0aea3e68605a80b1b9919191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e97ba8a597bbd3ee11ff44795eca4e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15e2b21a8b7faea786cd9ea6a65bcb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08d1884fb4552d0073ec3869592fb1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed127b0ea1fd89c3b95a987a984ab3af195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60620a57109d3081755d52cf172238b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc6a2e8731f1675d3c246228cb6689197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4382d2ce0909c7c23dcb4a152d6920c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ef54f4a1265f34a17b252f6a33797199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aaf4794a680bf1e8989fd3cdc6e653200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bed0aa77c3d18150d20375d3009c51201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d464d48aff1e93ada3bfdf1ee7cc62202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6226044090551d2c31da631e63a1d8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4b5aa2f22c9ac67c356b1a6cdd5dc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a7f2b8d45cadd2b15b557733e4bd6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f374ec77726bb773b2ed925b27207f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8bf16c55be8df2e5e90286328b5ecb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96708803a4cdbe0b9248a599bfb6246d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024dd42ceb0d8893df9cb1b8d81f7621209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b0485ed994eee176d3f5f8b9e4b3e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87364949e07cd9e79a8e50a30fe5204c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06b487e5b3d3ce488e55692dccb92e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886eb3f66860060b99ccafd12ee4efc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6aabef00c57242b9efbfdc12749d2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f9728f188c895686c6ddc88198fce215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee340672353e268c897ed9d0f9d5ab74216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1a4aaf0e4a03228ce0523338e603b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732dea47687f61360aa32d03d0fdc51218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe8d5f49b4eeeb705344e8ab09efa5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046e180bff78ae629b356bec9dc8d69220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a147c46382a9efe83a60a868d8acbb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecceeae0882f30b82043be006e86ec0e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09a6045cd4bf741532af5f8e9f29b9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ea59a14e7bd7697b2e76b03733fa8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e79ffcdc5a9a739351d83f0f233eb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ce5a5450f5c7382a79824dcb8a15e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939969d45a2c9c37e78f5b7913d4896227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769bdbad12f91aa828654f0b48f346e1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747abaa3cd62c0108f36c4343590cf0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc0dadeb9dc9416308b84bb3261fc6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c654645dd8b033723ade73093b584c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d1f1e2a73f35c2adf1a7f52ad575c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6201205fa92123f9756ada00aa42f4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946bca5dac3c3331479977d7ec62cf7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87fb3214572a740403913cfb7bbf30235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77825332bddff069418a1cc33af20a9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5f677de800047454de96678d25602237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da508523a40b923e8858c6a21aa2f1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5a52910f39a17d9414666b446f209239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb536f2a199d2371d0e50c75d7550f2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6144f65a02181b85ed474560d1fbd94241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c878f358d5bdd37314ac3ac20cf63bf5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3731c84c5f346eee7151cf6cf974778243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32869114498966343fa544eb2f6101e8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6b490d14bcac9e26943ef93f0cc09245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5938f43648024a445dc719182158926246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d15ae5862e0faef2a4ff8bc58b119247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc224a81b370ac3146036a243a2432e4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f35352206d004476970fd1b0c3238249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e51d3974de6453c7f96a3f40f2829b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0b933ff2256720c23ae94727d8d3c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18d6bd3a6afe82832195ac71adcec9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15efd72b9938ce8279e8fdab46caceae253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866210fcb8dff8eb26bdd085edd1c2e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e5fbb9aa833c739250d6047a7f6b1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a02198b3a6503b31a5f191441aecf5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26126675410e14fb75adda1bd320f4ed257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01ed0884f1b1679a36fea2e642b9a4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937cf2a0d306b2aaaefe4e543618282d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54bbe0c61940cf2c173450f06f0bc5c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9273bcf07ff233978fdbd395ed4c0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d18b3788ae5a4e2bd410343f9bd1e8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd75d56d98553653feed35bff6de60263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527116dd58f1f72965765dd4ca61e8ae264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35b0101225a163afc9ceea5a8d57d6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f70b240247632904e6494cceeb8b82266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43155f0d1ec00972df4e7a6dcf9117267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe242e4ace756d3ae680e12af116d2d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ab51dd6ec36e87ee84c2e3cd130b4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4628f8ff634ab06802603e26614783270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39731a928a9a19e70f063951b1c73237271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b23de208918acda7ff8b34d27cc3c7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39968474e48725171c6c679d67b3a94273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269a20a404b746a6181b9c2fbfd1742274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e21c8eb4802da068ac2f4b12fe8cf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd472327e3cc547bd74cf9677e55d3a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd528fb5e14fa5e4df710b9737c6e28a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b419125a52699e9c335f6db728180c7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ccfb0594fd006ff255f104b9afd2e5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d45f4968511201635b35bccbfc9d52280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189897658e0d8f392756a7d98307096281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd3effa9e3581cc0e9bde2757c7292282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0747bbc1045e906925bcd6d1198c6c3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64370b78b4a82c1ed463d0ee2c71ced0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190af773c399364f68cf56df4c6c1c89285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d81b0795e00463a228ab589c3c3af286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f384936d776a9fc3b8142b987f04e64287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c64f3fdbba64c2253175e95635195288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a9a320b4046f4b0b40ee49c1c2bdd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e298aefa9be9a54178f2b2cf3b697088290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec6a699b7225699c82781eac760629291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3cb2c9c0a59f72f4860c4106e70d2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aef162aec43ceb0b7ea3a359cc9661293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd565e04fc6687dc74a5cc7b39de7f48294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920a8cf20275830e1de4eb2989c018d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92133783de59cf79857f33d033ac96296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2980a1b9a3071ede05886190ca9b2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b1acd6715e9db40587577a380d758298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1e05ba27b9d2ff7bc6746eac2fdfb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32107a3e875bd231a2c85d17b80b56d4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5248bbfdf805104b8f81ebd537029301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f91c25a9cfb492c4686db99c7780b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49221e880c715f5f024a0f26a2d1b04303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f654ca2901c46ea33dc07b1c107a33304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0ff910506f3294a043685e34f2e09305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400509c2a0bfdcbdd365d9fc76f067f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782c09fdd99a8517adf356635173193307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda8de282c0d5957a1779944752e5c3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a123f4d6821696e22586778f8e4ace309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1a27743e8b59ae3d5ef71488ad6b0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af44f95804a2d1c190759923f329aa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aae4147ce59a501b748c44b4321807312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92142fcb9c5431edc5f960dc86efa8f9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6351a832c2fd5540d1282222a3ea27314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b364d7114faab5a30504210ee14e941315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e33e06a73726e7e6b0f7f64a110ff316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f76e2e839d1db056587c049a27b70317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fdfc706075755ba925610cd8232759318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6fdd97bc07388b5610067edf50380319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c28bafac9a1139958f3334df69a877320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09607c1706044a6ffb44a09171c3fdc5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcce0ae7b0838f3fd46b6614aea64cd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea124932bb761fbb699bc386e01d6e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11611111548e408d45e5a6de4e42e4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52715aaea786c37db8c5273b8c8dc1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c797f837d717b9c6e2bcce92355c987326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a181bfe6e4112c92dc9ba3400e80b03327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95041506217abafa842d313db5e7ca328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d0ab89eb018226d106e403988a102329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a052d8168f0a8150c51db90733633c8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb9e16605949caf7dc3e7bc5cc0d75e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d78f8f768185d56928b6f37a62064332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a751c6e1eee56cbb567f4db8e4d6a56333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4049f334db5dd76f30b985a4d62afa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563f126dd721e2e5e564006529cadac335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078365492d8362f3bdfd572b7051792a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9faf3b2a4114dff66fcf188f8b96b58337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814754298f604b6e114746ae7f99c6ed338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e545fecbc7e35cf7857eabe495217339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b196ed3e444f3df525cf750a99039fab340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011814fa5a5886d1971a3ec5e98f48d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ca1cd18d54ff93900d23243f7484f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41322a1da78f10b144ed824bfce2955b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8f6fb3fe59f61417777dbe9203f59344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8856468c91a1a1b8e5a62c397b32363345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f98ee773ac90a6b6b1645f21c409ae346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506d84120ee4ad127c9559a80b807a9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3672ed97c00f818eabd42a5bf5a5b9e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605b23a75e088efc5cd58c90bc085c2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25e8de65fcee6c402e10db08766d15350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f937f0eca8b3ed56f7f801307715b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34e84382b4ef76a502b8fd1760a61c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6c6bc6d69d5f9450c3a07378f4b49353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7b51137f7afed31aa10d158a9811d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489476ff5645686b0cf47853f9da49e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e7658d28f1969574c14a9676d6c47356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb80db85238a45a8e2d7d423ada821e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d06c97cb736c2a519c3316170c18ea358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbefa9c552c1b37ad6af34d37f99141e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6f73d7415d04065704d3cd4c7e079360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b3e60f61955acae501465674127d6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a3f092ce16082f6aa4def4350998f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe037484536cf68a4df0502ec58854a7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf6517a56f05e6192bbfea08d82a57364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e42387a842fc720d78510bc4056cee365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9fa9f1bfc85c309c7eccad7ece7555366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6340f13fc45868750ce96a9ae7a9c6e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ffdb65c8f58bbd4f84d20e50b3807368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87f5a13dce9d9c52f2afe5333a25ca369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62deb94b3762f0eff89c93961a5187370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed1f729789f5a7a808d738c9adba42371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396ba8891d1eec3a1648e94b23e4549372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f262fe405bd541e4b72591449df16373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65d5ec2f808d42c20c87ad4ad2274f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce89162080a3674e775929978a8df99375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf92c04a8b4d551cb8b9546104fcaae376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1925053a7a1d564ebe0b16f1efb97377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea941c575b3a900a5cc5e48c381996378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>