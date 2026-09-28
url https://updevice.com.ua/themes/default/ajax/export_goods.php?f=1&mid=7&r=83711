--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390abf858359052a9110f25c56df15a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba055b42eeecf815aa045abfff2bc22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede688849ef9d6ad08f6f490c9b7e0c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc296c79a1be2d119c10afd045acc734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d000b8e52661dd1ae4c1e37b8d49a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb035c262e823b2c71f42265c063aeca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec852fb1c2d672b5cf57948f2b2ceb97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a498efe15bcefeff418e05436824c88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c1f6fd41ecb4d0e83bdaf00012dba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af272e9366580480cfbd52246643a4ab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86543876eaac16f4be537f798ed4c1711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13678bad2cfc4e06d8a69d070c942012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc1d6345fdc2e016bf52d862e28dbc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea532124400717dee150f58babfd44d014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cefdd2e73c1c938c78e91dc11aecb815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528f1adb8cbd646b5d426b9771348cb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53ffceee73b0bab9f6e1b716deef8917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1fa3e026dcb8f1d2d6691119abb4618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0437f63cb81916c5fed96f1f77b98019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4f59da31794a843204d445e91a06520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b6a0d9b8646dd76e6c7203762bcbd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511315a4ce2f314c252bb0f9b9f762e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e23b10b4c63cc291fbcd52af6137f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b646d511aaded149a5595551b63ea24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6e9ac1b4556225ee9698b5e47c50b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38087f10cd65285c8346a57018ab833626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c0c46cf4f8a4b0fe60ce1f698b54227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7d1b9709a28f1fa303059f5643beb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bfa2c2bfa0b1bde7f0eb9f54d239ee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bec08527ff72eea20d2038eeb2282d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1587a84a5b0b05f42381ce1f8d25d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1f8a817fbf7f56780d6f933711a5032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfdd0f74135c1540777572d031eb0b733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d55b071ece0eb9b2e5efac0fb4b4a134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3dbfbb5d7577edcfde5d34cb04f1e835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22159a2383c9bbb75029c56d0095d32036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915ce0ca18852774399af6749bc7df137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024d69e2ed31ba16c155c660815f45738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53ad012a03d1855a6ee87b0d9e6e2e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97669fbd1f2caaf1725f70e9ae662d140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2103a83c2881176589bcaba51d4ae9441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4da6d747b1bd4feddff282fb5a92b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11abfac8378c63aef306974eb02e75d643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1492325ad1cb41ff1a012424c14b2144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b500b090a3023a050e33cf24a439f945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ab14d8d8db2c6643a5481caad15fc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c144d25a55bedc601fd85a7a5db4e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ab501035ed8524b57f0eae7bd7a7248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690799488d18fd4bf431a3043f7539bf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86261f61192090d60069b33240e711450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ea55abeb8585c58d4653788bd974d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee2ef70452ce57a1edc20c2919438452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa53cc90e052c9bec56f1a2cc05ad953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aeecc8ea6da30518836abf199549e354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb771d528cabda91f0bfe9030b78b3455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d208901da949d2a761cac479c169856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88ea8b956ccb4f8ee299c62fabb18f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb8ed0422861fd5d5e92b19d03569d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2998d7105cec32bcd391f7926483f2f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddade6fd1b23b4816db7377dae3fa10b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c1a4fb458925f0235d6e9fc6d004461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf74fd6b6ad7f1b4d3a609628d986362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef3d1bb3c819009903027559eb49bc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a388d843c244059123bd0703d7f7664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a8da6a0b1b4cd07bf89d7542c951f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0aa81d59b2c313d2ded0e6d6bd9fd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dcdfe487751f630d4bf74e746b9a3467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8afabb0e079ba564539a57341a7721368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c7660c7a6bae3e7a9a00f7cbf1d5b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8c832bffd1259f6c38579f19c892d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ab07f6331ab0ebd765464009a8a7d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760aa112151a0753afc754a114c774372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74821351dead377d6614150b8ba1afb673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f175e8df05f975a59d3e310122de2c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b5dd7886c5d8ec9a88dddc0bf097a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a8a7186c58c05496654983e4eaf8a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ba15a5d215e688dafbed9761a664a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a894882ea8ca0d347d421b1ef79e578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c975c91ce00234416fbb032ee93de279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932123b81968834f228043b3887ce6880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937d3c430e46fd02f44f853d540330f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52115cb4d7237578d1bc7cd3eab2d2982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51006af2f94acb11a3e92e49e1ca2083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b40517c226c47a08120c9b3182280384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb6ebdadf0011393b730a46038361885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d47299e024665b54c824b85b75955686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed249d28b86b6dd85541447a1f4da487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d11068757f51482325cc627a612a9588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f71fda6bb2b9d91f13313c94c82d0e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c9d296f8b4874d0bd2010884db5dd690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3ed58138b4b0324652aa9e385d8ef91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4301cc1c10dacf3443cf92f90fa46692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f4a85c5a4234c4c8bb28b2d05a16693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2d2aad615d55fd18f504a57a0e5f494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65caa14764820305a4e1f2d2819cbe5295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78e142036e0ba6051da7fbbd13174d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444a15b1c4905fdef9990e95053c76c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b03be69883be561feee81e996b5f8898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85238220bef163308b38cfea2a890d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471f410f558ee804cf4030b80e380a5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d8c58143b1c7cb7f94ab45de129ce101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd329e8d018da6c7d3b06f2cf0c67c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e159cecd944d558b0ffc7a8cbb5ae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522d09b833ed6f89349e79fe4f224e8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496057bce6cc787bf40a985b4f37de1a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231bd810148b9f196f919af73ba89fd0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ddba9c816648c090116010a747e4b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e71133be483a5311d00fe0c87bccac108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd95f3f7dcb49a5684fc51ed9e2cc38109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fede5b5f3b9ef19f0f861abe521a4e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92acf8382100329feabd4f307b353aad111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada221b0654972fa473cdc174bc79c2b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096110b574559d951edf8bb91890fde113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135bdf0103e0a298a32d76c83fc378fd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31115b231b157c7e43f3cb3acf2d38115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f57f6f898449c15c00c52e591f4ec116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89977bc9e629bf8184f49bc5555c15c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95317c33d8763f668424c2db37508e2d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab0826d9091d7bee67afdadce38f42119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b99dc92761cdefd26e9e65029da0b2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1838716d33c697cff85de7bebd04d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a65c584bfc2cf036e21fdfb892176122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b059395097027d8bcd413c56502332a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0a15ae5cd96d1731b784a523de2a8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7025dffdd509ae7d476c209944318125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b41ec1e00d8a65508ed51e2c66645126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f948148c37830e2f61b829bf4ab8e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa85cd64fd4b3dd76865734550ec32128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518c13ac45a5f0a06832cf1cb3b7a69129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9df2646038975528d452c8f0126bcd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880fbb62d4ade9c1133fdc365a4b6d8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32298602eef81b636e797ef128c56c56132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d59a941fe902b8501b6a54326b1c10133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9e38a20e46b7ecb47a812a695fa2f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10159b259871aedbcdc616d51bcea401135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35a0b71f9000b95bccf14cbe5a7493136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ac56d90133d01ec6e60918df25414137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bded6eaa77dbebf88a659068961636f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a2b6f0e615d69f0894228ead68b75139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09e544ae29da5b3af7e22e31a27eea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c9b857c9c61e655d6cee33bd26865141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f214558384c44b4801b10427e396433142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b61e28bd7c6f6f3d9a7299856cc35c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8233bb254518b32fe5a3902823d29a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eceebc5136529e625b37392113bcf47145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b8b15542d9a3101067a835977cf70146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99abc82b9e7c4ff556ec71a2bf70644a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c5870f86611bc7672be6f149fe1c2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af61b829222f734f30c85913ffb89c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d7963e74bd3419e706b34ea05fd71150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376cef9f20a88582fe9325f98df86a6d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec4824e347d25b8981861c5edc4441152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e0538f8e464a8a2587dd0c6f0e8bd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210a7374e0a58cb25a4ed584fb4a6f3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518703975ad003b74892f2c778700f9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978cce1d40082095d9292beec96314a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed51f70786c07524b57cbbe7637e69157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa308bc405716763914f62ce2d34e1a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24f7934619d44e5f428f1757d06889159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae3b694086e5095bbb1dec88018480160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4efb47c71ec4c09e4ce668fd98625c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ecfe9971bd421d40f7e9226c4069ec162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb4b6da801f2065f6f795884383b63163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84260949fda9112b8260a9ac397425b3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20159e2699031c2964806757718e1d17165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc8cddb2676104b258bced88423101166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f68da0e576d224d465542249c7971f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff6dd8f402465bf707b41905054f5b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0346a3d3b9c859f51a4b2de4093ce169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2c700b73463cbcd3677dcaf9bf26a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c61e351a4ae640282ceb10350d228c5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad66a7b0c21a8d6d220d69914e7f374172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6151d012f47fa1b95e39c6c01b22817173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a95c7c9cde6f67733c3050cf32aa0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02736b5d52d1465cd657a563f34019175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818985e9219cf94d67a289197ca896fa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561eca38cfe22f5b26271f577d792b7b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448561997c92634ac5260ed29c3f8337178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce411cc5f01f4551a8f890aa0960869179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e515e8e2203a8c6727583cd18f954180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4463546e8231273b729b9c258d8c3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144d441a9d849baca5a93690091afae182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eba50632b39e79d511a81792a9ba39183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad9499bf04f6eedaee6a3f04f9e18a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a862439869321f3aed0d9b6e036eeb9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9298278c033af22309157a503e730186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7cc97613d36b4d4bc3fa0702a695b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b4824dd31cec02f37969640e91e80188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16c909da7264d7eb247a6e74d92912189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd9dcd7b27e1d11e02f854c16996ba190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29629896c1ee897d42ec657fe54b00ed191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f9842b3c2266be3a6e1d5af2f05ad192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af919c71dca3ece1abe650805bfc7963193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c22d31060bd33eaa90adb63a974201194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd9a70e1490b64768256e468e430f1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced2546467f4c9d3be6627e2a1817c9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7fb112befb5dcccbda163ac8fc0c8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9120811bbf46b44d157f40f78bd7c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda99714bd32814a4369f1fe83efede6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317342470468374715d2c5d77b95a342200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76155d52b0b89b86be907e7ceb444e9e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bfadbaafc62a2e5943894275dcdd83202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265119af08c74bd682f3b2a89fca9b7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6a03d8ef4c39c0bf5752f18e64700204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc949e66420d7f59ee16749679335d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f30421897b04bdbf1a412856fa3f7f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131593ec255a9ed75c51e292aead5279207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20edbbfc8ff6a3eefa88a1f5088876a1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e101c34b35383c8d6e302af8c397268209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860cb80e6315a3c6c290cb3977baa87210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790d72e14ec6b5256e6795d9bca8e0e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357182e475690fe194e05a6d9d6feadb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ad3533f07b3708bd0986e28bfa1fb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14c6d3a01105e854e5ab684dc6bd3d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13739b568f3a2092a07ad06a7349767215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0181d1ae466456096f79360aee308216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21ebb7c10cf6389adb3fc8002368db217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41afe5af9a5c0226dc201e690e0b011e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930b608bf76da7503f74de4a930f1de219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95f78fcc303bc1fe9d3350701fd153220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c0f4022a282a08edccdb471e19a7de221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa979a827d1e3acf8f73e33ac418d08222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e82c2c4f5b7821648400638cbf29d8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304d587b984117197aa10dcb71ad404224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26974978855ae3b83362825787125549225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71cb7449d48f79c2032a0eab7972c1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fcb5728ef4f9fe07c37dcc8b4756b3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd93827c671ab1262bcfabcd5fa9a4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f84fcf032dc874009d7135d7b3b07229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac076ee581202f7942f98573136c52230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f866965364041ffef5e348819f248c0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e411d4c2bf7f1b5626cf316b4a2d93d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c14cef7cdb5c26ed2cec42e33ad06233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228903dd436a6613f89ff73e9bfee6f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7355021447aac92fb2b7077754ae256a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b24166ac51ae3eb82ffa8dda3892b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a23c0a32773cb7ff09d91f27375e0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80d329ed69bc59d963bf6b3a0b3f5a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b93640d9dd168f800908293317d1c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a713455dd6d5bfdd587840293d509240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d82ad62847541d8e0764e81569544241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250f62db56df59b6d709d343dd66a26242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386b3fc2635674fdee04395f79df405243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1d395820e26b2909345a0acbaa632244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d70a96619c29bfaae482e894349b0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ecd1704775bc8fc2ed9f4261b3047b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94280ae0cff019a92f0286ba1c5c643e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5454f18333ba091feea68a88879115248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a17f1249ddf4c61697c7de6fd6503b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4bc454cba6229914272949bd26f5f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c440f50ebbd85f5e62c4637c037a93251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4b554220de50a09bcf16a12bfb978252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64107d416dac48ee3af1fb9a31ce471a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00b04223fe1422c7ce29d039284861254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f2b35e957cb99cd35b54e299b3f5f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c70c1deb15e48c0f75063c60bb817f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54f03ced0e952cf01f3aad9f1ee132257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aabe174b0e7c4bfa744cf9db14c54f9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd5bb3bae85fd327cedc86c7e63a44259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92de8081df70c5834c77604af417e8d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c321b8f4d1a775ade90b46424e6036261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd2d677ae3f38fa37d703d7bbc037b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf8a9850e9381b195ada418d64eba6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a357d6fa93db5cafa15a1c9b665c4e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877ce03aa91ba24aca4794a673fd0fd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546eda8e75e243f8c814915dc6888540266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756d222e08b3708de686044f03ec523267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a548b70f9e01308add7b381805c47f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3556520313cedbf9d0c46e16e9ec1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090da0620d6e87efbdf290695310e971270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6b2b5319900188e84ef6a30e4fe02271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171db5c8bdd5e3c96b7f9401f29a98b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb33d637c7a85d0a68a25c56bcd80d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51497d3780bfbc564dc7f80c8a74eef274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b421f029d60bffc549ecf23b2a407275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1921e9c89b5383b337883b0e4b2c29276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096adea12992ee3260b7dae6d148a5dd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf71d0eb5774fb8d0d5284369c78453278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb222b746eae5a38dc0f0a6dcaf0ce279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4cbd5b33e9a5226d58be044ba43479280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d89bc150aeb3da62a168e27d7137e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b1b36f47f44083479575cc84b624f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c16ffc26e90e685a267be5f23d85bc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b0de3bec2d450c698e6d96481344f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922ec5d2ea53a4d43190bb71b172126285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994509e81676f22be44828994822386286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180c46d87bbfb50523e30dbb3d8a2c4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79745fddbc50b6fa061ce83bdd464a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499671e8ac759b50676930f36afea8f6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331e4ca91a83b73f2f0c4a24e5240ef290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616a4f6402b85c3516377f920cf7b19291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b6d8f198ae73deaaa128e3f220454292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358c901e41cc4ed1d320c8eab686760293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe426648710d0ab6fb698c1af73f35a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acebd8e1d4a658fbebcc46837c41494d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9ff79c0a4b646fd29cbae02f909cd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab763f412650c1c11cf98730689c087297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed7cdfc107b7d0bcaadaa52bc89327298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111ae7975318977743e8d4fa793939e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2afc6aa112c35a809724dfa439518300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032ca81181d23d4ed559e7d74607eef301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03c1102cb195a75517923ccbc48c06302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9ae6b72ba1cf78c0a5684b2091881303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb86c273b7766c33a07f7d7adf5ded304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a7f30c1566235d627b47efc407927305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f90398f7a4ebc49c61fc7483c8b1d2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4ba925a6e8b55bc211fd975f0644c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80344b74548690e85b1218439d92fb36308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38799432376b6ca778d3f7f3c3a55e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03028fd7703bc215530e5305973d462e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40493e770c16531ab662599aa8211b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea944ec4084fb48a5f4a9f42eaba18c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58bc5921ba783f4161defc766bf963313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4e2a92c83d1694862de2e50230688314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bbbd53457799fa1d3711f010013a72315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4c662af7d77d5911c6af1949a64ef316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d64eaf4a29a5f4f80d83f4562796e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e26a55e16d8bd298c1bedd169f811e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836390e701029d46cccfbf3d9d8c2d3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f6a8dc3187c8cf96a35c5dbe674d1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082f2d972d7a91e53fffe05ad9f3598321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f183b4e9d175c7da2fab899e5270b2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa5c90d41811ea99961c245388c4b0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180261071c0292a6a207082e55900d0b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563bc072054f50988268af9226ed2a88325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177058cab2ea22fb08e1f4162c444af326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c5557b77b9b09c9b73bdbd3ad2724327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469ad5f0b4acbec228cdbd6348a83d5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf540ffc9a2507d432b86637fbb168329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc64e79533c489ff165eb116d34c7db330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3ed8c41c59715319996fe63be7b9b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7b98f048a043ef813a8091d68b88c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd1a415e508d375be63c7cb1283867333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14998a429c940dd04d70bdbc8d05de86334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa795141e8d34fb37e42128976aa7812335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80b9693784a7d72448bc5328dc7ece336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0474bc2921baf348afb0cc7e0c6750337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907565079a989eaff2712d921ca24e2d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f90f5e6135f195c49ed2b49b864ec339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354e54acfaeda0c29fe0a61172b2f60340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3be2fbd7d85232bd37c6ac1aae3c2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edcc8843114de6235032b6b74bb2821342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df0390d69384644a30cc55743b4fac343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470a55ead3b51b30171380a4a2cf8a2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79fe4d95c3da308ceef5d71eb0c3a19345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a30f97f082c482ac48fa8d1c86fd3c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18761f14ca4b3f1dbbca0908e32832e8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513d83482cde3c62ca15005f52d4a7e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ebdbdf37474ea52418550c1cb5a31349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017aa90387448cad247157ed30d9e1b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbbc44c5b44a8fe7e7cc8f69eeb4af3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3bff139d95c0f69fbdb04fc26c7c2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0fc72302a9671f802cd1568d40d83353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e71825162a4ac0a5012445afad0aa8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32a8521b1366563455ab4301c8d6c5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a3b05131236d9fb21fb1f6ddc6b3a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7818ff162e8cfb143f664befdb8f64357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a40e78e1d6c96c38cece6a83451a4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9160956b365b675a630b3635047f5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca352b9b23ec140bf281b9786c0e496b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba057f25a46fa03058bf181b284fcb57361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d659cb4ba9295156a23d6c42bab497362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35022250f0fbe7958cbac47bf36ef7a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026c986e6f915bb3000a62a7ca37b7a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edbcafef23b7dd2a0cdfbd1af9c20f2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6006ec4b74c1c27a5d8afda36335d4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c233f134026ce55f986889a6081ece367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f088ba05dad40e1259c343829ef8c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e532dc993efac1666bd7c9e3686b52d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111b812510f70011a57e7e032f5016f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73a0c52a657429daa1554f6ff3f779371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136485b44e830dbc001019fc49dc11f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa56ce35d59dc9b124293c87902169373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf06d2f5b4d2811d422791cb28d561b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b12a3183743ccef980525b90c3a407375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb3374423330ac2b2c7597c170ec96376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0627ccb35b31eb756e86656a275a363377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e960dac263cff06df49653a370845f378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab0b306471f88418f2a9619888c3cb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c865ce6ee5cb3f8f859e2d2f6dcabed2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ac7d140dfee5a65b610338afb2d393.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957bd9b2b959a8234ab6f40ec9852a04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171d134e1955f955fe1dd5ad4371c905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384fb38a8e006c87f5b717e61b29b8e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c1189eba6056fde6aef19113a35b27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de969beaf18afabc3b684377edbf18dd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b194e560d776cebfda9e21c74cf2ae79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6676ebd26fd210ff0e119afa331d4110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4de3daba64a9bfc6588395b707467911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca13423508c3ed7c51f2434bc14b3d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae9839270fa60e9d9c6c0707f45e3813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66beea5bf3ac09738405a22460df1d1014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bef98b1b2073d169f1659dbf318a7415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a5d88b6a39b090c973eee0006b48616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1241a7ee8283cf8ef166c45de001817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9d27321b3c6f3c5ccb94417fa7d3118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700307aae072a6c5c806f27838d7cf419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0a5b4825cf2214b7221fbc36779dc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34954c6f57799a344ddb97702565a4d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01616a459ed04f2efd57c51fd721ba3922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821f2fd03ae5a8f1f567fe64fb354f023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8b3bbc878e4190d26d083609b1ba324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779444d45fe6bd0ca413d1a0d4a0c4325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cdff58f21aa6d26cdd8a202989d39026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6013a91c450e42975d6231f8a5bf127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce994804e7be81ebc1a7b544cc1285328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333970f64b4e3114abdb5247ae07cc629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c51ee7efcff21c6f16d04e00f493430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10199c0ba55f64a4d62570f032ec2b5431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09e7b8359c3ee7422afd4a405462d632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a82eb3cc12e3acf17147ff07fc8fa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42aa7c159ba915c6dbc702f0750aa2034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e4c96c06fca4169368607f7c77f5835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc049a95555ff85b77a98b302ae680be36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee287c488cc18f3da69885d97e3c02e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2305222ef2dca9064891c6d01387c838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c948b5062aa65fa8849039937db17339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed47ea03dfed7f8b76c3bf78d5fd45240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c588a13b42bb4893c6cd3d799abfd8c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af1b5fabf822f0608de1c72365947a742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fecee0f558da6e25711a673e69d9c3843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475ede21fded882f5131afd450840a944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff44f98698a0729fce02f2dc8594e245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf888579811af27a82742fa0674703346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3211cb6fb706ef30b6c40479d00214647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c079dae937529e508556fbd69a73a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ba7c5bacaeb9622d0791628199f6d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04775baf3bc91faca089fc5faa7e28de50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15590f0c4529f8a94b259314cc0dab1051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8866b909877d997d9d9c02d9cee8c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969be73d2ebccae4019e32c362b3c4f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e781e02730a197242cd70f73c8cb35254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f584481c2d0b85f1d7f32edbfaf86b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2a1c5463bd1ffc7fe205848abb8cd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27c2048bc9076fdc0cd8751d1b587157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f84f9fb9d9023efad4bc22783767758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b10dfaf71e3a3d4ce0a9995accdaa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17f1256492acbf39a97d7ab82912a060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c9272f834fd242554224b6d59417961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8514d558ea1c23fbdcfcb30c66f16462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d422898228a11e78688ee0eef879c0863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914524dc3e9c3e5a2265c18a7ea452b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb10f06058fe67b3326ead8b0432ff65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4271d4379c5d7b6a5c05cd0f7319e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3338c36df70d044e1322ce81f54e667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee85c81a339e5d0580fc64ce0faf4468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a761d633c92ec36b6558262e0383f4e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8489edb281f7fd70c4dcdee1322236f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77d04b840f996d690efd24363f2d3871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a66d5dd833c511c9ca2c1f469540a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932fc60cf43985a7b5d1b3da1bcd29373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89ed3a21eda0400ccd1341b4ce2aa874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a0136db1b1a84b2b400caea6a694d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9a5f2124330237de1dce90bf8581f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae8a2a7609bf478d1b48cef0ab8a3677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad346e9aca8fe2f0d417e92503a286f678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8243eec11b30462f0fef57d4cdda379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650cbdf6fcafe87d35ff307ed519a74080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa2e67e56a0d045da4cd53b849eff581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175cb3d34c08f500d64f55dac41f48e082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5666849ed1352ac16394cd62d823b383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5db852f9b362abd69adcd1325125b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64235eada04ca8a016fe518ae10209b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf40f73cb5209a5292b98247e9a0e8d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af9d21941a9b61a4b79e1bc26ce99a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3bf93ba8657e6be5a584957788ba888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349938968c69ffe8e05d7a15fe1932c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daecd55d3f6d83c0f5b8b3d9b874ed190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36503e406885ea9349509c37ad1fb2a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5263c055181d855ff1907393ae191f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32596c9e3706bf48c2f2dbd6a6d3b8f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b45106a9e2cbded7d8abb9a6f227c894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9ad3758c5e105550689840bbc701b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56e4f2d1f939fa765b0aa6413ab95f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1245769067b608fd52b390fc5ba7b397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2b20370b3e97cf99794fe32623f7098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c0fbcb10e4bb06ba7dc3b7d3d7d0599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00347ec47ce197da5d416ce50844c452100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e45ff9d2e33d57ea1b17439acb44e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8657afc22cf93000fe61678738b229102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577b5c16d24148a453560b21057e2d4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a087c20b1d691d22856c0285196b234104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820d589a459a7d362bf1ac90b1176d6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98399cafdf26a10193a8a76f75dfaade106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e996ec36897f3f5d460c572e5cfb29e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f79cc7963f2762181f9ac2147972be108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8a43c63aa27ac91fc9df463e18648109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36568630ffe39e1b6de9f7d599394c1b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148288da90276a72effe51bc99ea809111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4cc823c47f9568c1bed7e4eee4062112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50cd4341d8ddbae42ac27a2ed0df2c4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d6b49e3d774e3b0124f8e0f26670ef114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211871dbe3bd0d973a76639357acbcd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631df2cf5e54e91554768887bd2a72ff116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a88b0a645c12da4a55b04ebea81e8c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ae7e86334b2b7b4fe27283c2633a0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2a88926511483081c425d96351d2c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e549db20138fea6d2628b6254e799120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445cfa190050398b201594fb95f220a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f41972a2cb92db043c1ac24fb581f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaedff21f2db704c20189d2bbe7d889123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0465bb128d116672776dd93eb1d6819124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e1e8dbdbc88f4ab6055e159de07a2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e24aeb1d9fc2986153ac7611c7da8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf85e3153e9ac06c5aad2c983ded771127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a1d3479e540195a334175142dbec5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c45c569386919433020342f3c591f2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525bc60a56dcff2425d838e26b506f7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c018add4aeefb99ec284bdde93d492131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d9a7c7baffa443d448601b10d4d45132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61465608ca5daff65af6f7fb9da3388b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea053b84b0027b329715ab9c44946d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79a19f77541da0a72b7a94a4b76dbf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f34c7c7f9ca00e9ba7fa576779f0e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa38dfb73ad8c14bb1a5fa730db817137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd2896baf1b197650cd560fc12b92a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef119857e72c8f5c997ed2598a46d0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12098df937080843335808fa9de089ca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb77cefbf60011ebd6649a2258e0d03141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad297b93a5b89252461627478dfe9918142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2fa4550519e0e51729f3194544115143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941cd9945d7f6e80b209229c153c638c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43efea84d225225f2cc22819bb3aa3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c66a9534a091d0633634fd2dd61f95146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce03c647555eb0c723cd22ab2c0483b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a63c0351f0c85edc6cdc3da44ccb3d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7f8591d7824c358625cb975e954a9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639cb34cf3607956a46ea6cf1df26d06150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1f80ec0dbe18b632b6ecca7020580151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4913313c4928dc6227039bfcba11384152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee9bdb0627b1c33aaf341af905ab43153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d538914b25c929bc082b0c54d0898e1b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b066baad5bd0ecc46cdfac4bde93c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa1d0ee1c159d35973db2e4512b5c7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e4dcc0f21eaef640219f9d8531f4f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518a5bb3d89ed3eb67f6c3ed0928b12158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac43dbcc010c785060852c63682faaa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e1fa5a515d26307d0f4725b0787cd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167730f248d4e8fbbfa0e9945d729ca8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130960dbb615bc5bfcdbe2ca0790ace162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97bb72d39a8da286f206286036fa8a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f891d07510ca0c99d9d4d93e3ffe29164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246232a1087121ea1ee6c103a3374b35165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3be1710fdaad1052052016b293d3a2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d869c64c60672704508a4eb0021df3c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e89e634f38653991cd8d382a9faa7b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0fbff0bebfb43a889669e439802ca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd769bdaab7d579c21218beef6ed76d2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c672b3e57888ec5d07f1ca780c356f1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25095640310626f3d305f48b11fae0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c7470254018bf3e852e355f06f7eb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff61db0b2b961b5bf0fcb6f621fbc5c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a984433e5fcd7cd5351f572696f46175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be758c8b672d4ba883bda8aa14c470176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdddf9d2de2f5d1fbdd114fcc2b94b8b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61bc6d6d56d85835bbc14910005ce6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a90c61127fee125def279d4af8dc4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c9a4bffee4a5a201cab63de09bb82180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11487bb2c29fbf1c247b20ff86753b87181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08557eade0bb009e23e9815f25cc39182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8503441a83311c56fff1cde2d2632183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea8347d9df45d5dac2186bf85fd530184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d755cf6e56c5882adec4760765d1d2d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d9f888bc31e280a3d135cad00e98a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039cb0dc36e65025dff84d8f02afa4d8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0609ec87da6fe89b1916c46cd88166188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4269eb04734b67717ec31be7a3ef85a2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec132fd602c3d2b026645e2716fd1f0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2899ecde3d958ae8adfe5ed0ff99051191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f8043098ad3de55ed02cbfa66a720192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47ff9e32c8768a07f170bdbf089d26193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd47cbcfc2b52224133fa0b5d3e3a5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6088ea6c7e174af4dddb2bc2e007a16195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784e6039970fddd99b8dc6072bbcea5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95e077bfda92de1cf08c7158c825f9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba8959fb4b57d2f0841758ce3518f4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda954a01ab948a73e81f3d4a9e1066d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81133e2fa005ee6e82257156a02d7b5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927ad1961b146ca0bd4ce6b0f5ac40d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc58e35e2dc0fe8c119b96b45f14b80202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ca16d621e2a881f73425dc0941e56203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f802441d92b6d09f2df292c0376fe2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c7451826e16d86a9ed9ec0849beb9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61a8eb367817e1f0159c87e4c5abd8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889665e807761695bb9c179cb5329c89207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc029ebd71161ce4d9488a29f61459208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf91e87cf3d9d06bd32ac48d76f6bab209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901e470cab23d67126f52cc22aa101f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d618f082e73389f91c1d434973ed9346211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08482519e9020ac7dab0461c7293289e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b4c6c1c5d62fde478282e9c6f055f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4438bac8f7db45e5c511c1951ce9864214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaacf37056bc235893f669b875690ad7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f369bb29f5ac7a6bb72fe3dd4c4c002216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501db17189d39027d545b005260e23a2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cbd4fac8162f07297bbf89911b5cc4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4a86f4f837c694af84d7b9e59c00c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0d46811f0aafbb189f6bc62b863d9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed530f1979f366b068adf2e5755d45fa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe617735c93eb5a4ef3b653f403331222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8e5a68e94e1c4eaee48419b4b907f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dfd25a06246731d6e26c6dfc8ba99a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320b69134471a2b1b8dfd5a891c91bb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11338b257c813308d893cca63fbc2cc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b2c7d3d6c77d102fa8f488683a206227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3522b908e56a041498e6235dbd1f565228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c726e4fdf40224cdcf8906f794b5a1d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5137ff0bdb2ee20a3de1a087849cf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe84fa3ab2e5adcfd09efdb8138213b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651c3973523c451f2d6521c40acf0ec232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44131f1828b515090d8eaa800ea67a5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee585b5cd40d2f93017f9e017b8b014234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850837735bf3024eed0cf2cbe714b2d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542eadd465b553f462246650070140c0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b9920e9aa593a5037858305511305237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be77e597c8a777b04f220b5d32a371238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b48e60521a5d616736fa7f27247ab239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53601e3b1d91a6fa7e2c2df047d3d8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9580710134739f010f30a59a0861491241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452cbeb0246d58647a3bd7654dda5a9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b4cd7c2056bc37f31cf7e4fc5e885243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b640cc824c6eaf91db8e7a84ebc0f5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b14adf1dcece2ae785ad4affbdd8f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbdf1c26e6a266c09a0d413cb9b488f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a32b95faaa65dc72200b6a925ed859247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88c4de55463acabeb79eb3de8f68a7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c373c4c122b33518fbce7c88a4415249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070612565567a3eae54c197025dff9f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d437d9ddac729fe7d49621d7013f6c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4f4c448ce31c60ba493d04fbe8b4f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f300ad46c30d31bbc0feac24715f9f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c66207da11c0f804f3a3f748aa77a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11ab8611f9056854a446d5179b01f5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee23f01e63818b16c8ea04bd6df994256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62dcf3e190c9583002b42ba5ddccd3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034133d9343025dfd577bc34001bfbd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555a80ee36c1594cd9ac4bf708c6015259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ec9d07194d5f4c49a99f51fab9650260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe52f44fbf599289654b1aaf3aa44c8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d65314601b3d2c8b6e3a8cb3490d5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb01a04a65cf1d935c656b4ddccaf32263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7066c211f705d0f10d8493adbf20f2c3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712ccbd6093bf0d64877ff83e3c96c2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67737079d220a41b98fb3b9a0075c736266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107f2ae3ef26f7e1e5844db84db8ae3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb53cae638e482640148f9c9107be91268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4aa75168dda24e760055c3427cce5d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29e2447d80339b5740fadb46d28d27270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c32bb4fc779b98c7c81a192e41b6dc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdfd1a5cd27561cc811a74865809033272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35929d86a374df2752fd61667141c7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2fd3fc40b45995f20f2dd57dcae17274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ec3073b9780e8ee67f38fb126df3f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8640085186239036e0ad9ddd4a502276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2374156129b1f7f8286c6d962653184277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d15801ca2ece9ffaaa85024919824278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba59204bdce8875cf30a22f74ef2387279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439098aeca0dad948aeed915220159f1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0f403d24d3fe167f5057724da6380281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e548b4208933ac61bdc5ce9c598e7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782449879f7960e31dc82882cdda8440283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62bd5c83c95d8f8663eaa70f45635a9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817886ad006b4ab0246928ee2729114285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4021c04d184857e6d92c57c6a02c4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a9ece2cfafe3b9b106b81e1386690287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149e897b4b4d9d84b8c1d57571c0940288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364da92f970826f174d345f354e65e9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1c8f5bb2615260b421eea8efa5728290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03671bd6d18cfb698ce64e9d4f3d7fea291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d1bccea25ecf69bf90e36eb394284292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34291cff4e84f8ef9dcfb813dee4ae8c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdba480493f2cfea08dce114a5174f3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1fc611439f3e143743c035b6d7d84295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd214afb2b1bec527f265b30e81599b5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6caa4957e6412e8bfa9f230602a3d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781153d074249d85be9fc6925cbb8bac298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed822acdf3c2d384eae60306b6fdca4e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3602bd8fbbedc021ae8db1f612329a0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c6bfc5708664d5af343d3e9e6e478301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3545fe5ae6ac267398e4060738e8b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d30543fcab24c1a9cc88bbc0863974303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7654631e249b5fff1c7d3c0c4641e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a2ac88f438acb9c06b2801890dfad305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906cf47e6dec106af860a6fe51b7e48306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86536542eae2157bb78599edc4c02b2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c268cf2a7eede21627300e82e473e81308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c32ca6111d6253f09243536723cd4e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14025bdd0e5d051553f9db699dfcb2ab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd77dc0a13ec7876403fad254b81309311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f2e4762e9a3aa54d5a40faf0b0499312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50425c43c9514bab46c2bc7f47653b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95af442f780e25d82d88a2922001299314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769bf52cee66d2d23b5fcfd50c61bc6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e7b7b0dac3881a61e26c5878b6fd5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7bbaf0deb79b6d00c412e84872c96e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134011aae02390009543d71adab76957318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a5bd6e291a3458c747222ef0af156319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef092324e6aac5e64eb9471c24ab3a1d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5ceb69f5b84fb50cb1c71d2b149ca321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90282f405e921846c57bebbb996e8b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25cd22c5ef41fa2ce4f8bbaa5c92407323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50bdb4f11cbdf3cf463cd8aa17140f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e917d7d250667c0a647a93441c6e356325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd511079e3153fad546afd05ab70e4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccbbde0a474d9d943ae164d660d1bc9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77793fcf791fd89e5ce508de8e71f111328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91984991eadd692fc34de3d67b332058329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8588998b1dabb00025217baca02ad2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02989c09cfd84e3265032ba2f7b4b946331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071b9f04965a1a0a22b15fa77184655332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf39447b066ca348bf7f70b429d49b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fbbd5a7a1589790beaa912535eda44334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade2baa290d1a16b3ab517983f4432d4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00586d1f86ff926d03335230fa041165336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be9caf58158c3fa5b3256ececf615a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b051451ef13f80addafe23417b079c3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69473d88d5259f2cffc8f28410c18247339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c119b1bcfffcf336377039b54328d4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934951b0634db3e0ba28bf31808a9250341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27e03e9d1c2eada7221cbc72a4f667342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94e58dad1a4115135d849e690c7fe4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46d66c8079b6f9a4b2ec8e4b712f9c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793478aeeb1408ce36703b493b00561345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0688c53d05e24d368b618b7351e27346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9207680fc26ea8b0c52dcad9dbf3b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79553c19b16e4cc69ca61042f63ebf96348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d356d2734fdd441781971a64917a7c1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f9b554d8c57c9fba4b802fd52f734350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54af3090db64f54eb1418dba591a324351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dffb6373daa4e2eb12354b8c00aca8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769829e03ffa129e8c42ccdc18bed2eb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e69591fef1e5f6065a285fd9a935f1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97036780816c212f98c6bab8b288d24b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d311b3cccdab7f96ed0ddddb75f4cd99356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192b0c8e49a46ac16fda383d86d25d3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835358de4a71f4ffffda52ace06dbb08358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7922580fd84ac2bd5f73942991b31359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4354450f5cca5700513b0986918c3a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79790e3ea12f7a09e4a9bbb1e2d53dc6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80039dd3747377733492b98d753e7e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b06b8e3738081cd5e7cb46a75063c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3703f5e7efb86002af19d8299bd9c82364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead36d07e3a9a9ff5d8d5a6d36a24b54365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6100988b92f72780e74212dedfd49366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8bd07ff1318716dfac7872a3454025367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e036f9cfd57654d554aa91755d4d9bf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dcc2b111758df21a2567305a5a3b95369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84cd658bb8b117dac7e512e85ce351370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da01a9adaaba42db6c726dd4d58adcd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daffa95385b14c5989d5f16dccd2de81372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c58b8e0c3b93098d1d187be4a0d14373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78fe40c2be99d014b752611d92fe87374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6bbf457a725d13e7cf68be4acd341375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47489a01f2f9000158dfa5a3da220ad9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b902a8556c8b9a0dc36e1a8ab49e3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea0fbfe7239aa03d5443604a17e94e378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>