--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7bdd56f447208a585fd26fa6eceeec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4e280e90ee303e4f82b229e3693752.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6407f0af6a3a2f079511d4f49636a683.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb6ebfc605c80d9f555edb16be39574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9885f054573e13094915c452e78eb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519cae9c1c5abf09a718514b9ffd87e66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928a4f227cfa3102d10d1ebdfd5121a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da068dd8f9c00c0df2ff3be9ffafdf518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768a70347c13070afa4b2ee345229839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8fb17cca51490a07c6652735086e910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723de0a6003507616d928b45dcd255eb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf85adbbea5be3db55b2a87f43720c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7a35c82b526a83fbef5db2a6917fa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff9d87a6600287f1207d60ecca668d914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0dab0a4db4565c6bef94a5eb3341315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974b07c72b67f3791a5275b9ba6a7fc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecddc7da91d47aa133f8f91df3956f517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd6c6a54c50d8f52c2ba963ddc09cf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667e1cf98ca7a485dbf30195f7ec92819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98362641eb8ca8f0a20860c15e983ffd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a28a9ea5a7e8b6bf94f3360c70d5d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa046f70f5c0581a01efad1446fb6a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcfdb810c4ed26f1ae3f4c160c959aa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6dbc6779c6ddec3cd16ff4e60e3c824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4834fd016dc5067e8e2d955601565d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a97b093ec45bf9dd1d08c6d61ec3d926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2afb58d80f3a1338ea7f455e70d8a4e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec237bb828f65882678390d15b7b4e228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b086e31bb8c43e8b86c83057242c829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c78cdfc3fb477ddbb503e2e403247d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d199a80c4ea17c5a433ef19a2cc4431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ac8b11e7fe5ed7cdafea6d3276b4632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f296d0a82a39d8362e2e3067daf44633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6121c4c15c8de2b83556a32ff8026334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeed9e3de4fad7fd8712ef7cd63133835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23a4ffb7a698e293cedb16f1785c3c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944fa4f8ed58480c5623a59a4066d1bd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baeafddb73e313866c10cb3764ff17038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53aaacf10dbde88321a50c3c8e72ee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7434b690682d61c1dc25df0fa9c91640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f90a8e2ba1e49b9eccdcae6631e8841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1bbf97cd6de936f0f2e86644a542b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c8280967b003d0dd2d48044a0cc4c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b3de6fbad3bfb4ce353352cac9ac644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03989af759d4171a510c25d0bcdcee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc2a5af3d148fbbf63a4e6e9dbdf1c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38413412572ae660b399848aca6e48747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94008f40aaaa98843264ddfb963e315048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b352d8735cc58433b8fb8d051a44049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dda71d48de70e6067b4f116a95e8e950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c58c93344b45fb9467d4caa0aebef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d60e827366af8c73be57ae809dd6d252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84707ac76ca88ef58a1c79988855639f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c500747a30b7d0188f3ee42deb1e0c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486663a5f453bca8b0ab7e5ff18e1d555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72a531d9bb258d53c3bd2e82eb74c556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e18fce044a4ad4ce2bdfa6791e642857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4076e6fac63e476cfcf6e15f20f9e0ab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3a907c9ea4e8868f39a33ac1edd2a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576ae9af99fd24b3c1088228ca733f660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104eee5fe5a522b3dbeed2f5ec7e200861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c74208319c8ad33757b3c6a0a88fc862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621010647ae855d8a0393755949cc1763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c222c4295190c2527bae2b22c08dfa164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c7c4fe1ce772246c5be696eb692b065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1798b74f246cc8743ed32331fb7b71066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b9b8c3be8ed1da339af7cb90b685b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98d222d6491afca15dcb88bc09257a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b000f62113c412e7ee7c68c4a215e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f61b79ceac5a153fe94386d702f86a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5995428e66c77fdd23ee0691547b371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d35aa8d41f88ae4b31e2818283da9072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8d75624de99d35fe8fe826bd1ca0b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499ab2e945462cd8cf637ab879e3ab274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4049ec5c56c297214d74b87d31bdc0b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce40c8394c43435daeb248e623ca43d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f698ebed773db073fb366d26ba618d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04936e84d2c3a002e156785d75455b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf7c2b2bdc596bdf3d05d75facd27979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca7eb050d9de0efb8b1fcaf3d13cc880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0728cb9580d6a0a044bdb31a440ac381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc21a34ba02a5473b373c429ef5e7782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e447e6b217061458015a689e7aae883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55aa2ef42168b8fec05f02e9feb21984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3245900f93cbcb48a0a63114e6c2e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53800fae703227378c2052ec7b045cd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9446db0092b6e1d86279f4575e79c687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f4cc060afdac0a0b8a6ca2ba7652088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e955405907e5edce2626803809ea4ba89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec29e14e858822d860af27dd20c88b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06813ecfe29d1e163d1616eaa1bef8c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7c7b345fd4d3a620a839f2bbaa0f492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468a7d115e277550e4b2b2ef270579093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315fe00e9a2e011480e436b88a0fe6cf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f595321647c9c2be260b5fb89698e895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2a909595b5e5b24b9971fca881e5596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e10fb70daf482e0ff2c2f044a5ece97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53712bf6cf55b1bb502ce1d9b250dc7998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a05a1e3a370e9fae72d5c4969490499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38968544ee8757fcfffebc66d2e1e02f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb89f3c7d8fa2d9194d1825a95c3f8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dffd7d1c302782b5658848da272f77102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59792b284fd5ec90e175db28748c7ac8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e92e64a74bac269bda6d861c8128f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23b8cc9e9a9cecaf37c91fe1d495f5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e962bc31b8320410c650ecc76b100e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629020e7a7c62020ec3a31c94fd34f3e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f877e1006651751a964e7ac19f6bd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b2f080fb98bdeee1209597f6d0891109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3e088fbba8f4ddc0f70f207ce0591110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f53c6a64f27089ae138a8a68e754fc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36136a7d29b5cbf517ab463c7fa44712112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b217427053f4aa31b37582e8b705e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca81c7e83221dd55df205b1e43cf07f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baedadd059e5fd973f1f841c5e585e26115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb819a75e73d5d1b56daecbedc7fea1b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695cb16baf13bd97ca09fc2490291f3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5851966921655eec558176e4e92cf89118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add53ab8ea58a7446d2149b56cfe8626119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756be33bd8f9f847a13c3ee66cc397a0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320ff081f61ed8ac77bd6b22326fae4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0645649894e78277bb25572f5a7ac3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1238a2da3bf9aa31f0cab4f7528582e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb5fcc7d69c95bdc77faaec2a1301a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47a0f291bebceef5922081753bafee125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1bbdcbb4505aa2d4c71dc91f7b32c1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246711f4d6d18a279446633f516d9bd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889517d39278d52de0f7b159ae02353e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be14e412e6293c03caab98361ce8bab129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f0d690a8d7cb0a55737a370123be7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620b9fbbfe307e0b908b37b5aaca81c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52aa09eaf634e53b19225d3c4aed1c2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492aee4913ffe90ad8564e48475d6fc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963ee36683cdca4216c995fdd198d49134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40d0656613d18d2447177bfe10f64d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de78ec62e08cf5d0f05bcca022c4df136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8dc6cfa7167605bd7059478f32190137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c56eb845c0ad22d17a58ae01bae7b4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429b395306cf9087fb0b0ca8afada06139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0477e933507011d2291e47d0b4613140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a39f5eccf4adbfd51806ae48f80a2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0ed49c4b124b42d521ad60a96999d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc53cafdf2fbc57d5cc54f41c8c2e7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cebbf75456f9718463af04df9a022a9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b822771ac060cda57e6fd0a43acfc00145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a93ad854a6a5c03d6c3d15709a83a4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7f537da5911e0ba5d65e84bc1d063147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af594138290e8f61b6d20d5d66e9b58b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665c84b68714bb9f278b3076b1cd77d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2361adffd4c29d7e2da61264892c70150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6577ce72d088ecf11b9e9002b937d6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99fc9fbb2358f26e1ad13aedf07cb5f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f9e5433a847aab8684f505a6787d6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d9de2e5bdb4ac3fad9daa953a31f9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814208321f87db6041490c3f01eb3a39155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8d723d10ad6e415a31e0054a6344b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6f40a78736ae6420fc5aa47900546157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f9505b063e302020eab22701e481c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27f8c55954afb0343ed910636728ea159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e67c53f18a143b460dab4678328fe7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac85b912d2f26dc1d50b04d24a78b8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6843bee14ee65aea26b4e60eb300e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a95992bb616ada0c6d83f24f52270a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6607cc643fd8a4f55361c824740ce164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588985948ff8c5cbfc89638ed796f7e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab67144d23ad5a6e5e0b0ba984c1b84166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80558580b3eda9979f8a883887072940167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b58a07ef13f5f296bebfd7c7ad30e9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af0ffd63579ad2bc3be51c114ed50a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8719b5ae4af6bf454fbc97d68fb7b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6e9c738c9d466e46779fb6c2771fe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f594ad88c990d4edc4b49242232c5d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4410ce2b633565fd87e0ca83792545173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0722d6fd36e636b5aa31ef1cfa67c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b834788d2a64b15670bfa682ec5e77175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869312e40666c316b675da460349c1e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ad5a52746a6889fd654d0420d34dc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0763a03a3e4ef9afbdbae147f02194178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ddacfa246f3c0659c9ee6ead608b5d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68ca63c6f6023930fdbaf41c59c7f1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132aed21d044c663aedb9c0c62e699fd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e00a5a2c6a64f1a17dc86aad679276182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc263a41b63776471e8c75befa32ca3d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffe6d00f086198ad74d69fcb8ce025184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406a254bd31bd67c33c84a4dcde2b0c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010fc330a8411921d5e070db1004141186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23dabe3f0036958a7cefdef555fccd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80e19a676f895167e8b1e3ec8a80fe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09531617680d3a0b30492eb5c75b8fb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716dc5d688904a10c036c28736049873190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50daa529aae6b481b85f29c4adf5bb6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45262349812156ceaf13e5348799bd5c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838dfb920ec3ab8da8de11b0b8def94193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c949fa33704617006ef93096ed42bce194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ca0c0562e8c7d43a69ad7e948c583195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ccf7f2472010d8abbf018e62da6c64196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959fbb563210f4829663827f0e2cfbb7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85003161221b5b398b08138d9bd471a6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a5d79dcac23775654421186c97d86199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291cf48ac1d679cf6f6d3a7ae15c6c19200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17b49b7cb9ba51edbb5237cf1851fe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ded8ad4fd303604b9d1349f4828b2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102a437ce26c7bd7e20d00074d967e3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b3124de823c929e07b1903b106133204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed9af09137b5cdddb2b9c392b1d3b3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a17879f944a2dded0c85438a2f8d2d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a362b081dd09dc15bd2adc4c08995207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b097f84fd02b356af73dc5c2ff4c1b3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5afad9bbfd170ddc644d0158d22cf9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1062354af73b1123a99102c544916210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1396d2963633ddeab7d29b18c876a670211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7722f22e05ed4dd84a6cff4d5cb20212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2733effe65dbe1eedb14e0b5ae41c2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac00579516549287b0be94c8e26a742214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aae9607230d1181299eef16c0cc2d3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933e3841aeeeba1b468aa815db16dbe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c585c0b61cb7237b7926b358082c4ba217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d1f11ed88e51a33512e4a233a9c00218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bfa70e7846116d4839ea3b4acc0516219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabce936bb3c3c84da8ba804bcfca076220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db717cdc4ed1cf9af6eea9ba1b899747221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5563b780212a1ed86275de3d1b6f51f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41125b54685efb23be5f3bb79d3346b9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e716156875089d9477a9dd561e725224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b67935ac8d6609e3ee0b3ab3f05df9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a55a35a4eb2f847a383214121fe419226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2dc70e3eccdcbdac1636372a13655227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de56cbe29832082ebb287d13dcf84e2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feacdfcb64a18fa5537913737b418ad229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e541502ca372eedb932f588e02881230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9205a4c86db65b2ec618e2eb2e8e546231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2fe61d0a5a2dd79f417f74dd9c63ca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d423248345f6ba6d964273799f60be0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38321e44169c2fd55a6fa56f7cdb19234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f052c654c0727c778f9d5544c929185235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cbce9ebb6590fb7d096dc25c5ea56b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d18a2735bbeb57cf1327f542413bf1b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593803bc4688c25cb2a07843ce12210238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f569970c31a2ca8486b98f4c7c499ed239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b73d615a17417b9ff78130fc0594f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f08ecf1766cc3c09dc74c3cd29c81241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8538297c6604339cd699faf6e7a74e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c311a10fca80f8e08ab975491aeb69e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298627433448f17f1f28cc3fc3146392244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b9da2501ae0c2dec215c5a1b5fec6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3ab2ee2cfa26f567acb52cd7b4797246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e246b115d0430003d27ac63fd0ab7fe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd41d9ef3196e72ab765df6f722f87248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff9a79b4711b188f1836c6c9deb965249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45dcf1cddfcb51632cddfe42db8d9f8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59498da02127aa05d80ea435f03bde1a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb3f6778b690106938b43a33189454252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4ca8bd5d96ecc156c7692cd518be5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a155220cbcd70312b57d492c0e69e87254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4077a79dabdfdaaf4f9a639aefa92255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ca3bf50777933b39b59ba7d010e2f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62acf926c35fce631be7a08e98f3a59257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34294aa12fdc22670a1b8ddc3a236c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb456c00f290e31f55eb97799501eba4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2ca4bd99869f131b8c41d847a5111260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed004e194e2073c398ccbaf35c0fcd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61958d76819fefa8923fe4b18c180a2d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67315c78d21cb64721ac8f7090407190263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c249aac13ed3b1babdfbc6f43a8d94264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bcb20092333011eadfaa95352af0a0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e732788e25efd0917fdf0170f5a21266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741c3f9506e7630de1adbe38067ff07267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12388bbebdfdf5becd211f1a831d51268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40511db525232109328dd494f0eb4c55269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617f5e780013ea765828560ef81effe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef3f815f28ae46bc21d460613ae5af271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c17d40ac40c70689cb8221e9d23ad6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572939812f446b9380d22d66a1a26229273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99739bda5e5750574633e18e28aef6cc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d50ec82edb9489974c982b4bb40cf3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ee5742bf4f58448143a66de120caa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e54477e5ed36c2c8df506ba8479984277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826d0e1c42033d5d32e72e01e86bed2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce60eacb42d29d3e6b41140890d7f5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e84f71984814e0d433e9ee6d623bf3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375ab0b003350120760673ffbef8229281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f11d51fedcc20e9dcb087ac844c3b6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a7a10eaac30ac28315745393ed06d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a2ae1abee2a2106ab1486fc616356284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22392765a10e8ca274eda875a0ed4c2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2ff6e23e5e3164cb434eebd0893d9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55854d2da07b5facb6228e9b19cbd369287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66167c02be331b9c588fc23bf09b2b92288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d97e2fe76b8f9fda145e0891f0c93289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b926d2ac87490949e73b041ff4537d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c10782c91da761f50ca23dbacb911291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb16db5a9c0956ead01710958b8d82292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c776f545dc93ee91e1f2b6370d42a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc5791af67e35d7320497f61d09686294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474601c886a7a6968f351a3eced1802e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eefdc5a2c518a32cc74a0b59830545296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4806775b4a97c9df4735cdf0527e016297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc234a6820d7079c9c29d3b4a79ac889298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d6b7df2a4ff0dba2b4e62d15b6e98299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82268678cba8241ee73089e50bf21d2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc322c149cdf0db6f36039588d272492301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7632ddf6e1cb98d0087b9093f8a7f5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce0a868a17286fcc224952dd970aa0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b85405e37fb28a9dd80378bd8ed83c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0251eac59c6fc61d9e18fc4c511662305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878a231e5a1242ca8fc1f4085b62f96306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333d2bb5353fa2eadaa7803be5563a2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce992f689e05099a68e63129a143de9f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf8bffb6a1bb5133d5abdf217d6775309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265d14a72be7c3cad3fd30b64ec1eee310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509eb84d40a83cf140a4dfceefa0c26b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1c6c307709d6855a93071899b721b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c686a31251a7925ad720281ac1992ff313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d289805251047e98ca639ed7323e5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c59a6f03941be0a84976c9d75c954315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c260848d089a48af1c89a3507a704c1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ca1a36e0c5f90a7a1d11914bb2e14317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003d4598b8c340b5483b01659b85c02318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29578a27e78e19166cafc174764fafa8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839721834f82be88747e1c20b29b2a9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575a314d4bd21ed981277964bed0400321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4281e21effefd65a23b97ffeec33fe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef47d4658b32f18f559171c9ed6a37323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddad387b5ab03597f239f0a6c64059e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137b8e37e5eab3e52dc4f902baba57d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331231d63634eb3afb48d596fdd1641b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c608179a420a9cc7a230d0757379c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d341ec5e108c9cd8cbc2cc77a4cc192328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95cdf81a31a2bf21126b66b1dfe4154329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f47f8791c3e021dd7aa64a89dc00919330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f700fee240220e6b024cc9f40e0d706331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0b8c1ee60cf160df195ef233232e4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f3e95e03c2fabd252eb78e3e19b29333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145819398d7cbcefe627b666b45f1f3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859a7d09ca1a59424f6ce01baa54dde335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519e5bdf8388475101ee6234a77d5e9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2f9a3f139dfff48755c8cd39f192f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b295df9df1dc07957e61a431acdc087338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a641658e8c6b3f154a9a3b18e15e7e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7344139dd68f8ea41f7d8b2edfd1129340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa6f72a649bb455bdc060fbfd73c86341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9a9989f7c4bf0e3506c23a74a64f1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3734ca897503c7870af9226628e7a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f07faad25ee6ef35ff82c25bd56177b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4bcfbb1f4a574e1daac32cfebbf8c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c99292013a38f8db08a8456a88636346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8676f8f58b5c372f8bf5142a5e9d2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01323ea416e110db13f1cc7df8a661f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b627f092b9d7a9e0d77739d7fa56ba349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc41afa3446a5dcc201e3cda8cc76a7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b922da2f47af71cd48bb64564ffce351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b818a9931915a243ab9c39db86ffcd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ae4ed4cf505abe3e2cf3884307b35353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9333e1de3243af3ed01b02f45ea9c6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78dc23563c69435bc4caacd4736550355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb34a0e68c5b99bfc393178095008b1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51507bd67225b282f3c44841dbb2dd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9faf3859f7cfc22eb45eb0bc3e338358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f655ad6152f095a918aa99cb03eacf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dfa54008cdc8104b149c66446345e2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a010bc96d5ad1be61b83558334c5f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fffda8a7991484a8a8db3c79ed9590362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba605eb5ef60163dc246b0af49b667b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f72f7d587af2971c3068e50565f34f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25440e20d4b9979da569ab40b809eda0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25c197bf845ffee5526faa80cd3e2d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b0b613e366088870c30cf271755fbd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b63aecab2e8e40631820f8fb317b9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ccae28dc3d7b46ffabb89094164da369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447707b61838a39fc46de06483eeffd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef1f5fe4bf521ba240af7ba4ffbb73371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8a5cc34841e7de4791b23b6601cb4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b43f92693abf12850f1c002177b5b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf18aa71d075060f9e18d0b442cd44374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea916351992df053f9e189d358c1fb5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59a22ee159aa2825c7a4c60025c66b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965e6cb873683ce98656b2d89df7cef377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380d68e5e70d7cece96a68f740c260a378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851d7ea97662811752ee51836b06ecb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c36c60c87886ee29b5ec07195da272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a408b0e64d5e7f14a6b7495896ce573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663ec378966f1bf8a70a9c66dda08c04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20287cb66217b33cef128327155daf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6136de3126a005b39299ea672ee1d06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c99e7219f064f852ea5df282a21b7f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d25052a845b44cea2ad35700970058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accdaaf8c9d069c76e33056b37d466d49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104a5704d68812e32e567e5a4a996f610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe790fc9babdd22b60236054812395a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716be23f38a14bcfc65760b2c2c92d4012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826069a1acc6201268f47c88381d8b813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e7958732ebea57e11c6247ba5d05214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b9297c1970aa19f4f10288c959cf215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f8b094d4a200456f8ba5a06e0f80a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f487894cd323c0e61ff79f6e7436117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742803889378a3953357e2af61608e6d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656629f83def7b15876b68ab11ae7e8519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d36dd42f8f94eb42b8eb1aad1616f020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29049402f576e4be2adef03ae0838eb621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1082e073741e492bc52310d8e03518022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42f30baa967935d3f41a1b99cb6bc723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837967683691f8db7f630ea757a4959c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f626d876452bc6808d82120388d23f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b611a057590e8c1a9513df884185f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d161b59effbde8b51279fd14d7e0327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305a11878abc848958eeef70ef84a9f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931029476839f563d9fea128549855f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd3d4c565e9678cdafaed5188bc40030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c61cd5c768be9bc8dbb5156c8a7b531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff279e5555de0c52c036200deb0c71d532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c3f2a33bd032a2f4d4685d2595f7a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca806aa7aec6d51abf420f3c845d9a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af2ac9ad51dd4f860919cda43e0ca135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ee2a68bcee62f1999097321c0339636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4f5a78e5f867836d73d505f8cf8e437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5090e256a445d4b4b11469b9c558f138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f6ac9d5ddfe0276b5c54823e1dc8c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583a42ed643f6f3bd53882f8762b15740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77fa97194b5e60f2a54e47868d867441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b6940d25f308c0c9efafec1a20890f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a2816a7494ee30738ac746db045e743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6dce2f88ed78939fb5f6414c74b0344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12fb7058eeba1b1b41e83fe3af5938445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bcdddd7703dc24d160d9d16a8d8cec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d6d8d60fd381631af4035a729b40c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b7605240c538c1c60e6bd167fa45548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b15aa420330dbdac883229ddd159cd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d10136dd704d26fc3ff2418d9561c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a13a8382eb839c1870e5fbb0e837051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf40de9408eca8de7336a1a4ad638652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff5d644ef15f4d6c475d08192aec0853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26c869add94c46727011bfe015c99c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cdb9c42f88c28a7abae9435994480355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd938ef49b1430b2ce67261aa85d542156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d67ae4451dc4af6f9b9c3000eb5ef757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf2b7e60a5aab9746384ea6f5bffd258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5327a2550001fae4a0b346d0ea6f559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374fa7809ebcafcc7b1a6314ab0ffad260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1afcd14de861de2f9913d0d1776b9a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe8c4394911c1dddf3211798c7202e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ff4ff4934a90c1e76ee6edd5f12f263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bbbf5f1406d2562a2b2e1dc54cd31f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8028d363d428f69e6cfee1df90079865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c290a9c0f3992cc6cadfbe151cdc3c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bfcc2dc326e7b0ddaf0507b3e313cc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da010c6a0915b75668f58b8eb43ad17f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4982619cd907c4c8e8a593525de5969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2e5c87d78c8cf8f5afcc1945a69ce70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b664e5315872dc43b808126d89f0871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb23a68adcdc4d06850688cf00302c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656e3d10944efbd8f722864827867b173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffdf56502f66dd7e589c8ea5657de1a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde3115589cd7f050e31edbba8a800175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200c3b11b6d47bd10fb248fd33168ef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472d2665a89d63cb9d9d54f777693d277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d61838ebf501afbf53da07922ffcb878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c55712b3eaa0b308a5c79ad8b81be79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f31a66d3bb1255f72680dfb19e67c380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a772f2e51f4013a073b58f416718181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46189f2f58a60dbe4c585d2c89bbfc6e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10765a2878622af69eb5ef165f87840d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd36527d14ca83ff4c5937cd39cf3984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326892390baf7cc5a8bd761eb4a2250685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22e877eff1a1ab14653cf8ab08faf186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8496f1a1a4e180cb691d92ec732a1ae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ff3b290af1670c1fcacdaaa75b8f288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b41c400eb85ffd66d5845cd48d26b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504bfa1aed46501282f88b92deb8a8f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19aa394a581ce19806f33a7db30939591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73351dfc0a02c737ad6fe561b023ab0292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347affe77372e89d7456f7d15a20e3693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9811b8d97e0cf82fc65081e70d0bac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84df0c4cfe33773f469a222f68c463695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69500a56093c7930956499fa98130296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681b703e7bd2be65368f0674611c32997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ca638dfae69bb3fe65487d8a2a19398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2389a7ce25e8febda397a75aac7e199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a86634ca3d1812dd6086f7071c68b2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826526d57f945f45691ab0a334bb6e7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4cf837ffcb51c9b561f80f72e4394b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376bdb190ba18382065f14e101a6505103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15adb820f6ec8b8ebe3bef2d8006fa07104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a324a0cba76862040570c36d7e8e6797105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31287c592d4658bdecad41abed2168106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41b1f3365b8ae38407abf4c43275ec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac100c8482fe9e8289840b033028a84c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93bf3b9dabe911d4bfdd1d509607910109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b4aeb4fb2a82963670497fc7b22d9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065250a897f7ac8573f0b3ab854a9d8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c309a6b3db0df389ed68246eefb39c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd47c390681b0f9d2b9668af668fce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b520c40ec7a0befc6ca6dbab18a61114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f34a7abd1bb49de5fa6d4f310f4b1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53be00f50cbdad2bf676a80a37f1ba116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed911b11375d0aa5f7fccb20ff1c98f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323b1d3fca0a38fe3e41e31be38b119118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ff6c7bc91fe842402529656115d77119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc6a6d37ce2dcc23c00416c40d78cb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73acf82c591213c2cbe8c9557cf5287121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081a3cec27c846a61d772da7e2b8396122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6228c8b62bfabc0916e79ab9fb6b24b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17de9cbde2da7ea9b5c4fe903dadc5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd926b3941e8657bf07a6bf6bca66d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710de8880a6c49e86130e25e0d99087d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42362f444c43035fbdf6fe1026f55e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34d9033d11e7711f37bdddb81d1ead128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9a1a4db9aa822aa35f69cf1ffe2c0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78089231e6d7b0e4d32ee4529bc59deb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320423c4aff67d574e54406ae5846fb0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da842e9afae8cae67dc5798b93f7ae4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee3deebd1c9e0f21bb19982c282209133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28996e7cb739d06398f856da1a387390134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8f7e0cb9a07d29fcc2020c12d97db135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a936bd17923c1e3750e57e9200420136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f6831e2bcf0de8f747635ee2e55e9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7491a4efb14e7cd8a90df4cb0b56012138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405827f75e250b7fd08773e91ac2911139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07164e81f8c600ed2043a05cf819ee140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bce48e8d842df1e86518ec5ca18b66141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16acaa5f93797030b6d283a0411b7f53142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ac454792dbcff1b9834acf6e119c7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb26f69ffc8d89807189ff610762e6f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca544bcd495e8a5a66e43f73c66f23e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7f4e072496dd810b3ab56983ea393146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132a13218720dcbfd8bf744e4792eca147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18d11847fb649c8ed0c7545dca3a0f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823ccd8afd94b8f534417d03d9bc2bd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a799030a6a14e39301123edd7f978ec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f82d6654c83b5cdbcf7161340f530151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f205398f050f2513be46416a5691c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b1967d21f9eeb566e7b29330ec7d6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd68c77ef3ae07ce1ee8e6f256c9b9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b138088e8f6230238a09bda4a6c4844155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d434c11c6470fafddbab78535f8b05156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea9551e734a6109e1b2e3c72161ead157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96232df3276df2de820bc7893a07ea08158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00766fcd83274dc9ddaecf1ba08fe89159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2b111ab8da6a601432915ed36d713160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5b315f603c4b92aa61bae47160534161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49f279c9cce8f6ca8b65860804180e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11bd2cb03cc637949c55c4ea165e554163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69110df2c2a3cb9f2e019e42d0426c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d85cbf31af1251984b4aa68c944f7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c9f01981eb25d39b8d129bf381f84166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a5abcd4cf73b455603926ba7d8e8e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67291fe0e06175f46c04516a98eefce168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b260d083ea4c388d489d7f18ac89525a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f07c014fb4dde91e13ba8bee153d1f0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ec9947d8efda6bd17e8b9a68228c4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b0041ddc2ef3645ee53a3e02d2972172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6169e39a0fc214446d1e5c4e326de173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d8d76395949fa8e7410ddf953fac7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17133a2e27b173e3da43524ed9bd240175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7109494f1a9d506a00f1ee3073b7ffa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd64b58daae8c274927ae286cab3bc5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00593508385f02b47c3091941ebc1426178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb2e69ce8b7f2f980bcc595d36ba2e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f1bfafec28d9e3ce941844067eeff180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d9118223b558591db8234cac23a05181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a6f06cfbaabc1b22772a4f1b02653182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6fd3e599a654fa709f32bf48e5d38183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb83dfc2ce72c51a78bb81e60b1cbd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7447fee840d3fc926e045dd980dab185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4290d973d7da6d1e6c9e76cda9841b2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d257a7ebd3b3be3b2298f64e8ef6e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ba0d00762fd579724001a740ab33d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa0045e155f1f56fd8b7016c8e9aa7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb61e3d9b898b82acb0752277f8927c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18718a0e150b4bf64dee7703bba173191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eac7ff300d5c54de9a7a0341c91345192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260bbb990a9d985b658d2dd791c7a13193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c5ac4b7087765cae1eaa69aeffe47194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6997e3993ef61a8571c14430fcf8312195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b526a4d1c0e94230e356042700b1b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a33e4c1079aa01dff050364b7c65a5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd120fd13f2a7beeb14d924cb7b75a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dfb2b39c4a40dbcb107d18fc9f386b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36e32789a8ff2accdaedf4bbdc6229200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701093298970b593465cdc30e1fb572201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cdcdeece50eb7868ef91ca5d4c0187202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d87738be14304ca355941488e2a7f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ce21c1f527cbdd199ac0f03467e44204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b970bf9345bec4d7e3de2e330317fb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ffc0f33a2650282704b4618b39716206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45d5acde2f49d4158b3cdd790ddcda207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06ad6f1816feb49cfe53f651780d1a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a6b707057f75a88f90d5e74c313ae209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6cf57e0433f312783871f56095e32210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26cacd3739a937ce8f5748ec48b4ccc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9099d3a947c49f3daa0a41bd4c6029c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0a2416884645178b35b6663cc54a5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bae426b9957dfcf2fa0182af973b32214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689ff974b7e42e8c3e8f97e7acaf17a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700d9f98d8eb82b50172b6b045a8b1c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d461c9b71f8671afabe7fef5105850217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d5a504ed851994a2c55090f40fdce218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8ecdc4bf68d75ecf2c8eca611853b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5fb6cae4050a048a0cb33b9772f5c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf515581d2c4a50cf595383665a4025221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c52a47503e4800617d1d42ab29d49222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e214b2b27a53384b04b651e307ae02223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994840069742d66daec41a7c726cfd13224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787b3bfa260a2cd7e818ebcf785d425225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb4390cb642c8fc50e8fceb71232ff226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d75390194e231ad29f977753e6400227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a988ac044390136df4893bdc97e97d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98c3f1a12d630e64f8bc6c689f6157229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9facd501ab13e5538684dce33479325230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dbe2dc9c9d8958bfe805010f81750a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5ee219dcdc471a7968ed46edfaf66232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de034bf4ca40d739f307eb9a076f34ed233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95b36c37718838dc9501b3bb8fe160234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52775ab0de35ea01c6dc7418c8f6a1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25878dfa5fcf48d16326dedc5d9fc1c2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e86a98322df1df75388a423d974cb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27b373f8fc99a38f0896f1680b429f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d1ce22531d116ab27990f61b86f66239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7918a1873b79bb53bea0861f1cd873c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3991e7032afee5199eede11059bd9f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e961d1da93c0f086aca79b19997e7f3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd88cadbb66a14875721a560bd35db7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42128390426faad5f0407ecdaf9e69244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b91eb7f29060f81e9e45d4c6377459245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115bc4629ed9a2459d95100bec0e4e2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c27ed82e6f2deb27d0ae887e39d33f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aaa9fbe4969837c230f86ac298407e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d8dd5f37d45b1073b5db8a2cb48b1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec914367a069a76a7ea4f0f65bfa81b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb574d40d159b3a69e30459c6c367d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28baf5becc879ca67be34b4ac68255b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eea5f8a5f1979b0b3351cc0290f0b9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d58d098f2f96f2c6057fd4e8d25be254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296e2118d0711abcd56f9d6853711f7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c629008e5bf2a01092514dc43b53e2d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0b8382708895806b4a9da30e79b8f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64336816fc0f7134834a78d94ead37a9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9361fdfab6c25465ef4f91eef54f93a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d469cb094f234f76fd39810e3fc12d8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928d7b176418f52f44dc70f6beb7ab7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd6fcf1a18a46af117c4fe642931ef262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7612b36442bb4629f3a68f078b38c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fba88c34ae3ede3494615f8e1de3a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c46f71d5088e0730fa8df16eb8c78265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf973c615409034fed8c09546ba0311d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c25c9439cf09a228e6f365c23157d0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7bf11b334eb7f36cc0742c9b23f754268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80bd1d2b263245ff4732d696dbaff9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0e3dd58e6f81256c8a5fe3a7a7da1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857df5c3c2780ee53957b6195a0947f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e7e323b768a9d3ef9b0961e4ec185272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b10d0fd569eb4c89be61a568cf33e7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d8b7939fd54151b5a649b2a1343c4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05a3d2e1b8248a083938ab04133e09275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3864c2b655e28f6f39defd01f5d50a2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef4c06f774417b07935a1912cdaf08277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693ffd98e59a89a952287195de3aa61278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e10c608b2999cbc11d742d121c16158279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf4657c3919e16813a72c2f8c1bd7c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b1d5afbe8541441ff618b0a7a2c2e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2d25c938bd4a6e918cf1b606b3fb3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130c42573fe4e8eb200fdb05babe52a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0285d859a64bdc7f758839e903c798284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17503d77fe70a2c9763f1b21aac51c8d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02d5a9517774b192543d8f551f06c3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409247510a32a989b97a01e842076221287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41007f08f6102cedca1ac33e0d32a6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa995dabf7fc42665f7d9682b6c3f3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c8fd06bf0a6fc7751ba0b697eff07290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610869eaef4dd133ec0e66b79b581976291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0d18c921d2545c2509456967e5c6d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79190c4e487f7888c15b03c74399092b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5a97cdf8ddc0da0a1cc6d194c106c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ab819861b7b130bcc83f16275db5e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fdbd925a1ff6edd278d823ec310566296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861c6c92824fd0dcc19b290e53b2bf9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87a6ed4c833207b12b1ecd0e720724298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068637325f7a10ffdf15d0cf0fd48e9c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b40d1110fbbfc446fcf860887aefcc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8004a354237817a75f21c1b2db687c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df51cc35bd0649e4a011c7c675ffc71302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842b0befb0c209773990958c8e514b1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50574a792a1dd11b35f1fa3f95bd143b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12f63f0001bb00f1556808c7b260c7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25403b6a18382a3e712c0a6315c52199306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19d31714841d8e83ce68c74b964f32307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76d86525d3f15a5c601b14f66af585308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9449f3368e7f54b9c945816c917b40309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a49ee65931afd69258935458f6bdc2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc54325edd015123aca58b397b8728c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b837d7fab9c6ca4ece17a846ec043312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1fab4d9d7cd2342e7342c108bfd2f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a96265ecf4ac0c797576b414fe52b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ba16bfa2de356d82179221c74926c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39177ba794a62cc8648dcc23c2e2e7b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381411df4d6f0a4ba92e832d821f11f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5604dac11547d465ed6071d4a1d329318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb32a4ba3676ab24cbe4db42d324ff0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffadba4eaa187f54f45a1f8ccfce713320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53e6ec6454e07533ac325c19038e39321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbcb046fecbb2cc948f323706bc2233322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d7c7de93db72830b9a93df851af90323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd375cbe37b0bc9cae1aed95f2206547324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a3f8ea01eb8710f36d0b7ac3bf177325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de072af40364edd7c4597b13837ed241326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5cb5801829e456bf41c96eb361058327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28f650459e39be9a32d2b9c0c5c6f4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201c25be37687adb9a4cdbfea0f84dc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2b1de248b0a2c7b409519bf1e168d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14980fb31ceb9f37954776496f2b5ae331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44e0561c45458d405e9a870fd1bc89332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34366e4f854114f10ef33cdebd222d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca62f36fe50da7fc3ef8b5f32a4c7d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983de6bca051ac9d2fb8818ec6e0d6e1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba00a7f4c61ad059f1acdad1eb26125336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2692cff638aafa5206637f9750ce1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd555578e401693d88ffa09e829dca9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad92202aae7d790c4354add4220906339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b0dd4d69726862d47552afbda69bf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d31cd1762afbb387f5ca22764012a1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e01266511b7a2304f38e7d6bf43891342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf49cebc894ebff1c705ebb952b0a5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a823b87331e173c217b6a70324f766344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869577c23ee0ffb29be7058bf7cf0fd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e62fd5d52a2c35e64aad41c9bddec0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61628fc4968e79d49bc8ae59fba20179347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07839d31f7a9690d08f26d7ddfdecdb7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03ad4bbe0c777766b015ec817630a3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a0f4ba019b1dd65b2e4dadbdbcfe6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270feedfc8f38e0b1b96cd08ebd4d3d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1dfad25b00d88fac3ea4525814fc1e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10394422f7ca3b99d65ee57e1d8edb82353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955cb44872575644268699d3532b673354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478a2599030d1d79902cf8a7ee8c2be355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a29ce3c6b966388b0f8281860252e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6df435850429ed275232f738b767cb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488fc67e2dbd6933aa0d7425baccc18e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c58de54425ed01f527fc3896383da3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5ec46c3b0682901d410cb5dac7322360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603352650c7c34ac88268caddffb6409361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ac242ccab8ad0ef76b76133012439362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480fde623b9a634f8f2a722ffa74894e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262979f6d0cca7d7ce4d3c852d2f2a43364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920e6fa834dbcb36944322199b916aa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5cdf2e8ab051a5d79999815e00b76c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88791a33afa52106b9d3c2495ee57507367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97b595001cf4e351c8348f01be494f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840729b64815a00e6d2a23a4705d387a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda260dd1ce1c9240769803de39e801370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5030abf0646663930206acf6a3952371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f139ce4d4f222336bf6504aa07637d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f86fe169eac87991f620e80174734d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442b7ee3b98d4b0ab89acdbc351c721374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d16e112943fe2ae4e6df9b14c8ded375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3ccb05ae547be3173248ebb140af8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04b92c8da99193efd4d1c254364e2b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123255d5c4607be98c3b29859b8fc09378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>