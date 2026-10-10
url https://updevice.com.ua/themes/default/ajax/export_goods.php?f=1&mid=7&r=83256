--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="437">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="436">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -296,53 +296,50 @@
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-electric-wireless-car-charger-holder-suction-cup-version-jr-zs248-4-5-6-7-15w-/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder air outlet JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-air-outlet-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder dashboard JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-dashboard-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Phone Holder For Bicycle and Motorcycle JR-OK5 |4.7-6.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-phone-holder-for-bicycle-and-motorcycle-jr-ok5-4-7-6-5-/</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Phantom Series Tripod JR-Oth-AB202 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-phantom-series-tripod-jr-oth-ab202-bluetooth-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000003778</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
   </si>
   <si>
     <t>000005818</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL02 |8", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl02-8-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
@@ -1378,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6fc5d39c139ecbf5701ec240dfd0f21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3f333342503acd69809cd189461382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304be9a2ebcc79a0feb19bba2dc74ab73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507bd43c5063aa1b34e6033b01020d44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150783d9cf1fd0800b58267e608f69265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93ffed5b13f36253974acef1ef92ce6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e3705ef1945796e3b941364fdd98c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739707a08eaf033f7564628ce9a1dc98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69f43689e544c0e968d713c6574f669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba7c2d783ffd8ffff2c57129b8f3d610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c514b0b8c77afcbd9d0557ad118c311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaafe823454579e071feb1f0ffb96d2512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9736328069283c6fb23992ed3d654a213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc53ad6b7de0ec65c33301eb7c94ea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652b72b79198810fe39e5f4cf7a563d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf2c5bcc1b33096bf5b396239f84d816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaefb44f517fa08fe7167eefec1549717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136de35457beb1753627cc812142bf418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba649b9b5ea88252c4007f9cda38576e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706a708faad5ccb82c9d7d70a8800a720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a423ae1ac2deeb6f37c2af1eab5564c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038f87185dd795ffd34b315ab3ecce222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e3e2f09f6e3aae77969ef355ead2923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1f4dc205595338dd6166984ecdab024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0f38bae2a282dcd9fd635c13adf8025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ada3ea670e8c0842dce8741499d4826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420229509b64f7445864953968548b4b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a852fd88e2addd77fdc31cb16d14a028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9528835b955a953ccbcfbb8edac38129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0905ff80ce854e718d06cc38411415b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0343ec697f75dbd6f03a00802c1ee31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e25061ec7eb3a0abcdf175e272a7432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886b66af1e4ed9aa09f03999cbf393e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0a4bf276fe300f210731e0ee5ee5d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b152bb60e14f9fa159351da77788d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999ef9a64a0fce02f3e5a35918832e836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431f3c48f41f9714bbecd7ce2aa9aa037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6686e0cd8b43d34da10c5b78172c42338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462bd460deb47ddeca40fffd4d3f80e939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3f86c6806268c9b7ab397ae0e241b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7ce0a2c1f459272d5b7dc4fbc9f5741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda68b7048e4d47c8769176a80e7938742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57ec5ef736a2c0dc096cc627ed648143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b00b4c399b043601a3b201850f1f744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9bb6ecb6c1b232c27e2028aefef3a145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646bdfa9006613def722d910492c20046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4ffe284cebbaf2ed63c60750fd9ce47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807c7e499c36d3afe1e81a268c862c148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07fc21abb81d5601df519a8ad9386649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b73c6b25ba2f833c876c9c5d12848550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ed21a2a95123885a6da087d2ffae051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7b64e630530931f469e3bf447834d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409d3d22ad28be628437d05226f250653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eccae3ddf5b200c47279323b19953a054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1debff559266b6307a1ca39ca44d40cf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008ae005062b7fa4c29235100b8c8c756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c738e9095d6394635c214bb6e055e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c4f4802d63ac25020b35f670fb9c058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30b7945735e03eeb9be6b5c5a502cc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762cc18f6e94409e5fb815ee98d3421a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e3460faaf986e0c335c49e6a7ee2e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb3747f76a265b6e96dd74cc4780ab62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1bf0ff1b70e38a0a7fb495be7a2b8b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b3d56205aadfa0ff64c228e96bb9b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf10a76d479bfe9a97d4872e8f2db7665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb39a38f0ee77d756cfc4308884bbc166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba51c09ac569a9552435515effc7c1f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897c6a02f8534ba301a61395dc105ec68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e62c15b87edae7eab7a291d01b98a969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e93650a1904d46e6b7f61c83aa5b6b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d480b370bc6457cd6969e88927b7071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b926e3ea5fae50b9ef6a90fa7d58615b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5039d05bd9a29e54e7eedcc1642a2673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439b39884721f7a1c12b59379f8452174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1eefeb0584ed4571bbe6f65dab28b675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a5f6de8a970e1955ecbdc1c22274176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb49af15e0548c32636c2d11ce0d31777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce44383342fe8a0f98371f5fbbecec78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896110c262bb7d2cf232c5459ffdac779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07fbaebfe3e2077fcee80e939ba92a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4162aab9ba19053ffd1e05560a22481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e12f69c2e58ebcd0f05c98a8a4672f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c90fe209d1634afc58a1ae97d894c683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a95fd0be4b84f9b882cac051d41f0c184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc43888698e35f9c6b5b1837321f8285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05144bbc00a6f9512c9eaaca9aa71a7186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb811794d7724367f718e8be055969f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a44028bae6dd823d814fed04a51be588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a568e40525747739772a7316cb6da73189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3d7c19b9fd0af3b8f70c49fbc714a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db92d713a47f43ca61d128e3d3c53991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74fb995b89c1f09b4dc0fb8a85404e192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096305501dc10016bec0e24643eb68793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac459c815f8ac863c06c3e3304549d194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4dc966af7516c1310609b5c4be057e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880cf99ed2f129db57139bc670ad1c9f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf72c50f6fbb09167db4d08ded924997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6f448df4201f96ed4cc67d8d098fa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde269455ef7cf7462dfc0062268fac599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157dadcd14cb687e790918d911359f44100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a3f6468104d85ea0275c93b0aaee2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c476cf9c52f4851bfaf1c3c93a86ba102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ac22d7f156538ec46106f92c95803103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e45d33d6b3cc5b4195397e6e536f66a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e1e8f8e276c8d330b7f6c21ec5a97105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280a624e572f7137eff2e0a8ed26e84106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a518335febde12cb74040d49b3d3fc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc3ce1e3ee882f3ec074b34fc70241108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903d37ad5c17132ca99780f2ce254e0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b41bcdf1bed30406f8bdaf8913021110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8353e01871bd3f948d3f59c9c5a92b9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d74a6c23e56cf2a9badddd693914d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1837226455f3bdc88f913251b304a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd08d986195b2f3e18e24e476ec7bd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7da816e17a39350f627891346555d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25310b47ea4d9e44652d76d113a2bcf7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53047cec45fb5f08fe4a3b268a4401fe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822438789b363d327868eb0425473e6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9710d41f8296192caac356c095f8f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ff8069979997a14efe620e3a721ad120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8da3ca5e8439d6db7568d08894b36121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cced2584caeebb2a70bd33163f09ed8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd3d353f936611b44b32fe211e9581123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739aea8fb31010c67778a13b7b878162124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11b5a17b2cba760cf6f21b6fb0d161125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455863ba3a6de2e40007c93d0238ece126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec58ebfb3fac6b34f69326dc9f65b9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e051c4c615d8bb6920e374dc94e7c73128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8afba181b7b233e117f530570fec9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14acd11ca1514ab6249265267c1aec63130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370afcedfd37541b0a5c7a40ffa240b0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a4642778f5a74a707974e6757bbf1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1bf88f409a5d9a72bebc3957a5bac133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc8de67ef7ad682bc20f93df98c411134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e553d255148c2ebdd4af0f9e50ad3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03abd161dbe3677dd1f061807d06009136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18392e6113f4c913951f1bf607004d4a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219dfeace5ab0f4ee11522f264f909a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d12055a1bf2b3f559064552faecceb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ebb5be217f4ba1c340cd7fa9b051b1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23e1edef990b92405a468560fcd1b6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf65f628bc75505831b6a852b92242142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa4ae4e04e826148d56577f0ce06e4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b63daff22cb5d6d044eee5b9665e1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0552556ba9788156b5d4d54d8c34b2e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b666323f6fdb91a8fdefe08827a7e6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4250766e175326092fe3fd80732c0a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b35ae876b1042dec0fa06b6840e0b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878c2e20fb25831b61c2208c0d6d3aa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31011b98e817ecc79a40a99e7165cb2c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14622a8908203fd6ef514e9b22be7e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee22335ce1e10ad9b4ba1a1d70fcd17152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2082bd13016095d06803c76d37d129153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c171d1a6d6cf5314313903ed688fa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec252877bfc4e71613aeb1308d0217b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c781a8bc16ddafdd3990c087724548156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03e8547786ae560d9bf3eae39d0297157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eebf9c004336492e8cb10b61b8bcda8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19142350d0cecdc0a874fe524152fe29159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8f08a8f8e408ab30954cb60f85274160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeaf8d7b1ac36dedffbf274f0068f98161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b88bb35a4b235ea90f1dad978eb67162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9f36e1a683302883e8e9f5c3ebb8d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0d5ea6652ff7633009aa0eafcb2a8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46471e5524611089dd16c9cb8b92e6cf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290a8338abcdacb3f0446c8b71ffd4d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efedd3691895700c8a411ae8d3411cb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5829b9e7ede26ce087cda92b75662168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f036dcde6c208b50ba5a4701e61122a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1bfaa84eb944a423b5875c6ad2fcd2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591190afa30c9009e91f74f377ef63b2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8fb51cd4dde85414111a0a722d3b7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ebfd1dd0a829547b5a02e2cfe59be173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30570b78044ba63f190ce60fcfd57fca174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19b714a17a5345652b15c645f08a4d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e2c209ac1b8d1c5f0ace80e2b5d20176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483685596aafca5c0ba9049ecd28f16177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b612f0a78ed8f8b5197423927aa5be178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c996139379e74f2abbaca9d768d83179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ada227ddad9cc356e099ade83cd1fb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25309bc36873ba9cad7622e5e3e2507c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4d81a1464f7aede6265cf3e2fab94182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307ab050c6cba6bf111b568515cab14183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d6ef6c9f40ec7cc5c8c99964c288b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f88e4b8855c346b2fbf36aa8c72d18185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9ae11f944c2f6142ea76c634a2aa9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ee9bec53a23240a04684b195f396b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f4c7ed9f0c4e85ce89f902be01fb0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b09af6cfacce5a90f3d5605b1c6f58189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c355bdb3093989e510c951a6205c6b91190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66316224f42440d82e9d383c064f051191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c840eb806a2d73a90ede84d9b67de6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea7710a648e6392d0f0c5610294af2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf8bf0c968d646553a19c17ce6f745194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489fcc92fd4bfca1cc890cd4c7fe8c58195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e6d4ed2176e02c9a8b6f27a6a8351196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95eddbc5cba749eaec31e44b316de4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a905492590015b2d02967ac8595a0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678f0480df63532c6f97fc753333634199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945344efe1d8d86e6f77841bd4cb597200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1d8337b8c75822fd897f1d45b4825201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db515cb5c938212a49a48a5d5864dd7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f699ab9193fec647e2f017c7371c551203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2e4fac6e7e86f17c7eea8b582ea00204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb4a6dfc53d648f6e3bdb25d0db725205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70a62016b3f0b2fd16dae04d50349c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8979d41aa2ff2b697f303c63cb5df32207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff394f3f92d80db15cbe5ebb38adc11208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3183f0b20d3d9707ef27be614b6fd4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84403a222235762ab9966df67859c90e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb446b3064bd0643dad4a0080e591efd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673118415936ca099162eb2256505be212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382fd96cdf6e93ceb8980de50e9741b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8b228a0ebbc9aced64077f6c44e07214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87ab1400c9fa0164ae018e6c9b6bce215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3ac525dbbdedb916a4a691b821bd1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c701281a09cdc7f89e94301e024af217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f278e025b4f6f93fc3220d3fa90cf5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1f3429c5ad9f8dc4b37a348d3f04c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500f99dab7da900cefa67c4a1851c8f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade90885beeb9f91276379e065875c7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70b4114c7e27ab7e2f5d41d449b76e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af97d966ace2bbf0e5556e3ab420b1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48420ac74f1d6b345fe1891053f98f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f29159208189dd73aa2b2ece389d4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68c655725bcb5fded083ec7387fbf0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2250b2765274e526a43edc3c11d96a3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e55f19fbdc607f1c4a18f4e1205fd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98263236d8bc36082d6053605b729bc8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba61a99a2352177b4e59b4cb48bf9b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f1b69a397b8ccee703343b9e9f22c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a2af3048f00ea12b808a631ab12aa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f541827182d0857d3a96808365250233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f5c3853e3d67d4de03d5c46634e54234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a28db290089969fb798b8393de1dd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0ded9d2a8ecb4973db8cf45026c78236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3d061c89f68243876301cd1a4d9c0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79692b1f9d5dedf5a816a8c984f01f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1120671ed3b13310e6b78f12ad173fc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2fafa3cc63876700abc47072e0d46240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca23459836bde385f6c422f43c379d5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb6812e68bb2a093e5facda84efe79d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7c786db64c49d4fba6b9066ea4803243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7301546156444b62f92dcd1f95de555244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97232704f0664be5275876286c784f20245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22f70cfc57f84825063ce787345e9c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171ddacd6af54a3ba9abfa8d8f1a56c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64eb31edb3550b921c76029cb898d4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6091a11adc729c16192feaf414106f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d2aa50e6693ffcf6eabb35f5e15ef250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507fab5a1a584f7819d387f076927b8e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd9103731a64bcde11d53d86d40bf6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab979bf56a714570eb8c77983dbdf0d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c736f5a79739c62c2d2b7ce3f6698254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ffbfe9725a3c1ef340a549a423f683255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ebab543f8d438abe4a3bdc743fcfd8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be0a180d5af897b529e36b50aa0e8b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd814caa5b02b4c663ccb08c2bdc8870258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d052428ce8a23a0949af1afaaeb3d4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2a40561adf85d4d39b4cc524e2068260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdff17794c7fb8f58dc5f76d661e3bd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde4bf68ec8496b87b999f0accc6ab1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600c903aaef5cf736299be51573fefc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04ebf163418ab5cb8783de0754e141264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8a5d128a16f1242ed89082b20b268265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c20b8505df2cc67a29a1e50062f0e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c4304b68563f6d3f225fba737721a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fff01fb86428563c278083fae32885268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ae59e07e22642b7e5413ec64136ed269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9cb22cac27e88527380b02c7cc2161270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd784efbfe974448874eb0fb5a5a4f5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48b1fe95f77aca9f42ab6e8ac2a8bf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7176b69b8e5d406576a710eed4f56273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108bb74e87fc8997bd381aa467ce54a7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41feb05a4e9178abcbf033ddd34c8b1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097df7f5e14b4738aae475a398dac230276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbaf2dd7d021d98d0e61ce92ebb5d2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44a88e16910ee4306aef92fd06a7e3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af260f33e4ff42f604f1d0064f30e947279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363335e160fba4c254dce45d89c93022280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ebebecb735edad57d96361c72672f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a03790fbc9022bcbb1e0cc1f558c78282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261c23e815fe9fcda0d578230288fa6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b495b83f3e2674729462650b1dfff284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a533ade841a93c91de0c644f082f53b5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b22ae166dd5298a054ebc292215297286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e25da6ba7f470d8859eec987e3117287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5bee6cb098204c1f14f128ae172d2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43da7acf0f3591868cddca6806cce5d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5080038423dd972d400914dd8acf909290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7688ebf21e0177f2b69622ad9a7c0c4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3839a7cad2c8cd5fab1b723a59d663292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1d069d7f37ffa008de1bc99c9cf48293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839b476b7db7359edf5f3da10ad7e7a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ac2a933921cfa35fe0daae50a3c56295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff9ad3b3a22c10293cd19c17ae8dd7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc94ab00649bf1b0c00e0a0c7c50c59297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dfc5d09d6a6f03a5af76f702938626298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94a87fbf8ff9203ce5f0c6b68f62d5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47f45059417d04a79ef43c513d6692300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1655a20cef321d15ed209e7367aeaba301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054da02130464f0dc21673535f183dc9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e26377875ef1b338d0fbcf4b236acf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349978741c93f66ba56e88aa831d58b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89eac505e5811a606580fd546c8c34305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e9e89e905aca6264b8dbfe06076a5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a139b7dec42e8db49ed33b334dccdb77307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb5c01f636319222446df66e1d9a99308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722a73d28d53e8f4d2101b0b7765f03309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819f5579778ea546891179201890e09310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd06a21246850e75c1ce0ec6012b82311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f02aca8b9bbcbcb60479ecb4ce6f6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bca572912d63236dbdaffac0aeeb51313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4f0c568a3037191bde2101bd11434314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53510ce2d80acf1e852d6c7222b8a6a8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c62d05788508df09415b436183ef50316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f55bdf77eaeddc0c6d68d5a95c160c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10668e352a966e4f4c8c8fa571f8ec69318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260cb48c39a58e0090918520d3ca9e39319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d610360922aa0e969da78a3caf204c0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aea92b683b52d1bdb6e19af25d66ae321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0278b12a5deec1fb8fbda36835ade322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de6d489fd8e66deedd8b2d802b4bcf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74497f2463b90c5b2167a72cff5e79324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13e8cf69c9c2ef7177b809593639dc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583b0cc811d488ce558439ae9c8235a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd8fa72273c9d68366d38d6a51935c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8450429a2acbaac344cc4dcab6995328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f04c9a0ac7b6d71b1e73cd7f51eb1c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199141d64c39dd9252967daa470be583330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6eeddbf9a1ea330483b8cc4e951c66331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff045ad2c50af8c7c018a1649c6d44ac332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b699fcbab72997a3ebaaadbd6f5673333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7265e96d9ceea676b84222c02f5717334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a148d754d9104e5d196146129541616335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe8cc6fff6360696d10d9b975b3f04336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d44428b162df318e199565451ffaa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7862884d677c60ed77aa0adda0b9497338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea052b278b7adf8ab7aed73e3b2e5d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe950f3db92a7362717927b344e2c5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad49391f951ef624bac96313ed5156341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1883a0ae76be46cd86aebf4597c88342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a77f642c958caddfe2b9ca3c6c665343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349ca29d7b05e89447d4023ccbd1b42344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a912cf4c614a779f645234de5ccae8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59186d10275f8e65a947e51d89a45ca8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28109ca708b7b5ef6b68fbe502f7677a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c9aa0c8bca37362b596c44329bdf8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b263051a3c9cf8c64807de203f030d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d496449c3cda40fecef2aa725011f7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f387114488cf9ca49ff48120958a4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6def1c111785517530ee1d3750c23352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ff885f8f6f7ae6f992fdd6b3e5e9e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a503507c98397efbef3002f31d1ae354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23b91db3c6d8c36c53eb02f366ebb3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d116a919ea6f0c1f0be3134c97921e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea2b1a47104d8a72614f5dd77f159e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef241b473780cf2ad9bd6b404c5478ea358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80906c7f5cd7f4bf8a464b1459827e19359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1befc32d1bcf8bc6f0a71ff076d3f689360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8515fe4a15340405544a4ed39d4ba3b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c12193b39d2755a76d67f218eda47362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891cc31f76d925eafee1aad99d0ffde363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e073f34f94c68bdae6d58cb92f7b60b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa557712c943d9770c7e5681dcf3bd0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725f2b5872d217fb1698f161f0bb360366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702b59789e6a8405fbf8418e1e0083b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1383655401aa8c51d2c90d9e046e3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b51f69a3ffc919439c7f7ea9de308369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb700ed62e031d4df524bc2bc5648f47370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e75fe4d8ad6aa94b8907a9f57caa4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ddb4216ab846ddb95e23af0370cfd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a35a2c9a722b23676ac7c9460d2e30373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686bbfe6430526aed9e945137c2af41f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbfdd282bb1c8bbf60cd8714e8b8797375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76f1981ba28c8a8c5d377cdd7bdfe8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abb8b7ea30379c96b23ae39b8d55d0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a31da3adc4dbdb0fd9d95ad20effd8378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e2d9cf326b4defd6c1b37d86facff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a012caf279c35548b39d0d06affccf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026df97aaf5157436214be734afb3143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721b2fa9cf2016e23a3461a3e02f94b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755129dda34b20752a013754909b8aa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4a52ab6b29a917e6088e6e3b029306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3884f228854d88e41c7f277f3d744b57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41900a50b6b54e00992cad69a9a7388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb55c6a3ff17a9bb39f7422fe09e8d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80538af3ca614d1b1f05fd1377686a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb751614ed99c90d029f00f7f428297011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed982ee997d929e288515f5d1f9f80a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb010daedad9f3c54047cfa7e7924213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e90bbca84d0861920b78f93c4e4f2514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bbddb4f1561954b70581883c15010115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789317c7329ac83092debcbed2131cb316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04128bc9b609ab120404c58ad63eb62017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21066f0885f76ca27d6df69fe9ee9018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281e1f68b5d5aae6f82d41701c2c6bc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e21e7232a2ce4d72f3ffab3e4e9c320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1d57ad579982efb2382e600b2244521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd340365a196843801a7b92cd01106322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af261432706ac6780faa7baeeb8e07a323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1680f5f662f79c9ad0d9818e0b676024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d20e07b99359d7179f72e1726677625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf17991be68708f2f0d6422704471f4f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f9d09913ac073bdc5dc13116f596227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3d6613019372749ec1458f917950528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c9137eee4d1f7e4495aa9e42254e129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263fff2a2a4bee00864820352c3c15e330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6ea0effc2aba5bf30b1aa6d670bbe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dffcc9e3bf8cbefabbd2350136eda1c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a0b25ae1e0200aaabebe3f80f758e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04c57e10b9e8df83e64565d21894d334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8991d41ae97220bba58c0aba89f1b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089918a68e49b11b5ff67dfae656aa3636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0933a9c78a5ad949b7ee19b2978a37c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67f77d9d0d4e8d10b9c9a7b0a349a038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df144e71519c23ef07d4906c9d782e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ad4f8b922ea4a6e578407f0920f6840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1720ebb5251e055b2c082735193a4041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c26be90036a78901a28c5f9699b9c942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c4a7d95112fc142c6904c01793b8343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78810e5cfa79ad6c991b6d96e3dbf50544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd15dfe2e67cb1c815ae31c5022f79145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375242d640fe5c6c7c836eabb85567146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60dc2aa3e4c20486fc757320507a4d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57472d42b5757cf2cd8d5cc34e5d687548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3dab851501683dda7110d5987195249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c9ba33b5c05eae28b6ab5699ccbfe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b6a9c468469215a6ab9f635e5888c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e80b24f9dede30b38d49602df622a852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8230ee8732b773363e696ef52401753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bdb6df932166e71d26cd738820c7ca54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0082969f77288a351333402a374c9fe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd7edfcb1e6659a9925969d221f2a656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86920da99533f3bc9e900e177426f757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e004b1e27a0d81214966167b08942e358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535d889f4344c9881a2ce50e333086f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58de5720194d48e91da1ffca2d55a8f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba64df6665beb40c83afe9483aeb8b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e08cb80d04040733be7d079307c1a362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1f22e4300e7395ee4075a8d8bd2fc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ad0fe91642ab7fc738d364220b84c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676d054573931104af53b78b8de685365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b4d5f70f5bf64ea2dac108a2690c866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ff5040d8e064e82e1104b6f1d2ea367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ce473cc6916aad64e29152ec667b968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6e509c9792312ba11a9d03dd1879369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf134c54c9d5f586f07dea832f7936370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ff004aaabf41a7908738768fcf08371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d202b7c4f77538462c4104a51455d5a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f43e7584dfb5cd2084205f60c9b1aa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4f3eb3536bbda04b677e8202778af74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db0456ee34e0deb244dfdea1bc6a4c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35ad294eb741dd8c8394f4ef2e263376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692be13e08f26f92fb652ddf0fe20b2377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fba6f714f487e5746bcc2ed2c9fa2978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c11dbfd02bd99c30eaeedca74289ec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa1192b1efd473300c7c7972d95ba180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d7f74f8f4ce282eb61bdaf393572281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2fbf8bbd2daae39eb3297925d2f9982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34170aaaedd9d44c73456dab077941b283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e598e98a168fbe99a2a6f1c73c10e384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb324651fe42154dc6803104169f6f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c0a3e34ff586b8eb4b9acee97d4ed86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23435f9a3310f8793003020e7e9c2d287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f44050c96e190c946f2b50d57bf2b388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77255ad0a9dc0fcef4169ab4aca9b1789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331a2d489876b314e4b1c41b4eac5f290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3374af7991d429b1302e3e81eda4291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b12aee291f1fff940f2eea517f00c992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ec43eb0c9c1c6366e64c6a4ce529693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c31ac29f2c288d69e9a85e86cee0e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537386505fe6f365546e83ba93ce244395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f76a67e0b9f4d6538553e788afd8396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12b03bd6e1a72e27de174b4de7a14697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9a965a20ca6dd90e8c42408ff454a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eba5c9334c1276ee46289d9469805399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c2fb9af76d998a5922db63d395af7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615af3e4d0239971bb0d370b78c3fc1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0eb2868c7a4eb331b29f9132c58f30102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06079e3745a61c6d02132a7edd9bb5f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe5643bde947c5c78b9f4ddfb26b68104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702cf4d90b6ed9154493037ae7cfe0f7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6fba1d0507d5dfcbcaee709f6cbc0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26239d2c2b96d823b0f5f84abc6224ea107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05318ab70ba8eef58e83c2b15f2757108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f56f5c12b74eddc764391d3a6a2de109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd5020eed60d03389491a2dc314859110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd521ecab29b9634c847a7092d272e4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28dc0b13620ed2637e78f3e56720801112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703abd6b7be8f339f2ac7328bcc1524c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e1d3f0dd0de1aff8e6623be2163cb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02111b2a364ca07d2cee239b5e6f91e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfefe77585daf814b6bf501c787145f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193f8a0d0f7b1891d4c8a6575cbdb47117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdefc75f42423198c6cd99e709c1429118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c222bfd0ea2e68144581dafa2cdba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5784596b87caf3304e8e10c4a10f466120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5acc4287f83e3f016f62944d5d1343b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf772e0712abbf587712eb9e14968cdd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3185a074719967054e4ea545636032f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca77fe0c2aa3aaea27416af0d8539c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332b351ade7085d0e967315d39eec52125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd3b365651b733cf409f38911fd225126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84596488941b1e3c6015d3dd0c94dc1a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3824238dab308bec08ec1070446007d3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23adcca0c0a8af08f8f22c9696404716129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dad986626ca5e59448a46f55dc29ea130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8a762301e9a388f970a71d8e9942c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc89fd2b6c1b6eba339065685e9031132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca505a28afa604b4495518a81745d8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291c3731bfd489efc03802a1c13a1b1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3ebaf802ee170f5497f43a8b93187135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fcc871c4d282f25ada70997e5d6054136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61c0b50221e009324dc577ee3471b8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2acc34e5fa7b21e6e12f4936bbdad138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc340d674de549bc08f172505f3d859139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a19856514e3446225fe9fa66efbe0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe3e4f79e2e5829d1288ebf32e7333141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ef8e783cd23767885cf6ec91a3f18142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b82c14564a39a316104b175592bf6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2bcc2fd24cb12ad1f936e229f91da144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef1fd50ad66974d006bf7b8caee625145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d2411a324437eebc3c3e0c40f7091146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6eacd863fc0c0a0b7184fd29c52717147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b164c5e870ab5917b1325d43bd58d86148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ac8a8aa833f3e7d4e8ca10ce86d4b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba0a72b81169068766c10266ea71ac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9184158c7f15674782acd7fc18f91151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7c72e93dff8bdc67edf945fc8c636152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0ec3ae5214158ee8ec26c069f899a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065370f0664811ce41c84d91a78c0a64154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244214a21ee2685cc71badd775f0e4a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b719664e871f981692732141a4224a6f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008204eab6327f9f87956348ddfa54f9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71d4fa20216f9c9560aa321a8dcad7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b53da73133624921c7953d679e14d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297571d10fb6738b62464ce1bad08c0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c122ec7d9ac0055ef1915235964207161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02f94a774a135f7cd9a8699f2ca885162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a1382f6124d0f07b19fa82e12448a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5152941a25e0b73291075a042d598056164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb22b5df26c620e9013b0edd06f732165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5da6a636d07f7adb92f333a3a46d91166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59d01f016030fee925bb3371e64d56167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b5524a7d882f1eca64844cc320c34168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a211fea7d4e48609bce7290239c2ffd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94158371862e32477745010c66363b5a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9818f3dd9d8392bb18f49ab23e3683171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f41d61a2a83388020902108d14392172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a71fe77af66655422631d390a03ba1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a7489193888280c06dbf54eeed227174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89e9a16867047da9063cbd8ceed0a7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67546a1de01331c4e9c07a8f1ff9bd6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008796ce6a70f113827fa0994ad38300177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff54714d72a61f4129a78b690356a80178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad4ef8b461fa37dbbd32a945208592179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad030372c7535cb89343bc40a4cd8121180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908722b06553ba03a20f312030e76233181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402636e6c0c34b20b1e96a2071a0b36182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e9f4658b971001776a9b13a1d984eb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b594130fc8352e1f2f208545ef2215184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908b178084795e4f166bfba38e912ca185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84417ddf0bc44da0e62f057a5922dc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16936acd64efa3f91d2a49aadd4ec0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748dd23c00eaba38ac6b20728c3f03a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73365b4ce84a2d187364ff925b2d28e3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02d4af114f6db0791c76083e13e1d2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59f6f6921c50303b96b8dec555afbf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace86e3b25e137bdd75ab2a1a1e316c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8bef2d3caca40ed0bd637fee4fc243193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caeefd95fab13caf75616f300a0a75a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd7a60baff9218c1af6b058aa785858195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44feb67fe9524df9f44d50ec9a0554a1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1ea6a14334f30eff0d400655b4e19197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cfdacc0ed4b2aacec56b515db06ddd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4306026c194fb6467ed9d8e494eeb5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59268b8bd5e9d8f1492dcfdfa9686f85200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433cb220d9c020db4c4b91905d5715ac201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd485eba898333a6f22c2c0924ee8d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2333765b1fafe3c053f708aae5499a8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64caf5c2b01a71660532b22af5eb0b07204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a86d5105036b51d13c013123e1edf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a599b5533422dd801914962dbed63206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7741e9c450becfae60e66dec7690e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de981906363a242529169f8d03275bbc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c34dedf7a78c001bf093a967a95a5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a6b0ce064b7ac508ac96c83e3a063210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa812c140072426c63d155fecbc146e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d94efe69263a639ea46c100a79711f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e787a99d1b95a29941d066fd906a9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945920e77fe32ba6884004c429f7f1ba214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71784125e6aa64baee5d15efea933ef8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1f6fe34b32e240ea4c72f93167571216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587fff07c46e264bcf85f9851c5555c4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca4fd5162a90469d3214e569b092ae9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead145adf08d970cabf4f2e72aeae33219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd43f7c467ec97f4ae7110f88f31dad220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4571d4b5a417c854c99e3a95e2544ca221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d308f8222b7689a04c316d9f6b70b31222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04551ba68ab8258ebe45c2375c5c08223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166c36cdb04a91d6bceee0e6b4ecc62224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2c0ec805e87fd7457aaf387264fb8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc664501cc73bc99ac3e944b9d3761226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf6aa0e0ff41d62b010545acd3d3d9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf42c141f5111d20e6f5de453d1db4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79facce95d91cebe2698d24772b0d7fb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6740c7d48f00a3f52918e35aaee25230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68197330845b51866e97af6ffb3131231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf052c764ddb899d1924aa3df59190232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681715eca7f9695ab37b058eef13cf4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3704615f7f02749671a45aeb75a291234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5aa8a6d7ec2738c8650a1cf672521235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06684655ed560e06c60000d962bdf88f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f637fbefd9c39a1e6267a9b592187237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd80c75e518a513cbd7a3ddabfaa6f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc958dc826bcb9181933c03303891f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6dbb2551a599c2a97ad7a55fa7bb20240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4449b44f35b120b57cfb0c3f28aeda241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdde7ab22792aa66bea1921e8e0a184242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d17d2d0efd93526a1d12068cf2b942243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909a3b914d33373e10c3dd0ead5c157244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda9e7108cdb4a9a640728dc69db52f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c6721331d0c098dd03b0f7df52ae5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0ab3d6bf92048726c93203d5b71f8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce0f9dbccdd31bf0cb210af676e27b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473ddcef51c1dabd16eb65d9fae671e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddfd4b2034bd0d346b463fdd6a20b0a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd311b566f582b76bdc9f183eb44cef251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe98a762b08e5b14248c655751228da252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a326cfc9fe00aa6c26256ef281f04d4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf02c8cbc7a2efb1c85ccd9a5ae9fd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569dd7ff3fe245e94d2e6dd5638b7075255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879d4380714a82706a56845b6f53229256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74bdd67c079c7c478f24a2d90e18a0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d653e1bef3a03883d521eba6bae40e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c7477d52a08b903f0fb2eab3db5ae259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0658ffcce0d56f4ebc1d97d38b5f71260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334cb339abc6e2a3e65695c501db710261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238e178511db2c6fb98ad4f4ad7abb3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ead1895dfb06120c1a55a7061bd07263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac89596c39088684dfd8a3d792683e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b421e5c58c1c066dc33f7692715a5ba265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd939f3c5cc4f2c058f1f49b6af4b4e2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb9d9714e4a85b371e431ebd9c2cb4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8e1794103d625561eb8e5572f4732268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c4e02a88aa07215437890e81c5891269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d842534609b1157c22dee97e869d7f3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb53b82932b35f4d768947f37824ba271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77b16fe73f6b657f296e50567fa471272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4eae50e0990430f3ceb7687191e6e1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21329411c63c67ac650ef50c878f54ec274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d929fbf1587ec71b484683cef606e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558e04f3e323fcb76b4df5f649ea525276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351ba0b8c626b47e01fe150f6b9b162277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04571a320889cc0b8683e6b734dbc9ed278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc9fd75fe77b5f25c6f1c1164e9bec279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3dfc068eb0a3b6d5306dce9c84ceda280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a1e870c63647aa0d1750fc4a1fee3b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6270b11732d9919ef4e88f191a205282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957c81f0faa23f0a4c2a7279c4c6ba2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9be2b35ed2f7304c3a92f26238a57c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8b6f35e5b9671e29b989f5cdd6388285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc38b1f0ae3732524d814ae0796862286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321531cf6d5bb9655a967a43887ccaa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245da1faa6d84b09363f9840a834164b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8eb1b6ae849cf584a5fec3a3a65ec3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f19cc234f477c209141a75c9ac7c41290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1bdbbb626887a4a467f23c4cfaa8b4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c41efaf2c15154ef3c57b85d02354d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38343b2e3b9247bb483f5640cb54fe0f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f29db4f3f7f2f644345097f151f3f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5a34210fed0f37cb967827f08c15e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9eb199eecc6fc071161d0508592b0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545db15f5d790f3a7de27bd361bced1d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e3de7e89d017da1b34c820fde0419298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d88d4069d84eab03b09f39925b191c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee846e661011b9a0a480f7f464a4de300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eff681a6791398c31f07912438d706301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c1a9dc8b66866cac05b9a787d3893302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3deaf711a9d08fb6be6ca210db0d2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717766637c0d9434da7ff4f1d3803b0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9478d75effceee50ea3dbfb18af7d08305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e346f8afb879d1c0defb318e963c3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193692287d94038da4d6239817f0fff307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696140ec90f23909f906189fdf960753308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046f015d2da4c5c3e9a2581bf5aed99309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348060d21ee592ecb47b1d0253b0078b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73401467ac4f591797126865a9da52a2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8176ab4eb9f2e6275bfeb1ca88b3d0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3f5f72dedc194f22a046bb0867534313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc00d71b32c095a0cab042be37be74b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec19fc91c92de16db2e86e2eb21eb4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19307d88ed6ad5252fa6ec639c04b1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95565f98331d8e8ab85de3b8ba8dab317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc097e711dc7aa1b7652ba851bebac4c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ccfdb0ac282580d6649df312eae8d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436fea7e189279665e66b97006ad2730320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606bce485c09de5c24d6afd4baa8606c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b5421139165212c64bb947207c11cf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258c37da05f0186908a317bd3a51250323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f7ae12830793ed3331e41c88b2245324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe3bc621229b6daa98b0c457945e61325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab1ec99c8bccc226c640ffd02995b2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e471656568f5a467177bd69be1dad7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c98566025efda6e5bafb28a3d425a7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857189953f7aa8800d1f047905e52c7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4848989b5d3a9e6477fa0167f87710330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a9a56d0be381cfee608d3e43cef47331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753432c1e7529ef3e07216bd141cdf8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0c1c205452e2207c9434a6b1e4efe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f49bef414d15d1bb4015cfff2787e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ae7bb3888a581f68992c75b46d07f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4d91d319b1dd1af13bd5e6bb04585336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70c3cf09260a6d77857c94822e4b6d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28a7473088a1d9f9e1a7fe31657f2b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91d51f3df585c906e39af86c4054ec339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f9f9dbc0b3e074d3469cb64fa837c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972417340482a544b485dc6ebca4afd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c759f2e959d965f66e4b930b7b06b4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4c18bbd8027e45b9f1fb984981b51343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2e277c2e097c1d1ac565e08a0ac04344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd1507b942ce43f392351e33e7aea4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2cddeb8afae79625dae17a1f0254e0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366f706617b1a65bac5fbb74f7928aa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f66dba8c4c9e778f5bdeeebfeed9a14348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5c6ee7c33276526408a5fb93d3d52349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1337bf40d654bd75a0967d3d6555b91350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44601df5e6d117705a7e4f4b1de3352351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40140e07029d6b181abffa636b04874b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29fd0c85708528c5629263ad07b80a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d5a9131136b4bd4071322f71c1df1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb10c78b2baf25de88c8566bb261bb0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74976d7172945956ba5e7757801acfd3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e0ff266c89e85169128e3524228a4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51c376d457959ab6ec648e2ac745b4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a508e32831fdd58440354c8cb11748e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfaf29d4e6e8bb8ea864e0871026e67360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4c4115de08234c0eb4fed8500bd4e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c814b537b6a702d6050a2949d9bf3e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c79378ee470a2be823ddba6f1165ce363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10a91aad9d41c5454bbaa8e6ca1901364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9d02f1f573b97fef97c8b16bac69d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c5e946c68a90f79ca12a2608118a2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b9f319dd07b06a046e4ce678244595367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17730d8220f727d18526983e44905bb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5230cd8aa9becbba2e4ae504f8662a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5288072d23c4d906254348530e712be370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca7ece105c7c9c7871d18e38491e34371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc57be3b282159f6d207cbc8a70661372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0efb1d8b0d95f488e447de540df1e0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c90c56f3767d70b2bfbc5b2b3ec88374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124cf6d60c633625a99a6c9a2b43b6ab375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bde903a7dd7737f2fd0bc8dd400b27376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09cbaaf142eb1ac07606a037397886a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eca08ce871b12e4e4d2c4affc6778b378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -9610,51 +9607,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9670,51 +9667,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -13925,3418 +13922,3414 @@
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13593</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>20.83</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13594</v>
       </c>
-      <c r="D42" s="0" t="s">
+      <c r="D42" s="0"/>
+      <c r="E42" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>7.1</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>12626</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>18.51</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13702</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>23.22</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>13703</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>12.46</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13704</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>48.68</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13705</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>59.67</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>11644</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>15.98</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>11894</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>4.43</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>11602</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>5.42</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>11603</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>6.39</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>11650</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>7.31</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>11652</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>2.95</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>11899</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>3.75</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>11900</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>1.96</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>15679</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>1.81</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>15680</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>4.19</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>15681</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>3.56</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>15682</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>3.7</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>15683</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>5.09</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>15684</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>3.13</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>15686</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>3.57</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>15687</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.94</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>15913</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>1.72</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>15914</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>3.69</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>15915</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>2.95</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>15916</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>4.63</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>15917</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="E68" s="0" t="s">
+      <c r="F68" s="0" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>3.69</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16197</v>
       </c>
       <c r="D69" s="0"/>
       <c r="E69" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>2.48</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="C70" s="0">
         <v>16199</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>3.39</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="C71" s="0">
         <v>16200</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>4.57</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>16201</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>3.93</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>16202</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>2.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>16203</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.92</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>16204</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>4.43</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>16205</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>5.41</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>16206</v>
       </c>
       <c r="D77" s="0"/>
       <c r="E77" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.08</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>16207</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>3.49</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>16208</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>4.21</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>16231</v>
       </c>
       <c r="D80" s="0"/>
       <c r="E80" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>6.38</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>16524</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>2.31</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>16711</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.1</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>25329</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="E83" s="0" t="s">
+      <c r="F83" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>2.63</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>25492</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>1.88</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>25492</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>1.88</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>25059</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>9.09</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>25060</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>6.88</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11645</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>11.13</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11646</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>16.17</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>11649</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>8.77</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11895</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>30.09</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>26141</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>20.71</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>13634</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>7.1</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>13745</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>16.29</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16411</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>7.52</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16412</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>9.93</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>25493</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>7.37</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>12770</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.86</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>12771</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>5.18</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>12772</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>39.69</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>15235</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>0.98</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>15689</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.22</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>15690</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.94</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="C104" s="0">
         <v>15691</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.44</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="C105" s="0">
         <v>15920</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.07</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>15921</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>3.44</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>15922</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.46</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>15923</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>3.19</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="C109" s="0">
         <v>15924</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>3.65</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="C110" s="0">
         <v>16210</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>3.39</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="C111" s="0">
         <v>16211</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>16212</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>2.22</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>16213</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.19</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>16214</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>4.84</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>16214</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>250</v>
-      </c>
-[...4 lines deleted...]
-        <v>251</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>4.84</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>16215</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.53</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>16216</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>3.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>16217</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>4.01</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>16526</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>1.93</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>15237</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>0.58</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>15692</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>2.46</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="C122" s="0">
         <v>15693</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>3.56</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="C123" s="0">
         <v>15694</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>3.32</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>15925</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>1.59</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15926</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>1.46</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15927</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>3.69</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15928</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>2.95</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15929</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>4.19</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15930</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>3.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15931</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>3.63</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="C131" s="0">
         <v>15933</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>3.9</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>16219</v>
       </c>
       <c r="D132" s="0"/>
       <c r="E132" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>5.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>16220</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.93</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>16221</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.4</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>16222</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>2.4</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>16223</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>4.43</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>16225</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>5.32</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>16226</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>2.99</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>16227</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>3.5</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>16228</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>4.23</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>16528</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>2.06</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>16712</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.27</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>16713</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.1</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>20581</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.95</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>20582</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>2.95</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>20583</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>2.46</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>20584</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>1.35</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>20585</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>1.39</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>20587</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>7.28</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>20588</v>
       </c>
       <c r="D150" s="0"/>
       <c r="E150" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="F150" s="0"/>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>10.33</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>20590</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.32</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>20591</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.95</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15695</v>
       </c>
       <c r="D153" s="0"/>
       <c r="E153" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="F153" s="0"/>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>8.69</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>16229</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>38.1</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>16230</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>4.81</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>16232</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>332</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>7.53</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>16420</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>7.61</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>16421</v>
       </c>
       <c r="D158" s="0"/>
       <c r="E158" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F158" s="0"/>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>3.31</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>16521</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>11.48</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>16522</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>18.31</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>16523</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>30.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="C162" s="0">
         <v>16525</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>1.84</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="C163" s="0">
         <v>16527</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>1.49</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="C164" s="0">
         <v>16529</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>1.84</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>16819</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>2.36</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>16407</v>
       </c>
       <c r="D166" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E166" s="0" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.35</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>16408</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E167" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>1.52</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>16409</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>16714</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>2.25</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>16715</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>7.52</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>16716</v>
       </c>
       <c r="D171" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="E171" s="0" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.63</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>16717</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.82</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15675</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>372</v>
       </c>
-      <c r="E173" s="0" t="s">
+      <c r="F173" s="0" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>3.34</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>15676</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>6.64</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15911</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>3.21</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15912</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>3.79</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16196</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>6.38</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16224</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E178" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F178" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>7.76</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16818</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>1.51</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>20580</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>4.92</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>20586</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.39</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>20589</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>10.33</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>20592</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>2.95</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>20723</v>
       </c>
       <c r="D184" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="E184" s="0" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>4.15</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>20726</v>
       </c>
       <c r="D185" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E185" s="0" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>3.31</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>20725</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>4.15</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>20728</v>
       </c>
       <c r="D187" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E187" s="0" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.31</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>20724</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="E188" s="0" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>4.15</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>20727</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.31</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>13843</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>9.109999999999999</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>13844</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>6.28</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>13845</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="E192" s="0" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>5.03</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>13846</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>13.19</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>26339</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>81.76000000000001</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25647</v>
       </c>
       <c r="D195" s="0"/>
       <c r="E195" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F195" s="0"/>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>8.67</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>29797</v>
       </c>
       <c r="D196" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E196" s="0" t="s">
         <v>430</v>
       </c>
-      <c r="E196" s="0" t="s">
+      <c r="F196" s="0" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.83</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>29798</v>
       </c>
       <c r="D197" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E197" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E197" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F197" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>2.83</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>