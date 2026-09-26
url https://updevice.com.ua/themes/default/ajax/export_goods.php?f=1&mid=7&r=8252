--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d85ff0ca3d0baf3fa4739374a66f51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2ab2ccd0c04dfaa8a29bd359f22542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723c6d98963bdb0d3043566608028e43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3faa22c40327bac1156943e3272e34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3304a690cf1ee7aa05fe26713bec615.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a989c9f1eedbd06e6d3f07fab5ec836.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da3a7f3331358054c4b6b83872a5777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9abb5ea0d1c846e384f38e15ad94d8b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2fa4076ba975feca4f111c3b5a17a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0ad3fb0f5af2ee930bd9b7378b92e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee0464e2348d830580217f6d820f2911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ae704bd066c0005fe91f55d85cba912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e140182de4938f54ac4dc32634ff813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c80110ff9c19c63a309ebf701e78714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1333ab6c141c1849348fafc58067715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8142a395275bd1645f892edcb6f4d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94dd033eaa6c5cafd26b29169d9809317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adffd229749018f6b73c6052897a113a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d36c7fc7f7c85ccf3fdd0bdff9d6b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33d4d3c70ec43b1bc3ecf218a6201020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cfcf6ddf0c3f2cf9c5532750f458cc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7e746d914f1e7fecd1623cd55f44122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44e659f3b183eeed64c9cde5685ec723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566781563e49bd013dfe1b478a6bfaa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4adb6ecad97412440bc849861557b8525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5b9d96acbf6f2600db578ba5d7e4e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bfb7a3fb434f5cf031333bf3daddd727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927def429fffbb36cac6c0c3953d974b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8bb01418ad73bf7e29ca3b4e0b56a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0690b66e2c828a3c2f35c315d44fb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1e951cf1f38cae9fd96e69f06458431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238fa68b5e12f14a9cbf3d83cb64babf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e509363b5a3062e069deef48b9c2b3433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd869d81ac4531e679809c996a593534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99399d20356984d492eff0f8ceaddd4c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d0d08272ab2a373b58f127edf6ba236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84370abbb12fe59caa6af6cc72eb126d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e87cce853667d80de13e5a71827e338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03198aac9d826299f6c8d2f59ebe6c139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743212ceee30d55042b84b21923c11d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022a8269c716dbf1c223246ab2e0b7541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf6c0c517d5429a26e05ced386f23c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16167752e8b813ef115af034fd6230943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35bfd4b79228195b59d3e02339abe6544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332bd70f9af940522b75b031ebd72a0b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b338f2bc1f6ba783f9dffe06aff9da46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22815b1ca2ef152be001fbc4adfc1b8d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1e3f1e0549bb51242d7c518c04d8948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b39fc9b55c6ca24e3a14cc11ac4e7549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a445ad67104b3121cc978c416dc84150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33539b0f671f68e9c7659bcf5687c0ad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6c9cf55bb9c89721616b382d7694152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789449351b7414407ea28e62c4bc61f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ff0784d0eaed6331c6c9d8ada48f754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b90dbb97fb35121ea5a8e218614fa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48af76b1ee06945a87e6f904d7e3c656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5ecb162dc2489b1942ce9577debb857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35810d11fc7ecb46ab2e37ef3460664658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bfd64012e8278dd4de4975b9e8bf5459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696561e4a37c9f37be92195c36f61e260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c014e0032811d1db85b8e14a1c34561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b692e50c05177cd2268cfa1fc41d37962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1129fef3031c375a48d2c2c19dbad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a30b432c0ac14454a1bcdc1a82d44464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90f329b598b15893875f15b707a71d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23969ccbedec7e0aa60582b67495710d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8392d93b5ba3ecd2e0f5fb95fc8ebc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5428a3bbd29759acb493a3e20fe89468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775b6668e5cba245e2d2a2aa037f23569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9cb3863e5eb1b70ad3320c509723f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e54548c826ba664785c75d7ddd267171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680660f4a81d4e40b2ebb8b6c5fcea672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e0d00fe6a9e9b4f3709addf81c58173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f9b130bb2afddf19ee81d4996be72a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb30ec0254fce992d0330fdb8b133c775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd243f2ce254d96968cfbec52ccbac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a38206d927f503c7d6f75087dedf477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc343d3cf0667b9cb3ec087826ecd1cd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b5a6bcf0548a5af7f24445f5ac32279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae58df70a8157feea49a1cb079078880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c844a14f50dc8874504be5d75d353f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29603dc0a81ae82932991ac1a39e1a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e174a6e3d08fc380f1d3e08cee04d583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb060e5dedde881403918b1d3d177084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4eeff9b8bf12aee82633115442e45d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a9cf5de0a395ad7d8fa2942a68cd586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2968f8aa8fe08dc1596b9e2c63cd5787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28dc59fec332c80c5e556787d0024c888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecdef0f8270ae96a2dae3403d38284d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50cdb2bffe994c1bc71688128252f8b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c307819d7203c8ea11d7e26d9bd7791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea65e6865298cc784ca7ef955ca3b792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b67b5390da79d07d0de4b15675bee593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175dbe9a66099d5785107a04388820a594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33fa221123dfd75e2709780948d1baf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87bf22ab8c6ff5d9c3da936dd1580bc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c5e5ae3e6efad2fcf8a96fe49013897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e328fd862594b111c52ada095de7398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded30da6510aec5e70453b2138524d699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107663fd8c3ab243575597051eaf83ed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dda7195bb4ba7b7290e5b3d5649080101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300fe7c252195794b969684718c984bc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384c1b6b48fb6a1cf64fd40c314a344103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbba64b7185033bf881658bf61e1e2f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f9b1305423da480a605ee4e0b9971105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55094bff263570a4381a6a66105463cd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e173ec58050f5d73e12fe5d70b44a9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de077a1e2d878653338be63c4a6bb11108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc6d924a7372dbf5c6591975d9d58e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988e6e591c0b445aebc291a249ebef3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9f16ef33e05667f4b116e3ab612ed111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe399208a63968f40ea94fe5f10493112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f485df94cb9d115c084dd2dfc80b6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b88a4b132583fd81743090663cdc8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146a6426346601e3530e8473070f3b8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e7a709c8244574099d2b4866e3197116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e30da8caad9bb43d149127dd76601117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34cc7475f77b71705e789e1c15b92a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249eb1af955082faf64c2bb31f7f8396119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe400c7dc90751c3c8be9cdb35e825120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ebb536adbcd27e5d82d222e687e20121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a5fbbc2aa35970a0778fba9a2f74f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01572d5e837ef78ec44dd27d35782ad2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42421478fd0fbefb7a09da53ccc528124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521749c7299497e02fbd438b45215a2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e85040e009edd173086dbfe4866ec0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eabc52189a3e1f2d90b4a28a23fa520127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3fdd864b4dd34d403b2d81b52d470128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854320a673a8222ae3f4d4ea1876bba129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ccce6fa29b2cc159a4be06ba87cda130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc42f86b9ee8bc005116e3c864edd86131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1a1636f04660b2697c11a24a5a5dd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ff722b41c8be9805eabf263fae0a1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84951c6dcf26c1c621851d8d113506e6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446d267117a6b827e6960d7956f2bcd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20108102686cf481f15ddecfa007310d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9322b38dc2a2fcada24ab7226677a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d1b2af234a6f1a8a054fa716878b6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50090cfdabedb885d43d32192f0df8cb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2233c0652f8abb3334a557c8d819a09d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d279d00c13cbeb7ea795c19fc8805141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3d8b21a38078703d0e32a4a944187142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f062b7f02dbd1465f177c3c12305e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99e6089fa8fb36551cd26825a9607e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8d7e29b32cfcc354f512484d72fea145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef715f9d2bee97b52ceed3ef282d3801146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec520f58449552cae892e78231ff12147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601c2233bde380638be903cc6fbcaff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6e66f06e097635b912d64ee99c4f3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255706e27fe7b66b190280d0e9eb0b92150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a95f050ddbfa3eca9b0fd97a4dda5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d099431fde6cedc527290cebc87ff6e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06164103713f05d1ead715b5f9cad327153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe69be2c9dfebd8ca351c7aede236c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a77298827fe74f2f9778e8dbaa071155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb59bea6ba24eb580c65e012442336d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173fd3dbe79483994f7a9df3462282f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e1d5a454fd2823acfd9e24f85fff0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3925a7e34f70f6977ce8ecefc9751f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c983f45f1bc89755df1c5526d77f4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bde8a5b890370b7b7a67e3ad3857a5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0865fd1c116e5208e8085d6b67b9cb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb648c6cf2f3b1532cf0d32ab4eec09163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f059f56505ad4295c20a1ced04b86aa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b31b620f6a2d38bace88dea0c505b7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea576687e32b39ec36175e1eb5b9b8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55792c285c594f1416dce7e5625f40e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236ea6b69233833912037cf11497f3f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66af0a0facfc4553e15914c3117312169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ddf3df34f7bf841cdef023613a03bc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b83d0223039383898758b1b1755c0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a2108db74b31834a52031ec1f46ef172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963f04513238d6d9e3253fae84c2069173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d92e72a0099324b73ffd7795ac7be7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4865db1690ecf4421fc4af966da6931175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5daa8671737dcef5646d2de0079cab8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba3666da960880a73f44c8df9a3c1a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3efed0063a1db1b867579a435eafcca178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf0f53e8e77e505577dc43c25b61b6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558974b7b970962345609bf14553098d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8abc2b567826708a783eb363981f18181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce90980bd080f6ed5dda77e6caa482d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc8c69493e2ba7f2a506743e40acbe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7a376d05b120a8c53acfc29cf8521184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22994e9995e0b216ebef8530a76fabde185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028982f40161eb5af18763bedd1ee1f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc76b7b039d14c847358f796493ce84187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021fe2549db1094c46c287b901ef269f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba912fb7a45f484486726dfb409954fe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec95e4111c315a89f6ea6d7659a043190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce771ee8bd483a4e9176c71555c1c9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a7cb5cf8107a325fa4cace8c5f354192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e6931daab665294f28096dc67232a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed8d9c5cd7e5cfe9240b6f343670cdd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00164aa6cf81ef2c8c26fa6524c06bdc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769987e9b39bc2e69218b12c15b5b32196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c3e147303375d2a9fae31572760bd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e44a83818ee877ea2fc4584cfc60e1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115def8acfb2671a54cdfd3141aa02ef199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07036020ef6988e3357d0224fc851d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c55755bdc7de6cfbbd5376661ea62201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1650af3c844743be316ef9c3e3414202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4269bd0945d5f10efa7d0e7e41e0557203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae63d013429eafb0f9ae8c7e9e2e617204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcdb9acd7165ea161692477779a2479205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b2d3bf72557ef8fdc1a2b566ab7eb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc01c76fa77c627ae4a0773a7a4f112207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87899bf0e908d795e68850d77c7a85c3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3606a2b534f636abebe94cd2a60e436209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0483f0425e297d7dcaa92a978e1564b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef84616bf945d63d38ab04092ea57b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1ffc7be040c6e983cccf3456f94e2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546610030407412d399d297208b53a4e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22f0268bcb7e71907f549cc8487a4c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bebfa8703fac6e47bf51e1043d796e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f72308eeca6de4982a6fa4703013f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ccb85e4652d06feaedbd31fd753f80217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016bb0733a4faa7acca7c90ce40bb58f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c634d16bbe4e9f539adba0cd1ba7cb0f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa546699fe9dcaeb5ceee47b5578f0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27bc7e40b0774838af5507d96f3c4c3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ec80d414eb240f3281a362e0355f4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655a562c228a301e328e7fd562c7196223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193d512f75298af5b0906e239e9feb2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada77bd0d6bb8941fa4cb52c75f5d67f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fece8386720c1a4f040932ad71af743226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b658e649c429c83d39267232005d70c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d8fe4eda8bf13cbd2800445a2606f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96e7eacbe1c6cceb9757adde6dbdd2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de32de5cb67842a9ca6a39382680721230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bdf5140a4264f2efa5585cfa23d9f0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec633277de741332ee365d512d41a83232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69585051a219ccfc2d46aa3e7dcd71233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc4ef03e9efbb20e78153cb50ffd91234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8ebeff1fa8c36653914ae47865adf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b763506a65e8916d3c5eaca52235c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f4e5a034bf33ba74ab1348e498ede237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc16bc03fab87cc3b4cd873c9cb900a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960fb065a55d0c802d34e0586f28c530239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2beecb3111f33f256be656c06ea1a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ea840f7656010fa1f93b59fb2bd97241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5b81b88095aa35a3126cf2e41d96b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d64eeff7bebc20ae4ba5d456ff17e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7b4487362222a943edd1b42ea7b5c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69797cb482d401b9848b2f7554a848a4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a756d061f193ad17fbc71396fa7a9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242e91a4b3788c03e5adb572996d6a5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea0f4c6129baea4bcb17969fb4c623248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5209349a42fba67260a26327211d3d5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e718ea7cf1b84dfc2f1a05ed2ec95250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27db36c7f4590c378adf3ad53061ff251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166c9396286c0347005305eb3a44b50252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21803388240edb86f5a514ec9bb351b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5fa636b23f4a553febfb3661502b4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e14f3ee468cab7575125ab2df439d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d42bcd4d229413d5f42bf34d45bfa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500c9348c846a5e20c7175ff6049a4b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01607a0d785a5f87d98d2d46005702258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38309fccd1c7724031f0027ced6fbc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca20fc75971245ca4fa189107a8051d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6bcb0b258408f0c1ae1aa97a226b5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e359e1dc0d4f14c3537322ab2b5d3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac8b9efca69c5326ae62fd198f8a40263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8af0f74f798f1271510e48940ad355264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd392ef1fc729b02a25d16d6bf931e0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd036981d87e8d1b67069b020bc7fb72266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313269164fbb1fb95be085334995cab5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f87712d07d6c53f81af3fc2d5daab268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13406ce22f73c055cbfd5264162ffbd8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97c4ce85d0ba56d134ba8e829ead78270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792d0736ff55dccb515cedf09e0006e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65e30e54111d5b485475a7e39547d8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2fd147410b5130ded908fbeece1124273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c62578343360fec187fc0ec44120f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42596a5f5276f9b48a66cee58a3e8eaa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7243583397c0d7e18deb36ce5bf40276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f28bb66ef3d00b27aa71d1ee37b8c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf88fd6b1c93012ced2cfa92aa60b6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6548158a447c520b96658c565c30764279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59777b52c5e5dc0f4c69908395885712280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be97a67bc0fe6c11f06d2bee974f2a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8774005eca425969031f9da0606a82282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2c766e7f9d319a4cac43c2b3152ff283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc4f8cf4ee9b5fc9e0cf6960f4264e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b92d43f1b58decfcd6d61ec5526595285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a611e2b89f3d320a79a1f2cbbb5480286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116405014018fd8aff3d42ae3f4e2516287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e30eb5aafcaa08aa6b19f3c3d5cb46288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693bfbf63c9c9fe8259c9c74ac14d0c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05af0655cfc23ce5792536095966fc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb0429d4ebb99bc280a7ef9217e93a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7897190d25ff7871dc20c33a21987292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6fdd43350befe20dd452e0d11c1a2e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676d556fecac374cba1ee32b5646c71294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112bbbfed86ee193cc54fadadcea0ff9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc75f52b601daa12b3e1d9b1e437c9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ce364126a312f7cf5ce03acee1b7b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18fbc644ffee6ec6eded2d6e06a50c4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bcfa063462ad07dc18175f083741da299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea66106d2606314f36bf3f77c4c267300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754ce604657c1dd06cfd1c4b79240c4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750f779514584e5dbf96bd6c3de49eb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8953395c18701017f44c4d62e55fc8d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf9717bd71235c3c4add1615474ab4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37641038e856c37ee9cf59e36c21a943305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37901c9c3fc7296ddca3d294baca1278306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0a6a6df8e644fce8199316a24426e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00cfb2ff74267c9f5994f7da52e22b6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d14f473eb6f8b106dc8732456a96d1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e6bfd11174266d10f5c88d61d41ca310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d12d7d71ab08d426cf0c02daf941c3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c838e1866e7a2c18e2e59472b129f4d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d76a69152e960a7c7321d3594b8d72313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b17ff7617d18ce04f3cba01378849314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966c8b3d77765c0b0122f79131dcb3c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bfae323334ec6b2dfb889601e8effa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36238b5225f229a848db467e9377255317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81ac406161574a34f39618d9074e15318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65c310e95be060c8b5eb9f7ff3014a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ce35519bbaadb23b93a565b4e87f9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e16f78b94fd351c74a1d6750585ed3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970aca4cc64716af1202586a9b808b1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeede0564ca0dc01fe953a3da74f798f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d8fdf7db28772715676b254c7f18d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee912fff1340af22fd1263801492fb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17747ad7c0d934639d244f8d7f900691326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee03e62ba0773baaf22fa82d9c5a0e7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d80942fae53c6301d287e6891e8163328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53675d2b5e298532905cba0ba3f4c23329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f2bdcdceb6a58da5159d505184a22330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82abea4c283c6e906c9ee6f8d66c64a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c70341c541370cc64539ed59059b7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba2fe15e51b247d588b89047a6e702333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5f20371f1a4cd540dcfbac3f54e12334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f67b8545249e5664adb14a5ba6498335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e4beb0217860e43ccaadab6e50480336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd22fcba7ce66c8742bac6389a4a808337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053bf691d8a964d69416c6268a4e43f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d6305078a4ea9d7ab60e9cb4e72ad339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2690e9dc7f6f99b5c6a76a026c5f0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c9db5129fe87a8c0eeec55423b6a1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b47eea766ec3f60f60c346e12ff91342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f2b636da2e8326920f97234c8e326343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78356b6ca5f53bc4cbecbcfb999521c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf54e6efbb41f7089c286477afe0ed345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdca35d3cf0d2c72bc659b67435ff25346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101d7460dfd1cf39ab95710a3027a63347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7771d448189001c1c7c6a547eff883348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598672a478e14efd66ae22ab7ffbe776349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09898735bd61297d5bf666c04d776b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8ac6b42b891b840b64362ccfad412351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853752cd15c44567e380c26712f26399352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362b90cc6d1f878a0232c90d4d59f40353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00782964ee020a5d02ce881dd59235c9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e4bcd228f01af38e48a01d2f1ff1e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a588c13fb8a485d9eb34f354e9c1680356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066fbdb9401a726ac987339eb317fe4a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c050a39493a4d1ad828ec351f5cecf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37804095d76df6677527a7a4b2a94fb6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d00908c22571e8e6c614dd4d82d3d48360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46fc83c96cadb31e932dd2b9abd523b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec794324dde826960642bf8715a0b22362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92752df6d2bf6cb1805ca8f817b5b26363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223029c26972e8f730d164f5a252281364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118c32cb20523cd8fbce2ad91dd6709365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be63363e117ca1ce82615c8d931548366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe87bf08fdabb5f611ea302d3a5997367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a29a8266d753e7394d26942edb5490368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e9f063dde02e816440e1a8dc6de5c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9f257f93bded98dc7bf1a9f0f27aa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db8ec206c254b18330dbaca73f235b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3c549287fde200ffeb991fe7048f4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d517c707fb6afe37f190edc6e4ae35373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d86865bc5867b0abad2d8ff5e3eb43374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f927f38f09e97516644b8da7372e66375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca0b93127c8c501ec1058a1a69ac3d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba22eed49a7e16192742d8c1ec881e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601cb780531dda536d22e9fc85f2641378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c32ba215759ac0fff1c3952f89ed71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54705fe40b4f88a5d4f331f72543077e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397ec778237b789fdbc69df294308b93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0cd6031eace56fd5ba4687bc7dc574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30a1d7f11c930f8efa258288e9a8a25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4708de171b94dfdbc88ddf4c4050abb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0222f8c3442f9107c0096f36da43a72b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dcfbe3b23c8f749b57d2857a4ea8258.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c26159a483804960664f6ae14e6849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f19569749a30cfc0a666876baced9910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78bc5454b0cc304bbeb45480cd124911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0740a2b385ffe07f26d17e42bfdc0912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1454306ea0f3d0b99ff9adad403b60113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a0f4149c31e6b8f207c7f6b9049be14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38886fbd3bc4042b3b803df7bd8967915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5093b75d9738f4f6856502d3dbe4cc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20520743571f1096a17bffba4ee66a6f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef64f2e9537f1bc0e0d73589fba498418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825618ff5681ac10fcff667593a8778219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c4f4ccd3417eb71ce7fe3783bbc67020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27e56dea96563fad340f9ec62a2b0821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a36a58e8235014f4556a60b6ae73122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2fca40574e019b0e23a4664289415823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d605e1543f90fe349b11b6f6b3f827d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27268ccdcc455089f728100b98de7cbd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c313f877a974d8b2a59b521e40d3526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4d780aa941209ffc3685c32b35c4827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f5b0753dec7e27fedc4f0c613514328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11116f838dccbee5a38c24895b6db84729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95282ab5a2120226f7fedb6cd1cf9a2f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43171a2bbd82eee79301a1ec59cc50f231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236166b76f1db5eee8c5ced67ba5ef132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe887edf947c15d2c4bdfbf0a17d8d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07abd9f650c1b5ffde55dd4a243ae7fc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56e8308a5c9d25b706e2d155e4caff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390cddabfab778fd4226c27a4f7c46e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f694984d75a356a1f00211a787862d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603cb2689a32e74d360786a60e21a89238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e807a91ca1804c02fb1fb0258be5a739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92fa17c59bdde4ab35bac04dd03bae40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79fa8addd7fa5eba22dc41ceb7fef041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9fb4f2249d0012d6ad50b240de5ded42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760117a608ab20c59b74d192e0d5fd343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b1181c6439a5a5955331f0f32072d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e7136b3864f3a1960014e4b2d75d945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003c7afea43bfba77cc3b820989fed146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a84f3282160a71bd64e9e366809519947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70283b85b4423b809d52aa3b9455ca2d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ea2ea4311f9c5a52b4bbd0688d5b349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c40f31eef84c93bc91713769e746950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee871db357c5a4c53bfdb34031de5e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed35bd5717f8a517da64f5cbee91f7e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb8efcd6bd9d97b2748993cc2ada4553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0bc2198fc54529e9f047dec23573554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c8ea6a52bac27d71ecf2d047e320d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc5aca3d8bac8bc73bc53f18610eed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254c5e8f3d0e22080da23544470b14c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be827502cf678c646338c0806f723ee158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb948b7a9d94dad5a32e0b586ecc5da159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404b611377cc65c77de4361ab54b0b260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d1b967eae39ce53fc9d817c14fb4b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417a4c96338fa03e92c343ac97e3df762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4716225c4d86d5fe30d28999231dc0263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8bb56f6a358e20449977eeb32eb31c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae82435a85b6fa30568889f33fa0e165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb050a3f1cf476137f7570b9d2b4729066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8deb8aa8c67b43e0b9fdff0a62fb3d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1130634011f8fe215fdb9db5530eb4668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6be09e7812a942ef0f815b3ddf43069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c3bc4af34930c45c3876e35e04f9f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f1b972db06d79a030450c97e8eb0071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7beb9adeedc4f1ddb78d1d1e14bc1572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2af3fb3af28edcea34d6d9f2e45f373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ed8dbca1f8755cd42f3951e50676f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e4a17a0338348f2e1047910b7b94975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa1f1f75240f5ebcd352672bdef37f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35681792596e65d0ddc23d9321469e5877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d234ec26f26813d288584db4e4a9ee78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5046b97d520b3dc005a15829e8c5b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2a4bceb2e24d40a4fc11b5452488480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc7d01e5df5d4c804d415775852a0681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202e752eca42c87a49f13ce8627169a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b66fe9b47d56de10a7b08c302f03183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255054626f5e8fca1fefd8d94065983384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741002f0ae1f6e755ef1c36b8089bd9385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3b4bc113103976eff716db53acb8086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a518cffe8e5a8d14eefe0e344db47287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ba8b781c2d9db39a0d825fa443dcc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cbeb59eedc76ccb22d20ed58d1a01789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c35c8f04206656deef474ddba42f190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5209be878a86fece2624b502b0c1991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8473ad6f174683220cf15c19dc53ffc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c42bfba29bbd85013232f111f783f093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d773ffae50717e81a3ecc591618ff794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc79c0eea1057907f117d24b6a2d6695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ce1f095aff02c95bbf21a9649ce4f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f1ec35eaaef05d25f4d4bdb36cbc397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfade718abefd3838ab12a5299aab4198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c45600fa77e0eaaca56416bda39be99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf725a743bd8e729c9479120362f20100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97227bcf85875fe05eaa655c3c32fca101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789314e48b4a22f16c61904004e48d37102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc509118f9d23143251c0209c66b59103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c70773632328cc120a83efc7b732e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f210830d45a9d4768846481c0e67b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354f08735c92fff2dab5ec562091745106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a296c6536dbf774cb18581963d3e56e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5616fe3d90cf7b9c813993082fd50c1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6bb9f9b40ca7372a841938abb1a26109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58e77c711b5eb8e257ab6790f62547110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42dd8e37968f2b2b62c66b2ca4bc56111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc229c9e21108daff00137821b1fca59112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34feb8dfd947e14fbda3e3bd87cc0aa9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ddb6abb5a461debd62a8129a4e6006114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cdd58b632c7236821b834f39504794115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b55d5b0205ce6817675119cdca96a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e286baa8d866ae52f6d15cd8f2b896117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a29bcb44b7ae8a704591b0a419b943118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a213052f0ec90b054973ce72e1c3c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99313b27191bbdd86ba66466d719b6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957e16ad63a8d76ba51f33e471a8041121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804e89a648146c40ce2b0c37b7f094a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28196080a24ec198fe580e136d80754e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1e090e6e1e69cc84afeca93468979124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53499258afd65fda8a73f63d5fc64681125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc4de9dd2091c552569a0c4dd8d3e0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e381f3a63249071961bf72d244bcb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8774b7e60641cc61d9ac0f666fb5b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573605472395e23a7ad93c70b4f4b3d3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92900e7bae662ad0f8a539bc9c2847130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af313fac0560aebcc862fca68d1342131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f3830f30cf9e885d5079698272312132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d67aef19a6dc03273d6a2b5d519c4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea49639e5827d17c30ad38af5356669134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e34eb1bda57d2c1d066ee81df49ec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8d4cf1984c2d5a03c1b49bd292953136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74af8e0987c073fc39c12de9c68562d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae979267a4d898fe7d3e3b1aded67467138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13f2dea6187a4b2cf010acf5e554cb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb395943b61b1d9c4b3fd9ab5cc70ab2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce18ce7c8d02fda7c88d3b971b32407141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c2270ff96af1295e18b73f3658033142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57cf6179c8c200cb1442832145e45cf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cae6442cb1598ad48e2d7ccad27210144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb194d23daef8583237173ebd457ee70145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd201e8de092061d3cab9d28f26d9be146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5555b98a72ff313530ed50221680726147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84b80651fa46234d20c3c841d9a901148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74d128cb48718f7893d35f6b330921149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78231329851f04b91109a08025d1c05150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013744c8bb7e60cc0feb970e2305834151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2fba6c93f3933eadf1e239eb9c829152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a357a62f4d1dcbc8546c3a0d7360a7e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8a11207b33a1501b23a42ebe64ee6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6d93d1a5c25b740ebd45f9672ebef155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6141d94e85feed28d3d74a1b1a829ad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36544330d139272f0bb80519b9ebd730157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988abd21aa48526842d103b059e64c49158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb8f0efa6955017344612192d866f1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5bd9e4fc0a0a4f12416782b8b54af160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dce33f90d2ed884a8c1a1554b0db1a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3622ca367e24ccada46a260a80480bb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9de2df5e5d6ffb65eca1f2889ace0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af1cf9d360ba406a41204fae0b9dfe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e9196c9801ef0b50aee9f2187c466165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25287b35df1dcefef55daedefd807d0c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c9e49986beaf4e15919ebb10ba3ec167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c24daf920a76f2d35e78c0e6279f2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47bbc0eced3a4db751e42bed4c2f0e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3a0fa067c2fdbfff22e126fb3d21a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20fd30b6037ec1b503af82aa37e46c8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98e27fcea80c3b5787679c6dfb197f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20937f22f82262b638fdb2b1fb01d337173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2769b385fef8d0f36f23921946cc95c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b86a2d1d00738f5923dfd9f7d35a37175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda238175519143a97a1e7f99774046f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b124a013493e57b085f83e00b74069c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac4710519df8f2a6d73b032ba3418d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1943c55b4851c949f7741757326384179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071959cc4af4614346774f86bd458133180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b48624508886af73435cb333ed5363181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3de50aa2ac04f4262ff14117b24aa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342355f20cc0c5d3a86e297f424a0e44183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bcd356a72a77f742d001c33b5f60ca184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290c61e076a2d69f4705da217d0ea78185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63223f19c83922cf1ebd0fab2e948a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f63c789b933a178a40194f09f64307187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8db67dc53edb1f3bc0ba400c60456188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6d9296ad5fc52fd1cf459a02160a2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3dd4d02eaf48adfb16ee1529d4338a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6b5435680df9c531806fa427ed756191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e008fe9d85c3fe80677ec9ed58c98192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac991a3ef16b8b0d892209ced6b4b29193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7f02a807053fb6adcb97ee2f02f2c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537786e60ecce4d5e1e119b3a60f235195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acda9304db5acc52e528d2e5552636d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036fff824f2300e014861f83f2b5f70c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3090d06339a307e076d667b3a23fa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef80ee5822ba65e4f6bab320647536199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1a33b658bf55db7218d7428d91cc9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601135a29d3b0604b67df13839d2d67e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8698e43ef66fb9917cea942c1ab0041202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4740c5b16347f7887539989829cca94203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9bb4003cea12b6b5ed8f4bea38c3a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278595c024686fd968ea17f6d65ecc8d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e77b5014315099acc0a41e8772444206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080728945e2b48e1b4fb4bdd0f65807207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b35277887383baf908cd8fb82e3e8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf58cd675a6acdd81a64920be742ea1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da011724fee51cda64d44c6720990d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c72988d7b28f05a3eff54354d8eeb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f3e3824a3104c111be66b96e4bea6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1506a54834649dbd32ae5cd81eb7a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331f57501d06a13b1eff5d25c6ae00d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0b3138aeaaea43a173dde2706ec84215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961786d93b90b5e7241c2d31b6dcbda216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99324857ee854156308f1c7f724e5c83217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9dc0e6074e0bcda7bb3372f7c11ab2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e3184556f9a050b071fcaf93965c8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fbbfcd0d09cbe5eea2405853eedce8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431db137e7a53ad253863742d726afa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480352f29d2dc6d681d0e3c765d5041222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5860d3b436fd791fd5de0eb87d2bcc0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8e28f215ee750d1b9696bfeb575ae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829fac50ba1f39728c9f25bbbb25ae30225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8789df8dfabdbd01b3952bfd23bad5d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e695eb37a5259f13974a9657f501c08227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234662a5231c834e11f004377fae91c3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2751e3036386f330a9e78f0ef74df29229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4db4989763f926c6713e34577b307230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfedce73f7d8713e55b8d1d7e570082f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9303f729823665fbfe7f26bf15c7b8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a1746026a9ff97445703381348189233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d890e0bd229a20a5cbfe476eb35807234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9fe411ef5bbac9b359c4d7754c7e3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a41cc3ad2d00bf7e01772bcee72b0b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b482fd095c20f3a6b68a557f3797829237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7565dbf8b327b0618fa14efe5ef40238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f2a20f1c6372c5f8b35bd72b10a3f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2579bb618633ed59e71057086b359240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537f7eb493555f7870d86baa0f1a460241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e39844ee2b19179a18c3c02efa260c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c0c3fdc436f54a0199e72e1e0469b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3db149b95e8f13cd1f9cb45efc31f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe19a50ce289b8c28ea09e8319f8163245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df925d66b03dc6c6c6edc5c6e5b6a3ae246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9ad8c03676d15bd70fd7129057a4d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e357ed9cd88367c0e4372b9f11212248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f26c77b09d2113f549524e0a05f01249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49532a54f3b2214d0a5e2fe34d5b71c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca5fd5b81266db6a96c01ae8b70502251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f37d444049cd31677c697e51d603fb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5d7b3cbdd7b3c834b2b81ac9e3acd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5723cd404d2ef005a1c187e6a08cebf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab553b590091dc95f5da6121aac80bc4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1dbb7a432df4955bda2cd3d01b6e5a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b458c2726f68f840aab694f17ec74d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e321eef2e2f980f40eb5143226938258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893f390af813a4b1ba13d14225451dc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fb36e2db4746d6a40e086d0b3bd58260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d886c49950865c7c808e4aa99d27a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e9a45401a3b555474e2e30280c5ce262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee8bc8bb9a71a3d61538d588bfe761263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3392d63fe468504337c07343fa326264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ac57fa38e559ec217202b00d8bc60265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a0170fb19fd50ff8f32c668d820d2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d5d33f170950ba9e3b49f78fb8747267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25326d48e23d183f9c1b7939baee08268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308aa6ad157991ab8793d6326b78c10269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d11f45bbaacdc10e4785d199f2dcc8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779cd7ca861d1ba6e0809d4b4e78cad271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6cc252a7cbf1dd47969957534c25c7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b678eb57d536895d71354064614617a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d2c8e1886a7b1615ca0a72f56b1c3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2ce200f26b05d8e9679ef693ada30275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3218964f1cf4844314f12ec8af12f5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64ce59c350d64390eee03fe79d926c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9013adc35ef78dc39789095e50bf931278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66cf05ad0280daab268a1949126f9f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c27a04aa6a0751dcec6b2db8abf1320280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c24b8d183039d306c07393487944b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58ed7ca4177fbaf4a3f5c95b5898e2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2f3978515490d0d2ea3a61db1d648283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e418d095b527e149871874ffa7acd0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2814e7f32924a67b34e6eac57b5d3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e95b3c5428710c98cc36619e4f3b3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bab08f267a79969a86e68d47f763db287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37fc9047f3bc26c4edd429c471bc883288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e50562621807e6064290b8677d387289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ffabe3842d02dc49404cf20bb7a80290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd315fa811773a76c39c8322eac67fa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80fc42b23715cc0330b6f031c6626ab292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a1f205076237cfccf7abd1eaa2c71293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae16dda8c5bd162cfcbbd2ee2835c9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2d84409601b66a5093dc07cd3c233295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c415ca783c21c4b88f4dc75518579296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486396aa73d6098e0c72bcd1c19c5fb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30ba319f371062a55e17080e8802b9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9369b0d0d8924538f0af7aa0a039e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa0ce8116c77eaec7d4460af43b02c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacce1b6cdadaa5fa1cbdc4fd0bf9140301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae432b2fd97c94da781b4d02ef5d936302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15e7bc2e3ce9742fc0341a07e000bb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8a332f8693b6319761c70d9510f4f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e93e00d55e2f7f895999a948cb333305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa67190cfb2cd6cfd3b975cb546b8a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e0baf965978c745e5a433d67beca6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9e2a4132ecd24f1aa4fcd89c246dc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89f0de0c0a050472b6fe5887ac328d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324425a87b106d52d28eef9ea6d675d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce81e51eee396cfbe094706e234c8a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adfc65554bf7f6f674f4a4fb2c34bf2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480369e97f74b54190dbb272497c5c9f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913e9c3658b9aa5eff3c71a1cbbf469314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816e58c1a18b6d0cfa5b0ae0d4b00af315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a1cb7fee023362b2df338c4fa0bb2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad02d6dccce4279e4ae3b17b33b1ed317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31605f48afe87067b06857055ebe9df0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5da0026ae9d4fa0cdbca4656916a2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0c78baa9b972d13629fca923fa05d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5875e2b4bc9523b7639f16dca62ce2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666224fb96fd67154c040f5a9af8755322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082384d287742f3cf96c01135a4ea56323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97d477e64973a24ab22bbe83b15378324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123cca1d5fc08e1f32ba241897837457325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b4886d7adc3e0e197f07cddb522ad326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a789ee9fd4f0ede39f1d92a792d71327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219568d8e50da563f535ef3eb930bf56328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99b885e743f644abaa81ca96c47446329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735347f2b058b2790d9380661ea3e9db330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307eee43e803941298b9d74198b4901331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd77eed4bc5f4d14bc041ddad34f566332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501a057e29efddb9bb68bfecd1fc55e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727496ab139605ae1f0ba23c4d00264f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b14c704d62e0fa9b3863a2b64fc28335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ca33e342b3fe85359dc226cfc10da336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05deadfc241b9b70574f39ed52c56aa8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba348af0fafc076c9e0b65a94182de31338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19549b2b79433ed7f231f106a86144ac339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8799066bac45d073b7d949581baada6a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167276eb4941e390e3863e1e6b8240d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f91942e807288c9b3e30e2e44a3b0e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da25f8d0426461e2a795b1f42dab8de343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d79085f251c63642bad67b19a4759344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad79657b009ed359787ee00527445b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0f0607dca24e3baebbb4f319f4768346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292907820ac60292a33aae15b01865e0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6b092f937ffb6da57bc5f27d390a9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27d05425ce4e578cb07ea1c2fd49ae349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5836ed797a68250ebdaa66b975c3d5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da70b0db340d47787ecfe5c981df09351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca589c8bbe4a2ada9309221c0ac005352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d5a0c272ff1ba041d6ea85e7fc5bf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b287421c7c44d050ec7e906f74931bd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b812d0f81b24e53e5f44bf3b667e13355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d50a4c52b8787107ca57a29a89dca356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3207dd731bd8f9560be862dbfe87e4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4972cddf664668172e5ce00ba4bc27358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee695c1286f3e2873c47c74f795f3ec6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d642dd267baeecd3cc7124d753819360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5c82011cc8e8e39c52edaa1fffd2d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895067fac4bb08e6276c11deca06e03362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9517f084a1d21dc4651884131be537363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2334532f5ab3f6612ba4b95ece2610364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216eaf8e7d973aff91fcd931ee3091d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0bc00307d848b56faf2ea810ea711366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4455ba055b30d46b953eeed7776d549367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2eccb182fb5f67ce9dc225df3b6aa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fbc7b8caadd6b0465033045ce50535369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021152063509bd714471043797386c14370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3dfbd400e5d01f29334040bd67f2cc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd240353f00c958df0adbe8697347183372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a3f80d0e50d8823927e40e6505ff7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60051708509683c2e5687aac17196545374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb15df7e239c1ab8ae8498aa73494b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380c1d029ea97d396cf27f2d94f0a32376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0592367990d78ef6e0e86098e88f19d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513dbda9567126a87222b103c9eebd16378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>