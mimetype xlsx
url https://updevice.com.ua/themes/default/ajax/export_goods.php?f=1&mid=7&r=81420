--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660d1342d97bb019f6e8047b37c45401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c84f53249c15162a58208a71e8b4b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97515e55ded8231b5c3050374ca740c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc17a2ed4fc74f88f92f5606344bf44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b7a3114dc631c21edb83c6d0731fd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580ecf120720d254c9a3e700efb2e406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6e59b5fcab807625426433a23c9d77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9089c4fb81376ba381dbd0b19582a938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ff1281468d190f6d9acc985a6741c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b035acc7d2dc0eade3e75cde84f77c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef6cf991182943ff40078e092dc81711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f090e3544e26dc732a1729dd6cd072f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2834a02e726af3ff8f16e1b5d3e0c3013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7aaa8051f4869990e258085cadcf0814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2575edf6e8292183773bee0dc356e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf9a5bd3bc58e211113f495d65b47016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851c633d5cb03bc38a5e76e96cb9e6117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ae1f135d25a2fba7c7eb3163ea48918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81b81fce2cd655dba6a6cb490e6c5919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ec56898e5099b2837875c04d4f3d620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63c05d33cfbcbb1895a270fb8aaa3f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f63307f9f6f203fd6dadcf2d22953922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285fd40436e8dc0d59a8d6ce52d2c07523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c51bd6eda4c8d89c981d6a405e4b5524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1e4cc52158df5159d6d788457ae6025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e45eca851bd5baf3cf6f0d767d3cc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda3848315dc47a77085dca67f9dff227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3235785fc49724be3179bb8a4e99528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd08ce8441289aabbf3a543983eee729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fdb3dcf0cf5f09f1a295a1e813e1c830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec750ab48eac23eb01b7f86eb0ef51b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ad3dfbb09f4a27046b2e9855636ff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea875d052aba9208a68e332be5b57acf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6106e5a1448e8bd0ab7c8e345fba9b934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb4c0e9f514140f441dfe5595d376e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb831ca6b7dcfdc58668afe6c13a5536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34000fd39b58bdf4f8e5aacef59954537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ee64ce8a83b773ff462df3d365e3b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eca14efa1228859265e872c7a9051e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6bde5b54075dd8f8ad782cc08d104540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc5a6d1db47bc8956af3249bcec09641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df154a38ddccdbe24479a01d49c6e89842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a8abc9427b16c1572c4da302d5a3643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc568b0691fce3b1a7b101762da5b08444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce09d207b5319e4483210048d3045f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe24b2603706a8b2d1c84d57edd08b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69579c62b058cbfaabb15f990d3ff8d247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53fa8ced537a55456cc468707b9a9ca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f743afffd260802197a4daba6534449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecfc45b67c79842c355c267bf3d96dd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781481310b2fe9409277ed948e71cbd251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53981714722f1717c97012e181570952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6bd4348ffa9483ab20b594e5a2e8353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b175e092d75ea2ec0318ed50c1572354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637376c2ae36ce866d51094941af92655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15bc05690ac473ba8efd79069b07d2656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f70c260af51c0e9e36827bb6c740eb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555476e102ba6225e90f5eca8d9de3858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010dd863e384b7dda309a851b8cf93659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98d48e3ea44a254b4499648bb8a96d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f18cba90e9b2e030236f7a1483f8361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc78dd3180d15e1a1b20a429895c68f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86aa5d1dd898b7fdb6793add369ec2f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162825138f523a26c17f1b5d47cebf5164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10adf58538ebe48f81f37939bb86af4f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea00b0d7f9c90b6162f0902740cae366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ff82b97e9cc73e3088c029cb8ecb967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d99531180076ea7ee063e34ffebc368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd0ef9e4a25c91b901ea9d27ebafc069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f640356fe4f95cada04449b4220b0a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1cc61e01cd695150aa8e6b596f66771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518667b7bb93e9f15f5bc926162200072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf31236d1d4b52d752fa88f1b1cfe173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4ed8cf5bac7cf94b33b34b585647274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965fb3716ea0d6858e50a1126b15606a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d55fdde96aa01453246e9a797fe68c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ac318757e1aed6a56bbd4588f166477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87077e0a04b2b9535280f6257a59e72e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a73aef3d33085a264e2b10b42d36a579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff17d2f8f366428128ffb94b2ad57680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948426cf747528a5e7cd0829c7f63fd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1f8e2fcbe9055c60ec4af5de14d8c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99b207f1a7a494ab90040bbdc817d983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2663701b1dbf5602ef27fec2dd36ba84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75417c2ba828b09ddeb6499e1310d385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783fc92a198466b74a89bb4adafdbc6f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064b2a136abd51e985f506b8fb7eeb087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63937f873f23b667f2ed5a663acdfc7888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0996948ac0174171c886b66274e7189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3add043c45af23deef3b139e66f905790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0b2b27beaf51cd3c0b6b96db5dfa691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9d7c494eae824f8a4fe5e5a07f3b292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97ee15b22ec2265b7dc759475c7aa493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b165b7b47c6750ccf7ba7091ceb422494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25864256344d0243b4be406ecf613e3b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4f72c6ed7de42a99217a1e6ad77f496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be1e1dc2ca6bfa3946f8371ab2637f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a934e3872ea321aa1a91222d4979a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf91614766133f6cdcf75b781e3425999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8fb4f85ed2ee1b4f28f03b80cb6e5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f05153672113254257dd94622c0073101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46868c6af87c0dc02269748620bd0d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e2391bcee60e644e5c6f441434225103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de645ce0632bbf18b5e44a028dc66b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe2057d3da0e73b8e0b01cfe64c76d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a419355faf5ff1716ab7fb306dbcdf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04896a4189c814c888e6f7ce3fe6b18107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e11c4f649d1f1427e58e709d93ed35108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e013e8960f1cc7aadab98721a46993109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0f46b9575a9250ebe61b6bf4ed629110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7294fe297e2d80a81f477e3c053225111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec474f1b60d6ece76a394e17e24813b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d6332ae4085753ef197fbcfe133b4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d8ea41147d19c4d0e2d2d4879642a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2177a496b56dc99786a9071c35832b6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50051c24e3a11273a94e55e8f10839f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d0ec9ec877682a5cb4c296d9c4b44117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4be67b78ccfa510c948099d33d25f7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b4562351242a58e2a9cca41b34d1f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa44010d274839a08054fe6912f424120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a3c75673f84e6a13cfe1d10be0cd5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e52a713dd3f6710b6fec506cb4d45a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0081696a38f0194f81fca523588c8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924fe78c2c656af7b790b7daaca8eebb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b457c7005d31c4f5f9f35c9bd2c07e4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac38dae85b461571c835b17be233861126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bdf7589a25dece41adb15076158e96127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711ffd291cfeb3711220aa3d23c845a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaacb2e59d2a2816883b8d8b31e34834129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957e59c56393609ba5a82f0cc056a1a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19ba6062e534a929a8a5911614ee88131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82fd50a583cfb42a8adaa6855eb2e9a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e09202eaddb1dd10703f3b50429eb2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9727a9954087662be63c5ba9af5567134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9075bda00a823a7dec2268e3da688c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51efcb00bb6eb474235b5f390eb9ac87136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d43f302dce542bea21ac75f1648da137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682773d609b4b29c69d37b94bcbb7540138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9664992c4034ce4e44c91efe9b75b23f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168bf576b331a52112bc8e34b97cdbf7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de1b36a6e988f80d496e543551839f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1caa7075dbd7b2d54f496b4f5a2c3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c237f97ea1e251296d41d0c2cb143db143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af97e089ffd879b5b2ff0d9691e57e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f0755dd9e9fa4c6b85a6c37d938f3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b4b3f6c81a82b06b9331015377d98146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa3d2896f560001996410be506dba4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253dafedca542aa2d9bb3f9ecf9593ce148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855616e11ec9f1f2f0102e0cedaf745149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be6382e79495581bb555caf131123d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6572a64d522cd220d4027951e5ae0d7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e195fcb0b4016f1162a5cf9ce17e4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65de87db4f80007d609268c50a3fce153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742143e4c3283568617253d41942e00154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862289834e27316c81dedb6bf183f154155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4d7ac80f2a1fea18c3a9281021a75156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2aa5281c917421923582da78cdfd0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a7a793cbd1a6cfb15ccba40e0cfaa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c04072db4de804a34c62959ac4fbb4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b318400adb5492bab677575b909a5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc64c787b1afa34bc77fc0d2650f1bf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a64175f71b5c67a07efbde60cb199162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe9d15e8bddf7066b0e4ed913b4be4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000f066db266c62340e3219cc7bbfcf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671ec4e9cf07d35716b66a889e71600165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763265b0256c8bee7029454fede0541166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc8a6d7c53dee43cf520411f33aaaa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8982cb07239af94ae503c1232dabc4e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec986dac4cd0e19ce48a17ce7a9ed81169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36e89f9cde82cba6baeedbb1946d7a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80a99431105479a24693b5720c9f26171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc4924298cd3b3b54cf3d63ace3230172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7333d6e4058baaaea6ab442f1bbcd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab55b05d18ea28380e5f8c4ad6f4602174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93d3e61099a69d063eded02241a8e1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf932f28f84247386ce88ca5db7758176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5194c6e66cf2449e560e90fc704242a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9df73737f779d955df8484dd60e3e6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ee1eb71ad15aec15f85dc6d398113179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d011ffc35fa4818fc57ee17c59efef180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5299242f2ce9c32908d87746ee738181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8979f7f2b6abdbb1b900ea8cc91039d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d0bf6bdba197ad5eac997c6bf6245183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e76e62d22b652ba500ab958cac743184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf31c8543ef5b77851987a799dae5ee185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c7f8e91a61209fb3ea4ead517c4c0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad8b36c77238d12650dcdf1075cb7d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec92a4bd2ba8e94faa2d512895e43f7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290f038f25b36edc08d6449f33fbf5f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca777541e9ad94dd1a415629ab04e78190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a0ca7cd49590f758fcea204c059c4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0035629148077e9f52c3e004edbd35192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932b51f592365d5a7ad3cf152efaf85193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7c4fbf45afa0e5682ae0b9993e732194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a766f64c951878b273f9d083e6f0832195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e51d6473054bc478813ae03d9d9120196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d45677fd8e27533a4f21cb1d350f05197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6bac0500d5bbe390f035a204c1b248198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c09177f5f9eb64061e410150eaa795199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133494a90ea3bfa184d6bf20dec763ad200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46ec3f1e2c7e14f0f00157998f82f2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a45cb894e05f6cb6672cc7c4ef422202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e7791337ddcc161369423b32797ab203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065efbb98d5eedaf79aeb3f31bca0d1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb898c026b702544b72a9e0785d1176205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a58dc077ab6ee8956b006cb5823fd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa627043474338a6affa0092e91e193c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652211020a15051884df16374f15ebb9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc907532b4e5883e5542762ab6d51dd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df38f581787f04d9a947d827fe0314c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da05eefe71a83a836e64e03d3386df211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e9c21eb5b40a68accc38d532e3e0e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa59a74f7f61f4c2c85595ca07baaf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5eabe5b40c7dc11da5fcaa80a2b20d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43772fe350b8cd3cd4e99795e5a9ffd1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9f4cf6e8db9b5242a321dc8d08096216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78369114a860b00f724b03d02bb98a0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c068540d44f7a41ebd6332c99299d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614d1b5ecaa84120cdea83ec8e91dd8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347e089415d62fa7d52a012b84fe44b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9079c5cba24e8ae317e6277f1a8c35221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866c8cccb72f3c1b1648513b86c698f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af030596225c272f3f4daec809c967223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8f1fdf6e9a35775ce988f5d1fe12c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a232267a966f0ecd0b8d873c88afd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876ab4f42c1a7cb1c6cc1852f90e116226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8a1a3c3dd52cbf4aab2db3efc6581227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7250e9415332a65a86ed014a3f90a2f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5c49cf6c26f2b5a74a66bff6bf1e8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fea5dd7a919f420772fd0ffb2784c5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce86bb067c2455ffc32ad7faa83ef1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4d903239c458348073264f8901270232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe66ea177efb12d3ae683097a9972d0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596f390165e7589c32b19cb83e11f5c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389c7fb7ba54c40842a06b8ed90e918235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348522759a82690d5b0553b85456dd5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627919777217e82b7ef5d7b0e6a3330237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de151f66b1f49738546fb5dce693065238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69720b73ddb7a548ec6bfe8e8c4f2fb7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20248e80de1afd47a6f0596a93d836a4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d4ca4f09bfb0d95980c55cfc047a9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bff0c7a42046355bb45d3facb674b5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b756ab57011fedea85fe77f2ee7a284243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17edf2dc7b7e7b7fa9280c7cb7d387b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9af93e033742c84a98cb49c7358f3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74621434d3db0b73afda5537aa34b329246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943c6a5839685a1a5036d56b622dec9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddca84729124e31a831b6f7b53dd670248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7dbd44446ace5daff58921487f624249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b09d7e34853651549d8f9b46401033250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5078dc43be05f94da86d3310c7509066251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0f571735236a4cf060eda7296758f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff61d2e77bb3a42ee384123aa10bc56253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95aa49aa4fea85cf9810e6c509bf02254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0614d4a38615c34e0e076afab2d3788255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4bdc9ce3dd4130d2d84994c2e4804256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3fdc09227185131f981ce2473a45f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a687420b8da90d9703753174a24fdc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a641720ec71ef0229d002713323c214259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7496ce952e81c0ba065eef5585c0c2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25dd46bbbc3a4e3b9793c55d94889b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a82db9c14fbb2e0763198507d1641262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a79c7c3107e874c2bbfcd7318e266263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f18f77d25aed45213de71e79b0ec3c2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3eb96afb2ac9269f57d216d2035858265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d329eedf18bc669ac697cf4bc965f6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947ca7731c6384f8e9a02b89a9f1882267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1727b9c04bee0cc1696ab4ee6830f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21991cdd83f4166b0ef54db43dfe579a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a410f145932a8c7a42f8bc7d5599e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3dca3dd2c1b181c9abab5ac15be212271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a417b4dd269970a4d752b5d3458c0c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f5df2ebcd0ec42c748e211ec5d598273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862496eaf6ce61a24e2ed057a7510ffb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f3e9e32228ab7764327cedefb4909275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602395d1d8d8a780c53e48954dfc9ee7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbcccba8e19f78000014a286c6d3f45277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b68f25d61c98943d9fd41f9a4bb5f7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba479a983f83a731c8a1075720a61ed279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c076179905ca4481322ec1e1c9b35f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f629c88040db6263b157560ece7c4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ed444f90a31ba9947706744cbca4a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85821f93e8132c3a299013aa99c82b4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d21bb072f1e4d4ff6d7e47a1d485e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4e96525eff55c021efe62729f9f36285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd42cb956659cb08fbcdd25cd0e245b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f51027206036edcd00dc2c48879dfc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23dd517d22e73c9d0c9dce9c74a19d8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8290e7db73c7e21ceb1fbc3223a0040289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01827302ea7fe3924544f6030497d1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc747b15b22111a650eccc23d6cc310291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c1435ed3e9901b31eb15d2cb649f1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a98bfc04899d6f9e7430d6fa240fe0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3538cfb43678a45e45daf47f59c4b47294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa011c97dfdb658c521e072dc58296295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09162f839bee4896f3bb1f08848442a3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3f1e7a26eaeba50449508a91b806d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d310d6567108e72c1109010f71aee298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca393626e31851fc640d888c76189c48299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9d6417f785e9acfd4e8ded7e31bbd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e0a19a000470c7d26c9612e963af0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2caef307c8ae98dc3c89c95b95e9d8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6bd313f99b90eb1b52b68f3495dd03303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d039aac26b061e0058a071bf61bdb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a59aa0e173d8ca64b7f7eafcf38295305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd01f80f08ff93aa292932b05b9633306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5832405336a20423a835eee7601ea307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8301166337b8d77ac9320432003e22308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9da8636299fc18c5c15840f809e9b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5b668ebb492fc302b783953e901b3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b9dbe2a5afa9f2f41b2b399837b28311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf164226ffc436ad76d984fa36818e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c221ba5fbd879855a3fd9979c80cef313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6e4ac6773f8f74dde564e56b78711314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ada7897bc549fad7a0eeaf3a210f15315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2bf50a31d37ea1609872bcad7d5d0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830374ff93c0f487679bd5486ab381f4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d223dbf6d6bdbf30a090e3b057d19318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607feb7d9ea40b1057425bdab64ad7ec319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f9e414aa8283333c7393e982d376f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361bd3a9206f99b4f8c09d5787401a8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d52a1adb320ab2468e5627c5de3b2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09687fa042119081761d5234e026f67323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c28119fc186ae9e1a01b7c3d0eb25b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaefa90f0c67c19c2b228c5adef0a81325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257afade0f3359ea0a4c3fede7e68fb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f72e6d814a12006ef84e63146c4962327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c635f972b5ea676e40cc08064219080328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd29acd0da5a51313178ebb65f03a8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc474ca2a4e3ce43fac5ba1f187feec330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91a717256a23878a5b1ea3686c7d4e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38fd8c62634a6c38258559367103f0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3939cf6a865d2b54c53c7dc918257f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a32814f96750a2e9e1a78242288096334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580590650e58acbf01cbb6f8c9c09cf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b140ffdbc22d677f9f9040507ddbac8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd613eb057d644f9ca8d44c48381918337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596fa3405dcc8e743d5140fdfb38960338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cde72b487060555317df12f27e0459339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bfe8e97f7cf31df76ec0ed3eb34f65340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81414d947123a88e3575bc38fefae8cc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff6851b2ffdf2816ba4814228eaae1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28def7d98c97873d25e407f2451bb72343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9603c1e1efb0da7d5172346e9a0064344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b3b609420048d0c68528fc28f7c4d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313b90eb8740fc999a38046fc0e90ab346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4d55d955814c32ac85f40cb264d08347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f058dd6e9f69a79fa1532bb14411a1e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed9097d07e221cc336400f75559c37349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f26dbe1be95b9efa8e53462ba030ae350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa78ce3893d251d8dbbce24dd2c9a1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5b852de818b1eac2d477d5e5080c4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a86e0210d846b91eca9bc833b5f266353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f0f3ae4989f734289587bb20b313b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84ae314200b6df77e8dcc8c148a3c6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc64871c94164c52192913ff2969c04356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6be890b24143eda70bbe2e033bf40357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113beb77b3f16be226012ffc6999c29358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952211cbc96fe79e14fba04f226364af359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8a4c51385e5694486025a04a249dc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357b918704d1f5c8c24733468135d92361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8b3cb91963ec8d958e4802c854931362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0aedb9ea773d13915ce46a4600d70c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e62b3a5617812894cdbe60231c610364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f08349e0df2ac1b8c6eb531b522d92365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d36dc9160057e7bb384bf561f1776366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516278f7b6bf36e40877d66b66540c6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae67616dfd04511f439e0e7c79094b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57810b94ff36d613be1ce1eed587fe9a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dcb23140d5576fb0cbb6fb1933334b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb8a3e93f1b828b2ea669cc96926c4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c772ae593e53b20a8e8809db6bc6e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5b5b8d34c5169744ad54cda0585ae373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac7454e1f13f30d09378d3f004b892374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1a54db724a5bf0baaf65c71208c6a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb9f1cd4c6e3928be69d2e114f8bd9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970216de71bc7288f0eb875aaa85339377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838acc3a628e714a675e2a9be9f301f8378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776d5cf05eb3822ebf6b4a4b49f653a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c3b6ccf862365094c011cc9d111b02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10321cf5092504316a38253617d4013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fdf24862935b7f09280a84e7db40914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93ecf456ddc94d95f3ad5c386682ff5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9089ca9e04d70adbd817e2c6bb3546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2af38dd79cb4ada1b5361d2545462a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1684966232bdce674e82fa6b9ffbd28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43062b8bef6e5064b8f892e4888680bb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd728a731f426c80c8182ec9d1d91d7010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907a69242e9b359ce79b8f31a17a7e411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc9331306ae671493bd4906b7a0c1a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c067d783b8e625804fa96226a65134713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d3dbd0599b4cf85531bb517ff4b5c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97771576c48302b55a74ad1019dbd8ce15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198020d67aee15ec73fd9965b4a6a96a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555fd44c8c08080e939d08e657daf8917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c7c06ed7453d95e1cf14d84b23cea18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe55e21745f312ecaa08ebfd44ea49119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a7653013244d82a6c3dab2a01289220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3a468fe2fed013b0a8b7eae1eda1421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0dfdedfa37d6aa296c0f900317fa7222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8583d80711abd2ae5cba33bab45bc523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f8ea4d1a4989823035c3dcfe89cca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14ca87f79fb03b190d0b2b9ea0e29425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5487ad45beb9cfaf72e360a4cb99d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45fe46edf294a8891c997cb5c92aff27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad2ee580588630fa5043be18933cbf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933709e2cbb831f514970789e8793eff29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d37cf5e58295c2ff20e7e12bf9e80530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbbaf26c8e3c345aefba19bec41894831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b977f564c940be914762e9fda112232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f7d72a7c534db93cc0d755237a4ff33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9459a0cc19902b9de2a7e815c0c64e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956739ede2377f90afaf625d0a7070c835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a152143d1ea9d9b4432db088071a5c636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9afea564ce22d29e2a33f489962a237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3c2ea8dfdcfd0cd5da00d6cea1c4e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8c4039483743af14bb2a9aabe985739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf3b63f352b149c7ab8747520ad49440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fed8a85056ffc77f4fc9aa15907df541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acce463e31af3857acd0fb219f0d2e342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f308b27d22e16c33028debc5ac190e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95529de051c3ec6819fb7470e539584244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4afeb6757ae6def0b2fb4d90fd518b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea828537c032407531256f4025319f446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364ee8de821b417e1e0a1ad6117a98947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66a1b83dc4978270bf94092d0e8f5848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd3a44b52fc38780d008d670874a1149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61f8cac6ba1280b6c2876f7b5318f750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61d75726cb0eb9424ee35659db66fe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69baf4d35fce399363f1d0675718a852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6f6f40f2c41c5497bff50267084a053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba182b88df32772b8376dde54c684dc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7a3c577a7b0a4f73eef05efb112ea55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6f3535f8201ffbbad7fdaeb5a516e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7c6603556a1960a1bf570b066fda457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a68bc274392498a35abbe942940fc658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa0fbdb60417faa19161b4541aa56c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fffe65a71ddd13be43a880598e12fe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe45ed98f2fd463d38deed72c574ef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2e26bc163ed2a7ad16dc9528ac41362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a4cdcad518990ca4d2dc340af5fb763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95def09b178a636a277099bf70807c2864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7637bd51147b04b4d2ef53293e19b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d92b04cb7b6937c766ef0b15a680f666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3334a34569f5e429a9e27345a968367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d3ff5a5c81460951dc02b573d8da368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc3feb3ac84cef509fa11deac2f6dc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5f678093f2bc71962156ef7831e0470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a393507b6c625b3f66d2d8dfb88314d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8eebf74a92be66701bf3488714638e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19623ea5eca3607cc1e800e050d620473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360443647c976e7708c83cd085dc1be74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3890034e7e51dfd819fd7a33d095d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa54c5f2f3e4426ac6b6499726ba49676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94463c29717aee18d95d52075a11a377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709f5abf715fe0b5301aa829b7ef52578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55e7a1f500eac1ee5523544183db2079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06061ea8c449d54cf36a0e2922285680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb43456ad0edc5d68fcede602b9815681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f54bd101ffcfee0dc4a925787f10482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a523372a412fbe926531563fbb93dee83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be169dea8c13743789c8962f8710aa3584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8c63fe2e86c8efee6b645fd59194185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921aba10464c39c461d8847729e76e686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f4cfe18452e46da18cb4a6d2fc5ea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce6dc043f78288129e0fad73d9a8b888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20f90e28cbf2054db9aa4a4d5552d189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aadf805ea514bd752af6456bc03f39990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed557875205c6e5e2508c37ee9044bdc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb331d069d9abd117211a465da107dc792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a365b3b8e6781fed58e1ae93a27e2493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808ca60fd9fdb92f60b991f15524cda94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ada29ecf6faa85a5d702a9919dad4695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae2f28c88978eb89520ed3b098b91396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688c47e5750e312c2d4380222fa004297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e01db2e97e27ec80cbe68a960a404598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20db9bb00f0ceb711918d40995759399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7055bf0f5dcaa0ca95a43dd7f7beb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e13e8107547be9388618e5ac53d8f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237f7520ace69de5bd1a64e6445faae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92a8237adcbd2b0fe44df3d2e64f78103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8076cdc04caf46def0048b4b943fc14104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61505dd3f993ee31d8f6be07f194baf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5bd75b6f1882f1d3d56bea99d6f3b5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c78526889d6fbd6b460035fe3be68e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270165a0b82e083a9bf34fa98565642a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697d416c2dd1fe83eec92536b79c77e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2fa9b489caad685705fa555bd7f21110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09b8395779a38cbf4fce0d468290de111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906a7bda371ce4d8535faafcd86c991112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef72acb87e9edc561665e012651d2c4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c62b5b481c8655da119def42170a5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c79fa4b3c3b77070741f0f8ce18ba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf87f6b5dc2387110501a0a2371e62116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b13e5274d3f099bfa9995990c273d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b7e760507dde98420e881fcc0c302118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8942b0ed44d106ad634021a6419899c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4aec16edba425bdc33564361c013ae120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2842fed1bea3ce1f6de6672e3dc2c00121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37417f8ed8f8d7c8b78e178ede77dd88122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743b3391ba8b310388cdb2e415d919f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc01aba19f31bbd045e04dd43658ca124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a8dbf96f94324e28b2042b0b638ce125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d7987bb13b7c1c4df2730350e4e87126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ff918800a636b98ab898b6eb404cd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68609b26165e087b46d78073b1da371c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc1c2c6aca2ddae486638c7966e6ae129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb989ce2ccef5f2463ddd6238f8517c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c458120b5121ebaa9f58d65b52cd1ee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35b76a8e222199755a5654c0a54c47132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d1d7afcdbbd536b699be96e4adf97133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b0f781281bf57afb9b51f1c91d337134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a05f52d7324aebe6fadbf01c2c430135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a3f62878296427f36441e795c87b6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac0cad4c714497b975229dda4f7d32137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790f2a68ba479d036dc8bd53cce4662138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52dbeef272195d205558c1b1088666f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8528f5560970377e6c40213990a7dd2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a579cae4204fa748eb0fa5ba8ae47141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84bad704374d32bf5f8a878dccf3b53142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09caab198ef09e54c1c7a3c7d81f679143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c54cacff4892a92efd842039174db144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99824f595f83208fc8b112d6736b5282145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c99c08eb9a2cc8da7f382657aecf8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b02928dbf46058adf2dabe42423d66147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79310744fd1dd18ca91e84883903373148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce77dcbc86eba80a9e1ea1351b3837149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2b4528ee3aef6d70cfa7fede37ba6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ac25f81d3e136b3d464f1f0b12da1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372fbc0d6f81526578a0b71abb4bb240152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d96942a7176bb4f291746cc185f93e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0bac9d0650dcc360d43a770b034a2e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05215ccafb03beff5533fd4aeab69eb1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb45f8bb970b77931b3d307ef00ce7d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d59b7100d0caea987bdb4ba7fc6e5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd970da9ae9d344d3c4570eb216312158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec13ebaa6728676a57ad0b09e77afb7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d5f221f089320d422d3ba8c14496f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83f072ef1e9413edbeac0e6d505ead161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737258b6d4c29a762492d9bb6b2ca2f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee9eccbbb8b295ed5df8899b879f1b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330b128adc6650ea8ddd3604fc7a63b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd339c4049d3b5c869192f3efb9b5b8a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0bf73ff1cd4ce0bbaa0c3f5c87ec41166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcae65d1a0209f246eb76885aa6a1c6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd94b5e0fa204d25d10aee80cb7440168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11322cd13caf6c1f20ff064861b85998169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d080e1b392a5096fbb5d40a68193b3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d2eac434ca05bfce4d14d48fc02ba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68495e0ea57483f69e832fb3054e40172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2dcb6e1ced702205c613b0a5daee6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323ab511773bcc35dadd37b8327eb71174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd909182aa4111d126323967bdb72b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9cf589d0475263a4cf22411cb19cb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5efca5d39ce0dfbecb09d7096a182c4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a7b73ac8fe84160882d9bfd528f9d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190aa5f6c0afc289fd482ef289d216d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ba1c02c23543056ee91432ed417af180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2928e303f0db505e034b764025333ce181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02dc0883792cd8ae7799219d806a3d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45879a9cbb33baae9fbd3e8ac9750f0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a6b55167db1b3d4b6783c529a6a75184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa670d2cc4e44a01fa876431a2c8392185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04da86aaf228cc93baa20bf46655182186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b16b4b10cd467aa7317d3d227d12d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef12d571f2a745518640badf0f4319188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a8d80c6841c51f845991d670b053b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d956353860446ee374678607246c1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf269246d166ceb743129b61de38a26191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69fbeb23e9ddecc1d52d2e774ccea0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f0094fdbbf8297dfa48f3850a0451193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb517a5722c10a802874ba575c2ba196194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f36357f954592ded6e1e03b9e9cf4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10fa610601201bc057c3983934b186196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb11335813aeacd83cd760883329d37197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f334d4292804199d0d7c59bfe4a6f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67587b2b3f9f625d4ab8b92b3669b8c0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d4402277b2bcf14ba363b7ebfe006200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405bb398140aff969af0287659ed535e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219d279559f1920b715b276ecaa8f99202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857e9652be7fa966f31a913c4298284203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed406689e4bb91ff720e77748299efea204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a0337c112b0ccc82edca13e5b4502205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad5f3708eb2c4d6861f6a14a580473206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675170187a9952e97912e05d0bb5081207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc61745ffa778b21e6fa2ed4febe0bf3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3e432ce5e4436e27c36e2cde01057209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b13d118e987feb9ac6f3b68ca704a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9177ff1c52c3d306dcae2ebc0aa75b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35021caabeac816002aded3b097df992212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca590dd38a62b417bf07bafb6c94c7c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cefaa750ebac6d7446b7c8180c4b14214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b68d4fcc85da638426167d8e5569ae215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff87870b00774126e9888a5d707bd5d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd94846f364604d096b8766eb2f7a54217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd2cd042b1e82e8b3876d8a521393c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce3ddc8510a390d4f47d185f61b54b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda778fcb33e67f7fb2e485a3f3a316220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c8ae53d1fab6376c393a0c0b2983e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04af86a6f069f5d068db4a34ae98e41222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8f9d1101fcf61d954d18c5984084c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca20ffc497c01c0f338e33b22114cd5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571262a1e155223306aab29a51da04e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f9f9054635266f1cb86e79058bfa5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb15c7ffe997e82eebbaa775d94e668227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86719440ff05806b4fe48607dd6e505a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e16d3f7ec073d22d266188584b2d91229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502e7d86636f24810db77af3712a01b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f36d7f0543005742d448b53913097231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585d395346aa25a58e05e869d8f03ad232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d845ad8fd41f57492c8c0684bbed7a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0ee8936ba166e36aab81571f762b4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569245b528f6edc8e4be6164f1b91309235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57283f320bf2ff14720dc2f17624aac5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f43a35601e7114f069d99d79db8c20237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c619ebd36d98090c8678708b5e333f0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ff6c9fea88512cf41e05b083c2e61239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ae0e20f66e32f91af98f00856d82d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349a20bda951194b56bf522e1e3b974241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079184a368ce4b1fcfe2ab01054080d6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3c8379d21204e555aaf6c50412e20243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f571751d7a46312e82c808781d26eb6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa0e1fa01f33cac7f06a2718915bb0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49507f0ce23a9336a18b2b19ace7f5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61db9d4bac2c299facf9ef7f4e4f2f7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7524ee56264d16671f4789b42bc5f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f2d1d03315a1b937680b8754acc75249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e36e68116db1aa3d16227eb9b403de250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620b76799262670021cf11a00bdac79251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8b94fec954dc08130eec05bafc6a0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba005109e23f45597e4bb6415748c0c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e4b1efa3354bd43151f42c8a56116254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157319ca144d496be1eacd983ae66721255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef63fcf88738885aff210c0ec9e685256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12a136b03463562535faa22ad0d90d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cba629c7b17c6cbdba7af8e635dd1a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a173b1fd9a4fd891f1b2d4d129c05df259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099544eb81b475711db4d5f3a146f42260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb227c9eca418631f97b4814cd2482261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e505dfa5200afdda5fe82827bcc32262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0335ce1c246a7a5ee365c6ffe88af263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61667b67e2d59b02af798de1945b3227264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a290ed8d2b89744525575cce997da265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c685445b1803a5465016ee9101d482266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7a1ca04bc139a0c5de3651d3d8626267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dff0b7a0bc7ae963a0658a745ed2c9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335f54cbe0a70a5c4d95e601db26ed1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991943edb2e6a1216fe858967b0f7fec270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daba752f4f6ea85f506bd6ad420ce06271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804fe4f2ed874360621b822462c3478272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90898c5878b0ee459db1d481a206a98273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d1cc78eda4ae1c4afbde6fbd89a42c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9c9a8a50a7f525ba7299a2342429c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a288a18ea0dd9cc5f669173a2b0e5984276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7c40d09819c6986cf2bbfc903a2d0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789680ac9c0c60fdd634df90ac4a23b2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60468f37668ded39520224ef5cc92e00279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd73abe1cfcb8dd637f8cfd841fea0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052285fb242db4af7ea2ac159926e54281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300ab3a0a66a2ee23d8c6b3d45eb6bc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f7779e864f55f3752b76327a5a521283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98959212b04ebce745f260c564f5cabb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648f77a3409651968ab62be660aa4ce285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff2cea60a503ce312edf5255fb6b02286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c5c19cbc23d1e6d7702b7e5ba3eb1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad97aff6e641e44bdbcb8ffe6910469288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1aef6831c77fa5f7454cf356a76ff289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86514a57fc1b1688f7341e448669507290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98836b2e44bf4aa1ada3917691c8d28d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036fec27eaed5deb0f31ed93d4f7550d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262265dbfaa88ae2ad74fa836318f41f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a87486bb53a41a356467a21caa6fd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92383fe6af175d7b8001e3017cdd23ff295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a19ace87e55ef3aaeeb779e5b90da0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58c27990144e28506341bc39561b8d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2a21a5edee8f5a22629c7f7ee3b0c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec946f0798708276356b82f3fb96386b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b2a6920569e63e372a2117c8582e0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366375737aace3dc43261688ef7c67ab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faecb60d0da2cdf9a57299ca38f00a93302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d08c0b8ed679cc9fc3349c4f1c2df303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80265efc39f5a698cb38b424f66809eb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c848a6d46ac68016284a4f41e24f1a8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac10f97f13629c6141dbdb6816f4d3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f2d5ce7ee941756ca3dba4f65b247307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da478ef2aab106f8af9fcb697dc39f59308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162eb6a3dcc79ed2c99f4feecdbe05f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d4bb3557e11eb7d4d12b82560ae66310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa88176abf296a37530a875f8b3a9b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091fb48bca529f85cd37730aeedf2f84312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5264c9d75ac427867a6b8d749b37f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c4473b8b88c6def380ad32d7bc886314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705ffec16ebf88e14305520ff8658f1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c046b2b56cb90eecb0c96c9bcdf822d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351397b51432711c25ef2175df46dbf0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88d5bc8bf82ad3863400d51ecc6657318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f2a902a4137f6905a1bfca4fae542319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5266fb919137023211b1decf9b6d2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3dd012546746b08ad7ac8bbd04833321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf23b61aa48eb5d17c983c6e5489822322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c823faab07f94f27b8d16fa3f83de4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d81e3939ac3ea737ffae5b24045b0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad01b82d8d99e4e6a752d271948ba6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9b53ea2a179291de21a6eee4edb9b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d390f2a4917f00ed645aa3d04437e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1940d34d10a1b15abbd6bdb0c66d8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d739e250a5e49a5500f83cbc8a6e8f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939bd322edaed26b985dcc7a59d1355330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d97f07538343b0b4c8f5863646b3f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc7f480544ee475dd024ce4d906443332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d26076e5a188e88bfd4a4f2738cde333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2519ea7bd5b56aa9b0a38ba0b752da334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62679d125173d6f62a5639aba6d8258f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907754636a9f5d50a950b04a95e9a64336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12fef5b792be9a0eb4a7b99afcdbe70337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95684e41b781772be068869ef1c80123338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6772a02abfb9b44ea89078805f099339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b20a6878f12bf7bb453905034f556340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a9f7bd93319b8cda73921d9e6dc04341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82e19a13bce96ee311d5b2a51ad58c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2a808606a042e4b2235a6697ce897343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63313582b2df82e7ed162a4dbf55e38344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369a322633c4656d892a2e4ab0bde69345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1e0274f5a0f6189e6f4ba0578ce67346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad72475e7edbfec8869c46dfd48c5fc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107b658bedadb54e49c64adf70cb472348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dddb2d947ddba8eb7fbfdffdde31b26349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae0964d3392718152d9950f23c82d4d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056519ca4a1ba0df536dc00d8e5517b6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17056b6805e259900d97e790a63ddba9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62d97b2d36ba24cb0f8fd9d5426611353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba291ed5cfdb74802cafa4ba5fbd183354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090f41832726c1c8f5abd91e8c17e61355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627b58d5c8fe887984ce026133ffe25356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc4acfbe60774d78187216c8005281357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3c4953a3ece879957240d52a1aa09358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb269519ccaf1f70b0c71019a9d6a5b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213a4e5f90deda0d4c5aa658d5908f9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99406b89ff11fcd75c8c35ab76d4efe361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098eb1307cafc69a5b72c99a886631e4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634dcf3e94ee1b553f2b05c3a8d250a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b83f0fc5334fe4e0e7205c4e1b806364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77fe1b1d53365e1887ac11cb6f7773365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61472c8ea86a6f67b74a9da7bd32e51f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe0bf780c26a85b42241f1a8dbfd8d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc1953d822979864a638a9e66ccded368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305fe9b6e971c3212fa37060a7260a4d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37362748aabdae9ef97599f72a097b2f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac514025402b1e8ffe5ebf41cf61ea4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143916cfbce80b1bd0e14769f500140b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab32d92217e1b0e12d741b20dceca0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60f136bdd9b24be694a488b04298b1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073ae1aa991ac88483988e3344a224c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7cdafc35ffd3aa9acf53a35c77e9b8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87e079e68156bb4d9ba1b537300e0b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046586ff65a0d897f70d256256ad7069378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>