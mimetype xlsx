--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -1378,51 +1378,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edeff031266be19c925da25562792b11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5083f48c1b7b7e044fe7d47948d18f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a87497df028762bfa71a9971c7e603.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c70a43707f4dfd58b538d29f1d8ab24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1089c83b893d7f866214d8df0a7ac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c37b5183ce6de464ee72903ea53c86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54362d964ea5ba747cfc3362ec043887.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b91bfd6a991290a4c280035d8f91f88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52eb58fd1802d7670c79fa22e9c2269.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df671eeac14adc4bdf84eb2f957d867310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d72bc2ca0d068717296ea35d2e35711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ee9baee23835d34fb1e2fa8a0150112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d09b650e78538dc8c78ab76a808b913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd3b218ae57ee1966829976ebc761e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2273d0a37a1ee0c35ef80ab2e1d7815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d450bb4330e1d3b6e474198644b89e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698b1f7ae74eb7ac8aac8f76ac2177717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74623680d728cf0874ee0f7c548cfff618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944f6e5853b9151e2297ada410eeeee19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac830d3775ae08149230f2ff04396af20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02071466557bf05f7559935706378121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd3c4d4bc9018dc9182751a58b102e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecffae5ae7bffd296963d635d718b9823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2866cad4558b7531730af815d9571524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee760fcaccdd808f6b602cc1288ba3925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0b79bf2a3540010facee7b2ed17c526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962409b7270807d5848a9aabfe35f56627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46461dc56bb684d51e1864f363213be828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db19c1dc0023fd48d2c8ee86301ade229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89db7959242d8bd0f1326f663b9bb630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6a5fcef86f488d98f71426a23463e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2f42a06bc17444d0bd4325c42d2de32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd4998447c04b37ef271fdcbb3807933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ef19cce8871ebe006a8290e6d2ded34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4bd2924809bdf8a7a4795c3db65b8735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9f6cf9e17e10d5929c5ccca35e82a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca689607eb37f202c8697c3192e1858f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f018c7ea7e054112f15fe4a01a70938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b4ecbf574319518face012703acc639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36534ae7e82c6de7f2f9f8722f71ad40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f936edd5860a7437347a6f16c1470f4541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84edbca43687d46db700e017610e5af242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8d2699704396cc7c62e509519393943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237928a165e1a62396850179804c47b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f2510f8aabdac6bd9d8d6559c4e8345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b45c8e90694bdca488506faea86cd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5571822ed1d86c58fb7f2cb55ec10e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af39a8df045c98bc7ba1de8c121979e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b95818df71311d11d6abf82cd264749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd86cbcbd3185f7e449a12c839d04d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e45bcc76963e69bd82a5667f7818a051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7044a61eb2ca01a086a4bdba68c0e5552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89aa37b3042c74e6090cc5ee30440de53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac33e33743cd36c71e09a5f89f298a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d33319cda1ce341958b9cc8b7ed9f555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2d302cdada7be87fb3080cbc2b6db56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e8a08eecffdf9186c0f92471b0cea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a0804b9c1221345bb88b0258da6ac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb609bec2632874ae9a62f9400b9dfd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83da4d6d1e65e4f9275cff56194b45760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def2ef2f10655f181097cda2e4239c361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859be7165317b2829bc609aadd325f5f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa67e08aa763e2ceddf1ec61152871e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ed399342a1585143185edae8237e064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3eee82116776b6ba40d187e4ad7a9965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560bf1da850273af22673e79f13329a066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c542f4e0a5b80f5b0701a110ebdec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a98cbd10d0af707d650ed5ba738efc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ae63c06a30b25dc2d9e3af0cbc37d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571b24e321b6b8992c0712c271d7d7570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db5732d32c36b302572c47bbd9d25771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31cf7f25438aa26ab07eef8797e49e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321244347d1fa0d0cd29f95012c437173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379fa9d54d53f0279669ad4ff303af0174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31de28593e554135bb1b6f7369283175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c359ef2cc60f51ce56f83d6e69fd49b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90302b2caf9703524f75527107528dd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec73706b681bd691e492241cac3d8078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1fbd7ae6dd2164b537b6cf4178b3479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944d2b91e2a226f2eb338fde0d05e8780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19bb31c8759c97479a237e8748dff2881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6201047660fb2bc7f4527c8f385a9482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6066eed9c2dea003c7a195e9762385a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fba77396c5289d6e2eb03de27c209184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af06552c7d787ecca1f49273c93833985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7419e1240de643b3aab9d2117ec57186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f52170c6c2a61a89f5fbd304fce0a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d188ab2c5512a1d21006c594ba456ca88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37e69b8a2745a0a9d3d975973ad2b489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6eb26c188ffd95047c5733107a31f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c655a16eb23c4cdd2b45a47c7f23ff91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b77989f5e1a65b453e4d954ca4724c692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7300b06af646609a03043ba70776193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd55f62afb6afd4a2d674b6dd75ca6894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583c8aff08198f76f75fa7a7206b4a095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b3bab8e5f7e0b2a7e4cf3b18d102696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3510b8fde128d276c3d873f3320f8f797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94856f602fd41bdbb8056d2acf6d1098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf6f7d2311bcc1b27991a2a9fbf40699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aba1ec160dcaaa24b20ba67007ff3f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd52be93c5c7486966371bce9335e49101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad4f2c492017d81dd6280be7205f36102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7a0de7cca16c253b1ba7ef0e0a2ca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484829c53fd2ffd9c0deaf6573ff7fd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27821d8d940375fdba624155634942b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67060db16109f621ac788de11d066df7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5812e05bd36fcf23b4692719b2e5f8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b33f1730d922e625724b42e80ff661108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e3ae1837401f7a4fa1137ecbd9036109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e8389e08c1ce11cacb5297c2a44fa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd3866cdb5cba7fa17542c1f067e01111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d856104c0b3f7d692cb1ef9e6cc57d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58964627ca79bf3f566ae807d8af2042113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058e85ed6bc5a74271ec41445b63984114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7e08198314eedae47784c64299460115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab57169898df0b3fe8956187771b26b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa0bc899efd2a2eafb5cbcd045b4b7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e7d085e0756b7c47980f935b49492118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee15c595cefb1214faccb181362fc99119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb395f19b39923c89abe084b5361479120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d606437d9108ff5e774d6ee01113761121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27d8907f7838c6d6bc8e2c500b4d8b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c07813ac70f3dd35592a56c61d890123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c5d6b0ae9cc87c16eef577b942a74124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406870d5a25fdba97130e3bdbafb9c3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee61f6f7ec51f8d1100031d4efc5af126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2148d8a4b5c783f93cb5d0e554cc05127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48783b43a62606729a3f874bb9d9f897128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09faf055842ce2fab212faa11ba4b6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701aea75ef736f58bc95bb4be44e8d9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6b2659d164fd4b58eed2ce3f99b22131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e4af305afbd88678862f331c5227f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696625a35c14cab438c7a256f43bdf7a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968363f56b49866d8a46b933546b07ff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366104dd582a5de87ee550d40cd2c4a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81049b27ed145b9cbf8a48af2101f4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ee5e4bba848e39ae99cd139ea6075137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630d531f5a1fec70feca0d2809e4ad5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ebabe571b0aaae1734152fd5216275139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0bf3527fe380da5bd845c77f2c2a8b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75fe56daf56f6f4b96d0c043c8db976141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f361dccd3fbc91b04d5d93974770f2e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3754d2e2a6da3b2d51ac724366d7e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b04c59faada4bbec282179f5726e1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a12347f00790dd73fd13add408283a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf393a56c9a0cb8e580f09f0a1279a2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130234efb3c8ed5cfc207efec964c14147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad913d79172f84f6b2c31836031854a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9e56481d8d5005a2ba3b18450b5e1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8fc5df86a8c046146cea71c097b06150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642ff115bc87c55d55af3475c3a59f1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4b851f67d6092e5bbbe168a24f021152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4fcdf33e7cc1da63d193f9da24885153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b23a38e6f967544cd10520b56af5fa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86cae777ffc2e861055b2bbc94b8b0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e2e491aea8b30dcec261116323554156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392ef199ad94576f5e94319d9d93d1b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb49b1bcfd1c05bcc44b925a39efa8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767e2cfa79e278098c07eb17ffba859159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec31d600354d5c8f285bf71967ddf6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c482125317dcfa0fa897a2d04da3e95161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc36c66f25418a6e914f9f74a7191bf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a690a9a1f28bb3449c933b753834d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945f1b6cd8976217ff556bca03c24b4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f483eb38be45cdee86669603993de2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638afe843baddd9ddee8b43f93586119166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce970529de979f88fe315fc01ed418bc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae083ac869200c1fc7d65d37635424168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02afeee529f6f05fae03a5d2d22d094169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35efc26590962faa0da0bbf42a2226a1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb040fad7b562db3a0e7f9e459c4f91171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c63e288a79c5ca08bde871f7c6275172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750b841b218597a60b582de6ca22028173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa3b915bfaff1ad89cd3774ad97dcb6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e82045df51b1bcdee73ae7d1d69848175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e08ffbaeb97a162b61d5251d1f3a5d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d64217e6a31d39b6bdf19533f60da0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae08327c22a676c3d8f3d65421cb738178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc8b1a9a0361e82660d4e3947dae51179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b08f890f4d2bf59c81f717fd9e8a9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2a02761c851938eb93a9e2fac020e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52896060b12a7a5fcc3188147b0efc0b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee234dbaa74fb04462b6e734182fe6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2524b61911fca70ef915328303e8c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4096405d314425f702f3331257082185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae87b9df545ae8a724ae542c8a13261186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b2eaf6bf8796a378fde6e1d87cc4c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ffc352bc20f368fc3a5c401ffd7300188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe23ca30d0dff4fa22e01bbb79d78d5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c19e92cfe6badf1c0f303aa7563a4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f12e6bace412824351f9bee9d36aba191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f258e8bc056229ed8ff597ec1485606192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7bc3bf65287667d1956e4158aa3d40193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd378dc42dd8d574e40b2fc97b8adb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e899bd70538a221d98a9f770ac4ff195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2f568aad3090326d35449c15400a1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11526efaea37c49fc59bbf362c7c51197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644dbbbeb7be2e693af8ed0bc55ce3d2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1406e19592c9c93a0990f2939be310199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f66ead7706243995168d2ebbefe16200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7da0e652768531390f560be2d9ab1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c97bcd5fcfa35c78e12038867e7a16202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494ff1a72eee20f5fa8b0ade3d81e35203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8cee69a635c1ae44e7f04907cafe6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694dc8cf009743968c535c840202b8b6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb224a39cc2f97f166b7035087e801206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1f2efe5472601f3f9850a89f5ec53207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02aa9cc95807e7dac1f60df98fd5cd7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f70f8d60999d3d26e198f7e6bcb8a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2189789a9a93f92cb01df3118eba2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487f1b143b0f1b296c46873091ca61f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e3c9ca88eb12a2a4708bafb9a63c1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b3732e4e01d874d341d2490e3c523213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3407d273de13cdc5ad97e0e62ebce214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7e20bae3d5ce36e959b093dfd507d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248bdbfc37b6d01b6601f3ef817a0e9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c299ce1607d0cbe4f19ffe88b994bf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6008b07ebf2356313824b0b1666e764218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8387d3a1a68f252fd631f2bea8e81219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc83b01580be51d99d49a414ff18a4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc271c7d9a9f8f052a4119ed06a0f925221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d396c8f22f31bce2cc4af35c8f16e9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45a8588d864e3c3c24e9c10f2b3f90223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccda664f883b0c1f259d9af96486119224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64014e609800c0f9b08cd8bb0dd1c2e3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8cf12f3920486cde6be5e9f7e63cd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d5530916ee14c648370e79f6bc74d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a648e53d81798a6b4c0675bd95b05228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39e76399652df6d782fc84d75f523e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f6edf49d0be28e3cec60becc95c2d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557213a23086dbe19bcdcbd7f2f45c23231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9de6ba7c256bc49bdd9237612f83c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265739bbaf43caff5f543bf1f926c7f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4131dd71c95e939ff08ae59af1c1d00234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b4b01f8329e325ffcc6c241822c3c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99e7fe27b2eace551f95b36260599f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f579f906f013468d2160a5fe23db4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed53f298fa4d51d61b4a270ebb905a4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a16dd4ea51589a4453979d20cc0a6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fcde43c9ef494cb7f3fa9986930953240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9fcc6e3c887208b4b9f35993257aac241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd383b7d8dc8961b872da67fb4c9d281242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880af281c57b688d11d75a3aa4d563ac243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790426bc1c9a972e3bfbbc87307ef17244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df4cc2585271bf41ea9f4766a5145c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9ef76aba90e37dc506ab47d51b6a1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b36d2f49eca85714f22584cc252e8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfbb279560b5f4349f4f02682255fac248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f91a546281900245b609e61d57fee249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd774664cbc474ef9d4e0733f2d4a5c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4bf7a1e9bb3b2b0c605e77d7aca307251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc23b923c52a46ffb1e916ccf660cd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b7ed95779c13dfeecf3b6f84c7191253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7b9720967ad5474787c8ac9a2d90f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90a091a62e02ec0fd44b6cf6c5ea41255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4079a3fca89220c43e25cc511931988256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809033fe66e363d19f6a04ae61956682257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456d89b6ddb1617d3bce5b683db0d06258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dcef0bd4a22fcd24f2c1cde575c2a6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe7382f49c5277bbace0f601246b789260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c2a8aa252757aa918fee45aebad23261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d418afb17005a4c34829e857fef7f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b5a9ecc9174f0706f847a0991a5af263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7365b80d2e0383b1686f926daccfb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3c92b47840abb7d2c1083edddb271265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfadfaaf1725658503a49325b5c11526266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d149f8e4a8bbbce821f1eca498a8068267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6517b79fb0e09b201c43edd8f46080268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2374b3bc713b2d4f97b86c485adba269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ce2011dda28dd1c7795dfdd2ede50270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c55d4b55666ee29eef3a81578d7af0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513fe30b2d2327f649f70c0189c8a6a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105cf12662942d34a63dadb7568018cf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e2de7e2f58fb408167d1a9ccc9890274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cabcc470546678592ebe0a1f8a4c92275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc2639a2f3dfb4071d0c47bf1d0506276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635fee388ceeee892ad5fae658f80305277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7138289ade75c2b4f490c601fd826278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6c8a49d1be63e11b03c162f7282a1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715125dc56e2f5c264ca3583d9d5572280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af976285fffef917654d5eed7114e622281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c7f79d2daaba511954e04bc1bde59282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9faf2c2181cb8929058c3cabda5789d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5463365c27a7b746a1c7ced0165f92284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4dc2b2f87ff3be0e71d7cbf49ed966285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11220daa053938e006e8b506000691286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22781a9da16d294a468b12ceec5efb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84e46aec60eb9ec49f6142a956b619288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f524eaf955878c4304866acee4e73289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a53b0566364203d4891d15cfb38101290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593416c44d57dd32969c4170dd4400bb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66deb1032167006b1b87774af0a30e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195549d61fd93737a214efca3fb2bed9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905eaad6174b549eec4bac29b4e2102294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8268b7464e17173659686c41aa6b0a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd46201e7e04e65f833d0097055046e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e65b7e2b99414e43ef595f73377fb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27e2f422e8ace9c62fd87be40c33b5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7abc3f2235c2481830a7726822f5492299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da7c3d78a5e8b7154d89d8b7e61da1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113bc2366917b2771b63b47de0fea0d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e19194f9d89eb3147918742a0f3dca302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de459fde33184f955f0cd1c349f592303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb87ae932d3aa3390d6e70c21ed06d55304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944168feae283a7ac2b5fe957f2143f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082fbd969ddb7ccf02171261d132f74f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4679737bed1ba604f9e0fc4ac1d4ea99307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7f43cd79bd76b04cc21dad63fdf29308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79062820a50827311607d4229f32e5d7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cffa91154fcdbc9f80faded71ebe86c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eee62ab8886cf531e97c80474c3d74311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d24713b5ea7d30e652c30a0fe03cc6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92658f63f1937af9dc6a0e709daebba313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c43a3af3351930dbf6d28dc6226d2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3f64cc786c80fa8141419d9c02e18315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932367db6095e82d66d1884766af8cc7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3c017be2eb8380ff2008424b81226317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed0285bd9eb13217bc3b5a4b23a658318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a1500c7d48b1030f281dbdf7e5603319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9c5998c327a40feaeffc5b67c4390320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee80bd1952cf7463c9aa31cb777dcd7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ea82d283c8baa5570a574fa28bf75322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c256ab751c9fe71e948a6c9b4d60d4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188dc14cdbda31f37b57a43e5df4d80324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724258ce7de5bbff333a60db96da0edb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e85c6819b1480701badbacc0887ca9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce1b4bc6c01a13ddef311062f6adef327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd6ac8cd95fa90dd48df2ed9a6470b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc0633f4e2899df87a58b6c09af17a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e87b6b60c74804230b28f3a5ed323b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd6d7e9921d9464a7ecb3fef158cf5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125ae4d922d986ffc35e79e928a5ded332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88486d3e5dc50e2a90fe0f38fd0a5786333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45953851ee8836747b2a8769d08a787334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284cc31f4296110be3b2f1744eeb5eeb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff90421a41dafc4908e023deb2f8e88336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d91d9132e134d29c3bac9d2eb5a2e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4dc5d32997527513d00dea52a3cdd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f3dba44eef26dd4d097d3d1c2f081339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef277e9c7634b0c1dddc03f56f5103340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8cb9392a6bdbc1772bc325d398073341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf436bded063da9b61a492ca7e8465342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f5adcb7a3d6aef8e2b56e505af522343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dcac8ae4a3f3ec4e84135693284fc8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb6e4b019740e731d782914a7f8441345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e99f55df9ea593f8e4808b75c4a57346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b8a724e47a25224fe513561921732347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bded4a0db7e62bf64d3c69629adb11348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8a545bd4f7ff90de8201f78e0420d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73ef394cb8021544dcd923d4f0c88c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d06e1f147899b7c5b8be4774c71c7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a03681d392cf28084a0388cfffa52352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e02d8c4dc4385f7e76bbcf43fbadbf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff156ddff1757bd4f50dacdcccf2b9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86deb2286fda276bce5c5bc850282b1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b311022bbb21776b2735dea8c9c17356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56124fb02c04dde860e53389cab3c19d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb7bd2c5813fe984b0b14140e970ca358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5aaf62266ad26187ace5d063ae627359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ffb4925a7d56ab5ebe9139735ccd33360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e81e25c0db10a1bfafaee4a9b9b53361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce2523381cbd1617651d17e1e335d4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32534303f4998190b96b0da99cbd6a6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8a53c76e5596778a4e811b7e2f0e7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98bb5e8c48265508aa2d249744aa05365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b8640e04cf57395961398c2b45012366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b960f9c1ad413a7d814bb7fe6f231b5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a2707429e0588c8c5cce623d10049368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b73fc2ba73fbe8ab13cd3e8c8dc86369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90979859f1596fd34cf7db3e12e2b2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfee05aabe9f99d44505cf7b0bf5691371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b6a2ec7eee335cd0e75f753c2b563372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0dd2e4f079e29edca942fc7691e6a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ebfaffb340775a2ae10b7a1511ef96374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18ba7d8d1ad5eccbff87df56e90816375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6735dcb56f405133309270032e96cb6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28a5c119bd2553d76f8e265c3fdd40377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ccd2c2ad0dabbbcaac388d0a28248378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14671b583a9b4efb2e636f4a5fd651201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ca7fbc22120016368af60f2b3fe542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141fc7a75d316ba4a6d5a170f4ad0963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1c7333230c84c3b6e64f1c5c801f44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902c9aa85fea2a0f3bc12ea8f2844f75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad4759f7a767030537f20aca08b7296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63570da3c2621c2f5a8242ca63b703c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c469d0a106758d4a9eb97ee012c378.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f34b571d7a023df05d15e67b3faf319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c698f7c4f7140b7bd77f809cf55d710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f21874b282aaa28bf8bc1d129323211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e993a74dc244d02de95db9ab7cf6a712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a96f3e591a94d3beebc66b4b80f5f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd414b0201b0cf5c9663651cd9ac22d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8fbb116afb32835befc612016b848015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3acb5ef61a5c55536363edc807df8716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdecf04b1b0d64476866bfbe466f94317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be724646d5b7773e981b01d071fd9f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd7f748bc091ffa78f77da77605b9319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb38c311222ce1d6061423654f680ba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27395ac83a5ac0e4c461175550c3e1d521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0b8c1615fcfd543d168088b9ca94522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba193192fba14a50c85a9022fae49c023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7d9e6e0c8f8941a781259289111ef24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1e267250036cda2ffc2ceb334e33225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984bc18e4ea3dbab59d7fd87ab2f93326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b9eb0bdd8933325ab145a1f94b04927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281d69dae50de02f3b5ed242130b14728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad55a98ff91c2e85cdb0683c4b8949229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85663a77021ad87814dca1b0b953a32330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf176cb0510e46e550e984eaafc675e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0b591faf37ecd70dc5fca176b4d6732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974cb336bd12450c258aea29267ee5c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1b1fe0f282ecd7b95f51ead8867d434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4427f893446875e86ade78cc4ecfff135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b354131b9af8568a6d5120ebc1176d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741803bca31cbbff706ce7a47587d0a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47b8372bc072603a9383b71c92dd7b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38e453545743c12f96ba42063b576439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb02d758a14a0bd628e019a8b849f940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d442dfcf9bc5ec720f0576dc915087f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727adc4264488c974194cd53cf7f0ac42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7a7773f84aeee8e2a2d035769079843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d296607bbd59666a7ea3e35b7dc1ecc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27930df46f370162f0bf88b9f628b145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6da9f5fa9a7d4680713cf776c38a746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266adb20291486c1e94ea6e8c57683d947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29a2f022d4e5883c892e5dfdd17cb148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f491638bd9c6e3446286064e6725449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76372520658a35b2132a513420540a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033ca0d01c8e89ce7d13f8fd62a38dd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b779d6243e87c68cb60df7dfc41c9352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f727191707f941928d77cd92b21ba78553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07eb578a6848a45cd601242c51573854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e5d3fd1c86882e4fd519b217230ed55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be16cad6ad42b0ea86a0bdac5b0a3f756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08336c9ea950f52d0fe57a34022db557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66479730dc224be12fecb3794fc1cfd958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd688eb0cf73361b48646146aa4eb03959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba7ed8d19d2f6a60960f92f338d16b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d45223582949375bd788fac5e031361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0153fce4e656c324a3117803f83bb862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9eb7b05c60d1aa482a67797be1392d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4545436558d5ddcc6102d740a935d264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2e4b8ffba9bbfb291067c37909a3965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b00edf12a47673d332b72ea0e957e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2117872dd3517dbdf578b27ca52b0b567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9ed2fa9d2f86653359984276a6e5168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63b6bfb63d2faa35abdbf1b36188fe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2cefa9668d10b91321c3b0b4ca89c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c476cf52abc706f6aba3a1803953c0171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2fda43487f084bd15eb4c1acb23c9472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135326b6fae784e272ea4471a9312b3073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2295f3c10bab8707d0fec98c56f2274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ac2c51ecc22162fdadcf85053ba1575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d4b32531d12010285eeab5210032476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55703a34f80646c674dc7dc11527ac4177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf7c068e62cf98b0506639962020d378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ba7bb17a9f74cbc481111500d19bb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c13e4830d99483b79676a57fd812f980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae3c05df119509a091d6dfbc3db3b381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593d14ad717612e88641b6642ac9bb682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9beae3e3bcd4565f931fd5537721b983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386fd1c66b40afe336e8bbc4fcd92c6684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc60b4e0c0b14c2eb01c90461ec82685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59927553cec3ab213f7776c370259ff686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930cabfb03c1766b7b8a7ba01bd3fb487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0798d5313d20589ebe1c54adb4f3f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c192dd61072d96e0058ca41b25b0dc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f7f722f6f61a40aaf3c117e1b1a6690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883ca0daeac34b1cce3924a646832ac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6ee9d2eb2ecc0824d1359936291c192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86396ad5da5faf17f84b8e4c2f54132f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f708d4016ce5aaed4e1d3effb859794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f0df2a63a43f37caf4f36fd5fbd7395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8e93d2d0a7b96a675d49fa811fe2a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1d064558ae7ed72528651c39960bf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a8987f7a7cee84732cfffdca77f4598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a15136d73ce1fe1ee5f5577ab93de799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d6518bc4b244b70cc4c1b18b12c36100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b38ad4d6eb68d6ebdf6a022895f7de101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0ea2c15d8ad59d6f0167037ba932b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a90472d932550d175b4b0c6078813103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a230f3f710e30d3ca8f171bd9593c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92859d28550761a2bf5a1e234f7e1110105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a018324a075d224cef8d1d8163cc322106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687fc6bba362f4861a6fb3c585362a6b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80aba743793ab00b40e4036fc15f53108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b38a179d0854adca121c38356dc68109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20db778664df2e5b00747081715b655110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d13275e799dd9da884f83df5fcb04d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf1890ab84a97957b60446674283ec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6d47be09013715aad445c665a9589113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0194b990e5c55e8ef2d42a0b92abf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312fbab35fa67126439ca30f364b7975115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56e9cb253e5d844f8044450fc50c86116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd78f53fa89fce2fc02fa5b13c95317117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3dca891c86813b83ba532ef6b5a3c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c8a01448f6bc8e00ae73cdeacce536119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23994e743bfbb70339c921a93ef1461c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4604c9ba4c06b17d5385590d1a85c73121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b5e70eb6a886a4431740a88e56d7d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dffabec3d01f6a83a4b40ccec4a5b4f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59fdbf2ff66710dd64b0824f6115869124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501179c4e307ad1b562bd805cd243621125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690541267938d70f22c91e65f09fc742126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7562234360cdf24238742b864efa1d2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9fd597edf369e1c5918d4df569a779128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c04364d244da5937df73a6e530a590129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1a3cc0ee6bc0b0bc57326395b5bb9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1abdea6a6c67ec651dc892645a43cf2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53046715780535d359c9077b89b31f1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e7b7c7a7dfaee9113c1720cbb33a0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc3507c59744dc22934271e74f97e4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef7ced05ac1418c1bd7ce6f34f2417135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382e6810e70b22c587efaaa200d9f71136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a320c03d91cc7195463c3d6365a0c4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3989d84ad2a2a97b04fa1bea6ec2f4e2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454261ab0708022cca843a1dc1e62d3f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5c8f36771e744c88d009eaaa4ea29140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1c80c3030d73315a7137a9c736304141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505a00c729e02ccd8a5a7ad1c579091142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30a35c52f364d64f025d17945beb6b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c9ecaf07af5ee23ec8569b351b9d3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cce363a43e094878c0b31840e605fd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41a92edcb08ac1096ae9e198aa70ed146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616db8bb6721cea682a06cba7bd71722147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc9d865bf095cc4e7a90fb05db15c9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96486b78849c9ac47baf4a5fc9dcc271149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d61e95dc237d9569a3e6f905117cd9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b3dae69c2d3f922218c274c211356151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96e609a1726faad2b769cd2d822a37152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d36c03a4e4771b163a427d2e592059153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc3aaa3b7a922929a6420c312f1436154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152497a42632047d46af12d04728c561155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45a6db69a39c2196cc917c8493a5ba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e985fa12417f67a1684645dab38b20e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d146ea97d9ba48f8ae8a5db0363fb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38be29ddad81a98480872f6c2ffcba9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640491d141583fd24b5e871f039c9191160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9c80250f090bac0ba790548bc4570161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79279c970c68ef1ca2e77722de0a5a6f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d4511fd7cc445aa5f9f8d5b6cd4f2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f2d1c7a821af0f8c053818150813e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea427c8ebdce10f39932ea8c92b85a6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257164e426bb512d263ebccd43a7372166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975c717e6791bf668e25c666edc704e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203bc0042a2501e6c6838eaf5f2d2f8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375cd4d7b3b7ede149ab36976352fc2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f89e8d5b5134310fb8cb547980e11170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5aa3e6f22d5a8e51db41d807ba2d14171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fdb8c216df53695048af76e572a842172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f105f96fea64d2d5ddffc2e1d5d32173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6cd9cd213ca2cf1a8adcea83881aa1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779d18a8e12d4e54dcbfca3d3ac3bfb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8bb085085d722be98739b6e9fcc1c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6024d5bc2be2b8c7d642a10fa0f40d6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843864955aba98935a6d040f98bd3580178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f930b67a5670d31342aeb513ab2f1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9906319dc325eb4c1cc655d6c133080180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a1020ad4fc1df269b4f1762b8e6e1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15595092bf7e9c52913314474f07470a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92835b04b1464254820d93f1e7c3a9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8af9361e4f56ce8b2a7367c9c6551184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf34191eeda773043d9d39be85842e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace62e282514bd8d4b06d9919cfde9f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258b643916f3650652030aa9dfd04c2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7fa839a3e30750caca0f5fd6719d79188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b41c4dbfce7c0dd88897a34c2a2ec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c054ee62f3ec9146ae3b9bffe2a74d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea1f5b6b9808398e6953eba7a9625d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a4b735d6c62ece4f7fa404abc0768192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758f8f0e49545d28e81d32701be7145193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d844f78367d0a604a6df29cbe2a559194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6605f82ca9adb0d315e7410932718195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a63a8c3b9647bf67290b94c06021a3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706efb670cdce2e7f675150924d0383197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa44a36c40777352189baf50f82e9698198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc82345ac7dedeee99b3684edaf400199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c643a1b48cf2b606141ec8d3d9bd3d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8cadedb1b31a1b11f212ce22506a4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c5a94582a5347af729124e164f43a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cfc11de1e2874ae38227638893b1d1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4ea0d8aa7a282152a5b6931c8a8cb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7823db547965f3f80f10ecd974c5e7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc5dbf286269667e9179417ffd90b1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92207b0db79aa91e71ed00b14d08053a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698845c04f57011d6732e2a05911b694208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1477e7eb018f4388ed0b7656c7eacf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54790f4b4544f54362fc946f299d33c1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f27a23f04b6086112dde7e5d451ce211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad961872976a4e6ccbcc1ab1620317212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd6edb98fb21a7771db0aaa12c2f3f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c757dadc2e3dd47bc0c690983902a3b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec032a69657e56c326bd0b617240b992215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ce18d5ea1f0dcb0d4332336466ede216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239538681aca24f2afd9a123a4203a3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f82b8246a61a0b700b8cfd404a4b2e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ee9add001edc2f294870d2e0b053b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb1977ab722c99da5873fa82dea31d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46160a60292c0180731cc75976ce8646221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c0b5ba29d0da00da81c626388de5d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969a9417ce607ffb5fb7df0edc5c27f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c7a8397d8fb7ff69f23fea2423a05224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fdf0ca41996799182d987a1edd8282225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a239841bd5318c5eaf29d006543cc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5f434e9c083d26965f1e88c568ce9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdbc4f1dadea811137339109a4481f8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e549ff70e20728c1bce42e328bca1a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb67c3cc9b04edaca50d89ed65507be230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bdf9f1fa1fb9464bb3d13d4d29287f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db81549e5fef1ffa2915815861671f0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a40124dfdc7bad946b21507658f0e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666c85e329531725a760d338601490a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622cf5029b7202cf52cafa0ea233c92d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d42d2327d20c82a9b56548c85ea8b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686d174c6fd4f1f623040deb7df3d95237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac655b678e1201a2239eb5e6ae9e9403238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792814edd8134a62f064f9ab137aae8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b898affc23aa55f5770e7b64b4673c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e7f1d517a938778c7c14f93a12529241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9befc2787f96d53b58142d46861121242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94775483c3e8e11688df2253d9a26bbb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a12e1bd803717580c397d84b656c52244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17ef5c870b48dd18968fcd68ed90fe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88976b7ffe04cb93422c5e5ce36ecedd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d621523c3cf44156165d451954c475247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19aa35433fca1f1aff8985a535dde1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe54315f744a6dc4659e27b2f40f2f9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1f3c02d5659b66554928687a3cde0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed09f3169b5c37a84b8b7687a5002b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6b26c36905979f3bd5ebaf0556528252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6005ab003086729fad3943fff1e7b5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370a31c462951ad55872c3a2d3bb242254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fbc59344f85d2be32a640219c6f7c5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d95ffa51155ab306f0c74db021621256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89494d018318cbdd94a2de6c566c05257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8476691830750c8ff2343921120d9e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0ddbd1fa48b72023545d16422670f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25718116ae7f6f82d1918f736b593e49260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936113d563a47fc475fc0917a51c46c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8694b59a0c55dff2cba52fabdd059262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ccbd43a693f88ce7bc5225681e5ba8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb176054307ac31300a6eb6d5c10df264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc509649fb5849c9e825aefba33b8dd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974bec8e4912d6016d7f0212ed69b9a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2cb1997af42e10ea1fc422ad2f79c7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c456bc54f0045f8c8328a448914eb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668dc18c680e42896c157ea36745891269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3342a5b479e3ffe35017661f4b04332270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa053566f58d820a69731c2642ea4eea271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66365859c37712a75e611e2bddcb6782272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354d18b9d0b12fc75ff685c4d8ba8d0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f42bdb819208793948f2f6c82083bf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36e6284fe019f5fcc6f676b7b7af9e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3cc50a205c790a531bf293fbb0f27a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d984169663fd65f2b2135ac5f67c0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d86e29ac91c9ae5c926d86643bfeb0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ce4905eecc7aff2f56bd76d546a7f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ef1eea6c3d70bc7a8cfc7dfab6b99280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3055faa1258c05922bdaef19662bc94281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ac139028e761128a23e44e28c3169282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4f344424fbcffd890a045f09184d7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5851c36afcb9bf4e3ae2cda472e71284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8aa8ff4976ead10dc8bdd3eae0629285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9436a364b1e56038e3def070e794ee9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547371bb51673c2e937b32023c719ec1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175efaa06e513cbb821869cb5627ef6e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c901351dcd0f57739d8cdc7cd8825d14289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256515b62fa51ac841ceb637dd90b4a7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7c87d6ecbf1d923776ce29c7c7192291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3e2c5b8674386c72c644c0ad9c1e1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a32ae773d8b345644ae1c959ff2ed6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2dcd5bf38504eff76ddbbcea56f479294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e089374c25257a546eeac3b9e44b5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f9d56ca0272ca3bbc17d805c570b4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4807192bfd470d11efc70f4b524abb2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da906bdd7de5358888f1f71f6f016f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a7d37a94b119a138ab1c60c2d7f2a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6dddf4eb30b0110a4fa2be1796234300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e5d5deae5af3987783e7323b0d43f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8c39b7f37fdee8ec11814e4ca7cdf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704a4544c805019be80a672a214dd2a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab647fd19671f43c0f7bb75463464e2b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6313c6dce3aa874ac528744cfa39d49305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5a9762012a0dfb4da875b3c9f1d7a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c9cf14df12e4ef6b02719b00b20d8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27523bbc3433ad46b017f6651fc3456f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3d958462f955e1bc59241d8857cdf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787341288bee81436e25a9d740b468fb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b2aa02d9c11df97ace785873cfdfa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea70e0dfcff9310c856a399aee2fa5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373bbde482bc25044babeed51d1712e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05907effe41f461cedf6f16bd62ca864314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc910b9fc7c2c8dada0d32418e892d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c957715d915014f17acf2028c5214d1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa12c43fbab9cd6a426fa903caf6cb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9e2c9d243aaee2da0a489ab82047c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db63634f5ff9485f4701e49f48d6e37319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051d6a43ae2aa2846fe43bb682c442e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fae408d738bc89b7f6fe4341854f24321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c790c462ef935857617c7284336021d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85625fdd2ca9b3f7c5b6d421b3b01f5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b010b23d9a8a59b685a0930ae642c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227086574b03ecaad4b5f67b9f075217325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d272525b3014741b9085d23f4711f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3754ceca5ea3c3a7a5e802aa0cd3603327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b387a93efc0742c3a9b64d8172d834e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa8b5fa9b1585db12b60500303717e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a07a888cc43c309a33987d00b005a0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59250c5b369312fe25a9ea4111c77a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff13a24ef43b13c6d5c56fa3e2e2dce332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7fa4cc5c85e4131aea1e5d49e0cbfa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5061cd1385a4ab849c040f2539bbb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb9e1fa03e12e62bf14f09614e6891335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a930f58e98919dce52261a29d1b75ed336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2743cc609f8962ede6f8dea5b80cb5a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630fdc9dadacb8fef2f2adbda064d15338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656080b8ed55cdc2c60f8bd468ad6d3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82576e4fb0366146d4b86b848b06079b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bafe0fb87dc9315bcf3ae946ce4e2d3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257fd6ca88a5295655073cad9156623f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662a81dcda9eecc1466e4322096638a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52bad04a3a1f8d6091420952fa3018344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024eb94e1e18b6a7eb8934580beed9b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff4d20309d0e6c8dcd5bd1e450786c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76c16cf857b8e1062cd9d01eb573a5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026903bea57c8e682f5418101bd9b153348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066fd72bbd687964431ed268aa0cc9c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3490cc037386a64e5f585adb4062c26350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316bef52696d8dd15c636ddf928a5fee351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdee72831419ad24bb2d198bf6fc6db352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e47b905b3e9ecf66b9813d70ca4207353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b217b78afea31c605b2e3575710860354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28202defd1b97d095210b2b104d092355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86f2a96738c0165552f4704284d481356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59072b9747ef53df01e22fdfc52c93357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf7155afd23f50a871c7c19bb36c51358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb569710d8508813fa117cdeb867c2b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c14c840aea5a29bd873fbdf7a7d23c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0969a25053c8a973649c466c89e1b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b4a61cda8c33f9dd78a9c7f03e307362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caaaf7ee6376d1304d85199744a8ffd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e3e7bea3171ac828c1aab24e33732364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95291e8a1d3b1948018206b74dfb0ec365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25c7159e17bc491a232941ae04a22f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051ddb141b1cfe831ecd4235728094a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ba8a09e5e90e306eb4aa66b8bf848368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000a90de80f4c28d1ae0537095f5216369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb19bd63d42713b7d57a1e832dc43b4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9dc5a8080cc102522c2d3e78dd22b6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e75bd6855bc23dc993c50cb9943cee372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc145784686b15367f68fcf8d58bae0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22cee19f49376c549c26b3e229b943374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a19451e1da84289c6e80a4562e0dc5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a2592215e359cb3914ea60da9f0a9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d7d05d4fc5dd8cf01438933b6a47a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281242cee50acd4eac6d80241b5999ed378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>