--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42074a64643e161343af4f3bd8360a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519fe738613788a97d4cd86cecd580c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711b15f88c7c5df9cc6d285036ce2953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95734a18e3417fa1803f965b5f9fa9a44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013a5e3167a7e092cac17f9c92d107b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550afce8fb83b6de5b3012a1a20960ab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f39435352a2e674bf1c1156212e4b67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b8703c6daeb1ca5bbb540359f58cd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31adefc83d51f1d810e5af310f211cf39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e8077c395c70b87a83587faa7c85d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3161190fb445c5ced2c641935dac011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78b2c77995357eb6b38d75a905d1ef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322238cb9d32b1c2225e53588e65b7c113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98878280f9113ace043db086c75a192114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1425021cd699ac482bdece1767af915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ee54cfc135d22903848f00db7b7a316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c9f69b0a888e01452b3231707d8b817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d0a4afe2ba95b66906a60673b9c7218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f3bae4d92399c30e8e6cf3c36e58519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c052b0500c7c14729f2d51da130d220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54ab4f7dd2811c9d4c0f09af6f0fc121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cfe2edc434b9b1e8e516ab2b5de32422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4caeca7dc363f2d010c1fa6a1b013e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21975f221a7700e1f5776ee8bd5d4d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377293d373156444e89ae44010298dd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798168cdc855bdc151281dc6209832926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fdd3640428f1f1f6a1ee4495ea95b227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77ca2c97f02dc3f6eda4d1ff382e2228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e04328af112f88190b352f949b666d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df3e02d9f5e49fe718cce52db26a4830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce69f357f142afa954e84eccb40371d731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecdf479da60e9a84eed56acd8865b9a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b0f9f6ec3c6874e0044303eecb5ab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd94312415498bdc4ce618f07e30e1034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1fbc5d3a7fa7bf238f61816e5a9e1035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f861069123b2244098ad1b6d37346a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef2b295c2ee4200d8e67dfb9dc371037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a35e7f5634df526785161631f717b938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee4a61a35251976a6aae629832048439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e7ca13a5822ccc0b53b064deff23f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959e4c349c33c410b24d09d2a4caf9841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c49c510dea708505813256dbf27d742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce99d24a8fba3798fece6552abe8cb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49a88ec7c9193307444f88312c1a5444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66502001c3fed9e2f36d5e4df593f23a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e09bd5c1d985e3bb0693916ac03d546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1fe3c21df4818d2c8ad317d951ea1b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554f256544957168ce831f5f67ba25448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc32cf95a3cea1bdf438a57738cb41f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027d74a570a5d650f7d44108805a77350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b801b08fa8cc6c705cb8e1fc1ee9ca651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f17852c2d2ad44721913d328e7c20752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea59a437696c0c5abd65756d3e46dd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef85722c93c5010c0e28634194784a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4f372f3bf706b446b112974c7b90255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ab1eed1696882d75671da8ce3f4aa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0ee50949d1aa45c8602ebf5aebed257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e3b58ac1b9b64299a1fcda347090958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339e546af949b06055f0e623521b3a559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0e489493c361646aa32269e7457fa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7a24a448379e2777a8d1f9d440b5861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a5788345f6427b8b7957ff40118ea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ed47eafd162ebebd2f9c22464e9ae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89096a218771c5a7f624d9298651d2d764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b67d154fc47649e67166486cea29f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e581fb4e44dc1ddbda08bc3b696f7f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540dc8cf205dc056178ad2cbbbed5f567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef300a59026bf7338935b83c87eac1d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f3be441246b319dbee0f32113c0b669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247a1c90664b92df71210f1cc9fb6e870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405c22ff3f4d16157a01970fd2d9a3671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe262ea4b8dbb5755a16dc41229c72972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189797b9af95315eff70e1d06056d78573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbafd359d0e3f368fa647f2c1896f7e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df83e712a4d9778e37abc01fc42fe6e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af03f1c36147ec36b2fbb5f30caf57e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361022a2299790fcf02eadc315463fc377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805df83fba60b9a14a22ffc933d41c978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c627c032a0bfdf681e78212e3fa1c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93f3ab3b61b689886e03600be2880e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8dc90c89dd55a713430e9ff61260481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3cad025b873f2abd7dc97b103397982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb566a18883934f74e8eaa3aaf82fea83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee5b7a18912d304ffb5cec6f228cd6c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1bf58da73cd72855dba109e8e8501785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb04e164beb3d10cc1df058036c815086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa04e11476f61e0f91b7681383d48087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa1f9b0e8678f86e37663b457c6e0088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967f91876f1e88345469465eb591e9489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d307358aaa9d6c13f956c8382d8d390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042d496503b91469e93b7652c66b60091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87d9850b096b1d03175df77d61058492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9eb3eac66860d8e9989c9fff472c193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa4804914d41df74dd77df0d62fc2b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5dece7bfb904e113ca48b0ae9a6d795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d094f1d282cf2ee4dfbaf5912651e896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67e87afe1edec6c8c607bd315f8a8e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0b9e32f9e462be0b18c7085b28e4498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5204bb9e7330f2cf7a9a589139f4499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b182e2b3e64154618e26c6357fdc48e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d6d644453d1f2456785d0bf6f2419101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f31dbc93a5f28fa46e8b7217537aa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447bc38e3486d2663022bd8c825051aa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb9cfa023006f373b756d9fe8206c7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c28396b939e054ae6d8a145f6e5df105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37fb4541575930faf7a2b457f36c72b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ff13adb761dd7596d2b14cd2ae800107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9329ac95ff1c0fec55c0dbb9e99d75108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8217d43f8f81ecab817e8f7471a8de109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133d1bc7d56fe88f1644075d000449a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e2ec802be39695bea8ab9e460ab5d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487ebb261c4c2bbd7d13f4af040da03112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe843027de462ee3c54099339aa8236113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6466c2c0a3a08eb59f99ecf4e27cd4a9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86916cac380051cb9f5e0700dff3fb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb8b90bbe49a47f377d830247c6e9f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1260780dffc7700891b98a12c68e8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42469a45c493b4464d79e97dffc84299118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a1335ede2e0cce0be25100a30acf2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31753f9e707d099242faa15dcaedad63120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d7a7514070ab2150ed81f70befa9f2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a3651c93c9d84eed4606049d9d935122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781b4043896ddffee1da7a4f58ab7f1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad309f037afb6ebb037039317cf3ead0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b48626719311f9f7fae0bcddcf8163125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca141477a8ec912059b74da2925c1e74126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2619aebba7c3e67886078951d7c8a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad0619d7462cd292b0f472832c7466128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e2020ac10ff5c6f3c037d15a66aad129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214313b50a1d902ce2e04e0f9cd610c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b3591e72df718406b7c6b19b82cd4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77083806a69ccf6297fbbba7ae8a0467132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd5b0c182473ddd98eeec3ea89fb70133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef38555f1f5c039433ddad7b628de8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9080fefc8a353f0508c698dc527d629135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513926ebfaacb8f5a147de045f65c032136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e6a010f64ad8ffd8f1e59d75aae15137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7d413e051b29cf86fda8eb647729a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf612c66e6532a0dde91889da959d2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df9614f9d1ce1d124ad8c691b254cc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34ff886ddb256f89fce5ce28c65ae5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a583e69e77d5862c0f05f46be3de369142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd2370235a3e995ed428670c840b28143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09d400263c13da0cdd1a7f8a4a3983144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4fb07c343132c68f7c0d44469a0671145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5f0bea2d125e66a3d24b49d9e172f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f62e1a3e1f9d50091f6026e6e417b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7afda56753925e914139072b477e2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5605e337f8a881a42fc973b168311149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab73e7b06eb0e30ae59219e46cab0d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01bc6decc3d480c8cf804b2a98e2be5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972cd5d249bf76bb22f99573931a156152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dffadc7b37e60d338bf7fc663d6fcdf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2a8fcd25286ac5249c6f064d5fb5e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223515052e42654d9618ca505f82c72b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98995a231bb11d5bef8eae3ff5e49d79156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec089aee15ffe1ef61b6f255a391a6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e01aaa699c0bf266be216cf40bbe2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31488e38d61ea7a59da46e9e0310dd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858fe0ad4abb13f3e89101abce31701b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce4c92767726b97b7237a4ba293f20161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0a1dac5e5d5d844dcc1ac04c8a269162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d25b685949d2def33ed0dd7fee87cf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5ac28f61cc5ddd006ccc6448ddba7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4656a8ba6fcc5d32b294c6f2a725ab9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683f9ffd5f381c5bbdf1a9cbbad8870166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1b6ea400c864b47ad0d155def9df1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715cf8841ed7829aa0110f20c321cfe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff94cf4122eb58be70bb0be0979714169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff040f32dd995d74a2c46d146d2f6934170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551bf8c95b0bf4b628b08abd01aabf4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b33467edf15c66689fdaa4db8aac99172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04418f7e789ee0bd5274478e38938519173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5aede35207bc3e7745bf264e829c00174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d05796aac4dff915c39ff2bd266b12175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e140871c34641b767e76184b7b95f2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec1cdbd48d98d8f5bf3275157ac56f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa30122e97f042a9703eafcc6baee4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72046eb2be32b406e2886c5384f10e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e8a0d9ba0654a4930dc51113167bf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2bd7758016f2b9297f0cd4580c15d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf25e31e4aa35e4da7de6becf812cac182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2bacd92fe7bf236a039cdfdfbd5c1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d602d0d2bc3d6c27602cdbf5a6808184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64d78143eb4a7fbdcba40de77b6604185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8ac6738c45cd869c2acda81d78801186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b1e7d39bd0d00147aea53dcda380b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97029791ba96921eb87f6ea8ff2978e1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb73131f42b6727b80dc721b734690189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f931495cbbecae783fac9654b37ed63190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bfd9219ab7c6daf3c379be1e423dba191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d137202da1d00d782face5c39c251fe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91a94651fc3251e238b41ce1146774193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff09cbbfd6e84b804c6ff3c7c2aea58194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613545982659367ffc6fb0e867040e9a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47fa01d27cfcfb53a933e7bd23a8ac196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667c9e8556168fefc87fdf5254ed8e5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ed7e633d8cbc675713d68f7b24159198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4574bed86e323f41d23d3a382a238a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43417e8a11b5a9775265a1a7f47b83200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf83948a4494a74f4a65f231e2dff8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e997ff889757061bba953fae0379a309202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8dd8fe4890e94d0b0ff291bb10606b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e09c122afdc25ba515893c2b69e07204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca547849eb2d373d508f571927c38bff205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdcc7beaef470607eb9b108521d5249206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fdff38e6aad7fa9f9d2d0f7c8ae58d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423a9157a4baa209eed95b3d31dc532208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff896f63fcf245abf25364daea08ad209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86d987ffcd6d20fabfb3dfe28ce7d3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777d257614acb2a9007e27053270c8e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6939f2341835fa108d158da2637a1d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf0c94ae382b402e61e55a8b465eb5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bebeb44ee9c3fe878c9b0b6175c3b7f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a4974879aa69ad568eb96cca48f9c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cfd04752e056934ee533958c791783216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd265f0519d7a9c01bfe9dc34d596b8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7930c503a829d42de1aac6f5a20b55218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c47109b6e2e66c8b98f45fa328f48219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72d22c7e4f4b9bfcaeeacb3033b6fa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55a70d72efdd2a000120cbc7b68fa8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2efc72b96811917bfcbfc6d0401e45222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982554c2132556021b9804cec449b93223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e9f3eceee3de4ab6fc4b4060d742b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0129233dd46765d93b9e3ffaa809c4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f0a63e800fda0eb5518afd5bab8a2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb43b070353bb6a6a12d1503a36cecf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14969804d8224209fc72c4ebc290ee228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42684007c5155304f895bbfc5696896229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2c48f2ed500effe702dd8e2ac1628230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e83089e9e58aebeee8e9cf6bc66a27231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1be0893b417ad2f3d348eab5ea420232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4f355940555ea4edb8abac7ba3197233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5fc2009405f00f55f303a2c2adc311234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ecdfac9c68b126648ecf1d0ba33806235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cfbbe78310df533cf1ba4d8ca88d2a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16726a519b803639ac78608a69c9eddf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f610755f9b15ac3e489d07a61c6161238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22dbc96483d2fb5d4f5ab0b25a6253f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560abb0774058adee17821e679ed9d21240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b80df70bc7b3d9126f6f4bc1922c08241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ddd7cf2a448f57972183c8e80a789242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb3f00ab6c39e1bcd38c8437783915243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb454f87caf69c4e6cf1ca3424c53f4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b41e95a08087b64a922d97284eb54245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1498d759fa58ab04d7565c0226e367e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689fe77324a6da0651c78a9a94d3742247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07bc613cb00668524474a0823a424b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c6b73ddc0c27a61ac1a6cd90db25a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701919ecbae7963e54583090dd87d7d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9144e3ad9801a7e15ca7093697c6c6e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517fee6397f737be31815702a3fac42252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312301ccf2b2e98ed8f0e3aa38849b60253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b787a3fff609adef1d4276c8d9d0b1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042299f093078d7af87423a3829cbb3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5c44681018ec69d314738a0cfdc81256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615b2250405e44c7207cad56e0eed77257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff0e872dbb03bd70793896209131e2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a135fdcf9353245a2891083c890b08259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a09f57f13b97655a57b5cf8046118260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a863469453e74511ca07484f6a65ca261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a297189230026bf081c05391817a4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00136faaa31f57331932877006fd70263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522a826419257a4be2f96af85880c2a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b196721221959f1ee46fff3cde7a8a2b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e238b8ce1154b28447a4a1b2936d17266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07ec3f9e2bf1c460456d95ebab7f56267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed061af709298b70968951b9e149522268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3162881cc952a0425d11d92284d2d24269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d08d4c0740f51b4301929ef9d9e38270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bae27eade65c49eb3c0a4597e02c9f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193bda011495d621089869103e9d9a54272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc6813b7ae46d3a5e3ecc4067e857d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa149a4d94c2e3c03328bae67285f005274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1af5a251657d19f422801be435ee6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54cf6fb8eb0b7bcfea647de27a1a10276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bcebb25ea45468599c873354d55bd2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547cfb6a51a34a8897ed1d73d2b660b9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd36b1b022444e6543e21bf27991a2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089982f8ed8a3c824da50d36c60f1a6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a145aedf0dae2914fa85e2a707e8c2c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaab9d7caf66ebf3ccc879a9532b6ea282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7efcc5739c24605495d0f255d1434ff283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d7a9c29eb6d50f29be69bbedab63c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d573c79eac741e18bdeef44143329285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096bb829eb8842c2bd4922c80bdbf891286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf82c6e33b7fc665e1ba2b1ad97f7c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb5daf209ac496f7813fad3f9d32b7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2d83e263c7c259c5ca13eeda14e4f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab251cfb2d1cf605a5d3c157d2c10cb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ded14c98cfd3453adfba874a3c0561291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db9ecb649f3c5c1563386ff5e8cf0e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd9cea029613d2ddc1db18ea9d226b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0fb0ea2d0dbd767f86d52c5e6e1b7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f37da81eab85ea6f654ae5ceb966a6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4b16caf9deb019fd9922bae434c85296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92553f608ea48f7b09e96cc309175007297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226bb733f8a7e73989b2f63b7500ac5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ae619ab6eae05658c9e3f0fc6a528299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3d7420614fd00b3e9fc085ffa2159300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de944926aa7f844faa5dd7c9fe1ed3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3533f6c14a467c332eb0b715ca90b6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985f8f5e4291e13c69caa6b2ea8f976303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224899d8a60d8769800f0d7a02795243304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578c5a6151bb9a146161e9d114361a3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa402ce0e11de5fc1d6e6ee9daa806306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d192cffb1cbf596aa314982b97b7de307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8311bed0e513308c7290451e245a55308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36f567d065f50bfbea09d902f7d234309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4f8c65ae35cd768e4de185837dde1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11248a928770cffa7ee41442f58432f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4373666b7c1f47ea2c5e1a247bc5ce312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b18020f9f5f8c9af977d68d4e5aa4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8196eb12c473e35e100aca1b1495ed05314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f71694d056e9e3a4686bc732df64a2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1597a750b01f5941b83938e803a82d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f200c206b221fcc00df0afcd9605dd5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ba9993fbb2d503247b1433dbd2058318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e39e5d0e718bcd10c19bebce8b35c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6feee6b4885ab9cb75ac285ffd99e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481fe410adb36814e0a1f27c400924d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df9ed9aabd0d553373642906728e00322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708b981443372fd18c9df8e36d61221323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93aef30f5ac15265e2878f83c5b4d6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a714bbaade2fda465a106b428fca98325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0032de4e49174610c4fe9e4c92ead65326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb540d08199dcd7ca61ab622238f4e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82bb69572eb87c53bbc7d10a77085d5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620342aa52d849eb1e99b814959b03b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399901c7975e473e04989aab087830f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7583f99fb793eec7a0b9829410589331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44490ba3fc0346c02a286362dc393b29332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f7cb442c2aec1c6049c290780c4df333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b45225f2e83bf6cbdaada76ec3d69334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc643600b47a8718aca0625066811b47335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe615551959dfd9e540c25b787f1522336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4e4fff059065f26d6f89690330aa6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67981190c4f5e6af3fad023504564bd8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74864999ff4a8fb697200924830f85339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0877f4308e08472130eb2e9a0feb6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b529dccefd6e58835e049aae5e0252341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb35a9882c24a5b78751297c823f5a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a881b81b3bed28e2f95bc5c1cd73ea5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0a939617fc4be336228ed7eeec882344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1b2bf840f9ea72abce20cca92f03e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126cf8d78cd2ca3178d0f2c3d04790cf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578afdb9a65da938394a0646fc8ddd5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752c6fbea132627a8261c0f35e7be1d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff426d209b591105bc44108a6fca10349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b81872d6c27855017507ff44d24cb8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde09b8d77184faa1c3688052f1dcf95351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf13046e3b4edcfa2884fa63a2f23c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0ffb1a40f1d3586fb3b7ead6c7db0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622dc4bc012f257cf7b400539c6367e1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0007de209c759f602eaa47d5139b4d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ae1354d0c6dcde5f3eb956a565618356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4db00f9330196fe1678aa2c2daf27d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c855012b631dbbe6561a782740c32358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33758d14fab3b4df59740e4c2e1ace359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc45de4f45bbaa20b1ca13865dc53bc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70456df69bb2a2ccb4ad90bced36733a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb7ff7325046fd3e1a30c29d8cc09d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c6c219e316129de6a3dcd39a1d2f4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43cb54690de6798f82f3cae73926bba364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2814df980a553e8a18115782cc39ad365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf37e0be332fe4549cf7ae504623bf4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36fc8ebb8c61ddb5c73bc0da1fd9fe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b877221d8fd3a253ae0d6dfb4a39f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1aded1f261b451eae471ebad2c490369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9b6046223c5f89d8d28224a0a6766370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187024b98211cc090e8d137e27004ee3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65f2efebb18eda1db2342475c578c2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6ca21aef8754b38e5549834f94aee373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e393ab7a46a9378526f2461ce86f8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622914d0a36aadc487a749bcfdce637375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928a57e8cf04c9c4cfaff6090cf7c5b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e3600f602826a667f134e74a09f5a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf307af8995b767259269ddd0ea90c378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d005c9d7848c14f7909fe7cb7122ef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e5f1870115e1fda8d3e31646c0ef12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46780655b797aebfee31e5270d8a1fe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcdc17b3c72fbc308b3e11c360f00634.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc194dde6f12f93dafbae8c4d5e4aa3e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87def5a6b7bea423f1f82f88a6ea10136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc00be4e63f756ec302ecc2729512c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d8400d8b9d8ba595c01b58ad830278.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69776c4098ff71ff155b1d351d80f7479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94cd9e9feeb53653cb2a172c0088c710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86567c52b8eb0d92f9c3dbd3ab41a3f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97caf962f6c809fd6e4e24cff620ebbf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590a555a86ad650accb701a52b77ac813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70b76923e8b9a254a049d95de589e814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5e726848bb18aedf136319683beaa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c4f5158db38955121ad7182e8541b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ab397c2e1a77eeb485c47280e384717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557f197bde02f65401817a205a14eb518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357e45fc4751422e09b443819ada17219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ae9c7090ea6dd4c83d82c27dad8cf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7e0cc45490bb7061aaaab92016bbc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b071f86cd65f9376f0fa73f0246f1522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ac9571f6796ae5f4201c1a191f3e323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3949f9028d79f512ea4f405b1604c624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddfc9ffea8d8706ec50a3bd4b1d5a6e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eddbc4d78f73fdbb0990ea395c58e2b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8da185759ce845edde1dd131316aa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd71aa05dc07e31ccb14646ba578e1f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65697f7ee41c7b2f0c6660573043a3e029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745aa2a14828460d6791db42c7cc3e630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f222a0e3a802a5ea53d8de91360e31531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd43c65d52981357477857852fd960a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfecdb10321f0678fc7ade4e97f8379233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb73cef2de3c3b1458330471e50eeb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd1112aba8a14293d5e518529767ab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56eaca75de908ed5f5494ad19f5644036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9eb7cba9fa188ecd95accebc2cd9b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938df9780986321577142bf753621cba38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dfaa4f9281924bcf9256a1464dabb639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6714aa1473e9bd59252604084f6a0540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627f7c55d054f12c6934a106b43729841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3572e56fc2f3741e86268c7dafddf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e5e4b8a7d886824031c11a5d5328043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e153a9a7f2ecf45f6e79e633c234b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f1fcc20af5dc1845678ce497a8c9545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255bc1006e4f0b0295cd8a0a5159978d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d2bd5854e118469e2dc45fd6b8a4547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bdc0551aaf184e08d04834c5fe106148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8030ba9fba65d713bab27c58f34df49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd0b7bf62e96638d4cc56fe4018adf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc03433c1accc4f2a5ce6064bed33651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ce9edda686dfcf77d0d2b45c76b3e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ad230d1ae35b9ef8c247f2233838053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dbd89711f38b60908c360c50ff7eb854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2364b5fb2773a9ac5e057edc579b7055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb19543461d7a9dd48df30b9da68e056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a1cfa7b7f2532a588e865701d238957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e54e8af8f5c386ef0e398cdedbcc758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d020d8e5259757ca1477a64176dea59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899858532685fbcee3b19d81fee974d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419d2d6027e28e0a961d63bcc7118b061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852ddd9120e3806211131ad4cfc185f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f1b6177db41864dcfec163f37ca1263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcefb3c1eb6a574a40ee9bc59d35851364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c6404f108afbe6ae455c0cbf518d365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca50f512a6b1b23137486d822b1440c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0c0999f10859e2787d24eb105703467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a057cd99230c7b5e1b0b474714301c168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc93853ad96bdb38084be33cfde2ddb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8694447de1a9372ae9d2222106eb59470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d9c8f8e0545326aec975abee76ad971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf48b2b22c6f11a22bb5f4d7d835ef72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4f7121be4da11b1f3e54f6ab81f3973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39148532b450110438f903a23862768b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea11d5933975808ea3e5a868133f57275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87354e6a82548e9b218018403223f3f976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef7f4c9d1c8ebc791045d999adfd1377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4563820cc2b8f8fd9ed391923580b578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3de3a499bc1e7536fde96fd518a7e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92734adb1654bc3d8c44c19f56ca43b080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3c567bad3954be0bb2dd7e256e6eb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242265a788996d95ad1762e427d036a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74443de292a0b2ae4c9dc6fabbfd555083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146d1c49864979e1157d59295eac21284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95785f8c790c376be625ffe4141912e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210968294adf1c456466c0c5f7c9dbb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46ca2906cdcdd9c0a1194c1887188587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be2d20f826b873735f33c9ed23905588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181fc794b5a24b7f79026b6a0d825e589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a4bc87822e96b87c0dc7fe51ad22290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bbec104f465492c63f74d61370936991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe388dce990be831f5b59b053c324fd792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eade4def90683b9a7b20347276f506693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6c7810fa9765e54719a7b4b80a4ef94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5a5638b942f13214210a8278d1d7d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0f888c1ac65d202d5d831ab4059cf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55fcf8c77734d9a23c150fc708584e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9f64c63ef8bce977aa1c035fb362698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0773ff5cac7178759726f5c620ef399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b183df8789c12f6e9d76efc49188701100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e95c1a9e07e7fa91d3300716f96e5e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a093d5eb6b24c722665b6fbcbcb9333102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214fc56770787409455dde414f4ca1d3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec848c35e167ab751f0eca36cb172b3b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65c716d458dd9b5d93a031132e7c13105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d963d6ffa95556838b29c8638287a76106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d919c91d2b0373eca6eedad4e3b16a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84c6771085056b72fc9e94dcb018ae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b1d1905d20d6fcf90a1ec4319ea69109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90578829ba25fa41297d1b7d431b6ca7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa9fdc2127ebef2058b2eb1823f559111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562aacc03c8e58c0b0f474678b2e78c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b821c170a1615a893ace3cd803f4eff113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666fcf239cd54d0b401d9a2d3d558bf6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be04c0e06d6000b0eee6d4b7e0fbff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8eb9202c72db0951b4439efd9d9ed116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe838ecd2b5507482e2c9c1532ff061117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12b5908204a3e59c685bef6275e97b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250a486dac869b9a6bfca6e9953ec05119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473fb2d5b079c82e1313d8641771ccb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879f206dbe95c658eaa94e4ee1463e9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b9c4b56026147727a6f02f0237bcd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714363b0dc0052a2b1f323d0daef156123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a642b0a082d5edf581f3b061bcc671f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35f8e6b982d65130b755897d2f4fd1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63b20e2bc443a29513c1fb56484e95126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce21b360a8c5a670b94b153ff74fdbf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0997dcb1746c2e5ddf94289a810b1d9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5edafbecf0b9fb5517a9cfcd07e39f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee09d7d11f712758248e586e357c3fb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4eba21019f8c326d51a1c94169397131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9e52e663f875d18b95d9d53db1ffa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0e69eccf53922c5bc2b78ebd79149133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bebf1b4dc4507a997b5ec66447fe620134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e702d906ec82924d4f590838417c5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad16510994d17c35833d91e5f4ae54b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697440b31c9f659bc43eb19d7ee70d9b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d6fc7297c0b56356ac4ea16f75a48138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564059453b9cf7ffdc5b367f4cae81a0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac3f945a9034e0e885ba004cc15a57140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0333dd95f6fee284c5603c2fb788ef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593872a143a6586cf3713c8898c64cc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b68863454f5d63acbf7b6a44516b75143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d81e8e1c5d6ae96d2f876bcb7e189144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c666e997a5cf53e04fa9adaf4ae2cd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc3ead786c26a119de4452d7897652146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d083fa3c99e5235183bafe9a88cd5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f1501c94e33615e959cb232682e2f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d23cf31a2e72117c0c25e49fc29236149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057a068a7b7f1b5110972fd2f3d4090150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ac9d388cfd27d14500c84b70a803e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f9326c47165bd17be63637d000d48e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b27fcf1010ac9e1032d25a0621ba18153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03697fe89c47b30f2523c5d85da6621154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282372a37f3501f941032379f6e5807155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808a6e40a805f48248da1eca36428a9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b990a1ae960972748df350f4663e3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7169b89fad6c0535e94e6e53227a1c1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00a930424a281e6dcfe89a92061c7b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcedb95aab8403df0f165aa6cdc1c9a4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4a8e3be8eb0c7c3bfc4ade8ea2bac161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee979a9b41218ed85696f91f918952162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf176802dc1e86cf69b9f565b58d3837163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69afe2ae63e9499ae28fea699fdd47164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc05039a71a86866b2d858078df96a1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f7e711fdd9256004cb56d5cde3840166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a865c524b5b3a9258ebee7e64bc8af167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ab081155fe240e0a31ab6ce69555a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634b249d7075108ba911ade8af56a49169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff431851f5f927d8281a5327ab756e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9147168a90193a3c8ec315ae32f64171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e5f5362e12db93c4829ea42997e0b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68264e09fdfc4e401828da3ec5287664173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544a55482327d2644bca3422cc783d6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce05f6f8661830a11271b8afc25f6c5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db5dda3a1ef4527ad669a587ee43e6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab37f1a8f552407c9351446ba67b58177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb28e1edf7311940556f672c05edee178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732ec39772c43ccbe0f135cb8056570179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512764d5e14856d34106377b1ea6335180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ad3bbc611f8af642c5b34d36296f0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dcb5ea7fe5f4ee0ac1b032a2d20266182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735d305864c92592dcfe0a35473f735183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28678531380921562af6b36f881375184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222e706a0348d7d3e5e5ce75217cf30185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69feeba348b0a1e576ad0944238736186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199df168123efc29f3ca26e3f5a0949a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5b0a991efd3b855e8cf1e47cd5ff8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3e0ab3c02673cb0dabf1189b47517189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24fb1bacd979ee5103c94ca9f8c3dfc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38e19f7e68d73f7ddf148e2dc8d74f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f50c965bd0e9303fbb51dae98e2823192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99156b79a46979aa5592ffe457027da7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ffa9e6d8b7006f100f1f57312b2c6f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c97c5b0515de172e710df2cb801c67195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3bd9ca811dd594e0b9b9235563c064196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1fd4bf5b4fd843877239b31fa6fc4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac05079bdb12eded470a89996a2110198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c5e2093d0af58f91a398d9074cc14199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b8f2efdee792ee0abcf771bbc5765200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57882eb7d31c94a7aaa4c29e92606d5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944166ec5f85a87e06ea279c96ad3442202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482eff152b51a67b0ff0ea794aab0d6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131117fa30c600b9067c9d53ac0ee516204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5ffa3feb411da8ffd8ddfc150881d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f7bcfbd3bee68f453da20afcb21c6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1fabc4ea300fddc35be4be388039a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575ab7339fc74d56d681acc4932c71b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614339d235649360c7a8a5318034708209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d295653206c4d651e584d505ac1c9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b7fe162a0d8a2eea18ab0f1d36878211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310c76383b113e1afd7aa6ccf76b346212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65874516f106cb5ac15f04d214f9d6d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bdef1147bc01015f62cb3fe68b49dd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bee6188b9f48d885d84ce2e06240bd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed4f761e267d1d408eb957d5db196f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a86dc8590841a34e851b3a5a41526a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d9e4d8d09f0553ed603c54e555259218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9404b19c19ea7f49da572c1bdff9636219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d15209cefe8949a6abe7b65d8b712220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ad866ad943676864ea83d8308cb33221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d3742f63be489534d00dc3d800716222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753cc5eb67e65358854e83e3e486107b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5ccba0d336ba0133ffa8b44895914224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c87f3421556eaf5e441488313b98d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8db256622a432925388de1f86ecb4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36a2e6b5dd4ecb35675c195b815cc6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c322ba32dd98af7c685f2a2581aa739228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c160376bb9073e296e2cb9d6252fbd9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fdb775a1dba315c8aa25b61dac3fe6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca92066c26525050b7044319beb244d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7acc54221b4dff25d0b647d3d89e973232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1df26e8a54f99d01bde4464921d1eb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c033739bdbe0f9723ff4476766a156234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fbe9e4ad794fa81411c72c2e239ae8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1649a95de890aaec874d1d61c576fb6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e280a614a486cb206917f910e293b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137b473d9328c7e25c105dae1be6625238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7aadf8930ffc9b92484af289ee729239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4512ab6e0c98de87817e7e2c0b5ba78240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8754b855abe829b29a22155920ebd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a82012e329ea74d5b26e56022db240242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470a9f4037f29bcb3543bd7a44a3056243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee27991438c70763643e6e35edc054244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f41b2b4215ce9522dab5b6234c3ab2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb401eedffce55a5cea29dabee9a3c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fcf964e1d90c7d251129f7dc6adeb7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6e0a82280e0d77009cc1b13851589248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0443e972b373938ffda67662ea653db249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03781135ee5dd934b3a2a7e2b1c8ac250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51e45d12cb50b511c1bf6bf90e6b9a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4958ea85cd2d1dfd72b5fe635e83a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a336b5185a01649599f43d83c366c0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526bdfb5a53f4880d9e1ab206929b41254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f9e6a4a95120924634689ea42746c9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9128cb678d3960d78508014b4f791256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3eb1d060b3667e339854b77d348f23257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b497f738f67ac07275dbf080c4e2ed258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6fd5671210192bb76c878ae9fe3c2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f329aa382f3f7308c0e6ff84d61205b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ba2c1cac8ef8e9bb47b1bd82cb800261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b693070473e39b77662754d6abbf2f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8d4500c3925882dbb0dec722e2a90263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d14fef2c31784c3fa774d84c0ab765264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cebc60314d181f949f36aede929943265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f26b4c50975fe1c915b3be944da6dc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c565ee85552594751640eb11793d4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6431dd013429c2358cfe57a67d4a40e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4161293437d5a1d0d3cd02252dc43269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d6a91590a763c9a2bd7e8856e0eb7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25ad85e3e8f39e334afab556b7c0b6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55afb602d1f9235175f1969f2410cd9e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f141492db46e84bd56b9cec4660920273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4333211f89fe2d8b8aaf5ab5e450f0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12cacd7f4d1fb67cbb9661fcf713af275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85a1974709a4ab6e592dfba60d31b8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711383ae665da8032f6fa6d9f06ccea1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f55a684a497816196a236c262f3562278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c3bdb1bb51cb5bd3a5668ce44053d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185030f8ab0108b263c3003781ad8aaa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f25a7fa6bdb070dbdd54b21b60133281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab31bdaa213a3d483cc0a315a894ec6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad994acafc01ab31b7ae939ee4378d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5dcfbf34503b0f24a8e69451d4831d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451faf82639661531ad0a7afefbd39a8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1a580d874566d3af473cbfbde9b46286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555ebc7ec388f8132e5f6d46ead59b9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ef56bf1e2a4d90dfc8dad5edec418288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327b84463a0af135e29c02902db0921289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566126a3b287f8c50e50ffe0d11fa5b8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ddd01de4e035eb89aebe04e86b6bd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df829562ee2f45b1370f078f826b07f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ed67d7d27e90e4c952ab92890e10a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45f0dbb165a6003fae52cee38bbaa7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46c2b1f90be54785862171a9d1cc8f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11eee9f6a44b82ac2b6dc8787605aab296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa515ab1ade630d80c66bf611f8a4080297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8638ae5ba2d92b97410c79cfe44a08f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa876c7e7ca343a1cb9537cdfaf717299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47abff8f832d136d6cf9be2a1990ef2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf4386ae8e328787d863618f1679c0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e591f6f328794b60f3e4ae494da35302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42491606a97c6a48750e092a6919b49e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee96303d23b659f4d0b76424f246589304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320556c23403adff997cf04aca0bcc86305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac00db4e3a38e2eabc425d82f79d02306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec6504653beddc775d458f6268dcca307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d23b630c45b1af3723d8f67507e220308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30782e2ec955c84d7f8e66e0cbfae8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5bf3eb856f2c0343daba8e97ced992310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4d6552d3e2741fad4e6bbf02d2569311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681290d69da660d4a2ad417be80cacc4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb212781397660b2ef677caac6722b8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7d88c646ffde4704b407ee237600c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea2d9e15c1f9c0cb3c2f958a76fbcb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ca1b0f9a26c11fa72e8132fb0c430316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138538ea628cfb36e2a0ce2de4454109317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c69b08665532d79bf7818e57290faf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a72e6a3c6765dc54fa4ccb2634e0f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131bb7c02794899b5869f766ddb0d360320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3aba7ea7b5389485d56ddc91a42d83321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0ac96970c661930d8f91290759996322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67279dea14197d4c9f113e610078a770323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48958c8e344499554fad8c584f0250324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b2b74d76b041fd566ef5905da6116325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596ab367ebfff0b45e996a5e6345953326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d4c3b66fc4cde369bb79cc3df5e65327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e5060034d12ca2987f5a35eaa02ff328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638b9ec69e1a72223a19062f034522c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227fa3650738917b7e62c6281e96234330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8f022a431b92285ebe9e1c2ebd1f1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a9c9ef31b0d381207663a5aaacd18332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e84e20190663a1df05601c46f18c52333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40835e902507aa4606626bb314b354334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e80f2dda67a17694f0aab38499be7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911182434220a964037957a5feeb3138336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0dbe15b2704458c26228b242e5ed6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b352ca2f8d0261ff71a15984cdb103e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17919407177185d0818da8a883da8a10339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b7dc7e0f71f1962af313b802faeb1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1cd9e02342faec216367e669622a9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339a8819b9db5afd799767fabcba5c7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b55f202f943560075d4f0cd33bda69343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb85a54a61e26fa6b0c47c9b27b695344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590d78da3a3b4b661ba5d21673e099a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5216ad1511888480e68bb3c6549e8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b0070ce6444aefbd88c17b00206a2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7498c48b2a45c4d9787c1f163820a37348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb4876ef17ab29b90770046dcc533d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8944c61aab5464095d36d640b58301350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39bc086040bd6bd3513ad011bc5143c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93728b54f0f80ed5d71cec70daa15c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ebe1d6a7a7db1024a82cd1fed9b28353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f605e70de1fbf807fc798fc84dd1d9f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b0e82de0b44242120b211c762024f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a808eef4e2c7d39701d770accbf1e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0d817d47363886b2eb75a5847de44357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd1b07e4d2e5b893e26aed9829b996358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be3941310cb4e9c406dd4250e93946359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7768863155072304e976c320d34c6f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd910b0da55bb32aebe4ad98124833bd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01321e2ae0ce3aa5f5d91ac004bb385362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953515a3a0790c42beaa2db1d7263d5f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7136b716798494a4e39a65a4104bf3e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce504c95b61777d5e3210c0f324edf8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e44e79bcc0425d8d5cc80881094422366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30974b1ecbdbe554592592f24ab32afd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e532bd3e0ed8d755bb9ab8a1c0b68368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac457a6bb747e6989f336fd3ab74037369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf5261fbe59d8a329bd09c5a9e0270370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b55c91625b4e60f6db449b14981be6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1079d56bc99133449680873ef414250372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092295f950f2a04e3329e98a16684478373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b620f6832c138b32fa381cae36297de374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21120cc5ad52485ed8f28ed424bda53d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661b97bc62728c5295f131c59bd3ce4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753513c008f82d188c04bc86599fe338377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32977d8e7aa1aa2480f12d86d7afdb1378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>