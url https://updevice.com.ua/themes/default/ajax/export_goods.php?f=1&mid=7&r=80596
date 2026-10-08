--- v0 (2026-08-20)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="437">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="436">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -296,53 +296,50 @@
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-electric-wireless-car-charger-holder-suction-cup-version-jr-zs248-4-5-6-7-15w-/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder air outlet JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-air-outlet-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder dashboard JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-dashboard-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Phone Holder For Bicycle and Motorcycle JR-OK5 |4.7-6.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-phone-holder-for-bicycle-and-motorcycle-jr-ok5-4-7-6-5-/</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Phantom Series Tripod JR-Oth-AB202 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-phantom-series-tripod-jr-oth-ab202-bluetooth-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000003778</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
   </si>
   <si>
     <t>000005818</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL02 |8", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl02-8-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
@@ -1378,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ff734789ef6a0e19173264b9ae7151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ecf642f6e941dff282904a394bcfb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f5d05e3845f65f4234152db71b72e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e556399215068932bd254b43b7ae7884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7201e02aa3b66d32251f87a7103905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b78480f28aaf6dc0a56cbbae095f36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320b8ae8d18e4035fd7f86e1e0e1c187.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b56dc7a4fb587615d899672db926178.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a05eea3f12ea5a23f16bec6c511719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16a536e2182fd5c2ece3e05200826210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890aac6635b3059db86a537b5313cdf811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc12277789bd5b612a59225bab16b5512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a9802a80d11191d4cb9820ef13e1b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45242ee58da7e86f03f4b46706f726a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1159180be6406de88ea2b4baed3cb315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a624e5a5e1f69cc4b9d88a133e02a9d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541586d1614a25a909b7e66514dca8517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402f76c2e8e0f1defec4ed9f61eb67a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29968027951107e8148a17701137f9da19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e97098d7d5b154bb47e1e9a4c9a5de20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de370c50842c3f00129b1c94b9a7a121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b66ceacf1f2248f5c48892fdfce3c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97b83a53d32e8fb0877c3fec0eba2f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123206b17c50828a9425af4f46c08f424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a356c8690166623f2ff5e736eb61e4425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ac75b97b81bd698f04f23d9d8a85726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822fc970c9acb2b5898e6e74c6e987f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e9d6fef5d5b7621415b86c2fb537428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f684a0b4c518f53da1d0ca9e45bf7ab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537116e7b3c05d1acd15b77e7c594a3930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27ced9e3d91c1ee139a119a3cc444431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ddf05b698cd7ce9ac416ad4aecb58532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1decb73bcd55fd372e7e92f81e14ae5033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ad1c3e5f4c98d65c6f7e08874ace534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d4144c8a2f17c830a533fdc7556a835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cfa885283b5be645723322f2a04ff736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2701ee941826faef2d82c22f4e34a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984bc9bcc211a556c0d72d6ab858a4738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4300bd2c6b1d88aff2b9053b84e77339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4665ec07bb054a2156d166bf4d6c240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac47cf477aa5fec905be98288097f1c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3bacea95fbce3bb4ec99b0d344ed842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954589fff91f5c412e78b0c3b034d04f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8daf5d3a4ce4afd188b9ae16f76d82844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53231def05b1fee4bfc1bf7944353445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61302440425ba554f9b7c82a78f67bcf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff15b5cf6ebdde3494f1d47c0c25dad47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26bc3a85cab3a80749da2bb42e85f5b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60499e3d6f9b15821c6118df1a05532549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d024ba58ce5c25ab12dca4883b7eb3d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7a02dcef54eae585a34a7c9cc5ad051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef1e166dc247d38058e67d315dc86a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9ecd53cad30ee08acd05c28827bd653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae93d040e015b9074618e8c1b3e32654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d733c90680c599983c226db9cbeeb8855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723adef3f3741c5b15f5cab490ec643456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7100f4e55d56c81d0299b6aef2c3557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b0854f36cc777e72d0fa6d059f31258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d7b2671943c39c792e94cb0b574d059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1848f021d46bc070086682c3dc8b9360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd83e67817344b9519c65c1078782d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32071aa638d674b3bbe143e295c6ed7c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52625612e2f80ff0b45c1fe961dffbaf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c19870cdc7ae54a8a3a39e92e750764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070351aa0a5ebde4d59053f6adae1d9f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d4c37bd32d9cb3188126fdb0a2bb166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aafd94dfcdc797ee0279c677162b1d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3fff31d6fc49e5ac54f5eddc7866268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c739901c84132ba1aa65326cb4498d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5b6ff22fa08580452e0381437311670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbbb423d3e72994479b63433cee7e6271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939560e26747b4bc7d60814a3aa9fe372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439000a29a4b02658e9d23b1aae60ce973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa928067a6c250cd5b380189e7aafd9874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033aada3e26deb0870271ae374cc912975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf315a80ace27c451df50b0befd16476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218a0a24eb04c9e377a33f0d6207aa777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e13618dcfdecf965898f3b42879c2478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725ffdf780763eb13b31f493628282f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ef34d9a0c184ba0ef521d996c359280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21915e6d3da784e2def31e2fcc488681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b49039ada5f3af32c1825155de89782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89902815deecc6966032f9a4fd2b2583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2dfc46d5eb8691081d2163f93f1db484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a8b6be6e4e279185059212c01f21585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81581c26fca8e4bafdd0c7ad5e3e9b586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f9d365e8292627f279566c1c5f43e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a41e3ad21ad35b1b5ab9c9a610660288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedbb739e0b3c9d7089fae9fee7d293689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd92876c0ad8a7952a85706696f77290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209353bcef4dc7a3b0bc45592be1bde091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a309e6b63a6100cf15f6c6196373ba92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab482cfa9112f23483f662699fe709e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27556664cbbb3a3d3917e0f1508c9b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e27cd9ab1182d1202517669034b7f195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6e693dd9214b9d4b25dcf7b7acf8c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc33cffa14a343bfd0a1bfd0dc645097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6064d94dfaae12300ce63d37967dc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dedc4998ce126f37a22bd553d378fb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86922e73811dab3484982d74444dc6e4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9afc7299fc391396004c86396252a40101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb01bb32af44fe24180559f0d3e5b97102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856493b885fa221326051465541e73aa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f1fc8c74f0f87881bf9cdbcc635b1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d891ae77417a5653352bc88599d479cb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3aa8ea386e5b46e4034083709c9a23106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd59d0146597ca85e765e3077b0d78b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5977ce69b1bb9e10cb16643bd605e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0c434eab62d318c947671227d1b93109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5b386913c46db00fd87fc9fd805fc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccfe9d749974830319dc2ab8e102f90111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b8d0568c4420247d4f1a351519fa7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166582574a42e3775ba2b11bf42a1850113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a98961f53e3c20a35a6fc6a268545c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a06e7c31062197a1eb17aa7f8b152115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada699d90eb53cf7e417250dfc2aab7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77fe0e6e9c0bdd6b88d4847c7d72c8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a69edb0a65fca2f907bd33c20db7b2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd18539ffc3265fff83015e0c807d22119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c026b38bd1a4635bb7f4f396d63b3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c88f7b59deaae840e41bcb7e44dfe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e3843fa02e85c1846b775f95997e6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c660aec4c5cbe8d83a4ce04a7309b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75bde39defbad8d9b953c3f4d8884b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef22a2be7e79253ce920a1fa70e6eff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f3cfbe2a0e3ee0d6630d35f61dd37126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b21257a7778f5ca0f3ce9fd847d76127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a45b5c28362c7720d22e1918c29f8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c52a87447885f41cb851bf8fbd3f37129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cef7ffff159d142ea9d7b73acf11ef130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfaa2710ab5ee3752f36a37459eebad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737f95060a804c3db8551e852b29ad5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc4a66771b3eaf0ae966da8031df8a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5164275ad7007890e8778c4af4bc68b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6835828207ab23e9b1e0792ec0cc645135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2666c563b9a982dab44459f4eb11c8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97acccdac7b8bb89064012de5ccf0da7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab99beff54b876942412256b472941138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8731c0d916ede141c0d6673503e7a21139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acdc13b68088fd3d82091e001ff3860140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cdee227df3cfe2690c5f4667e5a076141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34814abe6a1b79a2099d5c437d78c3e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136837d9644fed418b8da437105d18a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261d7b30c4f0cd6299e487819c37b3e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c85b40db446c7c0e5bdfb223a54749145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d5f1f5ed31039229625eb9646bc73146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481dfa5288f9c0ef10146e771f994a4f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e8f8971a19e1bc534d61aa7222edfa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e75e8ce856179365724775082035ee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f70ea32ee0a795d281ff7a9214525c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26faf92f283e54da0e236e13a0b511bc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bdf516541e5ac17688209c3e8a62da152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f23e48b3771d1668f7ff549cee6c4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d830cfa498def74095fbeb45a50722154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d30316f8de3e2a0e55413613a00b65155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9d0cc5d0d73582654859892d82048156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c46203f991b29cdafeb1d72e311b2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5050eb53fd6dadd296eabd228d1da63c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146a4c1d70e3550ee1d9ed18dc4cd7a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf88efde4f5e381f73c70ee91f0b8c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b540e08123b350df7dd6f56d19dba161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d13c51945174700e9887d5c384284162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f40076e0010925b53d057940a1490b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df36c338fce9012d68a4b1a901a11c2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f44228f23414fbb2e61cf72be2b0fd6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a1285c42e7e6bc7f5714b5e272a9e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ec4bbdcd13f86e1199915c21b2a06167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71fbc2bb5130a9eba43128356d6538168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c1917d56206e564a59024985ff434169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a11eb6d7d0f533c0a52ea9e5161c2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491f9b28a3af4bf30b6d564fca75859171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7078554aeed7da53abd9e3e865d5c94172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeacc77b2dda119123ca81649981822173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0017e5e42dfb47e54c26e9804ba3d2a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee4ca7ebf8c11effbfa382c8a95393175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db7a679d483026af1b7a339ff7c2da176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf340920ec9e5e80750d4f24d1d7319177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490d7ddee9666f797e19e323244bb99178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75d3858107b802c484a476b93ddff8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf7bfda850c1ce86492da3e87ed518180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e2642ce72e1d6689243203818218b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb931bc68bf8aa91d6b1f87d5a2d31182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4feab8dedec4c002adaedaa45309a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79add9cb14a6c54c0545527294b50860184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee3da43729ac8c6eda5dda8fb1fe9f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389d6b4eb4ba805c1dfcc75668eab82186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3fca03a39c26579c98b99a0f07a3f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead022697332b689abf6062dcc3066ad188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94defa31aedd97b36391031db1921a4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2fcdc3342fc97519f087c5940b4126190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32467d90dcd4f6d2f58266006628df5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798e8fba77ce09bb1cdd4df7f4f802a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18800bb59cf8bb95559f09f5da3dbb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d65854422b90337bb4aae69b2664a0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538794a83fc80b11b847846eeee90a19195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de634fccaa914a21b71314551565829196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc91d5e036ce73f521e56c4899c21c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9d04d9bb0b6a4d5878234cf38a18e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88ed6b7b81d9fee360fe723a326016199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b40af7ba506b2015a29f7afb15984200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911faa6b72167716ad1577cfedb4621c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5d28315260b09adfba7a70c4658fc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876040a8d321dd89c55dedf09d22b12203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef3fa6ddc532197fbc874c35f84d46204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124387047939308aa18f64bd988af39205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e073fa6fb5c4d4bfb31b28044801b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91fb30f64466c2d2a4c7340ab93684207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df3f147bdb3e561c1e29a3637a99288208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0ac2bd9f9ae8883f074353f6e457e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6924d3234f636aeba410d68c6237f7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a8d3a315a0cd8f8f8c49b3f683839211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037d114ce2dfff343841b15e613c85a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd35f82c1939afd1315de2ea0141a65213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc7b1f243d2ee276b5b3c59a397384214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73273fdab1debab306f5ed7ca86b3c1a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba133039b3580656f5b15e35e09e5f46216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366dd24c8c3a632757a4ca45b56c6d5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f342db49333aef663ef2bc1f53d4de218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2752910b0860d4f12f3ff80a400673219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70895c6f2e69a1800420ad7263eb560f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618284bcc15fa57b26cf7e9ecc329ab5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa630c8d169a75501559afb8314c066a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66719e0ff10f69c2261478b898aa848223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301b9643395989c947f96ed84b991eb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5263b6475a5abb74de7b7cf62d1d11c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67af803af8da93e36b1a792b547b11226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c796763105c8d5631a97938bae32102227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab738097ca0fed3aaf80060a593add228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88206bd8035229f6d6af7f99c79fae229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c050ab254cfd4b46f8f440db4d5a2fe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746bc9f0259bb6f974963215634b0bb5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef4fff5bdd04754a07fe886fb14cc1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711b59a4185fd46a1601407d6f9bbe6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd9dad0c4f50a1ca24d017172a208b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6ded249d3940bc57dcdab8d28fab0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed890844eda1d92a9b5e59b9dc1151e9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9f69d111e1931c86dc00c4b366303237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5f9774dc6b85ba7a6066d574e3f62238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e68a7f0fa41a21b27ba838c198394239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7de433135013dffb92adfe782f37e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76643312807af61a57a70f18414f722241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579b9a4c49f69c0ba198d145a7f0540242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31050e7cdc4d6aaf99ad8ab9e5d70b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc6176b4acd8b48e9f5c2cbf7b94c4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57336c3ba6f0214087d0577f91adde86245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3bb3a1d36b6da8eed163992cc4f97246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909d56dd25a023bf657105fba0daf64247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3b6a252318ef3ad167e7ee56b39c0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925e5fa4a0110af151aabadb8c6ec47249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf442f052b2903d8e6d989daef28bd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607134d83720c7bf976f7ce8236a5e0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7661e885320a8b6f262054e5a4d22f6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d544e7c7a5a19d484cfecbf48c881a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd64da3fb18f2b9170c72db9013c9d3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6baa3379edcf9449a56407683c5fd7e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5a8725133015955b1434e55cfa5e8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882eebaa9d4afb85366bfd0f8e62d572257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5422b66a68b9c4235dbc950207fb28b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09bbf13b10a0938bba075f14112eded259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1a85d4a83ef0e7bbf7b69152af4c9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39715cfaa59f1f12ae6f64564b289972261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e342ce89eb4438dec8e30a95ba307262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2b306bb7f382104b76a238968ce0d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc7af49506bdebcb09dd63949d7832264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ac674f071eefc5d6da514213cfc6a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0ba25ece4a013402b10e9e2ff3bd5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6109738976a15d6e129922b277cb7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d70239164cc1cc61ee9a63f9799e8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c9562d2cb526c0674333657fd3c9f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c08104e435404d92d5ffdbb494ea6d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1836bdfceedaa484b41edf488ebb130271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e74c5da41be227aa23d88c99db83c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf877dad70726839347e4655446463a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a734fd0dc29eddbe46a99cc82c535274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ecd1c4d4d9c35851b3ce4b44c471a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6edeb2fc5cbb259e358a1eb083cd668276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45624d9075b70b6967a9966a4eeb021a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0999a414c39b5d2267cec98ed5421278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7994db429437b422b9a478d786c49279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191ea362d2447b0b7f1bed247e84ae7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30802c1d18b909f2d9ee0f83d70efa2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c82eaae32c67fdb8621c727f67629282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db481a73e3b9bfccb888d8826db1d8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855b7ea7b020b8203eed944bd2e8cda284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc834774fe34c52f47a5b8b43cd48f7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d1093e7cf9bb86ca6b03f0d0e66a5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec55f43e361e3f67d551e96cafa13d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08246525eb6b7b6215e016683f552735288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e663e9b114a1c4ce60da129cc7d77289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa417a6f5dc9f45e09e82136037364fd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050859d08498755da60918b127847e0c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10a9d9e555345205c666ed1ed5d7b6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6435f86c9c613130794eacd5f8eea7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27840448d046d3103747911702e3c954294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31732cdc97a8289c0c27fcf7daa3014295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188dd01d9c28d0d41679db365fee2cb9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8c4f9c75e4d99449388049caa1c12297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0075298a6742c74028e6363e8055ba2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b49c72370d433a72ea67cc0d28f240299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16192d4ec3f93844e16bfb2180126e99300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813887819e7167d24d3d6b60f9c6a060301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340aedc15301baed828295a22a4e4b95302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc645c6ccf78b76eed93c16aa159c2b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9518fd73c2bff5fd8b52628aa3a9d99304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f69833fe44b39c1ee8c799ec15c97305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e982bfd909c1521689ed4fd6c2a524306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a3363a142069ec0b06134c7996fa0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afade794a400d57bbd1838ee7ec158dc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9a27a4d3f2dd92a3bfb0b99992120309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7d09d13760c1642bb8e0e05d5118b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd0d113df11ff5f73cdfcd2ef45266311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d2e4050f278d3d248d379ab474121312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f002f526d41997a2d287ccc0452860c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f55e9197a2a3576418c732eb095da7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd087f9a8019b525b487520ee58ec5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2543674487e52adaca86ebf7a5ade3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f522ab9589295e07d79331d60444f7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99dc0650fa288700bfec5d431403839318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8d1a846f87bb11f5446b288cbcf54319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e873fe52951f7f86b89e84c8c9c1d0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6857211832ac9959ad1bf634c5a1820321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116335361176cc8151805957341ced1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd164c1dd2aca2f3cc93d2ae7b93f0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b5b2f56540f89e5e4a4f3f47736f8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0574829c132e567a0b975725e5962d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e61ade92beecec88aadf2094d18f1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bba3c4b405c07d5b12d30580225250327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e902bc9b07f97d7a0273c531fee43c0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9df0c1b6f50bdff4500d41fbc558a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5c5bcdef0dc50e965944df7e6a29b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba07984a09c380f61fbe52329f5de98331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084f29cd9d2d09983ac88664b9d58d6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb56712400342e3cca7f7de15d91438333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b9f422e2abad7736797f67923933c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69977e714f8938c5638400618eb1d0a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33fbf968e3faaf875f10d09ce94d9a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81cf0e3f0fc9b8ee354df2506bca6a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c68ce657ac9dd50f2c92664badc3fd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ee8729422e96d30caafe0d5452ad0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65da9dba749ccd53114d900c9d4e2a4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190cd77d613116f7f2e017e1874e315341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759fd2c48ee0c251ba116772b7f1254e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c752d55c9bffd06287ba9fe83b5b9c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e228b77869cc5c931522a1eb75b34344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb925840ab6294a0cad49032b55e6f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53bd175b248b59dcce639ccb6478f7a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e8f73cfa2cd39946b86dbe187331a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c6061e2e7a72e52d6a964874c590c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e789d5b2f2e3a63adab90b2696838349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98fc68c7efaad2664e74b5572873cd9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f37b04c54134b331352378e8de1ab9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2d1d4278c00d9538d8db6993f1904352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf023bb344e9f1e651af8b98ed29b4c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d9d5dfc8e5ae673eca24cb5fb7ec0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4012a6c700b03c08d99515702e4b2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3d1dde69b02255024cd7215de27c0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7185c978bc5b3ec17ce9df8f83887357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046af997d63b0b521d6c39aafd4cf40358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2674f41eacc331736e488d6058ca7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d58c3064196efbcf300b38d19f518360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d26d2f91bc1a68969c2ee0828fa9b3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776a31392e8368585bd320d7d9e374f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d68898244629f485649016bcef5288363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5c0ca5e622aa61bd2ae19ba4cb919364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80450446ca27d1848c56adbb774132365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041109641f9e5b7563cbb6d1d52f3360366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c78518c1a283c9c426ec46ca413c3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da6f4635989d4f127166b9a3ed61d5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8b4d6bf44c147830b334437eec6ea369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8332c18397bffeefe57e6b348d1b9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe35f78de2dd5b3525303ca752162b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e07c3aeb6ccb35277482c64513786372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e841b988cedab7d304f8a207fdd567373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b127ace526bbea71f8e133d5e8fd3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13538fcefb40e98cbb12ba564fbc34a6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ade31dc77eae28bc5abe45356ea5c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7262afa506fbad63eb1e29d59579a4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eea21d330ad623c06dafa0db880afd378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f19e145b92531196f99b95787a75e91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07530a799be4fbb682942fcc9355f52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e4cefb88398210be47ded87b49b0d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661ba2c0302412975c77ca8117f17fb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74781abf5fc955bdeca671de54b4b55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75356afebb88ce0d7b94cbecfde3466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad4ee9ada21ce54f5b4a077895e12d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48dfd14cd06a82480ae357ba1e4e888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b25c49b9c79ded9dfa65f353337ff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecfdca12dd8d82df69946892482d97710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3598eb5f040348b8be14841d7855911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f59a722f3fe8a616bda80fc35589cf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35d2eb5e942c6739647629dd52c8bd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcdf778d457b18ac2de820df924d6fa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e9f7aee47a195d35adabb57cedd8615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27acfea2e49224e6181fca03730bed6f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff19f6ba1e8aa470a2467ffa67376f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb8c61b12fed3060186925aa94e0f718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1de7cd9e8600ca9948ed29035c76e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4552a350335256c9a0e644f3b815820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7216a326f09d3f57b925552b82ee921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7dfc065446a2410c033c38dfd54ae622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fba1db90b4791103cea6300dba273b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8641ec0739dce62455adb2e708a236524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac9b65874b369cce98ccc69d396a4e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91e786809a0bfc03e5acf53524ceb426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304149654902babb8d33a8b28ef5e8d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be758fa52948d8686cd75654e69b8128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b8be6ea411be59a94330c3fba333e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86462bacebd9eb94e060a3620fc541fc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2ebcdd8ad330bf5a0e990266a9c8231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be256eade9e1ad1879c46ccf9e3dbd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ea9aefddaf0c873227121e379b9cf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8fcab0b34f02d5a2efda82e70f77d134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19d39e10eb99401b03fe439abfab3e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874378046468cad420e33fb83082aec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325e3a713e08b62060556720a10d02837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa38f5b9ca26303bf31e7678b6e8bc538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade198f93821925c5432bb085681c3e239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397972d21dfb8970da9e750a57408d740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4ad22498622fceacdc8cf9173eb4341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509cfa72f004db48241683212d6dfc5442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec19a4c59871b2ae339b744b11e82043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9131bf95001f8dca60f39fcfeced644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255617f79df84ca4fd01fe0612fc1e745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb63529b12b86ebb5af74580c6241d946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c22532be0a7cd5bd07b9ef205834e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abaa9e3f6f7e929a56539b13839ff0a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d6488adafb54ad3b60280095a4dad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b14c1c5ae60f2131b4a87a0b4760b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250e7e2a04c917a7baf5fb97de1e67351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94842f1ab632aa73212f712fa6476e5452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c01333048eb183e5abe7e2cb98ce553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8170c2647d7756d0642f1e8b62303554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721f8b69c2f057553f5cafdb2f278c855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc7a91a6a7b96ef93ee05d6dbcc9cb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f37c0f6446fb0dfbe8edaa8c3dba3257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff80e28f427a5cd14a933d136ffa0658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf516c34509bb05f7f119ed4b72ec8ac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f72b9ee838c6e69c7b0a61851efaf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737b7799fca1dfdc98e469a4c1bb85a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858abffd662ad8ff8e97e629098b04062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980710ef84a32f64970947e53fa5e2763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd65c64f6857dc666dc6b58aab90a8e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd22183048342b5dfe218fa9bd146665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51f92402119e8f4d06d95ae676514466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde194db4fc810b75fe94d8de540754d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a2c859a4fa07dda4ddf6fbda79a2f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff5991a2df1f0705fbf95e4f34e62769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1191c9d6cdde5985c0a8ae3e3e7acf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31d6aa1216b18556b2efbc4339776871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d79b6509301441308eca77d17270172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6efdddf4757f4ed64310db64358117e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8134961a7c59a07e7012bf7a3103c974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa058c9a574e7b2d6763f748f9cb4f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8bd5c90e7c28528a5a3adbe4713ec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc94070512921edab993286a44ead4877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dfc83ba19bf1d1729042e3ac524f8778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b115add8bed5c1eefedcd0ec5d95079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993fdc3020b822777294a203c5c225af80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e9874afa660a80865a0ced0a3af8681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a25baea6529d94116508d12e8351b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0e26ad647092aba98a1d8c2dc813983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c54f03b0428ad857fe07dfb63d5d484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666fb2091fef2d37a677ca5b72081fe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda698d5af7cf45356034c40393d448686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321ad35175637e97f301422b57c13fb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035f5129ead8869e4499fae05e44c9588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789bcb6a2178d436a1e5895ded387cf389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9d657ce157423d73e2e4a607c37ba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4aab9443f0ddec1dd288f1aad93b4d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91565c12a719f00d7e7446f2f5c426ef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf9e802f67506caa2f9fc5b5cac82793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325cafd0883dce95b9fb584c48c66e494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644177bb088d5bcc7a5186525db35feb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde19b8f6da73cd26c0a486e89aaf8d296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202d29d97cc4265fea9184cc66a213197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c94f5e4f34872122d7cc798874c46198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3529fc98b084c949ed679c186f31c599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e29e937550002cc289616df965201100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ca118278a4715c0a677c6f3599848101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84ec524b1473ad183dd3f1ab28bec2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f25d480893602df7228abf3c455706103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d610a808fee8d48925c2ac67973ba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d01ad43eab51211cea7d109514dd5f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8454972a9e5cac968c16b996fe1b0c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1255d6666615bb8658725f3f96f956107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f890242618471e5541b4ed3099af60108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e43c029e0f375032ad7240313bcf08109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2857ebafc20249dea829bafb5ed8092110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c081537617cb6ae289c5b263c71b393111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33f3ebce7cb10ea90a71310147ab5b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b472cd3033654bd177b3a45bf87a5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b899d4d745789a67ea8cc346ee6bf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598771c7137a072e9d9d80042ce9a5c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f8d132c5a3c6309c0901b420837f6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338c286e5ec6cae30591210ed86441c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb67d9b7814499cc9f562dd152c8905118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4681be0e41bc261107dab2077411769119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b5337cc37c7f6fa16ce0c329b7d583120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b0cac74c6f57e16c23a222cc8c60a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596972640fdbba137633f1e8f31d956122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c264d564135707732d7413ff9347f8a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6f7c53d2f74d819969ddb0c862374124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be93ec2963baa80b3d01faea94b3392125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb1f63fa5f389285e32b051e38e25e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9dc2adbefc78715fe94a89161389f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b35e315d286295caa3320dec7988a6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb591287778c7357ef7d46d18234e2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07366e0aa5f6aa05fc7c4acffbdbadf1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8d5571cda2c179935ea15d8f25ac1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5339becdf33c7fefba20e4418df41132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24181b90753b829fe8d1e70223195ed0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff899c359d50f1d62a8b0a21f62a3215134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd83b85666f92f995e694437655ee9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bdfa5449425d16d71238760e1e453f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc22b7149aeb591ce59e2ad6b9e6c0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712abd0ddd6a540b30cf81d6925ead8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4733b9e4a699dd63aaf133af6857d9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d07aaa150725db0180bae779ad78a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca0ec3b09c86689241dc4123d560fd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1221724b05b5ae54f2c239f09743b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c72a63773d6981c82aaaed5a6b635143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecdfdb5fcbb2f31296dac727a636c9c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c91e6518d196c43acbdec5dd3f26e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520af94daa8fd5939f6ff3ea1a80e321146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7adb79b6108d0f180dbd57ca6b3a97147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8ef186c2db44d823de0c4984b9cab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d123eeeff7755def9a0f0713312db8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ffd79d8235c099ae0bd5af28d4e3c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2790d462f51952ca9e7f632d0d853151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f4bdddb531b1f7423807d57277013152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249908bfbe4fbe461e735eec8ff0e8db153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f81dae3f74ab1a2cb8e987ac52e79154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318758e937100a119f150fb0d415a21155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e323d28ffbcb8daf6a15fdd22aa9b6d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19e46826b85ff6635037a8f358e4c6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e87956bfc878ba4acd4686dc07b791158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e612b62b61c3fa8a8efe97ecfe1d72e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cde58b94f87cba9493fef2100ff5fa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58605f974abb9f5ecb23a69f863e1c1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2587f4f56c0a5b2f833410ff629e58162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ffe053a1890684a7b7d163f39e960163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74fd86be54b4f6776f3eb532b2af56f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054f32ab48db245ce2bcc5125926cf4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8510fdcd61da88ddbbf6fd39f4f4420166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60beab59528fcd489bff49c42da41f73167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce38f23fe81f9c844f0297f413c14db168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cfe2e5948cb356c40f77928f1fd78c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aaa53d07b728264690746cb2dbe414170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215faeb8dd1093fcb848a75f2707e68171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda01012ab7abc3a0a69899256ef9f22172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1331ee454801753dc10100bfb5b198173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc399307ece09bb3614854ea98606e6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86670900270df717805a90e07ba13b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28b84dbf4bf8daac1176892de3e4eb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fedde615d10277bec209f0d7bfd1cd1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017f60e06648a7d4b22818769984c30178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e5ebb8040d6789b4a16b47d044d41179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556f40c6961efcafda2cc8829e5204d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be955b18e158a432ca0badf8566ea0e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5acd2d6f5ffd55f48dda645ae21d8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8d255ddd153cb92691685c93b2bda183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd943385e149a7afd51013813e4c782184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f0c460bff58753dee35fde54f0017185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3796fa197751738cfbf69789120b7fd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc590e94c349f0484afbed3a3d79df3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d8ee4f9349a345111f709766985cc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56d988acb505ccea7091588b3ebbae189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a05d441c10d72ef5268709a97d1213190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f6597fe59cb8fb651974ac54af67d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f090a7c8cfef3b5b4d668f16054029192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638191390b457756e0fa464619d00fc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d45a7ece72802ace39cafb7694fc5a9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73902fc73d02df070f94276cb1279310195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77e870556a7c223b3be4916b036400196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031451658e3569a8c68ddc05e9d7b4c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289d176c56de73caa9d35e18bc2c3d4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728bb643f789bf0139c4d6440cc81923199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91257e3eead19b0c7b286ec1fd5a47b5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57e046b50046d698463277c576a23f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20fa48aafc0526952bc2193c9e7d329202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b285e7ec968d4e6c17630c7dd3be4ea203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a74d2a2db33a2d517272863eb77263204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34638e89a616b6d28d7f73d7d0a7fe2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b411eb83a20988d5d1af9f373fc22a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be20268fe921eb2b67f8e02b60f85d5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7da9ab102aab6cae1ad510ebd7160208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae728315146686ab96a9e3e8ad58c1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30b6a70ed7bc96756ed3114acf0d79210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71ad1a662443a3b4171536c9cdffc9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d764c0079998141b45be86cd1794ea212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65cd8c5feec0e1e3ee726fc2871f35213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5014c12ac4d3d5d1987215e8b3b29b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b6895000d37aa82eb0f148dbfba5b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb02113c3b2a1b71db234137b824ac2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2c1e336d322cbc4b69c747c19fa27217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25c48d1c3adb6c86c318835035cd11218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9283de77cfdc6c5752cb86c6bf15e9d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574942c918a870597aacaca8e24a80bd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ffbe931e55020302a8127efb1f3dc9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c837c1dad1a14915c84855da238eb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5543100aed4704bf3de3ab9b05cda223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300b7d827581da8e8ebcc420a38740c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3ba9b2b48a941ff59a8db2dfce30a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60b6c2d6c9cd4109a4b1c600bf8188226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40c959b1bac125b6e2cfe6c4cd2e70227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2dd1f93b42ef7ccdae05f673ae6ed228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9847c547868e533edfb0f2c1dba92229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64951b1541acfeae689b555d5154e8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143154a3c6b56352eafcdab1f79d5a74231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205e93448cddef05c27fb7a0967d7e8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41841982d833d1d2028f9363f689aad233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445bdf36cb0242371531df543954e88234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93866081d6c9cc701d03fe0848c78e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f6084c6ff65b763693123beeb2691236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7e984f3742936ec788c47e715532c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758597230b5bd59e01e26a80422cf8b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506f402faa8def85a20f2f44012ec2c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbadd6b2655ab616cc1c3b4c2010d50a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119dc8b990ab3db7885a8202d3f61698241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf174ae8f6f742a87fc25614734744242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d93533d93092203ecff6aaee914059243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae50089904ba20793a8e41833fd05b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91801696d6a60429a3a42b0b7c34f5d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99da0fb072a623c2ded8a7461c9e0a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698a597af17dc3a2be0f1b2d9c2ee15247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa1477a5fef5520f9360ed0e9d979f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d85e89a5206b982e5f3b9e9bbcc181249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a5b327d78185ef344db58b5915a88250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34395a9e92df604a22b0cac78a05eaa9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede9906a8095b0a82bacb3bf67b440a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9f7da9ce1e6f825ef6247f3de10f8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f72fa820f5e637b0c34234b8872fd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1d27cdeb1cf6b1fff9bed0294bc05255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9c94854312bdf35fa71ebcabda89a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e378536538afa7536b54ac26159c721257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33a3443c8aa1584bced5024ae25d12258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beddb80b3c3460c3d775510491d1659f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d5fb4192439e98bd4f7c74ec25027260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6daff8e9a384dee9f99d754805fdd45261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21adca0d6ae48b7d0c0fec567916721262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3224a7a13508d12c496e671582bf1ce263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49ffa6f402cffa2bbaa4ed9354525c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f440fb8b363da6a792b93b528f5469265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febbd1af4e94ab515bb6ddbb423b4327266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42baf9ddf8b942dec891ec0f8ebafb20267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4c6ce6713552f72d2b9966a079024268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83ff946025accb249981e1369b3407269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c68453ead31051b321941758417eb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af6a3186fd579059de6f5511883aad271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe46ed0241339fcd9ca047c78acde9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096cfeb9fce7746a29cf3a0e1da5a77273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418aaeb0b38e34ac02d20daa7e0c43d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407b40fdd13fd21ab14e032b6df1655275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23bba86758ca7917c82b54d28df536276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845745f745d555c1f6ad1d9b92623f6c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ededf6a009904144dcc6e36499cb4bbe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3550e12ebcbc1e8635ed32f16387515279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110985a76fdf277344754f43500c07fa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716372321d4e923f8e66bd3e6cc347f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563b5f38c533e2ed6c760b021769aed282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7593350fc6eef95bbc59fc4aeed422283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26e2fc12767d16d44a800c0e556fc2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1cfd6020ce085fdb38cbe511f73338285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bdcd4f88d7f54a449f961bf11a80ab286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc61afb002ea67b61c3cea15c05fac4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5234e3ab2c519109abcd891b83ad5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137bf342c743fd1dafa6a96fc6e40afb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f4db66664aa2356251132c7135dae290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a671096299764fea60bdda4d30b7b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e6bdce6ffb9497e25d91bf7b7495f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd12ee3be09acd7a0cf86e9efebd6bb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743cd9f8b9e9c778ccc3f1a17ee762f6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4053f3b9620a7cb2a94d38f3bfaa65f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef248485728fc60b21d1aace585243296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc863b3de32b73ce081987a643f6f0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb364a4b88d188d1e4ab349238e041da298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c51eab4b20487effe6e3b2ea7481b2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e7c5ddd379056e844be614325b003300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180809c256abf7a5832601134bcd028301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb82d7a624fc9e7778ac606185a18c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f0f0d5bff96c3bf6cef678ae5cc0d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ccc964e59bce6c08c72b65c999d9e1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d0863cc8c9232c7a23792c22f0778305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d08a82280ffda61d4b6cb49f6ffb65306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f06f6ea006b564c4ddb9b8f789a115307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3f12b5d623744c645c432486a4e8a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ecd63ab6a76f1f617128f97f891e0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb204023c8e03d0f4c03f8d6dceab675310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed98492c2da02ad593815078913019311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53078fe3a1227ff69b441e14fe9e86312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5fa64950c228b04f065f0392676f7c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d8cf5bdc655d53fa65b8a8ca08271314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58f5b24234caf35c69c6bb46c5a92c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af137106dc1dfcefbed0cc0725bd1b61316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3582f4dcf5174f1e6728a739743bbc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e6088d7ed6bcde612b6c080380f7e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf8697842a3fed3600188b42b22e3d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c036c5d481e1396f728811ffc7952320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185810c73764d56c81676f5243275f1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3eafec4ea043436d969f5626215c9a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d769d49370ade01b91a8ca396998a2f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b7c93848906eb9739dd7240cdfe262324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c404127639932567c3ee9d2012d59325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39fe75dfe5ba9202bd35e84127c4a9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3622f7ccda6687c95feb69a0f549c9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c985d573675213bb932f04da3386b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5073042a4b14c3445dac6c85fa66e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc253e213c5dcba912d27dcd3e9d8c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f76d9c09ff0cd555553b0f0b4a5ebe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf16664466a867cf4a5b48e88d34914332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec4b57525af96be41535e440a91623333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f6101ae6c22cc8e70ac9da9c8943a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b31eaabf50ef6d5f6bd4843e4c171335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1063edf3b18ef8b2296ad3c8a3fdb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6baa6152e22bda5de85038e1df9734337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718fbd6cd2c22aebe8b1fad27485b816338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29cb43195e64e92d7bf3616db471a3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025329742464aeaa351ece75725c6a78340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159ddd18177c640e5415dbb853bb74f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3dd2873290dad83b806a0ee764f3e6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6607c134d48b169dff723afe988da9f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6736e9aca28288175783e43967034d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684921d779204202ba24c32a987ea40345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232f1c88b41067d0039371d845791c5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71663c3e4186c27cdcc1fda7285e9748347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a319f463321c178ca945d1185d8e042348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a279277913a1cce43f4018d62672264349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9d294cdeb1d62d8d98b58bac9f65d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c837613676a20afba0ba338806fa228351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775493bf3811fab0785af14562189899352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcbb7966dcc8c67875651cdb8849141353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c73fcad70fe71635338ca2e002594354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d3950f27065bd341ef058db55952c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669df1b40aa3aa3d7e43c3b109b4175356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86bde70260b75342d2dfe123eff4f7d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d408e4b306275afd16494e878de81b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08cda9e47f1e9aa71b61963721cb9b4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f12025f126af4c0518470a94ded4a4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04ae950f20374e556996e486aac4d0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cbe28fce077888cbd26960e266c676362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2ad0cb80b0cff105a4493c95e66c6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60179cea85fb59d1260d5c1efe1f8a7a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29233eb4413bf844a6d1f90026ecdd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cafe829158b066c0fe1df46cf50e240366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d603d84691e965094657f799b12d4d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c07947929f40f02895a9d2b2b8f3be368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83fd4ed0a6412a88ccb2ec911fc50a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3f2cf7689952e149da989734c5604370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447a3b587fc1236c8abe304e0e90897371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914e5fba204c5fa036cd901f12b76c4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23599f6195d5d357e1b4e848f46fe54e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9f9d51c3d3c6f8f390ad03c344760374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51244a0763fdf9858829152c031e0e8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07559888ff42743e15d48f95f593e04c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83a379d3bd4a52d41b3103e3bcb190377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3bdf79151c5a7b4e8130c3b330d0f4378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -9610,51 +9607,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9670,51 +9667,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -13925,3418 +13922,3414 @@
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13593</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>20.83</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13594</v>
       </c>
-      <c r="D42" s="0" t="s">
+      <c r="D42" s="0"/>
+      <c r="E42" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>7.1</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>12626</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>18.51</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13702</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>23.22</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>13703</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>12.46</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13704</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>48.68</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13705</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>59.67</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>11644</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>15.98</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>11894</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>4.43</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>11602</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>5.42</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>11603</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>6.39</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>11650</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>7.31</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>11652</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>2.95</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>11899</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>3.75</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>11900</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>1.96</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>15679</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>1.81</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>15680</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>4.19</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>15681</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>3.56</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>15682</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>3.7</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>15683</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>5.09</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>15684</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>3.13</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>15686</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>3.57</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>15687</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.94</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>15913</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>1.72</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>15914</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>3.69</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>15915</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>2.95</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>15916</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>4.63</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>15917</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="E68" s="0" t="s">
+      <c r="F68" s="0" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>3.69</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16197</v>
       </c>
       <c r="D69" s="0"/>
       <c r="E69" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>2.48</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="C70" s="0">
         <v>16199</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>3.39</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="C71" s="0">
         <v>16200</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>4.57</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>16201</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>3.93</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>16202</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>2.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>16203</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.92</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>16204</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>4.43</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>16205</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>5.41</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>16206</v>
       </c>
       <c r="D77" s="0"/>
       <c r="E77" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.08</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>16207</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>3.49</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>16208</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>4.21</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>16231</v>
       </c>
       <c r="D80" s="0"/>
       <c r="E80" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>6.38</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>16524</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>2.31</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>16711</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.1</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>25329</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="E83" s="0" t="s">
+      <c r="F83" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>2.63</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>25492</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>1.88</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>25492</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>1.88</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>25059</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>9.09</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>25060</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>6.88</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11645</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>11.13</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11646</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>16.17</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>11649</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>8.77</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11895</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>30.09</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>26141</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>20.71</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>13634</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>7.1</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>13745</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>16.29</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16411</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>7.52</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16412</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>9.93</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>25493</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>7.37</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>12770</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.86</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>12771</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>5.18</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>12772</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>39.69</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>15235</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>0.98</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>15689</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.22</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>15690</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.94</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="C104" s="0">
         <v>15691</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.44</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="C105" s="0">
         <v>15920</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.07</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>15921</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>3.44</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>15922</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.46</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>15923</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>3.19</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="C109" s="0">
         <v>15924</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>3.65</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="C110" s="0">
         <v>16210</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>3.39</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="C111" s="0">
         <v>16211</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>16212</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>2.22</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>16213</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.19</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>16214</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>4.84</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>16214</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>250</v>
-      </c>
-[...4 lines deleted...]
-        <v>251</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>4.84</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>16215</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.53</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>16216</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>3.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>16217</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>4.01</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>16526</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>1.93</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>15237</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>0.58</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>15692</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>2.46</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="C122" s="0">
         <v>15693</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>3.56</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="C123" s="0">
         <v>15694</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>3.32</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>15925</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>1.59</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15926</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>1.46</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15927</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>3.69</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15928</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>2.95</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15929</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>4.19</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15930</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>3.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15931</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>3.63</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="C131" s="0">
         <v>15933</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>3.9</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>16219</v>
       </c>
       <c r="D132" s="0"/>
       <c r="E132" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>5.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>16220</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.93</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>16221</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.4</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>16222</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>2.4</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>16223</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>4.43</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>16225</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>5.32</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>16226</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>2.99</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>16227</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>3.5</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>16228</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>4.23</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>16528</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>2.06</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>16712</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.27</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>16713</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.1</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>20581</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.95</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>20582</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>2.95</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>20583</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>2.46</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>20584</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>1.35</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>20585</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>1.39</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>20587</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>7.28</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>20588</v>
       </c>
       <c r="D150" s="0"/>
       <c r="E150" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="F150" s="0"/>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>10.33</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>20590</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.32</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>20591</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.95</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15695</v>
       </c>
       <c r="D153" s="0"/>
       <c r="E153" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="F153" s="0"/>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>8.69</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>16229</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>38.1</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>16230</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>4.81</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>16232</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>332</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>7.53</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>16420</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>7.61</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>16421</v>
       </c>
       <c r="D158" s="0"/>
       <c r="E158" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F158" s="0"/>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>3.31</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>16521</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>11.48</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>16522</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>18.31</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>16523</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>30.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="C162" s="0">
         <v>16525</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>1.84</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="C163" s="0">
         <v>16527</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>1.49</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="C164" s="0">
         <v>16529</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>1.84</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>16819</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>2.36</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>16407</v>
       </c>
       <c r="D166" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E166" s="0" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.35</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>16408</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E167" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>1.52</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>16409</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>16714</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>2.25</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>16715</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>7.52</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>16716</v>
       </c>
       <c r="D171" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="E171" s="0" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.63</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>16717</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.82</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15675</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>372</v>
       </c>
-      <c r="E173" s="0" t="s">
+      <c r="F173" s="0" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>3.34</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>15676</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>6.64</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15911</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>3.21</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15912</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>3.79</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16196</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>6.38</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16224</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E178" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F178" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>7.76</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16818</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>1.51</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>20580</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>4.92</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>20586</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.39</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>20589</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>10.33</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>20592</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>2.95</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>20723</v>
       </c>
       <c r="D184" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="E184" s="0" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>4.15</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>20726</v>
       </c>
       <c r="D185" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E185" s="0" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>3.31</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>20725</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>4.15</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>20728</v>
       </c>
       <c r="D187" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E187" s="0" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.31</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>20724</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="E188" s="0" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>4.15</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>20727</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.31</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>13843</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>9.109999999999999</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>13844</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>6.28</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>13845</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="E192" s="0" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>5.03</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>13846</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>13.19</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>26339</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>81.76000000000001</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25647</v>
       </c>
       <c r="D195" s="0"/>
       <c r="E195" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F195" s="0"/>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>8.67</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>29797</v>
       </c>
       <c r="D196" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E196" s="0" t="s">
         <v>430</v>
       </c>
-      <c r="E196" s="0" t="s">
+      <c r="F196" s="0" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.83</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>29798</v>
       </c>
       <c r="D197" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E197" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E197" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F197" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>2.83</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>