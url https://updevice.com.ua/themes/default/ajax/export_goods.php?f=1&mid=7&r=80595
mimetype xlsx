--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a556cb6d08bde49c37141a4376188e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30686da038ad1080659ffacfa53a58452.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c90b015660038fb98bac75c0078cb0d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89da331a5b1fe05b139d68eefb41fb64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29013ed2442626d64a8913cda7b6d71b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b6da827937651f6549685f8f5c8946.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76c4957080dacc17a3f6b72a19cb2f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc10f4a3613ca4cf397bc1a0b2087f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02ee11f3723f1805384de3a1e653439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd1401ef1fb3213d2e73c746c0b42a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ccea17b128c6733d9b5b6d7eecf1a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538410cbb3ec019ffe18d45bd38e55612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73dca0de6b89b3db1076a60bcbc72113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d74fcac7caea491162b384d46f35e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51816ca5c64c54189bd5e234dcd3ab2d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35fadc734f9cb4ac2b799a138388e3116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6662375abc2e7b3384f2ac31dbede5517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b62b34e5d77a89db1effc673e84f518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c7185a52a96fd8f816f70fdb8890319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f03f63b488669cf7cbc5efd3e14fc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf35b92bc10c65ff485417e3fd3a3021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a1af37fcad94e8131b27434a207e322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c7fad26afc38f1a450e42b10a8ec323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137a8e101e6d1bb6906c1c01d91aa5124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e2570d34a80ff7c23042a6f4dcfe0025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02af80cb68d9638133a39c0354be1c226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c29a37fc9bb245381a1234b3af2f1e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d815e941f2993d88e7a537cbbacff28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a91fab6404f3add2d85384841e61329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7d1c2feb6d73240fdfc9ca99b4e9830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5cbb77b7aa791c3f5f45fec0418a331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0efef3232ea8575daf1f2dfdec1202e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7e59d6303cceaaed82662e26c8e2933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211289af342c013d0ae8369b431e58434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100dee73d30f338900c77217947ff2ee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf686c46f0e8f1089172e3bc121c87d736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac7b5077e1bd829b174c774bfe686637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa56e8e7b77405654d861987576b2338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6f2b84b6ce7ad390e18555b3df9f139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b1c3183c239f0ee53299b456b386640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94212ab63d488a86ef5ce27476e96841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2d709a7ad0af165f42115a1cb071642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d966779a6d3d6be9976fae891a8c23843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906dfb858effe4dcf08d674be217ed9744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf186f18d1635e75693811fe8fdaee8f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9adf6de08c5374b38e8b46314d25446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e05dcabc9296b9cfc4e6480e0a02447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf50a2ea97b1c6643eb21341864273e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf0ddd27badbe8b23ecc1fd0c9c9c649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db282093d176bb83e2ad1e3811840aa750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aea4eebcabbccca55cfba7f41f2c9c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7a0830f14c04ebb5cba2428a35a9552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22018758ad8c72a1203fad9d8fbd897853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b332860d7ba0e77c8516a9362dca954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd301c5875340e9612aa0d116a076255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6273a6bae49a4410e1f99ca21c7f8256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb0e4cb4499aa145dca034bfb584f657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a74297ddd1ce1174128617313b2e5658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988997f762a9ef831361b627cdcb63f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5dbf64ef62cf400ab97afe4223b86d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498576f121b105a1087fe7d2ccaf445d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0c7ee879b4e72ee952afba776ab5262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d71452d0ed92eb3db74619f2b181663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb4b4b3e8110c35cc33f84928dc27064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519eca854f175381279dae87da0f26365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71342822c61ea10db156f5dbb8471c666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73a65b45bb353ce8d047e9733d0f4e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0581d1764b7dfd02a8d153d426bf5d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1da69ecb8cc21df11d96ccde1449a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb350267fce3884c5763ea8b988e27aa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d834dbc7b3f9f71d8bf366270d2b57071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e775a5360e12a9174040df723516572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570b4c87203dd2ab63c5ab8970b55f073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335e26b1904dd4bb1e403c70c1019bc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f45d10243c52509bdeed23193c57f875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a7d153d24eb5ad50d29ac1870c74976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383203b0c0b96089da7742e1c55db39f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a213bca2582ff6a7f5d676b6f159b878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147430d937c20111fd8bd51e6a2d66d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b19cfc4be8ae696ef417b26581a4ab80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf7f45bd7cf3fce7aaaedd05fdc2cc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae28944cb38bad69f759c84936db74482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c889f9a3d2c4fb71fa6cc8243b13683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d12ec3e69acd531d82e6c134e659584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1309e1c87df074a7e5cb1a17b1cfb0085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5408d8ea168ccbd1d8c6065cd2b4786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19426a9502a60b8b9b1cc043a6e48ff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ae3dcb84750707bdb931d85c5219788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff317f30e69abe2ede1efa903a095d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8ed7cd0c794e321d0763f8a69541590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c349a79505610de84db8e74e9b7f891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61546ec1d6dbeb4affc8061df151b08292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60926da0b8b5072b8c6191c30f3bb393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d9b37d806eb946dda99dd8450a67f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3896891a7cfc27bdc38f4e6dabba1995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dca4e7358af2306802db8c8a8bf11196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4882bb43e2bf28f22ca1edd26938c697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50cbcf3c7ac8b8958d891f8fea5cb4c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092534956ee6da98e693bf75736ebb5599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee958652583cc4ac1f847284e2ef28f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2908263315eac0b22615474fef4bca101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7531a4f7806115b1f08c3be20a423c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8284c6d5aa3d4c2b46244e8d8fb21772103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de777a5ff4db0b07367cef6d401e5cfa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2c25b6b9621be0d450530707f1bdd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54807f53d219733c31783449e629612e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d43ae9fbfc1ff2532ae308f6e1f4e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7ecf4f5d9b061afb43f9dde14b52e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cdf6c7e65dec8a08295cbdd807103f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47388ae49698ec4a5cedf2619fb3fa60110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72c7d6cb210a1c17fc2a12a6195631111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844519a3f13301b32ef94e1e5e57a2fb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2482213d5ec2e5caa245e6bb39226af113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f626105468c54bc605127b1f4401b5f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f907472bb2ff2f117de229d445ac1d7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd543fd5f47e6e47705ffa0fa5d7b83116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4118c2725a6320983b3c99a1797ef3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44300385e8ea60791d8de9cba9fbd345118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198d1c3743cc604518a193beec5862e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a87543991f91e3ae545d899de4378120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244cb272fb35a86214efc1183257bce121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55e0d01ec0fcce37c906c6f960bd50122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e10093310d860631c99e21409cf91123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba00b13515e6fc3e9dd74710f1e050a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec09a5301680a1944c08c0a3f6dfeb9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dcd57868680ad3008772510178b6a3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cfb1d469adf6dc9d2b256195778d3a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6673effe6c36ba40be9986564b373128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c66940fca31dead55ac654ca81399129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f2b79375157134480c6f1f1961918130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1662df962caecc1e87eb5a4a6e64304131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a304eed6c0c56faaab9c198db9068132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f602a274e0e79a7fd5517c3ae4e3a74133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5a2dc4f57af2db6fcfc8a1b50467b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a55ffab08b0f25df1c991598cbf6d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc0a6a9612c1bb38155c30874b82c1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50fb907fd148320ec076d9599762cc3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37246a15c5102342d8b5e6eb1b021003138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50dd67552fbfe67e2d35894d702d2ff139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b2e4a501ed962b5decc1fbde1f14e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298e716ec306d882316c87fafc5430a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98570b5249fb409b9d0876f2399978142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea73c9c32d5d7c0aa7425f9c8e76a5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970bf16b03fd65c9e70fcffeca5fe47144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e27552529f1c66f30ef27b7d986c1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9bb32d33b43aa60ed69f7dab7a85be146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f6e769f0b99314c6495dbce773ffd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067741d2355aa7dd0e055637122ca42148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60849c333b7c0bb49ecf22d5c7ae50bb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08250d306ed5ec0badf77993889a77d0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc46d488ad52a9ef39cf3bfb82476f6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb464649d1be036930046b8d271354152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2acdd88e3f56dde55f875a1a0fcee1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ffbc4578da3e3e5af36dca07467ee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95aceea5ffc05fda8a13223ac3d445155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102030573e82b328432c58e52898a4a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c56d48cfe95e7e417f1927c47d33c7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab4666da7f298a738b9f671d7d2bdf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23946626d1bf457b0f7295d550a4fc19159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c264b35372a425c06bbe082ac1e951b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a870fc38a7314e2b0c4b50ae60551d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e6ac0d1a66782d6e9e630653ab7ba162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67678b7410e206d964870b25f00685ae163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3a30348bbc796c4e454d619f19e74164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e26a8c71ded2ab216434bba2d9979165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24848b8803edc0f970094daa17194a59166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666fe600d04de8929262d8d2e5e8e84c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19355d3ebbd3dc591556879ed3da6f2f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab7150d34d1f371bf770925dcd4de4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0b0139c6e3f74a8572d12c2617908170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226de0f170e7450428223f0d6c9512aa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cded98d75aab9003af42851d830b5a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3249ab0d25474e228ee43b6f13b9ee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28afb83477b22e66535311e04911ee174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705e13e08ca22b736cd87f30ea43d21175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df1760d9b915f37b86c0d7d7918e0b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552260b6335131ac42d747abab78fa5f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09258e0b5c4a25b6da54a332baa7b289178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbcf17bf49dde9b4ec6823a00efe09c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512fd460cb1dd4f44638b7ce991f9d16180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284e256e8b9b61b5b57a4617f78541d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40890255e0145ded8341067d292e68a0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602fe303977358b39f7bb35914e8068183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0bbabcda559864905d8367bf695362184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43fb528ed1c8b3b52df5469d883057185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6199738431098520e9ff8e2a5b1ad42186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f221fa8ed8f0880a6d4b18ade3add39187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859cf0d2df944a7feef7af1d97fa554188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef7da6acef41f2e193fedbcebf8fe2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c21bdef3f2780925f85b622665ce8f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90841e41ce0a94be694816469e81193d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ab4ee3e6dfb2c31e9e92c8a137693192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39ba19c67ff8e4ad256419ff137479193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e496ee81e50ea7cb78f850637fc2bb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1867cf69b0bb8834aeb64058603c6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc86fa6bb2fabf49d703b6f1d3dbf3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f7f39b3719d973d5a40538f2f2490197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9bd4b873f4d6e78aa3a7ef822e6bde198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff972a1e9587b1e4fb26d8608fbef86199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3c3f7461a13249de677df57fb8239200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8443a4cd18141d292fe462a5fa8f70201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b3dd7995259daeca5df2d2d63e381202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ff0648a0179a976ab8ef799ed244f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584115d5228f05dd9b99f60b85d39a65204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889bac26fd7df6156625ee33870f8994205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567972355a68399b59d623c90db55297206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54bc9a1f857d5c20820c84cadefe0d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fcb0d7007058a9a0c6d91f01cd6511208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25183d2e8189bf18a498ca8534ef210d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87305e5e723a0b2b984f7ccd822fae9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d81299e870358d939c94de29328476211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6ae9ab4729899ba70309b17703f8d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c41a5ab765d32083960da56497ae416213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d9093f24264d783f8babc2f6565eb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b59cce5d467ddc0aee6ae643818bbd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec769a258ac41b12355d243a091325c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95826264a533310d89256d475ac25f4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b02e14c427e04c90ad003f80166ae6e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff76f41bc0d01d4a4ab665958e0c98e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c70302f926dea1a04f062588b9d93220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9313a57ac65276cf3468717dc101c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05055ad6cc311eee556ba1c1c0c05e70222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce7dc28843accaac0e717df067dbf9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5451d6d8255797554141dc2a816fa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4076955715efedf1a66598b4c1c785c9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474cb767e3b66a966b9dd6ed0786624226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace54dc6e7ae5e2a96fa21199f9b7212227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4e93a44abe3b6c50d030dee97a26a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d764273bbcba364837232634d4fb6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5869348a74158a52ea5ca7461b1afe4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f656278fd46cc3310b4cf3f8c2e05c2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f86c4dc8d4300152848d7ce03996d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc97e86d141bee93fec59a9faa2900233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859418643cbaebf902edac797532e748234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f249c806c4401787cef9a78e271c16c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308250ddfc2379205080d5a6816a00d2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d33a0957209852cd513ec97c7b48c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83be9c8fe0517bf504b884666378e8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872c9f1d758c646433b1ae10b71543b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fffbbc753f3c45a7d46228cd8c89d48240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d0d0d1c5e4a2448a124fac4fbf3a0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47d1dd31618c14559195dd0fc39a91242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3dc0dba295718582bb233510700bc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe63144d50630ea69feacf9dbc9df4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d63c6c433e4dbe260aad077db8339245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c7204cf52b02c607cd7726c4f5d4d0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860b6a74742a4a6d3f52b727686ab0d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85698a85073fd9217555a68578b76358248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8c67e23469546ca8314033507ccf1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a336e87f1e019285ee59e266cbb1454250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88627850216ad6a9eb5e9d1262ddac02251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc0cec117a6b74b799889dbedf5911252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f319ac3c116bdc9a63f2141ab9a99253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e223ac780c16b4b3238596e0f3b8e11254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa7a5b7d9be2a49dfc5847aa59730e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526c4ee7f623377827192c40cd04f0b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3d846a8aaccf213b01535fb10233f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f6ed6a7b6d274bfe98caa6011e4d9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aabc51936c75fe38a2f2265873f13e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a9f0d232d600d9d2ff46d9f2b1b50260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418ff62db6eaa90ff0af990bdd4c562261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87027f2ae315966b20d45f756dba628262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219f3e6853641eb2521e38ed66d653a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6d5c4f6f2dd71d779468ec5321303264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa4bb89539ae57efa00245d8a11847265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c6afc9b4fc1b10008f4e2325a6318d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739713ee4b1fea51e79a55f47b14c0f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe2c29a4823b40f38968cda3348f9f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67de84523b1dd013db698292a1c7529269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69489bc01a0c47046a35fd48d2a786270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8623f00050f49530fda58042091d0b6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1774701daf1562640aac3b995a0bbb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209cf9938a98c0b28843fb0c978eedd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ebca7fee9ddd877ea77939e61efff274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c10bd02a9fa24589256687c5a35a65275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ae30c0c64adddce5229158d217f66276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6137997da8f1e7ca09e7abbe46237277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062fedd2fcfcd1d9fb187655a937cd7a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb972d675b108a65f3a8001bf47d02c2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc7f516f87b201f2901a05bc7c3ee0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8d8bb5cc4ef2ce079b56a41b79211281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec4c51123c6c30452555290e0584cc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a543b48cd388062b775033e6107a61283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8629bc31771b70299982f7fd3e1fd9f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24971321c7a351e0fab8a3a37850da02285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1a65eea56419f27db609c4e50026e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee1141e1d3909bb4214beada8545b2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb9fb24b64994d7ddf2b7ee10aa5aa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322a3bf73cb65d2767e85068bc698ff289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385738d38f2d91e9b598f22e5e7cb96f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9434a2fa497e90d64f51bf7e47b6f927291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b292589ee8ce1628870731da64d05292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68201339b83eea14b372237582c34f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929e88e509a4d7010230ed5c4fa199a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530ba9741bf2dc8ef8bb741bfb5f35d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3698d10a0ba089304653951958e21296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce26edbfc9da38bf71490b05986a31297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8522efc84044779f959bec128c513298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb37fa2fa8194a4ab65fe7b6d28cdc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979d937fd6aba1ab6cdd90b7713e2f9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e4fc9c10c2f5b95bc1f795ff2c4d8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e7cee31ef9337d26bcecfc3984fbe302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908da778da0832dcfe84c15b166cd9a4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00351a18add2d673a50c6846ed0965c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20431f96315badf00d351c18daceb1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19daee058b7dc57d4781bca5346e5f5c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e178a92eb832a081f74c905a89a36307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aefa97724c288af36397f6bea977a9d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8853fe2dfabac8c1814562e544af6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e6539ddc7786089ca49630ebc3b33310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858e98819dcfb6424b533932f6a22fb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1dc78092ea559072308d9129b190a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607773128496c70b2ea387a382d4b634313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801ce18bf6fe698a00fea8a49353821314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7dfce364649c6c9fd120d44ad804a7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c6f19a9bbf97e2449bd5cffba0303316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5afcdaff254e198c3819876b967d002317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c984766bc9fa59df2c75460d99ebc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28138a9449d89747dabe7a6f2672f6bf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7bc97fab3781cb03bcf6eb83324e4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f669eb9eb80863df3943b9080fb197321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a8215a8fe7cb4d8a2d9ee1b235768322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf521c0e7a1343cf5efa5c54767621323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0a17fe0ab8443ec6801006f45ae13324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeeb4eb7d8519ecda22dd7b944f596e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632db429237e3c220cdf5737c6a785e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a06411f6b7ad61a34ebb329e675eee327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21435310e8a367f6a4f3c0eb0abc0d8e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8fb3917b00cc9eac17463f94bec08329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1096c51d6d9f2f6a236a2ed0f056045330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1ccb6236cbb8b21fbd3a002cba8c4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce085e7a7404dd7b550d8484b4a2979e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf18d53ae857edb96446c77d7af318333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d8771af5fc4e544644e2f839be44e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47177804d7174c7de9b7039b3b1db10335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a071745cb29f2aac2dc20ac3cc8a66336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485f316d1a2ce221c52746dc8dd3cf7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fdc861fed1fb470abdfb6235a99c0f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135126f15f03faf2aeb36f754e849331339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec02d8b57c71fde80e78c2a0c222eb5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d33848d7eccb48f0d0071c991358e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba24a63acfed51bd78f01b72148d02342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740173cdde925c89565d44963acd6e3f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a13dea2c49ec9af8ca78029a4bafee344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d9e3519ca7e5bc15a6a769249e155345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9c968a42d842e64c27172d3e5a7fa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f50988723cd2ad2c638a09ed14fda347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8dbe280a915690b5137b2ff2d29a56348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86032ecbde00c01fd4b90d9511b03538349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de440baa493f6bd94458882825d7407350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135240be081888a1a8d3f0036c9ce00351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e844ad969a2ab6647632eec965393366352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4edfbe6f6947f4683bd853cad7c973353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73e80064c518c151b2ac272f0646f0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48337bb52cd9a21cf1904d0af2b942e5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db7b9dfa76f0e89f4600ee2925dcdb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1652e6829fbc4337e73671249c76a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6eac7f7d80162ea8558501d380f37358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017270ecbe144f5ca63b8f174e1e1a5d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ba917152057a06633fd89c7c91a39360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01aa60ebdab0bb9e4ae16f8f851272361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe84e68e576cc705fda64113b68d01e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88a53306a1b73785f20b0d673bb428363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c86d2e8e62ce4e893c9f15beb7c61364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131ce879ae4aaef57c08013c71fa704365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489a216619860fb241d75be0672e995366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b806e56055609081e0e4ec9cd53907367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75efdff353be85fadda9d00f7cf12fbf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb385cba215b461eb8f935cea69bf9ad369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce1c1802589ea54db00c29f3fcc1ff370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abadc527418b0c5060b2e028b0e7d8de371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47847ca9526ba21011a577985d15a00a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa008128d9b0ab4162bc03b90bdee09373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a22f9d4ed1a73f882eeae05214b33374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19fd3d28ec18eb12cf1debca6dd0a3a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fceaa221268ce8d506fe79fd6269ed9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436c1a7a8efb3b2a6f2e9c9e0234bc2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9cb6968125e51ba37188c5246028f4378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60619a387df4b10405c79d453ae185971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040c5cb9c75acc4223625ebd76f96622.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9b16f7f2b3089e48d120850b486983.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84109309a54ea4638bdd329596593d334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ece66ed7eb0757b123aa5dc3945a115.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fee5046d4bda7cd256d2750092d8616.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b8d98225a3d53e0f10ae275cd71587.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed23aab851f43a3a4fd3e50d5dd8c898.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57602e5ef4b835745a8d1da1c9b0233b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d943970ae5577e2acbe629fd556c510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a476165ef489541fd2fa6bb9b276dab11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253b698356ca3bedce00e9057dbd80812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df0919a9ec041dc9fc34452cbed68613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fdf464deb3e8ee813967252dc553d914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ad8e1fdc16fb0ebd3aa85d598d2db15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c56188121da356ea2afbd510e7c04d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe4b72f921fa28412ffa344378021017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719caf90fd6234605f6f8935085475018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9c9db84e399ce477d3d27fb76d6cc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897cc5f0c45a91bfdaa7bf00796020ec20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166d297e5d52623de4db98afe1278a021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde034def23a2515e5b6fa6d8311240622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637cd34253bebaccccc55dd30a08e24e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d71322446e56a4009cac13bc5205424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f94c107f8319df8aba6d7b17ffdc525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9df6ffd8e43b8bfa526b6d072099e626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765399a8eb044d5fd3187cbe44ac99827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc3a096d13b58ffb72ff3127906a4c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeaa01f6cfa4edf232689645c6f31d829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111fc5175349db1677bd692a0e697f8830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2cc00e3439816148d1a07fb729a0131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01d5bd0685d58fc02e7001854bb7bc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755db2695d7d32253e8781b45b4dec4d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1102abf0ae0103e5efb464fff824534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a9e95e1c82b2d524c87151fe45ec035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf290059ba26f33217d5ebcfb4e0f82436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3cf8f4bebbce0cef3b83af763a52d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748fb4611deb6a98df1bfac530ec721338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e640229a90aca5e4f2a7001b45d7939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7f8fdf7d188983f023b02d16e1e5b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f2265df7a41962ac036e0bcfb271e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0f0dd79181b7ac2fb91107db2f9ef42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b5ab30ee973de492b529ea266d57e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387f127313d4b4dc1b2fc5f42f0622644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4142b5e24bf67c3286af161a1a41345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25781f5af93993a26ec1a64d3a96a046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323e91710d8f48a2b67e2b53f8abae647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb373dd8be12ceec1896b6f08d2293cf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85451d98ded4f12d9e263636ece89b449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5398e798b6d748fc6c283caf652e5250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13d197ff507c1435dd3baa5e90a5ab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c032df349ba97a2d270d1a98f9ac9cf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca5f445fb269b3c008e93f02c9f8bd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f224e3c9f59e78ee5f4d08258332c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0a5dfd41331d36685f8ae0690f77b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b306958e9c5a35db0d52fea7e375d256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c6b381feaed7da8b85e377b1b3c3a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dcbb098174c551198184a77463b70858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f94541068184c17355e13193e4e9959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16978cf12abad765229cb3f8faf012f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6a7d5a08fa777e82c2e4cd0fc061261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a967ddd060aea050772d80ae7f3898d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e2ed667fcdfef14241afa00760fdc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea2ebb3df73fa1dd9da55584e64f3f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ef77f87dcc563f945c541cdfeded965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668d0ed32c194f5cccb9d2a0717a90166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229482760b347349cc597a24257045ef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa822af49f41a0b4d484bb235d3d8068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72e77a7535b77a0bd2cd72c718a4dd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27699bb8a89c13cd70fc177c9b6f703c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada6b2b7b2ff3146ad3c83b2fb546d871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ce15196bcdbf000cbb617d7803c3672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654ee7c3afddf0c5d2b938ecd10574b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384aa51ed6af42d0b96ccb68fa45015e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb517c218613446d4eab57b8a04609c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aef013f68a11a832c7970393c8d2f176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae23ef54298f2d6bea8986e730abd977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415476def9d862cb34d52720e8f5a8be78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf93e44042b2c89b02b8dacc3dab7879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e3bf51ae5037af3019a308e4aa49e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce51e8869f61234ee08e55e191f99bf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7920219adfee2c38b9fab4e3f7237f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892aee6de78184bfd7d8b028421f21883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65857e59a00ab93e6ca8bfdc161709d084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c428c1172bccfa2787daa6c12867d9d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423e84b7260a6594dfe27dd5548317386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac68150f530313cfe86f4cdbea1f26f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2218fbc05710bf9af306c9efacb2a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d011a50e22347e9fdd1ed19ad09ba89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48f12b9fc97c27701dd6e74536675f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02908bb32e5cffe08dcd34f7832665991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487a39987143384d79853dfa8bcd56e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604867e2a3805d24114abd230d45c8a993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61fa490469d41e9e1f061249c59749d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c0777a95b5e95f176197e4b0af356c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c200c5c492772163d934df817121c896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b322c4f12f165fc6d3d14cd9d131c697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208b91669e2b4d25bb4d6d182514cd998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988f5739d053dd77b8847a3cc93107199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5112d5617905747ad927178594c51100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16703a926075142d1b97415d745208ce101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b1c67293be0bd205f998ce4824a42102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9acb713d0c185f74588df755f077d9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370be8accabf775be3c72e4de7ae9e1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba55789c4ab1b916dd4275d692e101105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2109dbebf2b2fb6196ac1f205b5ae106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733cdfe701437961afe9ab3f6356ac0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be98cae9c7cb8b2b76058fde8a14428108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69977bb3700f19aaf2f0446c7a94786e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3936b485dc9ac885ff304a4ea1f06110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bce450b73e3b9ea63093a578cf2bea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3809cf3144b5f1cbcf6e528dd2a87112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a695a2fcdcca3b9c5e31439ffe6813113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d01a52d1e17977bdc409430fbfa8a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b605f108e7a4872646d69b33ca6a58115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135dbe66d432b1bc84b61f98f1dd2c16116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9a353c75bdeb386a31b528432c4b8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177c9723ef0ad760b8ae68f4708556c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7f6d46a9542d3597ee0040a738485119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ebe2baeb4b5329e201e32159e43f3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d9becaa4ba392005a6c80852e334a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e1f202d38f6571ac5dc74b7c8bee3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69ca0f2a0ad29ce1d9b0be0c71b571123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891644f2ad176729b2163f6f346b7dd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9f3cfd0a79bba039825837291553a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296793f45d393f734fc971e2eff233d5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a32d8a39e01919b908398b4f39245127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643df22300af9e0c0e5e3da50db6e869128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca6090e32b5af04ff2788976ad4dbd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca142dbcf461f5bf0c0ca4f31dbceb9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8c1ff8f1543c63747e48720f03b2d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe035feb2d8dbde2e5c1788ee96a9c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74d37df992ce40ff78407c5dded4c3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3fdfd9aaee7cdd241586093cc83c76134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8e84297bf94d88203e11d4710f3af135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b992c26822ef1da25b614d3c05c7f8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b121f06b3f8a0ec3d29f869f0a6a4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804b2ecdc5d346c0a66de42e53c9545138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39a665fe80b61af38666c67707b14e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4648d815d0904876d8f9083be62635140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd557e73447d8435aa17d09d386be2b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d6e2e4e328c0779848e4edd29923e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d46c46a219334b566b7928ee30f44143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507d2bf8adb396cd53cf4ce4f7e3392144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80788e6f626d885865660a32690186c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401d53c6b3ef959a334b551ed8eebc9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4e948dc1152fdfad71097f6a8b5e1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8a7bca556031b1c85d92a6ebd1e5d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bbd460a396331be2e7e4582fd06846149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a940e4879a0e2ba99d775b1e38a793150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c7419802a2614c7f14657eb787ea8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103d0b72b297dabe573ec13eb25fb8a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2d51386ef9a6f5195326adac3fefb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5446a4643ba0af10fab9263c8ef7f2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58cbab9839a50a6cabf3a4d313cd41155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc903df3d8926aafe25e4da7172818156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0a48ee76201eee6af1402c0469cac157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82363e614ea3a4b6916273ae32c198158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efdc7df41a048b39bd9398b83cb287b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ee8f37eb01be18c47436fc0e75549160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933eeea45735051e2d10405c8d76111161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1dc6eb7785c9bcd37d0d4dd2642337162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ea7a669c0365627ff67bfc7fd31b0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76670edd6e9b27f0dc54dedb63352059164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf087de58c8ef901dbf1cc59152c591165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41726a2f33034bae133a70d5c4de6b35166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14292cb4a3a5e90e76890ebafe0fb0d6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df0a347b1e80fb1e99f8d15a000b7f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c850c5d8502fc124f09f83de56fb2c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534a9c4745afd4770262fded19458f9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb2f327cc952b688a8bbc879d23ffd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2a634d7577798abe4efca07adddaf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b611136a8a1273d00eea4c7ea7c1a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced348e35d8b068809ec71a280534cc7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb765b6101e69e9dd1b65c46f49fc5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95e4e26a9cde2849e642ca33e0ad5c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36446c6367f278cf081b6e938a54cd2e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66abd503cdc14c8d72f18efdcbea02c9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa26d0bbe98c4cbe974aa6e8ec2e84179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a567b8494936a4592497a26ce325c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0af88731630427557ac4a20f9eb1d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b523e68a6fdd964eb636ec9210982182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf24523b025ea200f264a004269b8cf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904efdd2339440a3cb08ba31566d319b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2767eab9b4cd62969e77d8f695490d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d47caaaa6017c39b5acf1c4ae40bdf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb4c1178f72f9ad99d15b331274c0c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ee2f817fd8789e2c4d737e0ba7276188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4feee02919949292a133c859bdc63189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f8c3cd93f69d375f43817914a044b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895e9dff0108a6f9c9752c77786f06e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49940ada9256ad89261890f28d45f862192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059a190dab3415f3041aeb31360f3aa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a0a55727244b1a8f22c3257b5b047194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb266a4f9a31f1f429239a1473fbec00195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f34c38d5a63e40524c7464a7743d5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd9618cad6af7ede101b80e978a731197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ed801288eb56e31ba03107510eed8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b2f573ee5f4c6e63fe4b2e6f178cf8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d1376d0082a6db98fc7a2e7f93b0c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f23f4f42f61dbf6c04bc89c3fa0389201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e82c20429ca4a3a09699de3b16f155202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0edc7c3090062ecbeda6eb7fc80a0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b40c7e7547307ea09a384198c92df3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500cfbbf213ef0cd2d05d38ab361bfc9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ef5d858e3bf5ee5a79ac63bc10c12206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ba2df9fb3f3f64f6c0639a38d8319207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aca24e1482f826be18a7cf2b1cf51b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a06c5a24359be761d0fcefb1f255e8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9ce3329956de29d198a37db415a38210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6e4d48a4b99eceeb27a2d914a80ba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2fb20848f202165799a662cda3e09212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b57b8762c7bd914ebf6b4d6634202a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557f6ee41871e37e77799a465d09a8f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceca2131091ed5cf3679c4d8de73c5e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f87f22f9da7a766679160d7d3125c8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c45c1c0d6fb0404642ee88f899b252217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77401b7c59fc163119eabc9260224bc0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846d0abdb699cd75ed12bc04de63755219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b42e83a6ac2fa56f70cc46e01915b5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678cc26bca88057231b58e794d5cc8f2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ddda7137a32edb8d85af4279e46f9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a12b0445d974b49a04cbcc75a2855223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6df1e763fabdda3aefd6b881764bd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d61737b89b0596690cf731d6759060225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64667334a5d238da133475d065f253226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb3225be9d8f62487d797595024e26227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20b24200049ae5797b9680028dc701228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ee3f4b333de24055825778c16a963229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9586d45c34a0e88d78c15f4902597230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067261c90c209e4d4f41c219ab2d653231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459daf3796369e68a5ddb80850aa69c3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb6ca8898728e6562cf0d8868861b8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c44ba207bfeef865a238cb113e6e81234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd2eeec2b8e6c9db86cf8c9b6993ee235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f19502dd570e4f05d32643465d744c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49320d5196d70c4532c7bd7f6084b53f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d339eaf091cb3ed4b5510108f27c952238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4fe6dc952a6af70189d47c85a588b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cabeab3754f6311133c5ec9dde27a7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521f4f13c1ca72107d032353c41b1d6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72bf809988ace14ef2dae3114dd575d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d601a21af74a71e68689b150774879243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf413d72b43b513a8ea2955f7f90baa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098ba1c4db8fc305229bf3db12849d3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c953d7b8b34126cb1ac5a850ef43b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345dbb7f57a0663594d4ba616c3bea0b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33376890c92630573564b546b11429be248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d279e79c25339fd145f8dd51aaa0ff4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ca44dbc0d996a32d74187f417bc5c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3405210c35b3912c5d42813424c667e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda362ee90505b23e0fdeef4a795189252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124d6da65609454206644bb12d3cf73253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20a16e65769fdab6c1d6fc453d0dc4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c71381680bc0d240963dd600541182255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195242c53d332014fc81db475e38d844256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b8cc527421635b153eeeb0b7ddd26257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64507bcaacb6b9be7bdfa5ad041ba85c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8f95188cddd57a57d57bd50c02d68259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6889c2a29563d4a7324ce4566c8797260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995166211792233194a5a48f0a07610261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c59825590b869059b07bfa3543d0c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd104b9d4230adca428e2f07c500ff4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11014f5f524647ecb5925dcb44b68169264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d5b6d4f9ff0616f20f2c425f9c30d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b6fe92fa86f903c564f65fea6a356266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25ff99f19a41c7be65464affc63ee0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9485adfb0464647c47a085a1b5b97268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296830c73fa1555755b0fa74278e35b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fffb9fb0d6ba51970419c19f3c4f4a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1cac100d6d031a36778be9fd7c47a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb5ed38e415c758477c904a406b43e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef98575d36c716dfb1b840f6660b5c1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baac358cacf0a04f77965f7d1d42dcb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31545cf018ea511cc4e48c47f93cc716275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307cd76e8462bedda59875e427becd5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d546ac9c1e168c4d930868a72a0e38277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b571084891de8c196032f9c463f965e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cbb95e26da676416b39caf7717f475279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd0b8d45245c23c4e6e7b52b3f2e80280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018889ba87ea75a7ca540a2ed1d60db0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247aacd69445e71a0a04cc086b09287282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d726db8720a97a67501fd014af39b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d900fc83a99990a06301c74930fc9ad284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf4ba0eb3a9246a714222c14b15865285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21386cc3d341cdb898e36600e2542c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fccc5f84869c61f0b6f96d4ad517f7f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93b05af5dfd9f44fd21b975960dbd1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d158253d4d1eea2679e0de22f626887289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067b55f4a72cc87d2d931bdadeaeab6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dad192a32eb6a66deaf80fae23bde4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3991819250fcba054ba672abd2d58ef292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb85d36686a7005c282cd106f42c437293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76d294c4802d92852f632aa636bdb7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57e4676f83c57a3245cfb2b8072c48295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8c108b89bcfeb7806c55c50ee77ad296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9a3cf8d022f67cceb5549cde67845297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aaef2af5c9f01a69857121aebb20fc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397a23188c5f8f964de0a092870066c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0ca124e694701e6084c7f3bf8246f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd68b4caa7c6eddc6e837c0eabdc8cb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c85d39c1102f5ad21f518e02ea9fd7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d563ae6cb2ec18417f9fafd41d8ed303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57e4db2fe408ab1cc56773078d6907304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409740f2eeb7deac8f3f8ea0ba31a0d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a648d9af1e3e17a833b024ef36a4a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc42b448e04e95c7609ad4da9de8c4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c31c2d05643a9ed3c633a832627ff308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33736bf7311ba30196a234ad706ddef5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a828113406148b557f695bfa05529e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5d53c341e4b1d4bac23c18f50ffb1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718bde8bb81a6f1a01b9316b140ab69e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c27959518487c6863c72e5f4f6c09313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0f8221ad437c7e5c189fd93cb4d22314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234471a3779187774e6ea2c52ba6a39b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e946ba3888e2db0a1fa57a0262de6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb3a4f3e30c72ce30b39e0ec762f06317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7265f367f817b3a705b2ed528d24f11318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f844aba75d1880f5c30ad77b07451319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca371dcc3ea246cbbc2c4a900a412e3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd55b498d36112f6f0316fd644df79e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61c80b5eefae783c516eede8fa3de7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228db998b830ccdcd09ed7b7f583adc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9799f6f2054fc0479d2b19a324ad5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa41503d50b462295a517a2d51171b0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0464f455adb6d0bde22d84277f3a2bd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08faf54b36b6f52907283482a3e9817327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadfda42a483141481fdc227c54e69fb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f8d6617aaec54777a9ad9f1cd09df329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c08c8c80b44862b902cc9957bba62330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38582f909c4675e7f747f76082cf0fc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eabf523f03b771edea08a8f7d6cee7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8678c7ce8028ce666dd5d649b7292333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d0ed4dd8bbae930f4e369f0cb8242334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ec6b243872000feeb27078525d2ea335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df130d86758380a59ee74ff43a4d2b94336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7d06be3f1689954b780f6c0ddff0a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54a737d6b2320b595bb4c99e07266e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cdfb9b2ddd062d5c82ff7d3580474b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f111f862920e237eae5a74af075b2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ed10c462aea6353758e8d78b4ecfe341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b5cb383aef95474a8330e8c99892d5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265e94013db993931cb4637173bf36f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0927c8a8feec3442b995b2b38a04ae344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda3b0e63988ea679352cc201390ae5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0ebd67669249c47723ed3f634606b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52182a1e09ac18a6f8fd6a686d6c20b7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df751a09a0e37d2496eb99b24efcfc58348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058925228cbebe663411db02fe4d300349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ef58e197399a7b33db093c0b8bedb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d6149b76c40337f43f551ad83587d1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa8a5af1949afb484d87d4b9bfbe16352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903cfff499285e5dea17c83c6b064278353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3f9fc467a7b85f6fa799549e725b6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5b2fbda4318d18e6ccd890bc0ae4b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6b48c4d29f26185fe89831430f7ef356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545259a80ac00445a29c3641f777968357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5111980b3e16433abfa416928ac56358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675d7f9076c7490abfb32c11d36e72b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304e159c12d4a34c795897ced7d83d2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46885251a52c9d6d720c01821774ca2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a221e304ea95e464a8adb673ed54783362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb2c762cbd88f41edbca2aaccc5208363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6273ca790ed75939509cf6f53004d4b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320592e4d2658a8d7ae511af1a83fe49365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75462ebf74bdcd38dce8a18a2a3f98c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5395dd1cf29f8fc08cfce29c5ba29367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947914ce84eac1161a16c99d3885f3ad368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ceadb43a8d0934a8352c4ea728e086369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b970d63002464b85fc26ec657d19ad370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00b59212b91a1543c5f082025b8623371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901a17a08dd25eec07a6d5de6360a18372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca8dea7f56707439ce3ff0f48f3da7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10eb8599bfb216bf4ca86776e22344374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae6ab3f220bf50cbd9f981bb3e0e6e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8d86a49aebb44c3107dc0a0c99577376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23cf7003e8c11a0667cd22223b1af89377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62e962de19984aab52809ae58d2052378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>