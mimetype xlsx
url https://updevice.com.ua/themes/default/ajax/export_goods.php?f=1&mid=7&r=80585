--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="437">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="436">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -296,53 +296,50 @@
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-electric-wireless-car-charger-holder-suction-cup-version-jr-zs248-4-5-6-7-15w-/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder air outlet JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-air-outlet-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder dashboard JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-dashboard-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Phone Holder For Bicycle and Motorcycle JR-OK5 |4.7-6.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-phone-holder-for-bicycle-and-motorcycle-jr-ok5-4-7-6-5-/</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Phantom Series Tripod JR-Oth-AB202 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-phantom-series-tripod-jr-oth-ab202-bluetooth-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000003778</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
   </si>
   <si>
     <t>000005818</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL02 |8", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl02-8-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
@@ -1378,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8ba0f98355fb19c4aa098894e79461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8eb84ab9a1766fcc1eb89980a5c9822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8491ac7befbed45b40277a48b51d913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599bb45351ae41f6f353ca05b76265d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b601416d2ed90160ceee9fc92a5dcd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191fd43f2cd4940800f2dc3e71b4a136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3017b4c35a23dcc6bd13838dd7f0e17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8086e23dd7cb5bfbb71165ea06e748.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8683f60a1ae758d8d6513130814a1d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade3e6ca47824c61bfef13eb272829f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9948ddf7c5020d846e524496dc5eb911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01d4cb46d10c73d8562fcf24e3b4d212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42c896452e51734e722d986383ca9413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bdd76a68c4f1c38dd510ce8664749e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbddc364df0ac6eba720d0fd495dc00615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3f3098e7a9b884a40e81fd2b9f63616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96653af5abaa6d23761c3e9dddb44d2a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957ddbee981ab49d3a8f2765fd74d5818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240d93d7be29552c91137b891e8f01d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde3b08b97247613b9602577c330a2820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93207dce145cadebf15a0c4079494ebe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7efc58c4e99f70511e8ce964f3454a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090313a44962ca8ec3e5b8637899700923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7edac95a426471645563ba41addcad24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e800735e753ed4c75a195080744216325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649560026c4bc65886205bcca3268a2126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ce2455f38e9bc1c33784106a554c927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a545121c459b97b07044d91266473b928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661225d92f8178d3894164bc211cc60829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966fe6c4ea85685834c941a118360a4730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a633eaf64cd68e5ccc59c82a3a58231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8b95ca52edd1a770835640496ac5332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004aa3247a974756a3f5faf62a395ae33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f7d05285ce8e854f38367c352479434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4901222fe6817d65c9ac24080e5b935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64d7838a5c809bd7669aa151c32b3736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dbfb450baa4273e41eca6c35b7309537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a101063dd2df30fc7206f753c8b425338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e879221bedfa0b53ed8e989c03f8c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ea851056982d0ec3137f92d253aef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846f48b68073e4da6bf2beffb3c722e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d6a50fe07867bf0c817aa4067a7bc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f4e6345d908e20b386fc6bb06a3e643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046aae3610d749710db389cc6ce1b52d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f096e6672b30afc1646557d40fd3f145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeaf47bc197ab6310258db8f84ddafc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3037bd4cd7a0fa0a24fb9edf9ab8bd147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719c0ac53d3eae57783666b89abe1aa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2aa682cc76ec7645168bc3c8939d8649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9f3678c0f5425b9ee4a20c82efe9e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab02afe2d1103dbaab8d2688c7be0251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee52410329f61dc5e96cdfab6b3f17d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab79422f75518b22896deea7719c19e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cbc41b7e393410ece2284806dda19a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6eb481165ad24149fb942d83aa3ba55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253314999445628070e4a12beadf96bf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911fe91ce34d1245adcde92e135660457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc096afa95531a195c4e22a52912a7fd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154a254fb3b84e0d83b268b09a4321d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5e19d79370826149c1627051ae3b360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef88198bc636a1ffa37f88cde2bb05a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c2c4053eac158c3a420b006e8ad6862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6009909b92f2f5d0a48acaf7f985363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5ca52f5486e1b558a93f4512e730b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2213467524d22f6d9bf5bb2424733365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac759cd3c3c3170914bd579e6431bac66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539bffc6b52bdb09ac8e6ab3be15c0767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70970576d22f329249c074343fe58cfd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72dd544c1098e32c340972bec98d00d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd3de19d1f3818b831e4a674aa443f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127edf31ab6ce7edd0c6429319a681971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46eb0aa803cb2342388c1d95a98565472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c82b319d5fe2874637a1dedc8e454173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96773b89adfd501808e01a7e9449ddf574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50761415cb0e06435cfe40acd646fb7f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81636d8d22a6f452e3d106bb7c1d8876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5d9f1ec392d62f43ce3edede7a3b877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d410815f45b5bf659d34219ce20299878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00cc41ede432fce57204dd37b6c63bf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc674fca81249d78e8d304645a03559c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f95da8d46206085c0207916814ae181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651fc90f480dac97513eeb31bd4726d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46119adf6eb99290cc1b1a712d63473c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8998929978a5168f8373d49db7291984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d6e8ba9f6f6cb4fe231767247cb8085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749f03fe06e9725b5535530b2c1797e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f0a42d6091c6684af9fd42d9f1fd287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8f740b011fbdefed265cb4b5e607388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1665c25fcd030f893412958df19841089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6380eea3d1874b3ee4d1aca59bee3b090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0793f03f77b9d8b33c002004ae7f2291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084bce4f29a99dc8eb5b5ffa1209d88f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cffa952c0fffa20f5468f97c17a8b993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094231a22d0f0559000b794b0542c2a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86272f27514f1055826a186924ae1e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024980bd7a80105c58a63a58f408c8296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8406f54c718cb3b51613a6fda2934297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57183fde56f8751b53e2dfa99c92f10798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5abe7b6b511b59c74bdc55144e1c89799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ae71d370b5343d6280ced75b1b2af100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dedc628ed29d3b583b6406db348f2ff101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839ee3af7b16db7c3709d974c17269c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3c70018dbf57393f891932ac173f0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b18563bae26bfe08a31a00c140edd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565f193428c4ffaf62d409c985fb5ab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ebcb4cb7354cf816ee053d0f677e0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d5fb958867bdf5b939892e04cb8af107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73af89c5b89b1be004cf2e5d38b8f2a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c2fe3980db756c34c8da33cc34251109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6591b0e8fa4470cadb7c20178c11b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883424bb2f3a3c9c94869c6bd58ed35111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585038fb0cbfbf0596b6261c323a039112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887e8fcb0f5b7765004b33cb097dff3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07ec8ae49b29ce6a4cd90c6129e603114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face7bb29fd2cbf721b47f5fb149513a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174839a86835bad34554d52fbdbd1668116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb9a62f2204665149fef7796555d7f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa61a9737da47fb7d0c3da80703af95118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf9b1a2e88333ebbee4f15e876c73a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffbc0226b6c9386a397940a24f27eef120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab75b3f2d86b86cd2a45202d30b173121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec509466968643dd691f88a4f88b9448122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04799d78982e91feab4b2e3b09ebd29f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc41c25abdd655c29e61a9df65321db124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16d24627e7418fe3a77d7c574c5e61125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5937081249c905745d0a3c4a48ca4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4f9f44eb7e1199e4ad274b3994ad0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc68701a11ddeb5b87ee4acec06b9a2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124032b1a9604346795f640400bd810f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b592a9d0434d60aaa2ebb061fd968164130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dca84b3b5549cae6cd313154b97293131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df6c4312864310f0a2fa2d7cd96617132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1fd1d71a40eead28aaf1296f948daf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46eca6f291d55e575cf40a4f5ff7555134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b940739586194fd1db352c13b8352e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc714eb88cc98e87fcc944ab495a3320136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18920b5f76772449ebb7d5a0741b24b0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e500743415c0a9321a12e9b92f683d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f11b8d58dc18960919af24e55a4acc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4e985cfb6a4ceaceb3e05cbf1b647140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795a79c8c63388eb0828a45f0de21ec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5b54d8844ae66f671091a58463a58142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528885c9cc9382c83bc3009574aada8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3acce77c15587e3c96e92c422dd61b4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683573d8d12d9c4f623e2e97e66883f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e0dfcc4611db6fb908dca29c6bdc9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954edd5ac480ff9898ae9aaa9bdf74f2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3cc3d8dfe4fa59eb3fb0cfee01fe05148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d81dc83f9864b225b4a886eef2dee1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5784ee5da90946448c4ab93b86af07150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a37f72429ff61fab05ec680cabe39151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac408dc91625c8b505697e44b4432f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950ead7ffb9065037fef82735e8bdfb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f21a96c6b7b5e23992925ed3119110154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca556d97da9d9793704cfc7d5b6051155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a5e05dd75da2c0041f9416a947273156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63673fa17af15e503a328ab183102b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccff7bef2267ceae89f23d58c76ca7e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae3cef8aa3dd4597a4a33bd941aa92159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a932afbe29d4f613f762791edbfee78160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f5487e5298fd9014ff9925821284e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b54fca215c093b168ede20d09b6b9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38b8f8d1df6db13585b5e85ecb1bab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd286ae2db7b211c65e6449768c2436164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515f6f5a3c8f96314cb8c0ec84d1b31165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274fad8101385134540857027857a9d4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638ee67c6d09b292cb4de104f81a298167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdef029f03719c19a7cfa6ad6e50353168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b93afec27c34a246b9cb550122672169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c623e2f73b5943ed5fcb1b5282520b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c3c1d4dd6301e96685741eb4daf48171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b8a94b906fd08bea705b579314b36172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e1f50ab83b847aa0e3058febc3595173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc734b7970180fc8f951fd9600f6430174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2bf1a649baa6b1ab98052fd5a21c4c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613c6b72f6311fcf71e2a0129155210176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe026c8567b6fbf456844d5df2786bb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57034098af9a7a4c7b4c97be8109e0c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0a60fadffa65b3e05481ee1b12714179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d891025bd4d201cca0eddccf7febb0a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e25e32d735d6f912a449466032485181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a75e92edc30df9cc6684fb1ef1a65f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b488ab5670a55386fbe4c354fa1de11183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4becbdec8cc1f7db613900013305731184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0a09d3a4810d7e80aaf4548e61753185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4377c1e464f1443f5f9100163a1b5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4df115a7ab50b88b3265e34acaa41187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a310769c982026a68b3df63edc1d02188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477b13b3b06234245d87c8db53f6f27189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521265821af11159194d477bfead510190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeefdbe6220da7c1475479645953be8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e1a673f5fa8079fd2ee2c7bcbf281192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f613cde6ae9b951a35a278d42335b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a87f0de01fcd1838cc70da7f02144194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d0d6a63c1fb00a26fd4f0afa159f1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd67a396f10ae0077b63b9a93dedd40196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd95d866ec1079bf0d584f18abd6aa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a74ba41afd2a9f2353eec3a8cc7c3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2951db795e215d063651da4b7d188199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc70a044b6700efac4a04c627c40713200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a25948f1e55d80188fe93cfc576708201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865f0c0e007cb71b653d10cea30a2a1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d20d7b0a226c69a90e67a26fc8a55203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68a0c764c6023d05399addafdb5127204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7936e5d7b4b842a2d82789d3ba45c01205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784118fe6c38bd1a1e1511390b36e2b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b83c7de469994d0b030f7143492d9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29644a59225005d311d22fcd963feb0d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f82f386f3b199b59022766a98e432209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86709362407331bf4c35371ab7d15075210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a841d1f386968a96cb4f8702ab4f2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c21a1dfe1118c3c4f51c93857c4d7e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7a709278fab94e96783dccc2b40c6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb39e5560ac4ad7ac743285edfcc641214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6110423030a7ee79900043640aa6c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da57a8b1fdd944ac68a9069243bcff216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61a426919c03bcd762ce7f526b5dc8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b53e2a10e927fbfcb327d395c0f7ee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963dd461aa01615ea6de6bf252700bc2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2bf8340751db8dc4511f4f8e2b553220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c7b6b1af6100ec9908400007e340c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321868f1259d90c267bdd92bc80ee64222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799804c9204f9ef9ae2242e6056c5a2e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab030aad8b85a8bfd0b411cfb4ff31224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545b43c42ea0545f3b8a53a2d83a704225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acede4bd815f833fbeb3340fdee2f0b7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a7dec9b56ab634f9179d55d94b906227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03626376cdc3116edc09e79fb89058228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7a9b710156f15285563d726b8c1cd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bab45a2ce2c68ecaf824e01159b55f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53ba1eff4e807400801e57d6d7371c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01ecf5372858ab542baa8c44eaccba232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c885dffb21a8234363c8d17aa66b2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2815b6844ce93e7128e1da13ffd65f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddcee3b721f8959f6c4158d84811646235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46e4f51fc4c30fcae54bf622dee171236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1939b3b16ca0f71f26c52318da4bc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a4aff84ca332d54453348388e5bce238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0981c630363e21dff57cf880efd045239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbbccc22d8cd4013d94b642052a6984240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6a42c645212f2bfca906390d678c7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee27c5fb4e401af377338e723658341242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2affedf46243b54901eeee7fdabcacfc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6ccccdf2abe610cde5cb982d0e8ba244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597587cedcb3635f30ca483d169dc62c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702124a9b446964b4b70a3404ed8e59246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d58471b336342975abecdb8728a19247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c82c74f01efaf672436ccc1f44844248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a215756182d9b4a270f1c759a85b6da249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd7cb5b30c1d47445c0e55cc0c12b7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a1d23048b93b8c64738f8461d308c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71f59814fc70ff0d2613cedf3c88c8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707177f9b6061cb9002c760dd21782d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a907410c9f949b083ef3c3a0e3f9c2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162721e8c62044e91ee5d7789cbffffc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8692d43b902743152ccca470b1210256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9f74a22603bff5f235f5ad3d57653257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487602c856227e3e875979c1dbc52db2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f62200ab472c74d68b28a8cac081dd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50980461c4a829a4a2776f0ea390c574260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5494ef54420e0df2f23014a1c8db17261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15b3d6f85863dd223675a910ea3645262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a387e508a9b8c072d0c705ba71264c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245cd360a6b5ee3ef96a30ea2d9c481264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801c4cc1a8fe366d4edfad2e30af347265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b9c1a2d70228f8e3498fb195d4fe6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758e7068e230d7b8e1b391df55976a2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19331ea337d8575808ff5d9a1911f6de268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5f250e6ede6dfa887a8381d254e46269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92ea8ca3fa624853f341ab374b74aa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e5476f03c34bd07bf3e8b0e2eef2b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358222a11df98ec7149aa4c7a7d2ab4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd771a20042a58427475fb9ccc25be273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9af9e9b3417b51708fea361c3f983274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071d29b4ebf6e1901090cde297d399e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfdc46f10604c1dac9ffac9bc5d0fe5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9002a73e76fcc454a69da06d02da4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240683174360350334796e36b212333278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e85bb61964496a6e8d4a899262cd3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba3d5bac976646ceadd1f418a9cff4e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7b42b863aa431d22343a2e75fed37281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0b358caa2080f06733fa728524ff6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556139522ba9ba1812f8e05fd942959283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55139acc4cc5e86953e99ef1003650ed284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b4dd8f4893e8421b51a09deadbff7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1288933b9003c204cca05e2a517ad55286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ad55c1147965048f411e59b568bd3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18753631d5c31b9d2213d43e1a0755288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ce2fe141ce4a44ac49ddbc1eca3b9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ddaf7352bfc44edc3334495016fff3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c23b6f5819a68856fb52f7bee752d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a8b34e6072a927f7e6389f3fa8e3e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd4fa6b6deaf6cf809c562a99af42a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44560289aed67c800fdc0b9b8d92212b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac146c740973927d3988df3e53799242295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9be3388c4f3342a1f3a9fa78b18fa2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab41b45eb8d79f856f460a3aca1b1c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c6952dbe82ef3ddc39882bc7c6051298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99be51f3990a3d6e80cc52aa843d59299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02cd16a6bd23c2a9f6b5907b481307300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ae1fba94ec42c695ccd920ef46e54301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a7a3716637b6cf9a352ccd2abe7cb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ebc9d3cc238ea793264c483b6bb05303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9c728c8a4620fd2718e909bf1cfb5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceec51d3e4d734b62fc6bd433fff053305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b14c7f13d3eeb510d01af80521412306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2ad60c1aed1a06d9a253d01fb8dae307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1e87c0957bd40f7cf2909e788ef12308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e26fdc0a5a7525c3d2df6f3d0604a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f983aa75f7298fca5bd42bd841f161310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed0b0a74df7012b61e87ae72ba3e5c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6f117d02f8a4f6259913cee8c332c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9fb74b29c2e91cb3ca7a077c8e783a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77369b15983e9d17f55d21a6b768a5b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090db72d804a6c4e6ce7c99a485091b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc95ac46d75b04bf2e501be23737df8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf17fa31eb7f8d3e0ba767aece5440317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9de48a01f2a76e92ec2f31361f3218318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2226eeab069a643a27e246d57795f4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4a748a420dc19fd8f1c431d9a7e1c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9fdbd7eacb62cda3ba7320a95c1533321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0252204fd8cd1c6723016cfe90f1ad1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b737ff960ed415bd53b889fcdbaeed8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb837261990c5d46e4daf2d86011c93324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0aba555b318dc8708c3dfc5a2e12d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b69f179c377584c70376a7c47b32ee326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1b7c34e4021e661ad946e3ceb7e34327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b93b62a3c69f5d89b1eaba5bb5680328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96993c568cd476c612dd533c90a2261329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000516fc15431e9c9b2b17f761bfa31330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f459386075160cb49d0ab7ca5ebde6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b5f1ccb197455962cdd06e3de4e6e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de8c584c9b816654fca00beb960dd9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ade1dfd9c5594937e8171df29945f0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dcc1a106e7e669827a4a194af0b30d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c104ee5b1d67f9e273425cc8a85401336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e32ee89b65b473c08afef40e82298337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95429e01a57763438a6b0760b73091bf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97801fbb648b3de39bddc2007bb579ce339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0a29a8e5b95ad96cf0b2806d59f56340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36549f8fa1e633842d322d7fb20969341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1b43e692003017951f49194cee0bb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb2cd52d48623f67405737d6bffe34343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460e925de032f65fbf7b559eb5b2cbb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8f127b9f6202e8542eb5bc6d7ee40345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f980248973562521d9ef4b743a632e0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16723b23e39b759cc9118da0abf6c0e8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3087227e174f61cbe49cf3ff675fed3e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6908b3bcd12418a165bf3f3288006349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca7e30ace7acbc260ab768a80ac490d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ccc2d34cd6317e9d0783131b6e5bf1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63190e80e214403aace0c4fc54f7538a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d67bdd92edb5cac7b2784f057ad04b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5917ecc0886959111b760379a91441354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01869fcb87123407a9ee28f6c77b39b9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b4d7e997a6b0021038c6141072c3d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c7d63a17f89c1661fee4945a11787357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b63ed42a4d4a9714e81e2855011c27358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127179321c9f1f3ed86fb51a11a00514359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493ccfc29e92aebd3f38511c49e5f88360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60afe583aa0fdda46b0330e26647a1f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078631f6a71ce859040e91f4ba82212362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6142da41359d4d795e33fe9108bc1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0079ddd013f4c48f2c25ed065a99e17364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422a56582c385f4afb8ceb8d92c9f88365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a129c6c55317e03804f4048c14c26e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4287b7c3278ffb5f35efd26274205c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd252d602266f280fd72983b981c497368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e660bb9ac435142e05e4d78a214c69369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013da9ae1ee17fa26162dd6c2e26eaec370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323d22b2f253acd6df03d6c68ebd4a2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dfc52325c662ba9433c2eff596857d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf55f15c8dc1eb738395a20b7b3fbea373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c4b4fd2215bd30df76c5c1757785c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d806155cd585afbca2eab2598f38db375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa5d5fbc16d0d1b501be172aafef74376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be157fcd080afb3f4cdcb410b4fb15b8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c45e84245855a0d1ab0856873cd8f6378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f2aa4dd159ef0794950ba0cb684781.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be305a7e0c263eca5926bae396e2f8802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f552d2c82d5c1f5c6233ee7d5ba403.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4b3944cd3f3d468d49b4c1d2195484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd1bc00350f7d01591091608db54835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d44f7ba053cd32c0a95c5fe5c9d876.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3fa71bd74aa10c95b64e93a266c9b77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da8a980cbab835282e79487f5ac9e38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d94cdef20b9c1d431eafed6ace6f419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166708bd50934760866ec6e46b5a967e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac9c9d81dd9eb1bdbd2216ec5ae42e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448294f6410abc1bed70faeba7aa4e112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd6b87e03266ecbc92aa260aecc4e913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e2bb4d4ba4d5bb1cf02d434d254e914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78607b9cfe124a266b4f16947319beb715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec11440bc7a0ec125319da9b6473a816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1e2e2647ec7fb2704d1e7bb2d430517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83be0e74da9f54a5d94c8c3bf0bec6a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5d0bf942f4aa26f3971fd91862e3319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8bdf15839eece241e89cf4e8824ba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f4b5937a47f003ed23cb86685bb4d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b8987108b635724dd99c8eb15473622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e178fc81a2c0dd2882b35e304bb547a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64add88d28cab1c5b7c27144aeedb6aa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef73331c04eee60b786a048faa4f49c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52008ac465ee1eed1f72ee29607abdc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f52f6287a7efdf1aa6bab35d5ffb827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75484a4fe832276e6a612ef2977953728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8595ae1d580553ba64df8ef670c41ef29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7c828ee30f9a2d8d04f09f923f2f930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790d8fa0c33060742f144060d23c2ce31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa83d527c63d88ef4309fc66abfbbb532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ebc2c8df763591e56780517f0bc9633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae33f2e9598d4ef1631bf9053d7e70f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e13a2fde5aae3e54c470631a1090b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9badd5041a52dd121974725c07924c9c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5e72460e1b26eb70d5f394217707b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5d02a1e40bd307674f3a8e7fa2c9a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24988176be12bb13e3a10fce1a48355d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898807b593fb5e212b746d24b018a7840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0757878aead1285437fa7ff3dbeb9d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61d1b68901e49979cbe991b0d5174042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5c91c453892189c217ab7f700a4af43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4c2c3a0b3b19c0f3cf0ca98cd739344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8acf3d261c732a3b3e3fba87cc2e5f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976dfba778413f0b3279b7c20933134746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77654fbb8ab44dd1b9854b72ffc638cc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a2a7819bfdf17825f38973016f13a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63294ff20ab412e2f084dd6f8cad4e6449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7026757acf7ca39f2044cdaaa9141650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18149a3dc15069667b97d7b0952fbbfc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c674c457797598ee6ccda4546f0261e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987be5d94e09a22f1eeffb7ff03d18a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae7cac8ae1c5a3be91048b41341b4854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f96b22faf92ef7c960bdaec428743855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8ae81dcadc9a3b8629007c01e770756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e9c881b580ae2b5aed0757f84bdc857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6ffee2aca77b9245c38d485986ed458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad42f309fe96f281cd7e889aebf25dd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c22d808391c15922cafe3beb1de2160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709a682795c1789d60297afa29e1bc861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11baee7ddcf4750780acec9b6f475562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6460e737906a23cc629c1d9c29d5d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac39fc95619faa58b26cb42d14a29164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d7b5f50891da24af2cf791ca364d365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c565eacc798c4704e2eafc09dd046e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d5becb704c4f212de853ab02f7f3767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af622bb8b77548416f04846c6193438c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8cdd88e0132b5ede0b80353e7b2ab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d88a1b40c3f09fca6015f8b3781db70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d93050b78c8250514502928c77c07071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7452eccd96edf8f3535159aae3a1f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9f81be75badf29195ca401ae205c173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a84950692569122d0327563bbefcca774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d1badf5cece1bd64e2456aaec4ee175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a8c45e5e5c07cfaf50f0d46ddf5f276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223bac23ea03f8e4fe741d44dc499fdb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3f89111469e136fae17691ce5045378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738acd51b6a9c433f7c5e14d4c4f587479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c4cd8b59344ce1318bbfa491be77e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111e371d51c2db24361cb31aedd4c6181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85b9cb3406e9f358a23169631179fa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70679be6af4abd5fe87e17b8b24410a383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2064f87ffd15cb5dad916b1c90fd66384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9a1de9c3f3884143f847b384b372b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec6cdfda843faa54cbad3ea18bcfea86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b3f70bd18ae3860567ed82bc7c49d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd22c716c0fd2b05160ff6acd21eba588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988693e6e26bb7645bb51470adc811f689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34eae298e5ab63744711601a7eda0d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256937c84565b03992f88a2997ec2fc591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efc4b60c083faa6bc61bf150a6dc4892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8730c52dbdade2bf2fb542638663349e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270c073b61cbc7f4d01918e0b8c02b494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e75b7754cc6bb19a2a4c93377b6bb295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6cd946e6700d9dfa7dce4214bc7b396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81948e9ab126dd50d121f08afd22327697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3cf96776db2b0a7d70eb358b092a6e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2eb1be17eb167fe4dca0bfd77ffd899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd92e9920d5e01309b6de559a9fe58100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceec3b880cdaed19fa1364b6214f007101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e83263c04d78d57619f9a15ab2fe3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6cafc14111dafb468d15c8223f127103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8edd57568a6d697263d520967fc19b0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78df18c0ee98839076163b85dddcf2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e0b30273a6fadc00e85d80e48c9af106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548e74529e7778f6a876260a7b451d1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93361339475a894ce83e6c37e6c8e46108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28ac85b1b196f2e8baa6969d43fe8c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53650368ae65907a41d3858527fa5bb9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebfefe8fcdc32659057af92c94c2ea5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495ebe2faf88388401b5742bcaa0caf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55b7ea04ea2cc1d23b1658d64ee988113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7ae9986da2e8b5e43b7b7459a8f30114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd404cf75ba516c345eb5f91cf7a077115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9ba2fb4749ca9cc406fdd1a2559ed116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677959316920ced9d0aacfb771f5075a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0545157ad5f703c4906280d8bb6c09118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac4ef0163427a8963143caddfd8f15119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c545249d4e7245f46879d19c4afcd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0891b8d7a401f723ec2ff2f992a26121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf59579e3714fa95300d4830a979f69122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa6424fe1cd7ea3b85381eefe0be95123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799cee43aadc55933345ae2896c1b7a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46945a6e90c7039fa1690a5396e53f47125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abaafc92f3aa2940a1949ca5a7ddd9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617617a94a5e00fe25b6bee5cebcaddb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5cd78d6379d388c5d1caffdd8bf439128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c14ba0f73ca47a0d236bf93e32204129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a751d974725717a769b1fc9a64fd38a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caea75a1717fe56cd1c7a4f46ff90d3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8c55b62fea96b306fe7aa49c063a4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd836e6f02b271bab7b60163b26f6c1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d8b8b60c4ce8d3cc34dc3b1539f3d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1545c861969f1bcc914dbe6965e1c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4da2a5f4a43451173030aca223763136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598823027afdb1eb493e7565e4f3a88a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74d016c4cce8f31af26b4c6df16f92138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f58df0bf27e08553f76af481ceaf93139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50874d8dcc93c7c438c962222e888b0d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545aef6e0012b263af027ac339d7cdd8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07bda6d58fb1f7e4d3899c48c954143142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67413780b1ba8a2d92ada0812951ae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270367989aeffdcbcbeadc33a86d6af4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8877d0a83a67e2ff787cd12af04fb2a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f86af3931c1dacbfccf68fe15d7770146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329f96c44926a608d679b59a51b66b1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a48db6efa0b8f8a3bace85867a92c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b694da996272977405e057dc0f5d52149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d57e936cc2c5edd66f87d9a6d977f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01ca70cbded867c50cfb26c2d626b3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53130dc6935f0908e19a3a97cae8256152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff461433b5f134956e8e7c60f4d7ab7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220eab30eb8a8e79c63223b95c53c2a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b01c64167c87b1394678af7392114155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113336bf240c765ec02182b59d02049156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b91de7d40e65e30d489c160a95c80157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce31a8deaf41e30cdc109e42b18d1d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5171ddd3a6176bdcb4d410d217dd513159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2172f21c7d0babac173f112143abf52160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff027582db66177e8b9a8e304f38b7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1deb08679e8043b3eb58cc8d17700e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917c78e71110d78c5ac4544fe374239163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc1069d5e9e9c303be29eabb8ee945164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978d5e9b79339a4696f25e7db295b00165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c8386bf13e9cd66d02c24ec3a86c6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f098dc62a59a48a6ba0768b2a83fb027167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561671ed7187cbc6476c99f3896b957168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0053061922e2148985464263ed74bc9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59e90407c88289f736273118b7a796170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03af4fd6e8ddb2f126d162e4ad9679f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af992b365cf55cc269fdf2fdfa4e93c6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a92b1498760a4d960ea4e9316a292173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f93d60d2d97fa2ef18b4b8ba99e50d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b1f5c9b628cf711190b61cb47e6fb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1660e5b0396a2a8d42f698cef590e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15977178b0cf676fbe3f831b3d413200177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b953b24d709727ebe58a746231adb4ac178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498374573fe3e91536c9e29b40ddff9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dea5e22758a89d4d848ebec1a5af35180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c57ef839de5a6335f29ac961ccc8a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26da413bebce100c8cbd219e2f54fa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00f4ce4550541be998721d15a0f84d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e23a8439c2ec2a38d81cebc0468eda184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1e1f857c8c7b698b545336481a064185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb44331e35d4b3127d45a37b08d412186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c141ceb346668c7fa2d3c666a8e4b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544ee0664e19bb73eba94dc90e5d8a4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3061d8b4e70afa5addbdb2c7192ac189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50977498aa3d6be104f13109d9387d02190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded7e827e700983e37aa7183a2c540d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41b39e9db6032590a0392d5f908848192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81425bf5742524102394c5c70d50019d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded3b49ded024a9ad39c465d003f7ad194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ae14d53b07a21b9bade9699236c5f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1ad67862b4d26478563607da04ab6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5509b958db6396e1ccf0ec735ee35197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d503a0aaf3c61e6d8c9d9d0159c8d4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627732a61291cd9709820ef9723a028b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fed8f8635a359b0f6f033111a41d5c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd798d4e2bdb73a6c9159e47f2f07c25201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee670ed9500206983b37daa246a068202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf748996dd02ec3de53523784e5dcf9e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c62070df57588a1c33e062d814796204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60719c303c0b4ce081d8808251b1b7f9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee57c0a3413e43aeac96232f30305c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8386dac09386da98528d1865b08d48f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283681aaee1756495dbe60e180f7431a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d942eb7226a95144a05dd7383aa98e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09389c16abaaeb5fe85830e8631f3745210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8edca366bbcb6a3a99868049549b6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b196f9175a0c299afda9b685efa32a99212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a6fcd7fa313b685fa07a9c0b90307213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd3ba58298cd06359cd858318a4a51214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1342690dd50a3726207dbc5e6cb5c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae248b7d6970489c552c9856aeda2e8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd866a29ba131cb4a479c29abf2b352217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8bd4d40a481df885e5c466e6a1aba2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb5e75dd756dc0c8f33c65988328b8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197e133d670d9657db2f39fd5cf30d9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54106dbf7683ed78a3e85419daff0e3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee2b32770f115aa5e5f5318c990717222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79873a43681f81a8af4951b975047033223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f588e577720dfd6b459ad02359a4a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a8cc45ac398b391d3e4cf49528ae2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e424b402b7dd408579bee184890aa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1387ae28283ce88fe1732a33d4481c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571bf587725a163eaa2600aa08be7aca228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98968d46d79519ea07dd48df95a49ec0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10356aef3fc42202c67eea6368fb6f8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541910ace4562530b378c8268413dfe4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f617de6021fc1fbd43d104ef3728d2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3dce847d9b6cd8f52ddf365201e73233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f746759ebcc4dd60e2764470b9e52b2f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1dc03be162ef91fcc92e4180c1fff235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c14838d4105e483d5b8100f4d657de236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8ce6784feecd1467d34f02ad6603b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a802ea37a10e5a7bd49d96b52875a8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9af68fe9d00b48de4428bc4e429a7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc28dd1d0146a0f326d82088056e69240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d183c65fb470bac52b781ca1972c661241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41cbe814f8b9c1e187e818a0d175c7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22304aeafc9a1d3111f0cb21180044243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc890a991b5be3a4a1a09a41b408f6d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0307089d31af365db73924f052d632245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd6e419beb3269e58f4289ac5f9246246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af45ca83e3e14e1a6119e01d866f804247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa055e14cb3448b24fed4ad2efe05d1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838892cccf35ad54ab795848a076247f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9912f5e8a5ed493642c5d636c73fcfa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1baf2ae69eb87451fbde7e920f4bbf0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad19424621705477c78dc6d631691c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5e3d61a7c7f557fa9c5b6cf26c9bf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6a7c305854af7dd8eda41cb8ac091254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebedccf6a0530897dc39a5fd95d44de255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7d3b05878381535756e16826f5f89256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13453d18bd4ed889bc0552af70c597257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94435d92b32c3b022179772e02edeb0a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121419797f44cecf216a14139239b9e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da924e0711c9e85a617b14a55dbc809a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13303879e556716f7bacc053c675be261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7c4d71336eeaab846bc4b010b10db262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd4756efb5be294adeb1f61c466c23263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c2525815f4122a03292ecda5594c5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd993d35a99ca693fd25ce848cb6bef265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce46f92723a34de2ce37073cf62a11266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61e0c0deb46dea97799c2de6415028267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79ae151931f02e1c0ce1fa88f5c18c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f4a2aed2e440a88d153ecb79fc4d1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cdb00af28780da9f320526f60854c4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f09429da625cf427d57163a771c12b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271e51ff38acf893320f43872f8cb0b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54faea034e10519a3752bc37d33985273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe1b37f96282abc67ace33c90c62a2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c406deb8ac765a97fd3fa86627cde7cf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e9bb55dc011a76cea858834e6aa1b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e381d6b403362414f57c3523f72d9df277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618316624a5bc4cf89988ced0e7690c6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e467a2b0b4920c5f38c3cba53c0c87f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017be907182b556995ebb526a669ce1a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461fa9deb40ab2c5593e1df069825db3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db03b8a67073acdca54fd8e6b44df4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075ed1fb3fe7e2ea1058a7a3e244daf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310c085829253dc31752876fa8ccb1d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54007fd407e98013341c3302508f7391285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903f338069924e33d3149cc38ecffee286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf863456e8f4fc1cceb0b0b4ef2f3ddd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3541ba075dec8be53a5b7d4b9c383ad288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40abb081aa57cb9f57549241bdeca5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0deede9d63a3c744af4cf39d744bfd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2b14f98288aa631fda7c431960b5b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8232dbc61d16b8a7ea0e6e20cfc400d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d3d707b20531bd1a3dc92967c5f31293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295609318dbf87e3d16e080e2854692294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2335238ddc37d973fa95541f7fb0e6e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae12f4e6b20d27678c25f030099698296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7bb5c0b86949e1098b705f9a299d3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b858b57106d415195d6cfe90723d51d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa93bd4177158cff14fad3ff7ca0327299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1597fa585dec51ae843c027aae9ad300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf8d9f0a9667cbdf05e5ac5852c1c3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c6e7720e73d880b9a905360a614d2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ded6ad524c7eb7de5fc3d83b63ff2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af9941a0f1179be906a5123c44ca19304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeec41833e8c0f42b56ca46a34959a5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752affcdfcc064713c3abad1de86e4b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8339bf64fcd20b0a5c7367ebd8f2e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4d69d2330f2ba1f053e1419a5e7b0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7771c2431829eae95d626a2b62713e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ed98d1f2d9cd5e7efdf39e0e9a69c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e26625965ae4f2f36a91cd74e6b2e5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a3f31e6a84b21c15fbab355e71fbc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a34d3ebc83729af2ec003218cefcac313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7379d64b0c0101198a2e6b3f650ee63314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86beef6993d2489e0336058ed6945552315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19cdfe46d2336745ff79a1e73b3476316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf3984bdf5fd931337ffa5c6ee2fc1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff124d7ae4683044d923a1e448e75c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28e1f7417ebeba313ac38c800c356a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244473e235af70e1ce23a7b6beb730ad320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ac5256e4fc8c628c3b629a222b8ab321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557474f9794a3b6c5229c15122a4fe6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916984ecaebe23abeacaadc002a6b82323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c3ba6d52a39c42363438691ba8148324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf7125bd2af3395207062b7376d962325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a09b56f3f0af7a3e34ddbbe54ec20326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e5440eb1dec4ab6b6afdd50a17ad48327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595c48ec7dd832b8b8863ad602a342b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07616aeb995907ddc1617a707159e6e0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c849fda520f7b29970e640573bd952330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060212941c17e6c05852ca7a79b0fab331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9f41f22512e43aa3928109c77cdc2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447072a8bcbd33cec90ca08367214b9a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4fa4949577dd8328290569a75f37dd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ba05ed43c68260c0d27764547b221335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2dc8ce8b4cb0a744428d1561ab3423336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba75c5fbdbb03281e82fa7cccbaa32337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7f17ddc84bac4fc5d0595934b78ee338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9aa866ddd5144acccec2e7d684b188339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7cbc30db71b0ccaa848240e3e5362e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f40217b48d343ae5d012968e048bae341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabfe06c0036f3e91889f6aea913c1e9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257873c40608ed44719284b192293700343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf9719a4daa061694e599df08a9cf4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66395653579ff45a73c2e8e37cc71ad6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff9c006778fd142677d3a3a65c5c24346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2683c9252b3cf86f314cb2a67440d5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1dae7a99ad161bd23b39f573c0b8a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d068c9da7f632efb373a29f1562eb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2629a427b4aca7581663a5e18c514a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932c96ef5268ad80f6d113836513594351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d8473ca724447977864aa21a34cce352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e24ef6c1606679e916afa7aa2c5c34353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da882873e09c11c22c81e7bd4efdab354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c3d3743ae4393209e071ca47d68b6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559560d3b753953f5bc1fe5a1cafdb3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037110786b2675c978ff33d35de2f15357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99244e4adefa71c3bb0bcdf8ef99a24d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138bb87875b7e5a5392632446a4c2f90359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42e09e33ec008a091c6a039812b13b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56ed40dfd85865f371908692411aba361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f9be045c24e50ff2b85c0e0a53a0e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb169a21dec31acb487433304e9bea8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc5c87401978c37bea32074ff2f71f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896161f2e3bca256dbcb79bf2402f240365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd704ce35efe57c4ca9430bb25c5683366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb309a8330b177d4c048cc3ce51a0e12367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e309a0828dce87947ec9e82745931ea368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece8c1f1bb19651260106b9a652e632369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256bc65dad83768a111bc473490d4c3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646a92550d0389af48283881752beb8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f774f750597b8fcaeadb43a8fa71d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70e8eaaea38e2ef669abbfb2d00c30373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3cfb2263475e9b2d4a43a34e5442c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8ba4ef2a9ecf8e582eba528963f4b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cdd42f95354c8834971fd55fcebee5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add4ac3f61817a4f820d55d815c1668377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32e3f906548c5405c59adc598db51b378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -9610,51 +9607,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9670,51 +9667,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -13925,3418 +13922,3414 @@
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13593</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>20.83</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13594</v>
       </c>
-      <c r="D42" s="0" t="s">
+      <c r="D42" s="0"/>
+      <c r="E42" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>7.1</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>12626</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>18.51</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13702</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>23.22</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>13703</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>12.46</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13704</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>48.68</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13705</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>59.67</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>11644</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>15.98</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>11894</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>4.43</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>11602</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>5.42</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>11603</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>6.39</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>11650</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>7.31</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>11652</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>2.95</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>11899</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>3.75</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>11900</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>1.96</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>15679</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>1.81</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>15680</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>4.19</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>15681</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>3.56</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>15682</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>3.7</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>15683</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>5.09</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>15684</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>3.13</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>15686</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>3.57</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>15687</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.94</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>15913</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>1.72</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>15914</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>3.69</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>15915</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>2.95</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>15916</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>4.63</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>15917</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="E68" s="0" t="s">
+      <c r="F68" s="0" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>3.69</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16197</v>
       </c>
       <c r="D69" s="0"/>
       <c r="E69" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>2.48</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="C70" s="0">
         <v>16199</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>3.39</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="C71" s="0">
         <v>16200</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>4.57</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>16201</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>3.93</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>16202</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>2.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>16203</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.92</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>16204</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>4.43</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>16205</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>5.41</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>16206</v>
       </c>
       <c r="D77" s="0"/>
       <c r="E77" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.08</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>16207</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>3.49</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>16208</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>4.21</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>16231</v>
       </c>
       <c r="D80" s="0"/>
       <c r="E80" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>6.38</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>16524</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>2.31</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>16711</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.1</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>25329</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="E83" s="0" t="s">
+      <c r="F83" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>2.63</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>25492</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>1.88</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>25492</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>1.88</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>25059</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>9.09</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>25060</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>6.88</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11645</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>11.13</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11646</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>16.17</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>11649</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>8.77</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11895</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>30.09</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>26141</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>20.71</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>13634</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>7.1</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>13745</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>16.29</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16411</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>7.52</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16412</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>9.93</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>25493</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>7.37</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>12770</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.86</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>12771</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>5.18</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>12772</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>39.69</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>15235</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>0.98</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>15689</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.22</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>15690</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.94</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="C104" s="0">
         <v>15691</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.44</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="C105" s="0">
         <v>15920</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.07</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>15921</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>3.44</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>15922</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.46</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>15923</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>3.19</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="C109" s="0">
         <v>15924</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>3.65</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="C110" s="0">
         <v>16210</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>3.39</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="C111" s="0">
         <v>16211</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>16212</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>2.22</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>16213</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.19</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>16214</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>4.84</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>16214</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>250</v>
-      </c>
-[...4 lines deleted...]
-        <v>251</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>4.84</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>16215</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.53</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>16216</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>3.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>16217</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>4.01</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>16526</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>1.93</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>15237</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>0.58</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>15692</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>2.46</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="C122" s="0">
         <v>15693</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>3.56</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="C123" s="0">
         <v>15694</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>3.32</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>15925</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>1.59</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15926</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>1.46</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15927</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>3.69</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15928</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>2.95</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15929</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>4.19</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15930</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>3.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15931</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>3.63</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="C131" s="0">
         <v>15933</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>3.9</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>16219</v>
       </c>
       <c r="D132" s="0"/>
       <c r="E132" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>5.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>16220</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.93</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>16221</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.4</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>16222</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>2.4</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>16223</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>4.43</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>16225</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>5.32</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>16226</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>2.99</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>16227</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>3.5</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>16228</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>4.23</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>16528</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>2.06</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>16712</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.27</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>16713</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.1</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>20581</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.95</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>20582</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>2.95</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>20583</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>2.46</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>20584</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>1.35</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>20585</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>1.39</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>20587</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>7.28</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>20588</v>
       </c>
       <c r="D150" s="0"/>
       <c r="E150" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="F150" s="0"/>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>10.33</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>20590</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.32</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>20591</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.95</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15695</v>
       </c>
       <c r="D153" s="0"/>
       <c r="E153" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="F153" s="0"/>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>8.69</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>16229</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>38.1</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>16230</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>4.81</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>16232</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>332</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>7.53</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>16420</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>7.61</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>16421</v>
       </c>
       <c r="D158" s="0"/>
       <c r="E158" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F158" s="0"/>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>3.31</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>16521</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>11.48</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>16522</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>18.31</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>16523</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>30.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="C162" s="0">
         <v>16525</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>1.84</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="C163" s="0">
         <v>16527</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>1.49</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="C164" s="0">
         <v>16529</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>1.84</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>16819</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>2.36</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>16407</v>
       </c>
       <c r="D166" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E166" s="0" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.35</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>16408</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E167" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>1.52</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>16409</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>16714</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>2.25</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>16715</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>7.52</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>16716</v>
       </c>
       <c r="D171" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="E171" s="0" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.63</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>16717</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.82</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15675</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>372</v>
       </c>
-      <c r="E173" s="0" t="s">
+      <c r="F173" s="0" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>3.34</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>15676</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>6.64</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15911</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>3.21</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15912</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>3.79</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16196</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>6.38</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16224</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E178" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F178" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>7.76</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16818</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>1.51</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>20580</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>4.92</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>20586</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.39</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>20589</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>10.33</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>20592</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>2.95</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>20723</v>
       </c>
       <c r="D184" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="E184" s="0" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>4.15</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>20726</v>
       </c>
       <c r="D185" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E185" s="0" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>3.31</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>20725</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>4.15</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>20728</v>
       </c>
       <c r="D187" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E187" s="0" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.31</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>20724</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="E188" s="0" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>4.15</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>20727</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.31</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>13843</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>9.109999999999999</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>13844</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>6.28</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>13845</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="E192" s="0" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>5.03</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>13846</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>13.19</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>26339</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>81.76000000000001</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25647</v>
       </c>
       <c r="D195" s="0"/>
       <c r="E195" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F195" s="0"/>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>8.67</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>29797</v>
       </c>
       <c r="D196" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E196" s="0" t="s">
         <v>430</v>
       </c>
-      <c r="E196" s="0" t="s">
+      <c r="F196" s="0" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.83</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>29798</v>
       </c>
       <c r="D197" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E197" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E197" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F197" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>2.83</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>