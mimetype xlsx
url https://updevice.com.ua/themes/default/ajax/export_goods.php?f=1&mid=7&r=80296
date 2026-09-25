--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bcdd2f8038ae13e3f8057abf191e121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772704d317b6cee2e84be9a8a047acd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05d37061ff42c423790f0542f328bc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5765d6532b3b26d84a338f31064c394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c3574e4729865357406d9da3df5b65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fdc6940b95db3c85e2dbe707e332886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e570b15a8f8bad25545c2c90484cd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7981cf219e634b97475858328fb2fc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1648b3abc7e4f14c0e91e591a2d8c39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046d5d240d849dbdaada0622cc18f4e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86607705187ec60fccca962be1edeb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15667f35071e18853611658c50ce6fca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470a2f559a7981220090670ba81982d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0677533e897a2f49b4f905d698bec114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b56590a5c7b247738293a66c2d470f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5faef2afb1fa4352ff5d3d6a571fd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f304475f16e849d98662e9c49eddc217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad554b9b641bc2889d8d63bc53ebcc518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb1b8f8dba6a892669cb33e1c83ee519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6798dca755c09e524e818f01717a920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52e23a0a66ff45d6284c3c05e0519521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90673b388d235a08c951ac62a5edcc9822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f53c8632d3ea41a17b62d3a2873b3b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae1468f0cd82ecf1252e2b5a3f6ae6924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756f498b8d51605ad4e8e44887f19ca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738de6f5087946c5dee14dd5207ef6126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6097fb98f2bb7f8610364baec5ec7227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f280c81ca22b3b3b343a816638ad7928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e189b4b4ddbc2dc339d7b930c5a6bb629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633a842b05e4c46ea4d127df06357d230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95ffce8af5e8bc83dafac186d55b1431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a65463e9316d506f59cf6e8a1cce932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d0d02c118957f9843ca037fe25b8033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105883467063c4373201f7fa8b44a1834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0faaf93f858ed4259b3c773715bef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a02c4cf7903fd4afb2734e08ded7936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097f0d1a8500b2245eeb45cf28300e137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1aa1536df937459a95945a877d43938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751bbb96edec7270f7bbf7c2844343039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41fff2327fbdc1710fa9651fcc78e240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c93e2b834d3893de8443655a6ac8e841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57ee5b6607cee74d2caef156fd94f942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff6b04c8b2f53c146fcd55bd9a765f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309cc7c095d30d0e20fe5c06eb995abd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebfd03ca909cc9f976942259078fad745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a13047e2f1b142b077b13c98f64bc246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90395c9d9fdc1329bf23b561463579b247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38490f5044c17629ef1b7465fdcaba5048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7be2e7950b9311e9611bddb70ab0b449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b93a398f691c61460ed1ee9136d5d350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90e278ab7775d64ffb333a02f35edf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ae242de782450989f1557fd0bc18352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ab88f96b4636a7b89288feaee628953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455064644101cf1766c7ac943c97d2a354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d692af64c737b8fa25534d2aeec191355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce95f8d066a89894a8c2ef1e5896b056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb225d81305ea665ad302876489b77ef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54ec72d7de71b7cb2efea21b1480ee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28851add598b05b79721d99779b0d72f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4fb7a0b82234038c0b7201574448260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14737c8873a6ecc36a76e52505e8fa2d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983c456b535ccebf90d5b2cd09e5d4d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae5352c02ae49e23f663dcce5302b063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458aa313e0b9089addef4350508969164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b99785006c94e7ba4f70e54c4c9a865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582b7a0b0c6238cc384a1e47dea40d966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0548238ba02a10413fd049235e7f38867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b83b8e326719dff993fffa2436a7f068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e175579b8417fadc6cbfeb8c3f1d769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37be839b36905a9f904d07e1b368b6270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510356d755251e59c13343f83d633d2c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413717a83b74706b83488007d8afd0c872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a43f8cf49c356de69cf1204813c5873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc52f5f5795634d20dd4e90e8170d7074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01650cb76e11642cfb6d9a72e7a122975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00056d398d4af6aec4f012160761cab876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f96d8cb98ce8abe8e2e2b3fe137e377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ce9fadf8143910930f236ae1984d978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82ca8651715e9c7d1aea3b34f0b43c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c34d1d152643909daa1778b200a89f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b78a1a7652aa0bd886bd5f288e2a4b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b8b48bee317a25ee6666d5cbc483382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37717a208adea0aaf7e8f7c4953444b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719880b79ed782034e2839dc7c3089184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7201ee7eb829adc166bb93ac484d685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a4c46d5937df01ad20c9fe26be61586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6c890ed1b2b04a57cbae19fd2323187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2097381208562961ba2a935a35a838388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e93f6e5b5cb9332db8fa0259510214189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ab249e8f8634ca95d01e598f2995b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c775d3b7092184d1032e426aa4539991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2fb7e968593b98ad31ebb2eec650c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f52a68bcfd7568474e8aaf99c1ed0ee93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eea9cc02b43cd39224a8d2a14ea78b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d256421df9c2e3db8159906bd256f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09270c34493b33ccd50660dfeb85c1d596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e660c4c21b1bc0e5a4a356a13e3c2397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea0f9b7afff2cd39ccb62923b631ab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c853ac29beef5b32d017c7feba73adf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319afd9ba1e85a3a61fec7499db3daa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b1edff92fbb18e418ccab7edc8362101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8378662011472b8c404fec8d49ece7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05cf403d7bf443d9934ddc257adca75103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8364bdbfcf15572f9f0996518b2a2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0eb9e279207092b52c0ed2b7d5a41105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa1b61c0c3467d633b02b9aa62f64e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7bbf7b30adae8b50e2ee685f48f64107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b10cfde8a8dd9fc6c7c4751f9d30cf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b85a60be49ad1c2275d1b2d55d4986109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbfaa1d5c5987de0757b0773c5b61eb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d0ec8892831971a0ad3fd066e6c82111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa4ac2970821c2b941e51809a0acd5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569383eea75ab8655550759c782b7d3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bdfc29b1e8267a3690a8b7fcbed4e3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932754325a49124f616d1c37b8d35e37115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98352867edfdd2141b06e743fc3717116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9661903b921d460f4c053e7a837d7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9e0bd4d5f97c1fa507b0a3f50a619118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd553dc9f229e0611efe096fb923a8e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277def02cd809760b45e05ecbac1039e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21ebc94f5038fe4788318166551c9b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94137928bc7d65f606f8ad6f855e32fb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f86ed8afaec00b4995adf2641be1d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57ce2447e475cfed845652980cd484124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f42b428f969e5d90962d6b63aaef0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108e3fe7f65f8f6a40d450db8bcf117126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2020f98c6aacfb618b55873f1e023fb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c702b742e82a44ad2428d79cce6f5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7703ab5b44fdf2df7085e6cae5df1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e73fde1e6d7b778e871ef9fc27109d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6094e6736b97501a6a3aba682a1fad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc949cea8dd4823feaf39442deb19c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d377d6c8072d7ef22c61e9afa54f7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f29d646e73dfa61d36edd836d60d33134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20893a0c59d27ef63821fb05676ed9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df546bf3b78931c2e7721b01c532645e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052bd648f6689b4af9b5ffcedd683702137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706befa0596c10834d33a9dc8757bd6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d16b00bbce74468e89e8b88b24a52139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937955d033304cff864a1afbe736cc8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1c531e6657f04bd622b600a2eb532141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c9f13b600c87ddc0893c91419beab142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfff69225df1d3479fda82c2bd3544c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889aca07ed9c6443fa1137c0af92c47144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d95dd628e2af28bb57df86776cdd9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31584f313929b1fe628608ae315d1557146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6b6636628373108a41d820b8e2df1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45b9f34a7be49eb4d992fc27553b93148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490a24b2196823bdc98c82ce6c37fb4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa37caa5bd43b56eb70ece31388780150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128cb03bc8d14235663323b02c4e6138151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b20f2f352ff2d84f4526781a15d744152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860999db59b61a7bc55a5acaf3f6c60153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5befd3bf276fe8d4e4a2df21922def7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea5443d9c2aea2a894a41798e4614b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b75ae572c263861d699f2ffdcbd2b1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ae30747d81135e92973e525b45097157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc8df51ff72c4604b58e0868b3a401158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15612a0434e45d148badac084c3e1d8f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccbe6f97dcf56ce67d7d56d02e55228160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4b18380e048d3db31264c7360daa8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56844baed61874526644556ab05ec7ea162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f211663bffb7b48de94ec0969a4243163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f66087c6853c039b1e9339189fb45164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf366637f2ecad460afda2d4819dbe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d89df20391a4c5baa04df17c1b72f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f4041a26344addfb5c7ec3220e0fb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8e60dfd7af11a19fca63f09eeb479168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293848f5135f5d476a5ebeed00f6a2f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c72c91288cf090c08ed3541ac65db170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ccaaa1b1b152fa1c92bfc089c89f5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f023a5c6b7ef9ee88cd76c9a12b0ef172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac57b4c7c217a0061acd33d3dfafd66173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5150535803ebcca08b46f2de694d3b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3b925c3d7d9725252b41fa541be0c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272974c8abceea150bc26a35e44d488176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27c8f1b790dad26d9c36625ce5f9cd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c59283a86e1f284e5cea9832a12303178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89e43854551d084b8895bc443c9df2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91693ff5c4f604db88dceee2abdd99180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e91bea67a9a2683efef33e96411475181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9666f5c6c4032009a5696353dbcb758182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792bdac044a2071651ecf813816607d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a0c8418730ee868f2975b3588cf7b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1e6d42c8064c282bc2f702f4b02cb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae5f374eeebf14f99104bca17e8d3f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7fa1544796a05352a7276fa1ed5802187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13ee33e56cb8c8f2b2d515c83e5c6e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dcfb9584bcbc9bda6b4dda4aae6300189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c3a1493df1917412fa82823056418190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96cbcebe66aae56bf73f0415e4d645f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40d7ecd467bb1deda642f55020f172192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0da8e8d56f9a4071418922f61daf5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487f39570ca31157a17b6be01b2a82c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05514ed49d645514dc7e70843b90024195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ef002a8a94c39b984d7239216793b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b63628812fbafe723c2f780414296f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46247e47e23f6d2fc8dced2f3989f41d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb2fd96ee8a100831b13b57a6b59a6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a4ceeadb352ffa43bb50129de465f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99576f40ee0a5044d64d50036fdebab3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa631b5cdd28822e34c6c4fd1e78f120202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1809d4cad4800ee9725bbd70ab96a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7906b66dc169f48daec45b4002744b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c789b8b5c1b93d00451372f050337de205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5039fb82e7810642aade389b77de0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2341958e949b896be67a2683a48c2b2b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2dae5e337cd5148cccfd291808197e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230e6d03fd4bba38f5c4b1ddd5e8758209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd3d981f1aaf2819ceb560d0800f2b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b356872f1d6e9a3da856c58fdb72b90211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bae2319b6e582e91ec2e4af690273d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23a2b572f632c095715aec1ccdaee6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ad6069d58eb521c9279112f1618f3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd74cc408b01d2971629cc8e4641a3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429e025431e887b52575147be22abe7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddae6806bb99ffc5ebb6f84682975cc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b19321e76af25b2e791a8002a7a4e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd5568c7af3890807d7f33c2dc6c5c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1eab61cadd34580bccfcf61b8bfaf7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e26b0b3265718878bc20e07e02672221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b412a37d4e56973cfdb6bfed01211bb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171dadc63ccd7f10c75b6f0d763540d8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1381635d5f0ced85eadd0bb9f41cd6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a5b5cd6359a61729cc71243e37efc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf095bf5283a932df58c6a89d8c4a8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53a793a3f091a07c81f2397bace612227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c81e2127dc616248ee402476fe570228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7ed4ca2b4ef78072b141d0a068c82229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebcfcf8f627c639af5800938fd65669230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7a7cc4be2e8d3889a88c8d58911a3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882539ac9b70d625da21371345920422232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d606ed968bd3be1e81fae02bd4a89233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006043135f42a9f193ae047ebdaf647234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369fa943ad616a9149b8e1ca898cb4c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8584ae726943644edc09ee9569bb7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a366e32d8eceb62aaf85168feac3b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b47ff2f352ce78f1cb4afa5667511238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5be6ebbb5768bc3a81421115cd2b8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb4dbf9cc558c5d3d70ee3f1118df3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80184cdb50323b1c342b0ab96b7b83241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c46335b99dafdb7dfa87eec8443da2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b44c1ead4a633ddcd7f08f19e7a05c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954661a16147efbe966c37de7e403ee244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc802c120b73fa8189af28c2459bd4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb253fbfba117915a62ae9d572a3ff9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db9f5f274347054816b61e2d658992247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249d3a271fc9561b87099b13deb175f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f351a88bb4365566f869517fb6f7f9f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addfea85559131ef9be152d5b8c63a19250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11f1e94258d264743aebadf15c9898251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6080cb469037066fc2722d082be4d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1c2df6c4d2df62bd5df0d2a8144f2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ddd63523030e76593d5180f846db9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0227742d4e26a671e96c492321d3b21255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae2a59f90f69a2a467514548f6fe48256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4b7b3add5db2fa887c92f3863ec3b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df522acc1aaf03f115de1c66ef59d0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf28b9b4394a3e190c4d1b60c984e33259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac08eb8f2aa75d67ea391e3d40dcc4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e518a0f76cc18fd02671959c984321261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a157fdd5c2147b140fc2c15f60c64c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309dee84118744a5e96698c9aee1ca6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b13fafd1ec7982ec39c31ca56b014264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f28f18f163a341f9420a3aa49e338265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ecd729103762838a862c23e1ba5f6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0785088f91b7dfe73ac45a044345e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8f42f0b89b54540d7a33b19f1c6d6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b87cce26c577354493e415a1975936269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26831051c7301b43838874d999d37b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dbf7ff69c826f07e70e25b2755a12f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a15e1f2f253a89c69f16a02832eed272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50a198f1d15d97911668a435af932f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e6f7296f3db1371745d6843b6f247274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ba6f48819ee21015fd4474d05465d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f9cd1919d049f3a53da7dcd3bed5f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a88f38ec8e6ea4c97b44857b99edd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ba84bc92a28bceb5ac22956ad625e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed24178eeb204de71a2072e79f7ee3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b3643e70faf61bee7b105b429e940280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd82ade9dcc03776f893289e049a847281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06ab7d747d98603c8b28c2e0c724d4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ed055155258acdda2de60dfd0ed0c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4570701adefcea4a5128f67cd3007284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1a7aaa3d8428475ce11b65e926e36285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb32419b587aeb4be8bdbb41672c772286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364727a61a17e9c406143e7949b4f0c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee638a1c824bbcc5ddabb622e7657b6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b148df2befe1e5fb74c6ab3c6b08ec289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b331f8c773cf7a34a7ea064c1185c4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f67ec6e2981d32e59d516f304f0db291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47b630d673390349eba86f20afca01292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b0b1fac186a39f7e3d945911d60d1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebadbc16f371efa12c27dca6e5488452294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41171c361d5291e13830177900cf7b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5defe46ee9b03691741721940de2e4cc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b7dfb29ef09e91c8ec740901755d7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa785738389d62b1d3f344b0842562298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872553156dcb1eabdb592f17bd2c661299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa200f5fa16c2813b09060a604cb464300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b010c69d2afee410f5f944b9af7f1fd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f3d4a39199a565f468e1e6763d089302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f567eaa4c326e380704735e310816303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfafd52a389ded5d1e81336ccd75d55304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8deecb55c16d0adc1bfbac28c08ea305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022880fa58cdf8ec1c449dcafd5de04306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ccbb76105ef7558ab4f978f685e83307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89a28c9fbdb72121e2aa60da5f1ce7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef247fc709259bef1b56ce87f19462309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21124f2e16bf6394661670bede555f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19584ec6ff6a8002b7574ae698c2e25b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd6bb50a338221bf846811763f7fb6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227ae85df38ee24930f0719505e946e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2055e2651d01a34dc7304f142346572314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d23442181c47886ca0efbd6e4138ab315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f6f43e7e63e6a72f85d57e604b64b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522fac6a5ca14f7f2f5ce43b6ed84948317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9b7cb08ca4b437b9fe442b01fb535318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ddc10b68855e7837c4431f80317fc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7bc121f364915d4e93591dbdd09e9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc22b88eb8f9225376595518cb86cfe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f484df101b57f9a8c9e30a41402d14322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832f48fe10a30c099518f9355a3b8c0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2031747db52b11997bf33611bcf46324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a65cb8f56e80de1edb75eb21200f49325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6121f983baeedc033b4780eab68d2d1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40674b25ce9c8c1d0015863f1ded71c4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c312409f4a4e2b512f33c5dca3ae71d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21086e245b525618915996a964ae6986329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd77f1972592b87ddf1492dd206f8a5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b03e0907f9a9fa39ca0414ec8128e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa594246f303e0ab1518ffaebaf6e820332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9a9ff45b9d2a4116672f075da7bb2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37016ff14d8f142ed3e01ae0e520754b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444c90c74bd33fa50f158a7d96f477a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313139945df9f931ca426a10920dd76336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079eb0d94d5e707aa2dbfd820850c1eb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e11e186459985c0e797ced08ebf33338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a896d98db7ae949f5e044352f3aa4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650d947cb2af2eeb9e1ba9e6892b5d9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805cfaacf9a8fc37f07d014a327c5f03341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905dd36056d3bdfcb8b4e871dd22bd3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29588ec6034cafbcfaeaf5e34addfcb3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075b39df16635a02d1aebf0d10a36e6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f3b783c70e8d1f2f4d1e90d501ea8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae74cece81a9528f9a45b18764432c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88b9db34476e0f7ee5192a1f9b9da0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce5d35380215b4e3c88963a0472b2b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923e5bc994523460caa97413fd1d056349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a89e6c05aa2a23a6fa3a340524476350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869dcc01b3855c5c642eeb40f198a2d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a912086be1c011d541b11262dfabd8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0864dfc220b2feaa3f1d0c401abb6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4717b2097ce50fd54527931dd0e935354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53695d3990a64efaafa713af71d4210355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7b940774a19993a5a0583f88a1a30356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc61862a82b0e2c5e21b540ad8fbd8d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fbce25c93d085f8e3b964eaa1e08f3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219729a18447cab2366eb98fd5ce0fc9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4c211f8425559d9f852b2ef55f316360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd800a64bcbf4855e4aa9499e6636c6d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ffe76fa1732ee358bff24d830e4d7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af9a04f46e1ee6ca968a9dcb210e7e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6886a7c459cfce030b058a571197a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1948c4df4b5bd377cbe3ba66d42e20365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac47622f3595df84e671bf47585b3a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630ccf336f08b2fdebb7505a86e5aa0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375211b9df5996c6c380708dc362896368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3886cfd020fc9dfcbff7b476fe1904369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4804bca7eaabe8ecf53dd7231bc8c0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b3b2d803327c4b05ab0c1015c34da371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948e81fb4cc70748bce179aceefa389372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8639a8c31ff30bd08bfcb87a0f96acd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387905de03a0ef07ca5fd0ae04fc86c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e922d7fa834122d7e9189dadcf0c9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4aadcb4ece30a665a2ead28b883f4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872a64bf3b23646bde71add9d06bec4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03551debb1a980754b07b1c48ac234378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92351e69e4ac1ab9aee071dfc3fb971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe15fb4452cd883906459624da0d702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be97af2644291864a96a1f6d9acc243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d986fbdf226af6e9ac10f76e6292ba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7eb46a8db4c510177c8de09b417f45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2573324bcc56324f76bada50c68fe786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2bb508beec06fe7c9da436b401c4f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2363c9d80cfa463eb6c158b1c37788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d06d1eae78d015afd30f64cdabc369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce9d39dd46ecb8eaa228f7395b331010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26b27a15c65790a6a660bb8ca8c4b111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54556dde0e0c9c45a1af2ed10fcff5912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf98e90986c0a8c4bd717507b33bc913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271d304f744c426569cd4c9bab5e6a114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd7d3ca64e68615952267042f5b73515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9fde29ee9815cfd192fc81b981faef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b53f23fd860f580c29fe8ddc598fa9a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc55f343f50a7a8c815d3e30681d33918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41901ad33945d848efe804e56aa4fd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3776480c5e77f991fb14fdb252708f120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a82d857d868d8d5b78acb21f41a11221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5626ba6fff3ebd562b11761c4b2bbf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46203db418547d8661e979e0198e863b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e476537d9a475825df39ac7b7677324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b30f3d01b371f413359228507bd8b325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7fd20257870acb3f0a19cf8214ba026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33687a46645a0c19bf2b9e3e944e5ec027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43976b41751335ca1d67c441fda9670628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fdf288f3c2fb7d503eadbd66cd4e7229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec98fae4214396e25435cedb9b8229f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0d085fe6883c4be3fb5b1730d399a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96213a0deba615946f2a4fa62bc3a0e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef6102d814c1d49ca029e42685517933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d26d67b811527efb4bf65c61bd73134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19becd0c86f92598f5fd93de05d0f6d635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c32db97043eb16bb281dfa70f5777436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd722052a888fd29875348c5a584ea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc098cae8281b773acbff8626342c37538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5a84d49264bebdb907d8337cffd9a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da150b49a6d71fccf3879286aeb8066140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c61e48c79da697b0f9353d15f48be541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6777e7edc451579304d3977ac36f042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdebdeaa539c9e16a325e556ae2d167943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c56c7ac1a6dfb5aea492546bbcada44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b35b892400b42a5612ce237c8e27545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338df78d21f83d30f2000b9b9f79d5a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc479b0259ecc977b83a96b957b812447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8fb201111bc41c044aa3faed30fe8448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fed367268917ce96d64796eaae217049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e8874af4888c464f67eee7fba7d1550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378b990316587e86f8cf1f9c145e05c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6abda00171dd802cf26f8a6a2e3b2a952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15f50458e114fb26aa476d2640842153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f50c0ddbf15962e8e7828050b53b754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374ef24a04ba8f166f4d045243d5ef255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3a36708faba3bb42894e2514d5f9a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9fe61778e99bc0449720880a09547257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034936751c1c29560acb9f0d9cc9c2158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f473acf37e0e1b0167a68a339d11f559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1a7c7d524952925f429163787fbff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530414847319e7d510992e22631761e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65119c945d771294e6e6a7d6de0e909262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ea066ebb382d1010317feb0fbadb463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b9d048b3249871437f04bab9e4846664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4fd0613e040b277dd8c1f243fe3f565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85414b61e0ebbeadc7a12eac36cb3066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336986820db706e53e311408f1fbc95067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7667404c1bd774cfeda877ec47da08268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7115783af9a35402701b3c0073d1a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9fe20a63b49be40ce64ef7eb7a3b6870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2b71f73045742b4c01a805d7749f571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd476d72c319fc0ff61081c0707228372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1c59ca4683e08eeab65c2fc51835173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f09d1eb14670d37e24eadee43da8d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0f7067fa92c66ffa26f500ca0cefa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d048cfec1f9ac27de74060c1eb83676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c7d64668291b396ab5397cf48fad377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938d4ae7ec4c388cb1d4e4a7ac2081a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9da1ea41b6671966319237eb0e036779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9597ef790ec7aa18eae2e839b7c4c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e90d6a20830b3373122a86c7c8e0181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f294e3f99991a73ce72fbeb419a7682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9064bcfbfb6848a5107992f0c01148e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848898b8bf97ac01e26bc097146500784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb43a3437dca1e284b1b4af4cfccd6585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2f4a351fcf37aabfa50a6396f4c7686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52960e3a35b53c5b737ea43ebb383eda87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4aa864f1d42fe0ed0d67bf630a28f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e22bb14ac092e0f869d1c2e8d8c62a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81d02cfa3a4bed4d9aa11c225a6f4590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2625f03ad7cdb0d911d98c7a34eb591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f984fe0f2679491c21b063cf9e63bab92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03b8be2352a864a1aebaeb49fdb20693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081536a9fc8d45162dbc52290c332e6294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0aed5cc39ee138e143f546c9e9f0a195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47002ad08afb80203630d44dab0ac19796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69efa36a4fa7a1632b250438c13321d197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67703e3a246492fea7f5f9a5f45f73e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58237dac515e26ee37ed9de0662977d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4d12f7cb5cf9d42392e4a91eb001d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f45dae13d148c3b2ee992ad6040db101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea27e0ae04f7ed02697993a3770d7d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566e92ecccb150e17bea43ee169f29b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5991bca8a3c0488f815168b16c0a89104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3fd982358930944bd26f08331f597b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa5d13fbf467ff85a973e06d6eee2b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ecf6b3863d61f77a18549d1f9f49a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae2a620b3ccd855178513fd58863d8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d86d1567b766f935d4358ed7cc4686109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7373b20f70d06954e60453f19c6f4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bdd09fb9955489026d856090aa47ce111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd658f707da3944aa5930046a86e730112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b9a8e6e4f0ec29d1664be11d06162113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f718993b00edc24b36ca08d370f9c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aac5eb7c092bb39039af1a0901044c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057579db5d1a02ab9e59ef966f4f89e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764218cff93edc73e3b2f1ce7240eb78117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56aa242c07f090346f8103d6c4bdc6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b599a603f35e6dfc511b8650aa0025e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaca053cc0b3bdb91c0ee6f87dd26d4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ad1432a61539ae2adbe84620a1ac9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0c08a457096867564dcda78f64f97122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67592b0d29868d7b33c8665318e5303f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a932e70ea4ee65ce047750ec986ec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa903737448df9481e04f606e84fb670125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac83de50501fff488b5fc4f072640f5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670e47268afd84cd3d51d422e11b982127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25ad7b17d10e729e697939f203204b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f075f3eba940f3a692343104be14d1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02559944071e3168510c6849faa81770130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed6479910fdd0be4d2472687040d38131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f970789cf92956dd53fb16a3566cb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde52a58fb5dd907cba514722ad6936133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef39ac1ad5dd4b5e295a5044f1bdd2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732eab717ccc1c631f94b24cfe5940e6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14fd9c9a38478b09123118a2bdd330e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2057809bf1f752a1dfacf0eb3c5b52137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95592544041aa052564138817e66d300138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17eedfa9781efc141d4eea572e24897139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89345903f016cb206e9bb683c8fd044140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbaffb5c67525e60f4bfe77814f7e15141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb346609337b455712333b682b1cc36142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0559882affc603337e50de9e0b9e6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602759911f29522c520cab29e1d0e4a5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ddc0b12b414a689d88719c8ed5136c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b42494df4018ea4447aa5b5540eaf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edfa861b96218afbb97d522252daa11147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e70f5e721fa37c082314ae8a22a23148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07dea439f1b31ab5c74c5e19a6890a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c9f9148dce5a1701b01c6eeb4ae66150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4749afada28f0ac036d445380581cab151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933350688c95ac7beb701e676072949152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682aa5c2a68e040666d59f58a9696e0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3977624131bce8cd6022d54135e35154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ea91dd299237f581720fb41e9ae07155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e98d5aa229ecbee4fe1d2985c2aad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5527bf8677e4fe65675f8c1361f11649157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b357439518794a020eac32f8bd0a88158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5406419f939e9feb1eb8460c5ca9ff1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363e9605728c0e9c75c306610057967160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34dec49ab4beacc0422f8d14581e61161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7228ddbb996807aabe84a9bfd26559162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f493c4ff7e9d9ba7c4f1a20ba5f18163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d8659f7838684b3d47194f2825f9c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c59891f9297a39b199402c306b9163165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f54a11ae7783da60c505bc65abd30166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2625cede580cf02a9358a7282cbc4d49167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1db4b01b78c6e894e4c6b26648d748168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c2d582523b9bdfaf357d6e9a3a357169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f0445c92312baaa148bbcb5870827170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5180249ebe4f7214e501d5a25e7eb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c473e3102846e15891cf993d75eacf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a51f990352d1763df6e7c28b948ae3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1c3f00304fce79156153a5f517659174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35807191af16220db2295561f75ee6b8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b70397e23f5689a74e1e88c8cd40ef176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476c54a4a0c83ad6fb6205a6cd56dfe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b134bff7ccb9dffb89d7641b8f828ab178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d51c42e9008a8d92807e16665c35f6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd033743ccfe892fbc196e0a0839d47180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d299de854d83ef3b502470e3411882b2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf32eb1f285ae3a7b2757b58328e2a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0327deb1e6f919ae9cb0c0a89d89ac183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41fb3d1233259c6aa8cc09df67d942184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486f274e83619a87107e4a474c812ff185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e30fd3f986c7f57a8c01032e481e06186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262c536d48fb3e202bba5bf385fdb57187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b300c0250be7547c794c4b449a45a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ac19058eaf7444302ae878ddc6416189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644cb5b809cbae960630c1a487241602190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615519be6563af5e903fb92a3763302a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68127b61648bae3962b35acbd14fe4e8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844f9a6065f1174dc8efb54aea0fc8d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8580d2b2e5423ee6acfc3eb165a328194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e37d1e1b34f5a708182cb4cf291d4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f176eebef3b81692276179c1e4ab1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd975c5588975755d12ab1d167f18a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0f3f2c02890a2410e1fb5ed923100198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f08558a1ef8b815563b1f3ffe9cff8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae469fa11f8f665924b6a5039085a0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa84c033d0705cd26eb0754c45c088201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17faae4f3aa534c53b4e26688c88811c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607fe919db525e9af18d159bfba340c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0fa3dfcd3d88b2ab338f829250e301204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c3a26ae54b1ddd699136206de06ec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d176e9197ac6e6aa86367f143c99f9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5cc4165382e431e75cfbe7e337e29c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c140af7681ac126c6255cd6f04fbf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7410d39c978d3466bbbe1a7b93055b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7f1aa630ba0b62c95015e9527cefe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e5959126d57a8bc5d6d2a7704158f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a158892aeda484f4a4df93894b2141212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca40b66d8b9feb1ac4ce371f7d3da35213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46944c87ca58bd91d7a73025a7e908214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ef29eaafebb95939de03412bbbb2d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea89963b6688cf2544a6a924d78e1d82216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522424ecd46adccf4dcc656e61adeaab217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2cc0c578973e1f575409f1fd93d213218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf5de8abf32da7bb49d721b07218d4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc1916afc04d424c14e8ccd759f197220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73bbaca5e5b830ba73da6ee94264b4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3eef54596672fa283977d7d0aa2091222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5e64796d2fbedf07daaf808792426223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d1a6bc19d026834c0aa67e76a7a7c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa0eb2c270664062c032ea6181936e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4374a8224f2b9100ba355233d4ed8d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca74662e65d75b848e2627219f9e55b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bfb2e49371d942e6ba0e11e684ca93228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57568754e94395a05fcc3955a8f9a48b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6913c2d93e3299acc8542ce2bec75230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7cf921349bc303c7bebef25f92828231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec7fe0b240665341cb8546d5e57af2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e22e7ae93e1009691bfc16550f0cc7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0bbe4f896981d84a47dd14cda88f5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd2e6c47a1ea468db50138633d5bdd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a08652f70a063ea1319b69cb417927236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620640df20fb34cfc100b221806eb6c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc65e3404f71f5e068001702d9ae80238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca0a026d0e126b8e5bdbf8d60a7295239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc7951374dcfc19930815445fb0f9f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ca8af9bf06edf12a1e743fdc070f5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59916efdf60359f03c487b85c04af757242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171df6b279ffa351b7aba538791183b7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24fd6f11aeff20332bdbd1d08edd1b0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62575748423379a7a2901d1a58284b77245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f75d69d8f082393e7caad56fbb4d4f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364249d7795e1b7be034c52aa361386b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766951f4ce77747a3defe24287919706248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63a8ae7dc56e7377a64b22730e68cc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72af3bb35a694f7167bbc4b2905db27250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9e85f9f81d909953f3941a1ac7e45251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27fb13e1fae50d10b30ab0838abaaf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29774127c4fb28e5983d9ed90d8afa2b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688489a410640471a4361813fbda5c40254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f402e8956a86075285835ad1350c31255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260649ff879a18f39ed80df3edb8331256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32588605a9293abbfbaa433cb51a63ee257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce463e8867f198fdb78c4d953a42b530258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05085295a4196f54fa45cd449fbd62259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b422de0a7a00186dec02a76a7bf3b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf3365dba4d99a5b97d29e69b96c89261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f26fb964e69d02889e3611088e040262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8abf01f164fb071ade41075d769bc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea10db606a16e25dc17de7af866051264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166be59b971b3bd76c66a3256a40652265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf19fa424501fc05e23e3ce6004587a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ac01e510f2738ca63053f32fa5bc2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65324598daa7481bff4b66945a8490ff268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639f293c922364444bc78edc40fafdb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f798bbb85b2cb9f3f591d6ab3b75fe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db622a293363e3c020d146c428393a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768818013cee154d0e3d038be6c91b6e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8f7b157291cbab6f71ea97c4ca487273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2931df7c7b646b03a4cfb4e0bbf653274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9552247fe914c2d7a155ea490a923f49275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad48426798664a743c2ca6b45151e0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b33c5cd8abcb396ba1c9e558b2542277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1f31c629df03437aeb06ea0f6af5b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b7918e21b2d1e1add89c598ce39a4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c660c2aec7611aa67876131ae96ba63280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313d76a7c1c2f73d1b3d5ba4e1aae8c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4953707be6cd55fcc550e3eecd988282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b51b8549a8d8e9184b4ade0ba3a06283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3214bce08ca8e4bcb046954d12853d2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb782bff6a06a34f5662fa165b6c42f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ad819f5f761b7f6472eaf414b0dec286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611ff7e639d7da2ad91454623b4809c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a542bd039945251c548e61788ecda74288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c7428118ee235596a155e566f3cad289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d202653933cdcf53294026f1438f51290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db80515bad285fc49170f89c64e075291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb53ca17d2a99b1b284344a3fa763b5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b6f2ce7b2cb785928e8b7cca9ce82293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c43e94a447dd15c78928be0146b8a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289565ed42d5ce75d6766680c0dc2b02295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b953ce634a298ce1ba1c2ed51c765be0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c8167143502c1156145150d000c09297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f357ed8d82542ecad2a1126547956298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201186bf68568bd9d4d8291095fd32bb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4bb49e7efdd4828d07ff939121ce2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53083fe90d285b34d55aea31e51a980e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518545a79c071e9e48a8b10718694cb2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447120509c6c736776df50ba229877c8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c89171c33c6bb811009665b93b555b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd45c7b2d43b9720a4c0d6398771314305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f45ad9578733d3d02bb171f0ef77f8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f1f2f88a9eb288da9d02c21682fc9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d900accdf402476140a7ac8c97a303308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189c991dcbbd2b58b984ed9a3e0c208309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4ac78a8f4e6b6637401f90a274f6c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b250617c8bc75ea80d4baede9f623e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b222411816e89d92dd4940ed50eab9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae9a0725b644789e1b3fb3adf09e3b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3c8b5e35b232f7e45e656bc44e974314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc1899c44bdd4dd2e8e0617526bcd0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b823654d74f93b5cf6428922d18b590316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937939846c2f94bc248278bd149876fb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cfc6781676327cdd78e9ef3d777d7b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498434aca98883eb064c28a937015b87319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c094f5b51176b5656cebfe65339e6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1675b59e4f36be2b2cd510e75caf3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53184543df4ef1192ab19fcf9c46629322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9501031ebdc8171fb3306c9d604fb9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9d52c011dc6324f11a5f770deb4ce324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b3c47f36125a06475f3b4bf600363325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069f1862dfa924eda87eced169d045e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f00dbdd9051e64538ae15b6d2ba5a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1f0c7b9e594f644d3580602e077a3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d901b3bc6d6a4e9c36c9b2918368730329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82bcaead9c925e0616fc0a963610a2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8cb12dd1945a0f95e031c1569a3bbd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8adbfe6ada6cda3cfd1bc7ace5c7c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1a8e66cd640635c8f4a9090bd0aed333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6566493736cfe99271169f7b4da3ba334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305a923dc1222e5a93c6aaa03eb10dc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9d7b42af9d4b0ed57d447b48772d0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e077df1a26ba9267925fca54682b14337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48ed264d60833bdd458d591e310a64338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ce75747094741a2c77fb92e1a1602339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554ebe21024b1e7b52b84e26616007b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dca0644ab76efef8af75086cc5208d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bef3aabd9535eecfb1c7d2c24e3e15342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba294adcdf79327ddc4662942ac85a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4649e7956fb49a11cfac69936db0270344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83eaf82822b0a64cccd96dfa60f4b1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff670c5302000c5f7aa67f4bab37d2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae1b9cc7873d7e5fd13961a7453843347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e336ef331d0611c9f573bdda453704348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4888edda48d1b46aa777a40a5649f66349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097d4e5acfeeae610668da25450d4a6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9851006e2b1f04735d0902099427168351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79cd1302c9f184522a8d433967563be352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11627f8823f5d5788529373b460d9cb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919fdfd89bb3f6839bfc2eeca872f0df354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d710d60dbd1fe4c324d2b34ec3e74355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc1fb0853cd52910907019451cd84d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f7dc779b16c6f494c596204417a22357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeac88b0f6424d0235d633e78da083e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356ce9836e8517617b7533e3e37b571359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4650757b64e2251733b1d8a4053afc3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87029dd51ac099613881a9f25012e1b1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be215d16ae2ee0fdf7a2117dba7ab028362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba7e943815d040c7adc5ad6097e09d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac076dd09cf39be0daf8d4a9d1da8f2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1f4290688ba86b252e6bfa8c91301365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61904ca69b838169d78915b23265c90366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c16d03d2ad7c981f5ab1b9d9e4fc1c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1549a527cda5b1e603869be9c2a4cf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869431a7816dca3d5f4262a366df2c60369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec0648c16bc206074a1d6e7a818b01370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9b3eb8c32accbbee5f70b27f0f91b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d935ddf6c796bba97e3db7727cc4391372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b80afea25baf88cdc8ebc5a5a397e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c94cfa82e2bb17c4b0ab6b20c08e77374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e965b1e51dff21bb12533bb0109422375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109215381e0e3a037952cc7c44753ad6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2e1d07d00590a9cb29641a1e740a8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c463057d1cedba4393b3fada640712e378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>