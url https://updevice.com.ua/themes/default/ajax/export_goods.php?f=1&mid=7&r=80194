--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="437">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="436">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -296,53 +296,50 @@
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-electric-wireless-car-charger-holder-suction-cup-version-jr-zs248-4-5-6-7-15w-/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder air outlet JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-air-outlet-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder dashboard JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-dashboard-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Phone Holder For Bicycle and Motorcycle JR-OK5 |4.7-6.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-phone-holder-for-bicycle-and-motorcycle-jr-ok5-4-7-6-5-/</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Phantom Series Tripod JR-Oth-AB202 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-phantom-series-tripod-jr-oth-ab202-bluetooth-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000003778</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
   </si>
   <si>
     <t>000005818</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL02 |8", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl02-8-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
@@ -1378,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13153528933792272c804ef3e29a0c21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6589e33b20c9021aa81f266cdaf31c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0c276339810e1c3ae2e268c6dd4863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805dc1af1b918b0be6339d1ff363ef54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8280fbbdd5cb54558e0c59b8d8a265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466bb32fd50a04a2576bb37524d3bb06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320f17215d8a45a5b2292261898d9477.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870fbb157a30ee56555c40894439a018.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482abe28ddab8bfa29c12b9ea251540d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e287a72d5a603ef0fc5b98272b20b510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86535a6dd2e220a5c961eb813e0c8bb611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4af8b8fe7b3fc7f0d36b468c4d8e8012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258d192f96f5cac6d141ebfc036e6fa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ed07fb3571d0be8e205296065f7b714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715dd21c146a1e402266ba0b75f5c52115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202fce93521d3dee8b1682f677beebca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de1d264015c9d74982ab3d477dfd9917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d94156bc7c4b52719ce66c87ed591b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabbd2d7aa505328aa714319aa81a2d519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769edc3f279ce2170305b29a6092bb4020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3dcc1789c1a7aee753bd94fb85f2021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8a4ae9e35052c7f876676d86cb84c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0afc98dab6c30e71b454b824fd71a223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90390f5a3982c3721babb87656a413e224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33567452cdefe09b2a7540647a7145d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c0b64143033ecf9c4bc32804833ee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa3b15da99ca68d7b10e8561bbb06f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e601e265890078289564ae7ddfbbf928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ff92e409cae41ee6edef4dd61bdad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e31211f434af919d42d9e9a9f5566b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c197000dda3c07f0d7838f39403e431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec22892b619bdba67d1e3e8e27c579b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca042ec78d102ae293fe3d09a5850933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60d11a67bd66ca56ed9b43575dccdc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1cc9442fd2770344f1bf21e8e318e635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4cfe4c821f2808dc8699b09eab374b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4235aabb001d9f1bdc1796b8790588137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ab3110036cc879d9b462bf76bbfc838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb856e15976a1a9e3da07dd475168cf139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557ea30fdf9146014aa133a65e78f2940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04caa8323ff4ee6c539e14a3537a30841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06c54741f0c9a9537389a1324b122942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc8c2ef824890f6b020570ea4dfe0243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10839f69c53a6487ce45df4289756d2544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff1eca623d549690aaa67095614fe545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7d96f4ed3d2de0246a0aeea0f8d1046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6381ef541821e66d17a89f0d12148647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac9b846e1d52bd6a40e23e0666fc5348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ee30e565a1102984c8fe48ecb222449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2fceb5fbf46dd23fa987e3a94b27bc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bbf385f9b91421c50c586fb1f19a9e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c188fd4ae54c992ea6c99ca16d47b952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b39bae10447865a5d944a4f49fa2753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60f8adb19e368c8ffc3c0d3d89a68154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5aaacbbf3df72a8ea77dfb5fe6fd5d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a036fd8ddadb9a99289ae65e41f1f8b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063f54c8785ee79e4d291bd9d8c32bc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd40a2ba0ed1ad555dadb7253bec53558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab5c08c071a480679e5ae291bf805159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dcc3c23f2e17d477b9041f7d8b8e6560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a58cfd28ba128f731b687a39cadab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b803d6d9541dffc24086ea26204c8b662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182862e3156a5e041f2a4afd19f590d063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252ae9c6e3312b6793ca7dd8473b82964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02d749b48d47dc226d26562c0fca9d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad25aa3b1d8258f5215478fe531633266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0b33d95f36451159d5e784003c9b067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf0512fa96f6b0d8175b6a23a5454d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e4b024d9c68dddb5874eb1f00089369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45facdc943fa650c46c7e68620b8842370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d04a637e2d9febe4a9890d93dba87871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea464a2230ee3003644b1ee380d45e9b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c052b9f2404f41723bc356bbc95de6373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c386617d594a190f951cdad25630ed474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a649f3d978618d2d232e466095114b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6fe40c9aa9cbc1731786bacb41a93376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e882276ad0cde529196834f650827b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31312dfbbb0eeddd5e1d7f7a371f3d878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0e7a4e5fd6981c106043d4215602479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfbe50ed49bdc51a2fd245822c2110e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95b1ab762fc9f370c4bed1d6cbef4281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9746873af54ba4c2b5380398818fdd382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece251ce65ad39912e9f91228175cf183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05163be05be4d52e604b81b0a49401e584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d2da0bb02c3c83f825e933428903e085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b138c29e67b5c91bfab5e58cfb93b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309b5bda6a84cf388eae25e775de60f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9b31d12dabed4d0ab6750c8610ece88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162a631afe91862da003e052e57959889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267e7c38e2852f50ce3e4a47fa0a5d990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c34cc12e178b5c1757bec11bb22d691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cdd6ad00edf0659905135c7bcdd3d392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20fe005b954dcc540ad7296e2318ad593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722792541754432fb3956e0f63dc5d594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b01c53f7f7b16772d8241c86fdbb895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d1c203ea6542917f05b8f2502816f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987650cc2e00df688d377a63b17811e497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574b5c13b090b89f410220257a995ac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26fcc6edcc2fc158df612c08b6c9a999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a20e9da7d392ea8ac28725b3026b2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e214fec24a178d023a10f819456665101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e22e8f2a4ee7c7def38e46dd9066f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f9b0f55eb7372d164547a3f452f51103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0abe4c48e8df2be73796855c253c908104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85095dbc9c54d8f7260dea22c5491f0c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df49c1e0837e584eefa9d72fd8e72f0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24178afe1a8c5ba249e25ed966b489ac107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c175e49ec9b6fe8bc39bf2dfca4c0a4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5742719e3cf64a28480872bfc2a4b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83344fd7292cd8abafe6f0454c915642110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f8432a761d734e6208d224dc74a00111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1d57f8b5c43a766e8d29f35c5e11b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ebd33463c42ce584ec50c39b57111113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280104eb6784bc688afe810700b36b85114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579cd968cd170ecbe1b31e6655a3e38115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2494002c71642fdd80d2b65b782dd7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39ea4b7478d0ee12328d5c1fe1c10c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ceb26db128cd71436fbc2ab3225e0e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59bf48432e86a66cdba63aa37c0a179119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7c5ed88cc4436c8446e04a185a94b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed7dddd28650839afd0ee01273712d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfceed4f26952eacf494eefeb45f48e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66d10156af7dfa67973027306a8a85123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0bdb53720d23321a8fd98c3808475124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7414485423bcf816fd4a808a0fe87614125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aabdcf288832934b083dc221573183126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f5394cd4f1fb080eabc3d9bc1b203127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e49a7587bfd168caf248b6089c5f7c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d80837eb2486998ab05f72ded63e62129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34d7a1bd5889bf79d8ae4e346358d7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b89046e1bcc3a847cc06ae4bd76ef7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef329b4d72838de7adfca39a1993114e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a7eb39bee9d99557599a8e7d0f58d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8420dcc56bcae2676b375564dc738f0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f00ad680139bb5cf2da5c32789345135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34554781230782b34502cc3bd863e8cb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac61f28876c87b745f26298775abbd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9f17c4c398951ae48b9f827f2cc7d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac68dabd88a1f39f12242001a9671c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629fb22477ae842cae2659f0bb81af46140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2bba307d8c2a471f66695e781b0f13141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a699f796edcccfcd96a890edbb922d85142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916d87041bfa72d3bd80b46f64e1467143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e100ec8da15a203625215df1c7e962144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5312bb41f362e54f2b440edcd943579145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c29a13dc68e925dbdfed2cc24d4e4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40624b38574508da9d28b612163e570b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb84149670715dc0275bcb39cc83556148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cddb95122287a998c6e81f0dbbdcc05149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a500d02a22f11f7581aadbc5e319a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4ed4191b08c25d4e72a404e2c257b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e42fe48012268a03a07e4a0f67d38152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a294718a832fa3d3e9739d2a76226d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f0b06957ae504e78d6faf7c7786a0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57089701ae4b8c03808d267ffe52d66b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578cd862bbd5392196b8b4cbb80feec156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92825cf7814a5221f22fb2653e2b04ad157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af447c871019cdc1958399ace4c3e719158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74449c9da0105953cf656af71aa7bfd0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20531609836db1e3e4cc74b7dcba987160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00b80883c6bbb5d83fbc9db9dbe678161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad88b3929e15c5c69d8803f12dcdc28162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed1a82133fb98a9f7d4c16c9eb9402163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee67fe35a3d3ea895a4ec93855c8030164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25e398a9c040f9b4bcd4a2c1221c6a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397cf22e3e19ff5df6761e4ccf986db166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4e56614d1adc31c8894939811d6f0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb082f14d359cc80327517570b453a8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f9044c881f1681cc8e1b608d090fc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376f6c3ad80510d1ef806b8c1e2f6be170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b4bf5470010f110e6e379e13a963b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc9667045b1d664618b45f3e98a155172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524068c1e417ee5257e551d298c935e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f8798b0fe3254fce36759d4a05c9c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefcc0ce14ddae40e59c5bd037e693e4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd79cf72b307c814c9cdd49df84e116176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666bda262042ed1ef9a9871afbe43aa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c59fab3422320da2df398b3c26f39178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f134727d956c2dbb6960cb0bfe9e7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc10b00fdf021eb552e4b16399c5df180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d4bc9397ed3b740b0fea7d2454b4b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858cfd3671c0d5740e07c14ce4be1a4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c0931d85fb0e7b6b3bd448a914718183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acaef2d018830028cdd0d7d3c685acf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e1a03d909ed10196bb7da487ead4e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e71ec33a49124b0fd75f63d8ad5d4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2746018875e5e74e501da6ea0383cf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49565730a89bd60f1801ec500241fa6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02463676d4a91d7ddccab4a345bda64189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9a153fe3dad1d0e9e879267b73059190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355b74bd9f7543f8389cd73a17535b8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e208a3d7abbf47f89d3508d709e7a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649706a61dc3f1f54348bf877c03aa98193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140e72c02880e7eca32a4ab9dad1f2b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a33ed08a3e0e1c9538681825175eb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e8516e97329b9502911fc8917265c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d9d9bb3c4bce9369d6715ebf44ab9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5c3d8be3ea772892bf4c204da29db198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc647b281a1f12b0c7976c06414d12199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5861912a14625df9939a21822807072200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab7d08b37dc5812c48ee48a3cbb9e9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ffbb262d3511f10a2276dc01a66c1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f41fdab2b33a937716014648d971b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b554f922885223224f266d1df5323204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3407f857ceb2ae3bef5c03336eec6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3dfc864c39abb7bfe93b3b244d53d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c3cf1eff25a3a4f9406cb6520778d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed26525778ecaddd952753026c7e31208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec208c098e2fba3099d6539267152d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72700c1a35d7a0c7efadde7b8c741cef210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715aea7ea5b1099c88d876c842f9f0fe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae0a9f26d6964f3f0b816d50633678212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402595518b8112f4e38fbf638d412135213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba65d7d1139d7928ef169a80bbbf59214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d67d4fe30974bb910972cda0303c08215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7c7b08b13952748a1f568a5bb14e0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78dfff0d65cebb31a98382fa449f2e3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89da253683f3e0ce4b71230b4fbbde218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202ef3523a8bf2b69f8279d95fb73e5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2faa9955d0c6d8ac6d43fa0cf08a4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c047650fbb655a1de6fcb5190275ea7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d12ec3eb8df1962a8c52c3c00e20f3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7febcd6edbe45688cf6611f694a41223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a48e293fa7b5eb869972453d6df7a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98a20885f3e7dc087ae40ea868db6b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a376ca99a5b35f3b472bf32a8e786226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e92861279ba51ab585aeafd5c5dfc8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d96fb58f0a7a4a5229f45fa56c76cd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40489f94da5cf74fffd40e782faeff1c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900ab3a086d29654727c66f033bd5fd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939e9f21711e16e2260a3842e43f4ed231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa118af5997ac625d3e363c6f89880232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88615c772e1c1a205a3e6d31d94eb0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d0b05c2344e8dabbb1a2fefd0551b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8dc33f65bedc6225d19847cdd326b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f1ae5780cef020b12fe0502d45ab9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c202b298c68fe8fcf14e327239b0a3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52969877f2a6f5ef207d7c02dec91fa7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1fd847042c6730536c266cd0cd164239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b32777bb7074e56c9bd33e2980a77240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d02fccce884ce9812b5f25e4bf36d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a0c3dcba706c6ce5057dafd0bee9b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd654801d0669451d78e8c15c10582e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6eccefd69b3d6e285a4bd5c6054c2e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e064ff952df47c3ab21c9f82aa1997245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabff9729bace082dc4896814498d044246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3199ea50c9c8ee5892108367901a4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2e1ec7d050773ef6f0f4168e610f4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264936d61afe8a89d7ce47a7f7f6ff7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980a621b2a8890c7e060f56a1a6c53a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e117ad1ed9992060b0db45581d58f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ddff34033114624b1caf5ee2543e0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8bc2e8197f8f707917ccb1b1b0aca253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c47455c72156f0aeb98b7d22bb54a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa221bb366c63d416cbb798b0cafa0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be15839625d7e401c0f01e3c2b6d8c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9cfb991caf363cedbfe725b853396257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09f4c5d7ae28a2a6cdb82c87554320258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8794c4dec041b6db837eaf69e1d0f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96396250d74f3b3f1b6eb94776ca9ff9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60f811fdbe6ff7ba5a591a2028c175261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24fd7edd6fc8836ab4b18734f714de262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82fa447edde8bd7d3fb81953dc42d29263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6b6aed89e5cb705958b2e235e971f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6db1bd185498a5a725e3594622ea5a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5cb7b62a3042def08dfab28ddd5e0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0248f4eaac8199ff521d93d30c9dd94267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710e98a8ca8aebceb4eb4c2b2d27167268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694d73fdea33f0682a05fe2111767ac269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0899fa26f9af5da48f7a59227208cfd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0911509cd2613739d4e09f46a13c85271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2769ffafac2c68b3a75a4d1a868740272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde681d859114a12fc319f87172fd99273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ef024d5e2b1f46d4d9e72dc3c6d60274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352cd20424f64d88c95d40dbed803921275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8903e82f9e60c17397b98cd9ef125b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cae2259c85262b4081c49d033890a7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d3143356438fa2cab8c5546521fbf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7356a886cb50ce81048b8812696c79279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a662645b4a0112af69bf4feb62283280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57aaee4e0ec582d46beb691dcfc607281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f695da8cce3754309ba852c9af61a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7908d9aa08040b5e7bf6745c4cbcc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142226ffc72cfa5d4c3a502abdb3550284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ed8d10b64c1dcba4bf85413e973b6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21888afab8f98ccb65951ab40f0bcde286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369fc5d6dffb98c221865ab9d39959e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4ca4603c8ee88a0d3ae4fcd0425f8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b78686b4260b60a81f63b01f3eec98289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a079b362f762d50698be281bad2539f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555851eeb286f055859711224e8f9eb7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8881649b6b468d09f0425db75a3ef9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d1c997c9f25ae4fe31390e3b917ab293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217328afa3d74675adcbf79eb407d5e8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f33f7e519df4c288144c8212b9ea21295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d38a2096c930da77970167f39b4d9a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1ac89008769d22be645deebfde348297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b49238a2e9ba2bc60b65e2fcdaba0d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f410d89ae8d0a8084527f5f666c24454299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aed1caba56ddca39507909d2a5cdea300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07293c179aecade73f85887a54e9378b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b3e0acdaa40bf6933dad25faf1cb2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31618df8bd225341b374547ca7e959a2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b550802098ac35be90dbffd73e9d20304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47436d042c7c28c1affb435b8e141d0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6f31f427708b621b8c5a661867a4d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d472ffe9f0ab638ff9a1fe17db8e2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8173af6b730db8a0ec966e3cb762953308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522960bc765977dbf1e793471d87a20309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c08bc4ab7cf1ddddde7cdc10142495310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714668b08b96705ff278e30fe0df7892311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb107552badf41596a3e0526145a019312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b37367005406457ee222c441187730313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462831a5f289050f991174c2c8a24f8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22678a0a534814f2a8a74cdb3cb97c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98d94c04fb0b75667a35116e2294c7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1567524544e8e83c6947e907cc2bf4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4862701ef9e48cc0e1b96f0550fb250318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a50233a2860bd837a9df108c889c6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af3c0edc7f18f896d53b036070e98f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2033398a8c0fef042ad8c808e416a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1969c133b3a45e70c534901905ce5cc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc987e4af5900d167692a29ef8a9021323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c4e8adfcda4bec601e5faf5f1a841324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf956c874aeebd82ae90e3bbd29e212325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde4ae154700fda5dd2ef3a10b58cf3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e712af7d6f53637c517341029e72ce7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7f6d1d41f04093230dd5752ceb345328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69135b516e0f92f73a7f6d00dda351329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ba1187aa03e3410a01793e511bf8b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754d30e8ff02f6a23f5b38a1fdf5a2b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13545f6e28c6fa5a2b0258526ee48f8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb9870ffbd1c6d0debff884350d2f5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb56052280c6c509e8faf98e7d01b6c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e1d9601ae3198fbe95a8d3110ded7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0eea809ff11800d1fad4620c95979336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50468b2e8ef042eaa9f89b82b9768af8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45fd86d30abe2e0e6218b2ec835790b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab0072c94759c639f288db80280080339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19526ea8cc18b2d4ec9e9ffe1c2c11340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a26d24a2d4925f02c10b50a3bd284a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129b76984389b7e887f7641689dd45e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac079d6c5c81acd826eb38ecd8dbecf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba8d97c117e70a04fe0561efc06ce79344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e981b07404e40c8057d247e406c1cc0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a0abd62e8273962f50a527bf60ed0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52ebe6d477b16cd99e2eb3704c9ea6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9badbc5f818b05d79a9cd8421ca54348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3257303a1fe8b1ccfce54bc1d840b4f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b349ca672d137040d9bbcfc483e107350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65c10ab05bffb104c4f9cfe5f71fea351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a6eb603ef8f4750f8191f46eee3a7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c774b175c1503dcc3967d890804fb8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5add5fd8e8e3898c91aba45ded8328f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4380e2a1b31412dd9ce6bc99b42b3f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b455c073f2c69a0e77228ecc05725a2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0a5b893c7822fa047fa26be0c5781357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3dbf5784c1ca80c2c1445918baf567358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f7b512942e6345f690e3d79341a6b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a91a2d46697e7ee87b3c5618393a8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace3e5ce8f5d1b0a91291b48e37f9f89361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65bc77cd8456ea3d0c2b2308d32fe0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf191379b367ec84f0ba51c10227ac363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f41656c5eb9cb1e264fb2d9d135a6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf4a6008079342ce83d11a8f6b3bf5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e7ed6cd278d55fba1b1909ec1bddb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17432a2519a7d87057cc24152c55bfe0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5bc24bdd706c07b6276df7c530e6fb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201fd63383eb347d632e4ead7b37bb2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f1d90bf1d13e725037b0a59b920b5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb883756dac81e9145042baa35a25c6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f1f0fda459d880a609c53227f1351372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d43a2f26cbf56b8337f22253e2cb1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2ee526b26e3191d92cc95ccc348e1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19f96620b8cd05bd5f9e698855c5fa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f5fa47af625e382188e59198e4bfa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49621671050ae554fec63efd459e54377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a55f0ef2dc7b563d9968c0091d08d378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed113e0e8ea60643cef73b71c4f1e1c21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbaa3762b844a41622b6285b66bd9a12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd2bfc8ccaf24aacc36753b42e906c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85a887faa0bab85fd32e9d5f2546fe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1bf1d5bdd971e55970cc5d2b0b02395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76793b6c5e6c7215c89fd6c2adc394f66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7379ebc0a51952f662d7da22c82f17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019fd6b6d9cba0b7c05730dbc09d9bc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a71ce3f75459db9b8292be4be3f3e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e67e7b193784dad2f847456200ec5a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d891fec09790ea945ddeb710bb58dc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f208544fa5d37a9b7857ee85eb1a5e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b6faf34c132dacf85e9f867bb78dd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c83d9ea0dd5caf08e9018c1c6c8ee214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eca4c8ee8c3edb1631e5b530f75f9f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8a748279e9293260e7aa0a925729216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054bf8d1c7d1edb56c82e6657a546dae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3f0fe874758a65a3e04b56dc7268618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8578918b6068228cd5222a8b1803119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87498607b4de9443214a023a9ddef15b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fafbc9e48f0c98481e0e4df09f6a84e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794743ff56f8c3c9c495bed4849a7a522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1185b851a67fef3fdda0d0d55efff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6ffc6fcd76bb6a729ea88ac1f2de924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9833f76f2c51cd133e49895435973b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e74bf7e50a544fbaa7b50cef64dad226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56d088509576b17a013a3035f7706c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dbd2d0057dc9e69b5c32b4a8a3f29b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482978f94620544c318464e0eb690e429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ba1e0c05dedbcc19f2b53a737c5a130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee593e895bea113e39c645b9fe88a731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50df56ca7b68469dd8bdfc35dc79f232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66094f5c611e2aa06789d99a0dafc2d033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f46cbc86d39db76580ac201e03ca234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ac5c153284209abe1b7fd1fb7794635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8daea34d62eeb41eb12ec7e3e8ead7f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a774349271f545f05ee3bbe96997937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca7180c56a55905f8cb2b0d2e42c7738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18b49bffc3a2c2c066a39c4f2bf3f139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4641e8120274f976019367ac7c3d88840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f08cd06cdf6ca68fa5ec732231ebc941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606806602b36db43e723b8c0c0c85ba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2eb061b0da602aeeeb0fb597c932443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2262bfdd26348066fa8cc2c7905b21f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321590a2c93c0aabe55c46ac700c5e4445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94077f11c52e2185be7ab6560d77536146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3943af6407553e3e9664beeafcfb7f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256eb4af0e8090805e1a8a3919cf0bdf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6942cf3410bd2459d8bcf808d857b549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a7d4369e79cc819a767e51f7a010250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c957bc5cd7e1d08d7bd86273573d62551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af6d39f7bf8404f4d90c85d1d8172252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7cc86924578b9d67f01b481e4f9c6653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db3c16358503755ffce60b3a71b96554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766f378a4bf310f19f73bd9f703125f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce8df00e9885616e98a4a32ee1dedc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79b28b0266462879ceba2b6199fd2957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3b2466d9047b51a5d22bcb99d31b758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8cf80654145910e57ba807529e52559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026ea3d3f08cc71d4cd74d9f1c9d63d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff2c242b87ca5cd191901b719679e261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25dfc2498cbd612a7d85a39ac48895a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51d485cd8734007040d9de700bfde663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fbafb127c5caf4076950956292801864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4558963caa017a8a2e60c6f0f39d065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13efe7768ea75f3e1c740a4759aab7666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508cbc4ed87a0d6e2e86cf84fe6e1bb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33cf4929b42941e2e42a8f00458ffe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923573edb1861a6e129ac7ffd1ca27ad69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb696e2df272707ebce9ed40ed7a16d770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c002d5641492dbab44f2696519594671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fabcdc4f2cb1f27220c27d437686da72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834e5416cae72f67ba47cc52634bb2c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae284f324d6f2cd52eb546065cdddfb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d43eef82e1ef8bf7307211c6b0ca3d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07daac5a8d7da902e0bfa9a2638b18176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902f0f36ffb6a1d66dad5caa8aa792d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d85fb042705531ab42dd0c9a1896878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0302c7610391ba4af6f3c83ee0057279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b1862b7d7eaf3898b04bb589b1bb580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9a7bf2d753608d443b94d2acceb1381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69cf24a9aaf66c6d662293e958269b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9bc7b07b61c9f427c327d372fb28bc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02eb5f47ba7032c7ad48da15e7a1c3284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d1fe548bba76de64a1353cf21bcf585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ae1231382209fd3c598957572748286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51282fe8bbc071c743c52538f525347887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d508e64742645e1ee0263812a1e3c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0eb9ed71be70585a8f00513e57e6d589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c550aa1cdd8f0b1a1287aa2c3d5687b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6db37034f2ed9b06be5a435bd1a08a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f586448c5a012de90236bf030877592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0367088ae127313b987c5609253a3193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f4ae3839c953055c7aa8beff0103394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777cc86525a858017e0ea8a59cd2803195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e47a23541a9299505e629805981bc496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca18d5a761dc838886c1b5dcbda1bd997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bfa478b54e2e6248901748515138c398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f41e106c7fefc98c1df28c8a7086299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e18bdd775f547102bac8f45ae06f4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524064c5ce2cf9175df29a7a4de61ecf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803bd4b28ca684d32b3409b099d99d3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d852ea40196a14f424e90c755c3f91103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff2d9f0806e4a442fb6e5817a35e1e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73fdd6c1f4cd48ab357284ef6920b3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab944d6c3af94dff8d452a644d7d6e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f16abdcf8edb471c5eaa09fe25460107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a34494602a1e2865508779136b5a0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657808360696305d627c5e7ee00ba0c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bed1be81f4ffb055bd91e3a3571c83110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf7ecc6fa9e49d70d5c99d390ad7eb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52752ea7f905e773c6b7d0a25dfbd77112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580733d2445f46b9c017c1a66c00678113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea62a87275100a8ab70668020c0dbd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232f2aec6fca825af8aa27d223069e9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6bb5b0144066a4320282d15d6512c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53316764afb4d1c0928547ec940c2a7d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f92efc1c6b53bfd832ecac65eae3f7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d1c2e1d1425f12da80d00cc4cbd1a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825d8449a0518d1e7bf414da06e7cd4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c62be3ad25ee6453e67444fab75bfe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa718899e6136400e7753938884befba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e2a733a9737347f927d80cfda56d0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee512ea34023078e02f5c1e4d9b8cd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3197ab69b56195fa54064d5c6464bc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958156c112c9b268375e93dec9f56ea1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0ee3beb48e321df3335ee2317f92d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab75ec33de44403fdef628686bfbbe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ac5814560a5d76c47fb3e4c4bff45129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc78c4ed790fadb640e0cf2746b949130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58054aa833d9d4095351e672a97af6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f264b9ed817cb6b3a730ccd962970b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86eb4b92ece5c2cb978f90dc655c61133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0974b73508e995c2afb2bce9cdae78134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bcb5ee8264c9807fc264a8311500bc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af7d3660035a8874eee186644b55b8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e336287614892ad6a1ef20847e6d422137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8e162323aab250efab7c7d4c81511138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc188246965e6cbd05f21cd8739154139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b3db14887a7ddaafdce232a7f5756140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a4bbb341ae20608d1b71365d77274c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8cf75475fba0cf687568a367d58ff0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86442e996028cb1b542bc5a20449a833143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3593922f834648928ce26c8bbb97dd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ac3a2484f1c42f72dc8610ffd4bd4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408e193e5f6c7c136686ba82abda710146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc7d74b1432e1f3ece979aa7cf4417147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff1e7924ce583a2a7ea65d5264c6c4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772d59965f159f22e633c7bacfe935a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c736c3514e782e064d652a65b3e0a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ff53f0889e86f40903bd4d5254de0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5845066fb77acfa1806bfe0832709152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626123581fb93149b5fb50693038d36153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634e257019bd5d1d82cdd0cf751cf01154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785efbac1a2a6d1d94caab4b1a7c2a7d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe843cf7c6b31f0f395a8d327bc2e7e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1876f9aeba60e7f43a2d4dddddd8e2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a73754a6085b9e8333530db0aea6e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0483146195961f95c5b520ad0727d4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a007a43bb4f065d481642d00e295a1a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30e34a568ddef5fabf8df6535f323a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947bfaf0f94b1677663b5b9d70c7002162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e198c50586cd1f86b7ea5ec09d745a3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a116062e75d9bc68d742f19bb02f2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1ee1757b20bb37853365b79b9eafc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085583fe26ca5b5bf0af2c5c60e334e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df546a040e8afa3b07ec8a61b7b80a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2fbda3b06670db4cdfad2bf4c9c09f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ffc22019b245e593f18a87672985f7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718442d3806fdee9cf84191902f07cdc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125d547931a23a0abcf2b476a3b21cc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8a0c2d8d2b271a7f3880a75415093172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5d016c2f024c8ea34d05cadf81f1e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e999926e5e5ed86fd1d12eb511484d2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a198235d85298c98ccb04a3b325b01175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7bcf090f4675fd13ecc42fd97f378176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e40cee0c2bf5ae2be20c7a9d711de5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837de984066363f0528abdd1698169c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8dc37dbda0d8cd206de2d2c82d0d34179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74300d88d395a3786486c08a46329c2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0660d8e205d83f229e83b520dad179b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53228c098fda8466be60a64cb006c339182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ff7cd4f1a349650b99e90fd5afc26183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab223fcf0188307cbda427094ec34300184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d605244b63c6e2e1162061e0802944185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e23ca9c30f9520155be7cecfaf4493186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e1bd36c6c8292e9d64ded0b29b383187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f9b5343f1558d21f051c5eb769715188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad7c982bd45cdaf55cc3195b31a769189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f4bfa84046064e7ba3b892a10ca1a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1defc82a9fd3452d627fe6728026d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503ea687134384ab8c1f45968c6a40a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa99017e77730d258ac62e74c9826fa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798dd6ef74736c2d08eb7da72068d30e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bac07d7ec911ffacb4df4548ba2488195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266c97aaa0e1d940dbb127363de5ae3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2ab397a007ee62ed3feae0ee92236197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc1224482a7bfecfd3d5be8f785dbb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d224c05ae7ecd727abd66af4d8f4971199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2763ab949a1e56912245898e9ebe63200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb2c75d6c372fdfabf6b5586b7977b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34188577c6ab996c26cc7a9001b2e416202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbedad22c68bdc982309fa0accdef6f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838d19712fa7ad7a3f3f92d147bf393204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a61e243db5d4f920d1ed4ac7f64ec6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fd184ffe3b96f28281c186f18b11e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2fef4a48fc797428f3403de7bbafc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0a7f6a1c53967536c68dea0dfe8a7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ff73fbe7c9c68d7fe49763a0e7c28209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f225848f3ac80203b7a2f3cf1a32c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd86a091b7e601071209bc2debe668211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368351607a83d7f9c85de425dfe226f2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2dcc83d39eef1361808179158d73d8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10141c143175f58b9263c5d3adea62214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4035a4e988aa0203659a49003a5588215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e9c1a99933ede8aae9580e9761dd5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a5607c31c096cba0884a376bbd257217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf28e49e55bc4ffbb4403d16c5c771a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087f8ec278567f744644df7180c34ad219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee1fc65e53853e7cb814471bc4e9e8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48bad7cb1adb04ecd908d3e2328f900221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2bbeccf1b53949ab67c77ebdf077e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4a9dd4bf178e8c6c5fa585ba3f653223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29898e9c6060d316f88630c431136f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3d39498e653cecb65e16adf97e0be225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7229c13555dc8999e99673ea11e960226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4951c952e8f2261a523423513ba9c83c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e234d86636737149b80a3a446568d55228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9cc7bd85b61cae2c066606eb3d6ca9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc048764cd5d5d6bcc9c4bd75a85b447230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8bfc7a5526b81a80d879fc3afb94f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5457c43c701ce61f6fdd13d94022b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01718ba9f60663655d6f1375d83fa060233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5826bfff3a96ae0342ed0e7e9b8150234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84064276b07d47909481f0a4885828c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71cd889078869e1a8c3e9dee3a91d2f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5858c5021958a3f65bac171ae96ea237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4883b6d331a2e671e458b28d8959885238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa547d0cec23aaa1440bb5e2a7864f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13b6d881a460fa9852c8542abd6f9e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16937dbd6c0f25bf8cf65dbb195753f6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffdc04c9c7968b0d9b87f5af8e30bc2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb985f58cfb8ecfce1dc22dc059419b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f2a6f16747d5cdd5236e07fe0c2c4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873881b6b805a79d23162170a8a23928245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab81d4ad9ea96bd53c0f962ef7da879246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141db035acfed75bcab9797557b6cf3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28c5da264b06c0f3a8af035e97624c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f42920d26ae2d74dee000aea1d3855249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe02ea0c8cda6a6016a3b0a5891b5f7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e449579da6e5babc45dc714028d9d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8200342c0a9cb126eee8392fe862e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d778e3099941a6f56c5206437f59fe4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ade77663496a5038805ef1bb4318b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5780e051c716c491a69abdb8995878255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079168cacdaa1691177d0020ab0e86e3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9001baced99300c94466db24b1acb6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25f6279945c4b8d47d676b39e2ec55258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792310bf83e6ddb3166d421c984a61a0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf9f09062024fa3a76175e2c357e91260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156576d9bd42c4a8cab4bbf3d1ceb572261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a390f9574e3257c2c7b8cf89062fca262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be44b0528fb2e1f01c29d513f809c162263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241bf5b8dd1c6618767a732f58d250fd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33f618e5d91217e8a36c8a2a436104265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921393a668005be5c71c2fbc26928763266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36870ccaf553cfdaa072007e55045c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ebd135ca2e031f9c7ac77c851435b9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf1855fb1305272a795807c29aff4f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006665961949f3456df9d616f6034923270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e7c20a8cda12edce2e8b903bc5a95271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6fdf50df9ea512644686bc878ac04272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5049340f59376a28588e06f241a7f4e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e7ed855ebcf47bb61fe94245b0c13274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56698193104e5fafc2918e2ca382045275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d32f0872739925c2340ebe9e9400ae276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85614e771175e1ec81baec1e176fb7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e070b7238a91940de9ee9d943cd989a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed219c85b5138a97992c9daea1ff0656279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0bf7c2a1f4abafe41fb1f506f4c1ff280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca188258e162f096dccf731f1cc247281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438bac8a173e8bc9beca49361346e27282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941869b9db60b4e4f0eda7523b4d5f5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851bac4a0f8ba298f876d2a6cb5d182c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e3e829f58f7a566c193ac30688c28285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55609429acebc7c3f3211cb8129201d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfcf9b59557b50d24bbeff91899342a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a1a3e54f3c560e3135e810aff43a8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd7c5a2ff83f7ec3076706dde189cc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f48d74f18baa758ee2b0ed91a50dd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0b397d8e05b01e6a59a2d66d4767f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa8c2222db193e0ef43c34e25bd43b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68452cd2ecb3158800e245ebf47a38293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde97af38979e1112ce4d04c7b95902294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca6996fc2c2d83b18d19ebbe112f78295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71611c6f02536901f705c7a947b71e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d42cf0c160b209d279ea51996b39e2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dee841ed9e08bd668c23f9969839ef298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0e049f8ba7bb9948521b1c6df5483299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb21826fb823cc11fc32b25844877f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c7455b272a1703aebb5eb935a469c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6512caa16813ffa9ff5b15f1fd78b301302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb193e1ea478f5622df600f96fa4b5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f652be81b8fab5d22788f8703cac8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fce419448979e579a336d4fe88aade305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3262ff1db064415389e7215e93bab306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59177c72e17c6c6e20b292dbd27450307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c4624d457c83ade6db7a73dbc5cb6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9e133765efb21f5b3fa9195f482fe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972a2153044bd3b298eeb852a5ff755310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee241aa3348bed475c8d265e1f1387311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fcec7d82f081368a598a3596fc0905312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74b7a107e8890992b4bec3c4955dfd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ee3ad60ace6f4a143a95064f37577314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174543f1b168c4e333aa632a89729ebc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75bbd07ca9d57a3a2dc068ceffed77316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5467cc884c7afcb2d76d0f5eb560dc6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809686da8b4e1a4a98c388bc66d202e7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed230a7f156898ea77a7527d854dc97319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3da8a5f62315755bfed00747ac8174320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa181de5e4fbfa736270f94101e579321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd447d94b4ebe25f5cd5335d67439a6e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b1450cd74d6837953b5b5775fd25e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689f7ee9536e7decfc1345509e064ac324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9602ffe8087becbbec9071a4e1d1952325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951cd44c55a1f4db38e7379d33addce326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf393ca91e6c9a96bd546d2541cdae327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747802db801a79edfaf92c7f1414fd2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c166a0a761ccca14091c666bbf1f4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30a56bb5fe24415e9f137b5e52680a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e789487a3e7b26e38072dfddc4f3341331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34cb513f15349f8ac7ff8426307c8fb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc8bfe40d440444b8ab7d105e6ed82333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4409319b39e1684900f646eb6fd767334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc1f5ec7a0d6777a1a05bb2c916be0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6333286ed842cf42eb438f980a72f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc3103d5797c8608de2fa17f8b2b5d4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66d73c3a79ae81680ed34070cdeda2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d2996e1b0f87dbe3e665864781fa3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384371f5c97b17c0d0fae4b691d6ff70340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19cda5d6ff26ad7a73a93c99603bfc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c967b062c96a769150d74ecf8ba19a6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247b914289db92852c088e815671ecf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426cfd2bf131ceaa7148bd55cf806bd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f840bc4d48000607cf5d0ffd32bdcae345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944078be1ee3a3018878f73c09602c4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336cffd7d34c93a53c63643d826b4b1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a825b097c041afa3d8459f13450d8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e41e7a37dff985b3b2e446df8f33b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930db5999fe82dcca2554a7d2f870942350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376db130e4bc554d403fd1245fc859b1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e1f89879aa2d445571fce7dcea72e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d29bda4fb6f83580a742363e76d0b6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276d09c0cc660cff626c024305f96a2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4226f707454fa9bb9f136bbb999d4a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21fdcc9e4de345b8a1b5b42068fefd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499157f93085b526ab48cc076ed8068357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d018235771436d897d2031a294aaa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c096c32523594a63337a46a8e2de915359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35b9e069bf9012eadffffa13cbaf11360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49b9ddd04cc3f18629676b840ffba3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c03e65ef614573f89dc7cdab032ee5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dcad097afbf3ce890ddd1ebb66054c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0757e02b13973a763fac704a194b3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5d319613b8818ee9b9faed000c2ff365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dcb58217d853d9e515a1178f9d0053366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ecafec7f9080affcc64d9a6a958cc4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474eb07b561d2e56c4f3570e8bbb0d59368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f83773959962492168d11bfddfed5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b1affb187e4ed1e8a679314c39fe1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76aa29f560cc10e2f893aa944ffd50371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffcd2e989644a4117e718be3b3f4298372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80493ee8d5bba2b92fa36a0b9dffb56d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b155bafd19a885f5e1ccfa17fcbd75f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11eece0f9219da509241be89e99b5b0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89035beda8a7206295ff6c9700bc8d98376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962af39d3354ba95f6fc151e43861208377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96454e6e50ce35e266cb38bbc133875378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -9610,51 +9607,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9670,51 +9667,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -13925,3418 +13922,3414 @@
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13593</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>20.83</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13594</v>
       </c>
-      <c r="D42" s="0" t="s">
+      <c r="D42" s="0"/>
+      <c r="E42" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>7.1</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>12626</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>18.51</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13702</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>23.22</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>13703</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>12.46</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13704</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>48.68</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13705</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>59.67</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>11644</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>15.98</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>11894</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>4.43</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>11602</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>5.42</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>11603</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>6.39</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>11650</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>7.31</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>11652</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>2.95</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>11899</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>3.75</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>11900</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>1.96</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>15679</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>1.81</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>15680</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>4.19</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>15681</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>3.56</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>15682</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>3.7</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>15683</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>5.09</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>15684</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>3.13</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>15686</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>3.57</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>15687</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.94</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>15913</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>1.72</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>15914</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>3.69</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>15915</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>2.95</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>15916</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>4.63</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>15917</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="E68" s="0" t="s">
+      <c r="F68" s="0" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>3.69</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16197</v>
       </c>
       <c r="D69" s="0"/>
       <c r="E69" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>2.48</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="C70" s="0">
         <v>16199</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>3.39</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="C71" s="0">
         <v>16200</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>4.57</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>16201</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>3.93</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>16202</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>2.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>16203</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.92</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>16204</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>4.43</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>16205</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>5.41</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>16206</v>
       </c>
       <c r="D77" s="0"/>
       <c r="E77" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.08</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>16207</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>3.49</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>16208</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>4.21</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>16231</v>
       </c>
       <c r="D80" s="0"/>
       <c r="E80" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>6.38</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>16524</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>2.31</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>16711</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.1</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>25329</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="E83" s="0" t="s">
+      <c r="F83" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>2.63</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>25492</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>1.88</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>25492</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>1.88</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>25059</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>9.09</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>25060</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>6.88</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11645</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>11.13</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11646</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>16.17</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>11649</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>8.77</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11895</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>30.09</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>26141</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>20.71</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>13634</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>7.1</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>13745</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>16.29</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16411</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>7.52</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16412</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>9.93</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>25493</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>7.37</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>12770</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.86</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>12771</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>5.18</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>12772</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>39.69</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>15235</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>0.98</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>15689</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.22</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>15690</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.94</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="C104" s="0">
         <v>15691</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.44</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="C105" s="0">
         <v>15920</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.07</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>15921</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>3.44</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>15922</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.46</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>15923</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>3.19</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="C109" s="0">
         <v>15924</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>3.65</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="C110" s="0">
         <v>16210</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>3.39</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="C111" s="0">
         <v>16211</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>16212</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>2.22</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>16213</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.19</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>16214</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>4.84</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>16214</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>250</v>
-      </c>
-[...4 lines deleted...]
-        <v>251</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>4.84</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>16215</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.53</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>16216</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>3.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>16217</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>4.01</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>16526</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>1.93</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>15237</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>0.58</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>15692</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>2.46</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="C122" s="0">
         <v>15693</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>3.56</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="C123" s="0">
         <v>15694</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>3.32</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>15925</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>1.59</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15926</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>1.46</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15927</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>3.69</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15928</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>2.95</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15929</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>4.19</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15930</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>3.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15931</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>3.63</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="C131" s="0">
         <v>15933</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>3.9</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>16219</v>
       </c>
       <c r="D132" s="0"/>
       <c r="E132" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>5.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>16220</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.93</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>16221</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.4</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>16222</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>2.4</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>16223</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>4.43</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>16225</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>5.32</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>16226</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>2.99</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>16227</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>3.5</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>16228</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>4.23</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>16528</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>2.06</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>16712</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.27</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>16713</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.1</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>20581</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.95</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>20582</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>2.95</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>20583</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>2.46</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>20584</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>1.35</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>20585</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>1.39</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>20587</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>7.28</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>20588</v>
       </c>
       <c r="D150" s="0"/>
       <c r="E150" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="F150" s="0"/>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>10.33</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>20590</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.32</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>20591</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.95</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15695</v>
       </c>
       <c r="D153" s="0"/>
       <c r="E153" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="F153" s="0"/>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>8.69</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>16229</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>38.1</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>16230</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>4.81</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>16232</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>332</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>7.53</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>16420</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>7.61</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>16421</v>
       </c>
       <c r="D158" s="0"/>
       <c r="E158" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F158" s="0"/>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>3.31</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>16521</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>11.48</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>16522</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>18.31</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>16523</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>30.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="C162" s="0">
         <v>16525</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>1.84</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="C163" s="0">
         <v>16527</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>1.49</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="C164" s="0">
         <v>16529</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>1.84</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>16819</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>2.36</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>16407</v>
       </c>
       <c r="D166" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E166" s="0" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.35</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>16408</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E167" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>1.52</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>16409</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>16714</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>2.25</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>16715</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>7.52</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>16716</v>
       </c>
       <c r="D171" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="E171" s="0" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.63</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>16717</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.82</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15675</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>372</v>
       </c>
-      <c r="E173" s="0" t="s">
+      <c r="F173" s="0" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>3.34</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>15676</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>6.64</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15911</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>3.21</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15912</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>3.79</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16196</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>6.38</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16224</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E178" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F178" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>7.76</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16818</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>1.51</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>20580</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>4.92</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>20586</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.39</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>20589</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>10.33</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>20592</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>2.95</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>20723</v>
       </c>
       <c r="D184" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="E184" s="0" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>4.15</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>20726</v>
       </c>
       <c r="D185" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E185" s="0" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>3.31</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>20725</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>4.15</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>20728</v>
       </c>
       <c r="D187" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E187" s="0" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.31</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>20724</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="E188" s="0" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>4.15</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>20727</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.31</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>13843</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>9.109999999999999</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>13844</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>6.28</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>13845</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="E192" s="0" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>5.03</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>13846</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>13.19</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>26339</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>81.76000000000001</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25647</v>
       </c>
       <c r="D195" s="0"/>
       <c r="E195" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F195" s="0"/>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>8.67</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>29797</v>
       </c>
       <c r="D196" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E196" s="0" t="s">
         <v>430</v>
       </c>
-      <c r="E196" s="0" t="s">
+      <c r="F196" s="0" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.83</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>29798</v>
       </c>
       <c r="D197" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E197" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E197" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F197" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>2.83</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>