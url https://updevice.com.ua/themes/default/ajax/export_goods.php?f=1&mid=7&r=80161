--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7f27930e0cf25c0c1771c134987071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e2bf0ac68769b4e1d2bcdda9f83c52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977b5580e5011d9f5fa41ebf68d9f833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38658acf921a2e28da89199b33338a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf37122d1ab96dcab49d8bd865bca25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0ba4f4aed4d7cc18ec4df55af80e36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a56a10b676fc1d1d17c600bda03be7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e0372694a7adfeb6df0e5c2a756a58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb37a9e93aa0bb4aa06c01e2f67c5779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1f55b3bf8f543eab6a2aefd6e178f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65033c38ce71e84c255521ceab92724211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667db4bf3881c0f4b8426344632f517d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2259763cdcfaceb1364a59a2bbe1b4613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436ea057b4a5a6473090915b26e999414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862fd6c49c6a6b0b9ffa1e9de1d8429115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d70eccd7b0ceff440adc34ed2e949516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d05eaaef81224a608c90c9f8ff86817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8f0c56fe739ad7e4547cc6d56492d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e6e76e9c46b367b23362205da25c419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61accc8a3bbd9bd4ae893ae5fd89abcc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763f3d44e883523978f7691442f30a021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881ce73efe6ce597b7a70cf9e35b0c422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2277fa676596f7eb8c8b776eb572c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2cd2264495aca804c0c5729cc3216824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8889087d90781b4bd7f0a346bc4ddd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52967be94d00a131c54dff38093cb6b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e016af688cfb6f01ad9f5f7c6f4f45127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b73c3eec0ee35a29a97baba596ae7928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1cb2d9cca691749b80fe3cc05c92d929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19280d0ca01bdef97f5e7d4b0f031c4830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd141d0ec5e02b3b0a62ead06e2b19c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569ab2a7adea85920eb3910d5fcb93932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2f1ce026491cafa727133ce349a9c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71407987fba716c35c747ce73dea56b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6036144c75b098f8dc1c2aa3fef2d4535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e088134244963704ea1f6b5cd03c936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f998aee2f1487caed1eb4782e966fc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdebf5052c63dc3fe460b1186c1f63c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b896373ee72f2fba5ff257d26ca73239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd8dab308a22954b472021dce7834440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e243230779aad02c799d90383744d341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e467dea879aeb335ba99d4b110f080742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75183e830c28c6119e57dcade13828843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5724204bb9a98dccd9c00afe74011844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc1ac81eafeb2da57eab895707ed4745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e471a25268465215e7c5a95f78c6146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11c4a8cb351cc0a53e4f53b25a06fa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303158dac2a11abf1ed6c2a64f2daca848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c54e71df21e77f11b218ca2aa122449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da512a357b99e9553ec27b3ac7f5aeb250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3b523c75fd11f9ed5477298d0dcba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e773177265b2f58d1936bf8b58bf9e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534513944b97ab7cc59c4be9f4ef508c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f95cd6c92df97dfd4fc4334c4e12be54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c0401d6c9544e86134d4a0131841155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac4646cf76591347761586497829c856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb991563f215efd5849c853f8cd61957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720b3a1f530c39c9eeaddfd48a1b0ae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5829cc7ff7f3937e2098361ee4f2ea359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb7bb25906a6d660ced2ad6a909b9260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc367a2d3b612de745fb471988fde261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ece94aabb98ebe5fa8fb7b79e2481362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa545971475a1ad9a7e0dda9a2bc07a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56044671993378b840550f63e82ec3df64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62629f2106a572a811df8b4b1707a3e965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d06299d4e1b01776c6277b656191f466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a19a601564063b3044d71b23bb2e7667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6cf6a7c656306b1c49f288f2ee052168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528c9adb7dfeb7aec45ab48502542f269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc1fc96edafc9790289220c792588c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e76c6036e30b0c4c37b2c577df8bd071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddfda82ba7e3b3ae6c40d6d5889ecda72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f866f48a6733e402c124dc6c915e2673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c970b7307eab7db69091ae31cda0574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7d065723d6d3754824c1bd73a3d0275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541c0eadccaee02aae0d9f5e5e84bc276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d51a6652ade0a273e6d2868dbf5eaa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae291c48e53eb7fdd6e9f124d92ff64178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953507972aae1a148aa3ceeb45e5254079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f660609e3956333ec650a6af5cd8dbdd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9ea3846b4c2e49235093d0b847df681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4fc38249ed12aa3da8f6abb13374c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819eaa6448f1f79c11f010c1932408383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4abebd4404527926bb752b4e5df5b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910464241c9bb9837c83737e61c10e185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593452a7c855b124311e3f9e308c83b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a34e12728faad38219e110b2c420aa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d3addf9887be35e22e29c411e773d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eedd708d4901a8a1e528562121c70b389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e86ba35add91d8e68ae47594a88dd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72f207c0537a2adc2559cc99a49bdd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c28bc951be0ca087a3a2c5e71b8a192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9989b795b65beae8d4c9183040a0ca893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab27892ff0c932a091134c3190c47d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59017d6cefa541e73abcbeeaa9c45295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db99b11de18b6ea6dff7763c4f640196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb03e6e4ed83ec6fc4337cf28c128d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2c23951266194d223f5134ed7412198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048b6b17c57e9860b649a1ca17589f299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ce545c5cca744f0e64302f67e0eb5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e7e9caf215f6761857ef78ba38cf3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd352767fa45878638b59f17bbffc9c2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93200a0f23802ab4f5ab24aa4e0421e0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aba0ab13a05bcf8a58d8975bd2b1e1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a30959c01015a4091de03ffe5861be105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9d5325ae3e04ea29bdfe3f995c5a8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5448cdf651eaa70f8ba22ea46f0936107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48fbbac87066512f5858068e3cc672108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e944083724cd8be28117c67d7da66ca8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de0261d8f5f7e674f2a836e8cd998e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504cc5f007087b2d60933499142600b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e772c1c09640af64c2837e47d3fa21e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d461e42b28ca25e9112d326e38e6e7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198f800d911b7363c3013eea24bd489114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7198d96b2b01f7b3cb5e30a575c615115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e117147442060915c0d42d5332f057116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52f2f046d11634980f21d476a0ab21117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36e444ebe664bb4154aa85fec63e65118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da187df7d9d2c6be02faa4fd839374119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5821aaace4bebacc13e480ca970967120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653a7dd0895867ce7a92ceb8fcd7036121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3d011982f33a0a0cf334ecb2442d7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99686d21be71091ae92fb4e6c89fbdc1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d62af1b2681edb2c9baf142596647124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38603eb59fa05752395e846ec19d10d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef6b7aa197e5a573e03bf08561a41a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce916a9bd2292da6070bdae17a0cb59127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7716262561780374dfa50dbd1931f4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddafd6897a225acbf7cadafb8e0c7a7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd62cb754e90f9ef6a87ed424491df5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9313b1306fe6cf6488303f3f50fc252d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275545224f72460ba891b9e14f32c65132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76dc3b01cdcb534b7deebfa20732cef133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3b12d7eaee42fb838c35a0783085d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f022a00c1a031059622b63c07703e64135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664db1cf0122991d15639d756572476136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ed03d88ed72f0e4bb1cf9cd499509137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9668d7c8a7f55137723a72d70162f0b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16f4647aabb27cf8c64cb8f1a85781139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d6a164619b1fe3b287282ae32fcc7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b962703c1c0752c97ace1616dab33141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b971e00ea3f26f5c5d4320831dbc1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc664110a10c5e7b29dc80f91ea76641143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c67deea01fa6c7613eefea5b0f38ee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8ac07fe8e8b6cf748af195343be2d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b3cffd07b1f4ca4d5c19934bda041146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5015c4bf30b7523ae90e925be937bea147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a250e376cda01103b0ad5ea512dfa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b762b5d9c8de80bc8790503f64372149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa550a2abf8426c88d426fa3b639a819150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca72e4451903abef1900146d6a8bc75151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9381cbfe3c0a2f6a01cceb391cb79152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1003d802ef0de6a2de6458560f333a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05307a86eee46bbd41acea664df5d4f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22797e0ed8e53a1cd8c419257cb9bf11155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f31f487789c235fb909ae6bcc4d673156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc1b10a9bec3baae1b2cb07ad63209157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26a78e1f8554f06b209efc64133e3d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856090441474773e44dda2243b61e1e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06319dec478b84500d7581ee2af160da160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f92c0dc124c52d31ef5d7d31f9b43161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb695049c7c28dbe39269687f32fdde6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81bd2a48f0642d171b91fa8146d07b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493ca5e164302074cfb88f6b35855d6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a5774da5abda6bbb1d099a3cf950c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc4a8d5cd13ee5ef977416ae22c9c1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53536911ee67f014ac84b5c61557b1f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a40d0e6d9569ba67a6262feaa340f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e9dffd1e6ed575ab45cb7558d18aa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6ffec3aa05526e8da6b5965e27bee170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65902fc439d8b85aa0824dc8d5efa956171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d698eca41aebe1c0e84c88705005120172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48b7683ed5dbe300bd1dff8f81f2a9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28385859d50d04bdc4941de46b646a4c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12746f3d6004b12362773e88b2ba02175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5936161790b25ddbb55c9e09ae02b88176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6a8bda46003fffae36b4f30ba81fc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2781c18b7ba8c2f63aabaaaf46fc7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd468bc7dd82438397cb55a26bbd3d0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b794fc019b82ea99a1173e4025cb15180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3791631e101f5a8818d984ec885c5f0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f46064d23a6a4c01809f4e8c010070182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8aacdf81b17755a80e8547ef47a0e7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642b472071987cc59f7eeae23236d56184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaff4f0c49818697c257ce430d2942a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcbfd151e483782cd03815d8b43a4d9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace1002affc851e27e0766dd47881d9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3293c5c51aaa91e986fbf0625c528f8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d166dde177de9cd1897f1d2974443189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a048cb70d5d24a6a411ac774f7e74b8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81c3a74100031b2e0b0ed9bb6c7cc7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7757d8601f6a542e8199090da0b3aa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5969ea4383f5b5a64438fb5d92b9fd8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f70e386a547edc3faab1ce088e289194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9c3571b030eb02086d7a7a17feceb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e832d7691701dbbeb2677a2dd3c044196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51d690c082a6db3006bd3df5b6f351197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4d892b3b1ff95757b0220d581e773198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00378219c76787d96ed8b7fa5b6b1484199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b6c82fa0d837c3a05e22a30fde41a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea2e7f708ceb6cb65663268560af11201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df10aecd7fd8652cb85c241a31959f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e5328a6551830124c8d651a15cf54203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291620d3a6182d2b1289e7803d2582e8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532ae5c743208d6570b3f28d1f02fa3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0743567c7c713d1ed4bd8131f95a08206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4216fa676b3d7857d929b2519e356c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f94cc170fe71944a17515ffb3e3c3d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03face501f5672ffb4d96ed85206fe93209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9df421a5c5725c5b4bbec97ba16c7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2cef27e21660082c2be13fe3b30fc2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed90ff30cb7618a91cd40dcbeda42d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7aff3202b27fca813ce6b412b8720213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2278a27edacf1dda1b9995511201ff214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5590209546ebd128ac87bbaf0154086215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a815eae9aa9d0b83297662a77d33cdc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902a7845a89d546b5e0c153d26887a3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3c919f61ec1d67ef2fcd553f689e2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981dc850d5f6bc6f0c972f59a5780eb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e22ec8e5451a48c05d2384918dfa5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072768ddd6c7528a9a0b8581a5f1af7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15652376bdea4f47480d2f711f5b834222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898900c332a7dde86f0004fb3804268223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4389f15dc6d59a86cf5ace6e8db1ac224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5dbb0c084e7f7945ea2ace9a1efb42225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284ddc547bd70b4a7c0e43849408873226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733fac492843a6a1ee0dc1a5ae5d2fb5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16fed33eb8c3d0315f7a62552126e3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4cdf27858ba11b319817a58092f6ea229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d6a6b8688b532b32157762e597df8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9093a002e94f476803bd664e16f272e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333356bb637f70c7d22b535abbfc92e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d86a5ec2f6d2e28927de522487109233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db267a37b03c8645c9415e20eb7d98f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd66100c99c088fe537a149e34483a8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e4868aa39d7de36b42f74f423de00236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294795d45ee11d45087a0680c3250fb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab74ec1c9ede17bde392410ab39c4f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4073b61e9606294fb1e86cf526d14239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2ceaf2c25af2112d6a58c0adf42a7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505c73b17e0203d0d948cade4eea382241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a29bbdf07dc314d0a84583fd4b61ec242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d4a510702e491b1825f83052391b6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287437e78f6e471b4bfa45e73c1446e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84105e107acaeb3b16a6b1c2a833c1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c779682505aee6fff2b69794c3b136246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93365a58f91f1665015fa0692701f6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd6a6aa7184c22f607fe048b18b879248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04396972250102aac46abad887e5094c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b774a3046cd4abe78f6a22fba903bfc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3813dbc23e4e1b012c552d5353e01f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0fdd8f3c598ccdd092ea95dfa472d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b891d1a5189f6cfd5acfd391f7394253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f42f23f628b2ab45f27783db5844e9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6b4758a4311c413bff1aa74ec3c95255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21d98c0aeab86e3a4999fda8214f4c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3cdea63afe6c2861910c5909591bf6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74993088975b46405d052feeb3c6e7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52efce167115ef54da05fd4a964228259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1192a88ff1b5cc3879f81eea45008260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dba54d38c5d368a4c643db760b3920261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc489bc732607e6918aa28f45ff806d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170aa27c8d1fe5820e2c1d11cdb335a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e5db79e0f8df31f6a875b2f63d052264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329df6543a9bb0d162ce6143586f3d46265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea16ea237e7aeb7672b57f424bbb1e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440159b5ceeb1089005940da702b1da7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dae7c650024a36302bb882ccdf2ac6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0241eac51e9c70e7c02584c67634f25269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc8a28225a942b33441d56b31b3651270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6cc0de97510cdcccb5b406753b9f1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba2b1d66a268f458516241d3c79583272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf186eadd2167ff9ab6070a593bd15273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06bf7f87d84b039358379f623e2f22274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959feb066d8980de51c2522440fb2412275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2526b2b25c34b9eddff31482af655c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb50a664915efb5825dd0a3a52b1d6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5efa0fceafbf28a7286bf657974d5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1b0b55c29feafd3a14cbfe86e48fe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5f16aeae1bbfbe569698fc06a40c6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d874b671721945e04198e8e2de93d5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae78b040bf5f5958250a72dea6c79c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be16af70a1bcbe68f06594d1095533283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc183cb581fd125c8ff9d96ebc27126284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2eeeee49aff830762e6648869b1c1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d535fc497e4d91c0f9be1a0e75fcd0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7ac4dab95e4a43fca6dc7c99241c6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734dde4cdf94e90f48622bf3cb228531288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024462f063826e122f70f94a480aa82289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1e413eca7ec8bb9c8ab469b7f1b8b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf7a035607c2af2310bb7a5242591b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6f5f405b346e8cae103a1b3374516292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7ab078870b2da10e31b2a11894424293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8e1ccdd80aa6fe4d0de385e636655294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ea76c2aa6f3b4cb36bd51c69dfd39295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3d6b31ee66bd91efe26986c54f6d3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545298192320c99328a55dd7bc0f8d54297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7f4f37f7d21825338127f451a6344298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536c32b3af6d0c7e68b0494a0775957299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cdb0635bb8fd7e6b7a2f4e7e28a2c7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0956199765ab76997344ce2e1ff9a13301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f852505933876f33e6947e5871c5ed302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f4d6bbe7079cb5d80de83825d4d11303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f9a5661f40650c6ff3e2741650d1b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac9338faeb4f2a8adf0268f52cbdb0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac772081ce6d20db54cd77f54fce7243306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8fb7c1a1aee5669e42adaeae7bfc8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71fa2a5171538a9e630289b7235c60308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f81f27a277b5de9ac688bca2018228309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81e7e32d38141f63e59653486d6aed310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0618d93a0225d33bea01b14355039311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a447d8b91c5d75c77406dbf4174d695d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180e02454aea67bccf67f26a1256c2c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92592a62f8c2a071c1620a622931e44b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b892c773f6efd005d352a24ae102366315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd1c1ff1a0addc11129b1dbfb09cd1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea2c490ab354930bd2866106d97517317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca24a7a2750d4aec8ef77ff7e30f8f8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92c582100c192fdff437205bed162b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027980543ae953680d6ae859f07621f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7477c95a60d6f341136a0acb6ff2ec0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3d12a04ffac783e5bb17344b820a3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f94ab30d64a9dc300ec90228eacee9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5bf12c86cfde281c6b1433894db3b1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b51f52f66edc152e350396f61efa6e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a5009ae2b9d5d1ff6bdc7f7475511326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4dd5969d019b1134eeb5300bdd2896327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6dd7c285bccb4a2da352984a632dac328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ccc584197e92294b3ff47ca8c5e00e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b00855d438920fb8c834f97068858330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e5397711f028252a2a69cb5ced372331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65e0c4b953098f5da24ea2ff12d17e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8d4d887ef2de20078a44bc0145e59333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980587b885bb133e70b582586152eb40334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc853a545f945218648ed38c777355335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38812c4a177f852deb4c654f8768a1fb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee6bda9921956fcbcc14c5e1f547cc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d51698c549e2153bf4743e626fa93338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5d830324b4a819bf3796762ed3f86339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82eb5fc4b196f58e692bc0cd5d795e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915bc28ff4606b996ae2e055b6e595d8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca76657882d0f1dd42bc9274db3ff8a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f926ff4f4c8050200f55c2a89b8a6c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139bf8ee14a068e67d374422b112862d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d5690a42fdef5620e2284fa68612f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd072b9b056729f2bb4b57f36921d8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5dc6ae0e09ad3e6b6adc30f90751e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b1df6fa65796cc0a45f8716f9d69d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0560f0c4aac389d338ff21c61683cd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7d846e97fa149264ea1c42e39d976350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ab864cc314d73e1853163d39a4a95351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe136a96a03b8a0c6955e82cf3a534352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882cdfa7f44febefdf3246a21c6765b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d1abc1d8734d05f4ed3c4d498e1ef354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300df108c21894cb4d648d16147b7ded355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e32718bb55e8eb76c992f9a03bd1b1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14094528032b4d1b5d4bd4e176a165f9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6835b451c8d4e2723b17d7fa6f177ca358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c29aa5bfff129563cc4b7ed2f2e088359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e1ea73a5be20270289d8688e849f5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb0340c39389bd992343527e912a81361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedce4782a07c2577190cbb3c7593da0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902c4ac76fb7a961e8d1862110c9bbc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee05eff5b2b97683b8a43e20615de30364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0927533e3541e9229fda5586895db2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d027bd043024f024f1be764d48ad3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056462f38433f561671d40204277e32367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a8200e8c5679aae5a01e6be86c88b6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7efbc14d8dff53243d9dc6890abaf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371b4b4fb3e44b8e0988288a445ff58370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375168fbbe7643c57ba0a91d8204e7d3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa7df950379f43962bb86f4e9ae8b3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f92637878a2e1625f0949f558f180373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1bf2c5c10fc0296d504c0b5cd10d7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620cf4a64bd72e4b0177a5c81bcb00e1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831284be72d86769593d5680ad3c0f2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19345817f8ddc0e2ebb591d1a0cc074f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27aa8c28f96cfa7d21cfcf051ede6da378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23719d225390b62f6e2a2724400c133c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657967f107db56e21fc4e80655bf2a482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ffa4697dc688b22110041b4eeaf533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4536297a378d4b0fcd9ba32f248174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511ed8e00db7ff240beb5eb20dd365f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81fc4d4618910b48795b3927d1a0acd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0fcecc0068ba6ca7ca269478ed4fa87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5281b44a4dab81ceea0e4e382cf45048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c2750bcd05da452a57e4548fde1579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3e50bc11699b5c84874f739e0239a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751f1c0b22082b773bb6281520ff45111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89fcf505d9917838008d4e7d3b9f9d412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6e48d861fa9433a6473cbc874bb0013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd521c3cdf4884f607be6bd29090c9714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabaced687a95ac4bea1b36f4cf4bc0b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c0798587d0b3bfb115aa8b7a6a03d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031cb5e1cfc68a6faf5cdf78543388717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7eb33d1d02b8691ea53cf58c1d88318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97ac9f53ce96185fada9751f4da9f019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee93841235fad0f72e035569ef93a9d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17a9b9a514b4fc5f4e10facd6272b321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f5f155d7d9b08f9d765df29c282e722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faff0e2c2ec872faf5fdb82bbd49d5223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a9978f2f10cf647450c24ae78354524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc176b0ea2a49d856ef9662d4086b25225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6884649dae80a0440d5636a61b44e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0b551c906fc0f05188e527c5197a927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1fc262a73403b51b15800af8e78adb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6ffcb71dd32485aaf94dd0b394acb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528f28bf00e22d19768a0922177dbdf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25750f8960c57a6e0d4d47929dd844a131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472becf54b2056f394d2c0643451ccb432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781d51560a006d588b04acbb4680a2733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f9176446c28234e4ee057dbb4353434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdceba297855962e405999c9f6588d635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13183b20efbb7c26bcf8d49ff23dc836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89907317c6c310e4885a897fbf0d3237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86fb75bffdc4ab461e836cd8d7f201f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50b1e03e3863d4dc4b714a0f98d41939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a248d989a1f311264f5eeefc88d614940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0239b83295cb8d63c4ee451df5f2241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33959c9e5e9cf44569a2d83b985200ff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b17a6a3f0a14e681cd7bfb5f8448d143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11e8847c99d38861b1200b699ef91444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec2b261ec875a7b54f1b2f33252f4945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b6e3b1cac0a30ebbfc9216cfb196f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7c1036a4eb8fa3dd197c451998cc447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09858d722174fc6cff17c9633648d4da48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f350fb7dc0bca2ff47bf38ccdeb7e1a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24ef384371688c0d982da050481f5550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6335017886ce9ea42f8383dd51cc751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b402d25c691d1134e21bbaa44fa718d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0f6e9a442aeffe58b6dd1db0d128353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d73f267e10975d2a0025872c6fc76d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971ce36964dc8d5240abbd6c93bf3a855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb6d8be4228b57dc49d8ad6dd306b156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeccebcd3937fdff0b8556caeb5bdea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d3d59b765860a4b6c88d25061662958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03b43e08fb536bbdb7c8ccfed4d78659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548cfd14b18c37966b66ad4eca7c281d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5198018a3ef0568e0ea8fc23b29ea61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27856f5d7add9844f83c3edb17101f3962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0f517b5e90e3e8665bf721870118d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d811a055524ea5c9d0bec167870289764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ed0e608c035002620f1703ac2755565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07a133f491e5452253db97cb4437d866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447117a1d27513184583cef5210947d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5a2d32f6cc77e19e03c02835bbd8368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e85b5c1cc48a5dc08dea70ae171e0b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf7a778b569c517e45077fd8730ad1870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3daeaae1f6488162fcdd7189d9cbc471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccaecd401de30260cc985197809362172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a88bd728bfe13ef7d845b6accbe1ec73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab19aff6f54f8900d195fc616b69a9d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724a3f18b206d9bf1d6640e6641af5d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90de10ff361368a827fb64989e2e7a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec04af97d60d0fea6fcaed1851037a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55dfb59d49f24bdfebb714e2fe741a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b250f6bfe6c60a8a25d6343c9f74b579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c58ddb59594af022e2d615c83acc5e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc89fcd058ce561bc2857e5d0ad9b6c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47773a60b3d24a4b19cec56fa0cd874f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5712656933b7667b3b5f5eeb6834e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83630a69dc1e15d7c948097e77fee7b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529373aa427818256fdcb61ed50b46485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605893ee555ae741274b252cca8ff3c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80a513a3fc661011792e1fa8c93c8587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21059d06b4af08efb0e79301afd955e488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e3255853a716e8502adc8fef7169089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a18c8b9a67344a49beb947e652c77890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998f4946cbc7aaf7e1237238328979991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ede8842e38c46114a746a1d6d6aa4892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58368ccc35d83ca1d2a537ae69fbd1d493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f828d3d20ebeda9e672acbc592dc7e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bffe22799ee7bbdae0853d747a4ec4c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b85e31a92f65945d6049b211a319196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eedad01921b1d67930d7b7803ac4f197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda5280e8b01223eb754d033cd705fb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a7241c475b8f201eb7c9f28b6fccb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f58314b0cd03dc54fbf41f8bf7d034100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca1f58f6a51c544c8abe5538f876a0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91022f64af4d3bd239bd7be2c1228b69102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e610ad164aa52356ffcb6a5f8efcb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99461cdccad700e759aff1ef855984104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6444c5eba185f6e35764ff472ed340f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55204463bf2eeeee6c7c2cf982c465106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776699e27af6f68af581ddf3ec377d5c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306c73941120a14d2e68a061d48bd25108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f1587ad4bb724624f92e1f08d08eb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216d44e14998afbe450dc5fbecff662110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c647624314eb71562bb31bb5ad1224111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09985dd52c16a874e0c6da7fe7ad5c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c933848c3aed35aa80b9da69867fa0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5492f4460ed7148bfd9b298d7ab976114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05abf8a60ef7831534867d7ca50a8c9b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f299c82fbfede5c67f0e8fb70122ce116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f84e8f14fd1a9c823e49b49cd68d6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a20d580fdae70928ea01efb58c9be118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599dde962fd566f514ee8ef0962106f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404bb6bbdc6c12b240cdcff809599c05120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8213f7a21a3c6e53abee9f01825204c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e137359142b2db59bbcade7981ca8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b09b1fca818e873c50bbe15075eb98123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060cbdbdf0c6ad9ead13304ac7dea057124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00995547e0addb56949f05e3f31768125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cdd4908b6ebce964220746c2b30d98126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07e76ddb983cf7477d17200a1d6df7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45895b3369029fae2a42ba921e75c8b1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604816fa096108677c3ff360b85b09d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e4753c28cc77f3399c7f406613e1d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb7870dddbeaf9365997899eaaae48131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3642eccaa179d99f42c5dec360a4c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4e546a68803e4fa34860703e19726133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d181c1ca6c4f51097cdb0cf960f5d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3c69e3f5ad927e206759d026b00d9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bbea3e68a38c0b29a8837d4c1f88b3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6009ebc286805323bd778de3bf0c5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a106403d1def88e6ae41075972fb80138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5148659cf00a47976a13ae7aba99c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27717088835b14a81b5fc57f26ebabaf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380771e8e7e93061d983991a5f5db71141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607bea038671eca92e51d36ba0666b7c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210953f8bc0681a19ee96d4276f3e6fc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85491aefb15444735ac5d1d16be862fe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c69e5ffd235a41fc4fe4af37116c8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c673ab309f23b60ceb279017954fc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee55e0429648e429d4ef4f896914e0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef348f198b0b2f1e4e1393281e5827c9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96130d3480090ff7b0089ae2aa5127bd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98231ea4b4a463652ed5407bce6c8e9e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3129ee336a78ac53dde4a0ddf970e87151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94413572fc30caa3fd5a91bb06c14dc8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab52f39f04aa737fb7f684dc842edf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1fba5f8b1bb3d82fd0bc7fcf0fd50f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59ced5376dc798b6cdb70ecda787c4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472eafbaf1610083a9a79ce2960fc17156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453671cd6d83204a83f42e5bd5af3a9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8aa17a54f41f8d0366b8cfbce1f4a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b0dfe562e76fe06a254ed0d5337bb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ffdcb78db36287aefc930e78619b3a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e8b66bc1af63bffb092ec7d89a92c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac59af997ad4c4ec2a179cf940a1493162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4606ab0bac8fd658f644f82270fe4fbd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a37a97160ad614e9805ed23c509b3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0847c4d5750eefbd0864939e601a2ee165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d71a9f16fff82cd15318f4e464666166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138c1d296f8e4eb5fa5f1753ea9f605167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866011913909f4afd334a740d041ccc9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925daadc24330e06bcb4b96add58971169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93560727a89ea6e68386b377b875d892170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545b00fae53cd7d58704eb8b8b8847c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfec0a05ba04c0645dad9416380d03b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1cba9ce0609d984599b38afc7e9986173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c688463b9e0a6468aed1c83069eb526174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159025a04b48ae1ee2c218834ddea1d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678d389930ead502e9bd805c08fa4b2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75cd09d55ebc684b297f136d78ab7e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b737f39118312c6d95a4c98e88058b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2debb8db76f68a6516c17e8e92f207f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b1e26d9b77051e169fdc72451b189180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f9d56f71b3c6701fa8311eaa1f506181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184eb8532d3e0935a5a770b13a12cbc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6abd0f6bcc1cca7d2a6113e44ede36a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708c2a4537b3e8dcc279471274f90aa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b34ce481fc85b33df729f10ed7d13185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de135b1dde3542ab1ff3b5ac2feea6fc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7308d32c1e889013fe80ec8f69d664187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fecbce14b0a255bd31d7a679a29d9c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38931293f7794b434d1a89e87ad930189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd1ef71538bede6c5a1a2aceaacd05190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f0d038f79d1c851abeb47625e38ad191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c63c2b5b0347b08515210ce5c58ee192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da3465d98fc6e291c1f3bf82a27bb2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355b7f6c288c504b20abb8f1da6c575194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db9c1985f018bffb529a3cfa8cb58bc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8005c92ac6bc6cd5418860c61af2ea6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff93611a97b199095439f9e23337e7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b1afb848587b0c0f893a8ae0f163a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea070e7f0146b489d8a1b395c241beb6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef273a72bb36bb4e6cb985cee87b6c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3729d3729cf034b3622385b4efbf090201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84650cc7e00dbb810c087ee476096f4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f84aae77497e05e69adc8909886746203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc0e3bf2daec645c8bbcc40210a961204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2374223915734df0ced7f68c460225205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5d176ab36e24000156ae22350f453206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0c0d39fc8315ea14b03a2a9b62b48207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3628b9d8374ab0ff25394a1fe65e6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4583f49a910b2172333829a23c4b248209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ee47330f03a497c9ded900383388b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754187477a8d22a80e856b261396970c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65347a8143298aa194ca212b0d7d891e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9cb364183e71a62a85b7aecfeb3f1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70bf99ee892684a9965d8a7abf9a277214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3d45c7162a7727c5d5f523daf1665215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5009347cfffc76177b0870e35941641216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c334de3b0897bfc9d702be5428b676217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5062f16a4571a5558b48e355ae7a2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f65a050bb507674f060b3749d33122219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313afa196d0aacf8d70e4c215024392220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dccb8d2325ab8d4a8706eff8187d5b6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae677bd25cc24b91594251d9abe8db222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3320d45f3c8536cd5ae05429dfb51bf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638a525c61eac36f29f56c2714b84e9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd9c833da41d62804a473f81fc0d18225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934e966db27f79096d03399474681e7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21a79fbf3cb292e12a54a04abcd495227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392f9f0bf3c932c0e1a6d70b5ff164e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c656f1f5ced753d066b0876517fd7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547000ac24652cdf4a9b39364108b33230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e844486c67f8d8d1b524263f454259231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481757a2de93f81d4480387adfdcbc14232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650f124c1319d0d73d3ab95210b4cb3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d6906cea8b22568d92570dacc7d85234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e877aa124aa6b6d2e0d1c14cf61d6d4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47e6a7e3589bbb3fa5555af897867c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205dcb88f5eb1030cbc580517416e85237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c57ea9ea4e145ee40f016832fc85f5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea0455f11cdad161a2dc7acd09d8b6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d380d9788ece8033d42bdbb749e113b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb21f4bf7efa53b86ff6b1669785df8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040d35e944fd359e65eebc294bb7684242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11d8fbdb9a316b0ec192e185ee7adc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee78e890c9006fe3ed2200d002ea87f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ec5f4dc7b5c25ae8bced96fbbd8ba245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89e75b4b1ce67563863ee4c2087755246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3fa281aedc14182eedea186d946862247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d46d1e36171175e651659d23e4c7b41248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319bd58243ab1ed20d94ed34b8be757249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db63a12d06005135fc8fb566069ec2e0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dfb4e5812aca6c773535a3c4197f88251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867cecac4856686c8edfce3820270d93252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d492fb64382ee74eabd1950717b35253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d8a7de19f58de8df110f716f407ea254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9f5bc0d5c527524b11938267b9733255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57e87bbd4d669239086cb4e0b11b30256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d92a5abd89bc7f3f3e43f0bd3e447e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6ca0f88aee189cee196f57c293642258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75260e4e7a7936c9c3d9ecde513d8f19259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15a01b580288a55de3885f477c02d6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24e50c26cc987d445ea3435e33152a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f24f63d78e3733530bf940601a750a6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff48daa3979d3b7ad7ffe3bd24dab5b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7beb82c28fe840c5390d5778acd8cb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3af5f3325a0ebdce592d90710e404265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206185ca248c8e1bd3668da23964f333266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172b1bec5a288c7c72f6ebe84c692db267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c75d97752e4f5c1c8f272c15919e62268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793e4aa04178d7a90d2492def2a2bca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780e7d1f1cb392e35c63f25e4a26322270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7a6b816b4d428d318a2445527a40d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2dba231ce4d3da4ce23ed352f786a2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da1f8d6cebfc9220cb0f62cac5be3e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2bf4ec62e19def4210656759432c96274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694f88667a09e76bf18be32bdf9d1c1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38fa721adb0205e719456f663394a65276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742fbd596072ad1f2861a54bfebb088a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0643189302df6371ad83cf5274fab278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307b2b8a27ca9b2578f2d7cbf01aa83279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44f9fb62f2960c7d91ade6272e0820280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235c2e51f970cd44ca14ce758b8cc59281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200704450c7599fd575445951dd1e1a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091807d7dde58d5ba8af62b3bbc2647c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b14ab030f668843ad41efbb4588a7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade2a2b2cefd4772b74e9ac04e34a2b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8dc57b347d4113b07bd97fc64b982286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7a1b9b54b4ce4002226cc1f2abf09287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b2608102b2d0ad45cd81204037d90288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b21e810756dab9cd5e3d568c513a1d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e43a975d5f7622a420b03240dd2b83290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3fa6e360b7960d718a7bcd494ff88291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cde5e8a46ca18cd22989106544a494292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10a1c691c1748f8552a4a733f60f3c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad35994fc8ccbc735e42af8e68b82a5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3e0e6fad78e4738d79d48f4128061295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a783d34086d80cb0e108058814f26296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a175be38fed8f0d3a97205ee843e1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae890fb561ff676d5fca783848a6c07298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86cdd55dc42c241809750f5bd51195299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec661b09f66809d548a289b023239bc7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81727fa9eeb3dac75c3daa5790fd5cfa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31304c05ffc8d7a471facfa2964f1923302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7453c93fd5451f02eb8b02257df48303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c44e4ccb3f97224fbdb2bb660ed2c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea056d81858bb144e67dc3a7c064fa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09128600f06922ea009caf46af4685306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b06660e197deb0f6ff35befaf02533307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ec65c85245eab38d154ab062f52ee308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2a83053fc919264e9117e286d9642309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3f2d782c5789967ecd1a39d6d8b97310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88daa3dc500e879319372df1cae02ff8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a66f0447abd8a0a89ebbeda206095b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112e993a79fb5193e7193039eda70e0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246267401105da77a3abe95b047c08b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cceeddf04387c5d7b9e606a68a3d8ff315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580849686a698bbf58f73a205403a275316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadac0845f887b74616e227d270ff053317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c24273a23d5b4844624041b370c89318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69efa7164e0c2581d851ee20f6ddff5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b386e9e633a1223800f9a3ade5580320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a0d96446ac564b1eeb09145e4d22c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf80eca0f4f650fc92178884dc7ff3b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c52e85841c60077fd8aa239749b9b6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d6eea56f788ecf28b9948207f288a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886122eebf5e7c0c430da24d6a695c1c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3f3e486f8b7a2bceb354082528596326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb8632b73ab1cc106e734d30317778327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ad7717cc306b6cd7ff127e61578fc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22f26cee0a3784acbc24b1630504ed329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054388e0a522c4dcadf1c3de279d2d97330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff530e6b1375a6276408b48381a41f2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0d9069dd8e59ae087604251cd9794332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413130092800a25951b78860e4e3593333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401915ce95500aafc2f7edba45ac6f3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393a78cfeac3a14613843a9cbc53241335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d47799d8c59f871e283b1dc468093336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ddaa5baabd53152e7cf8f7ab0d31f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f930ec0122cd983884fde0c91c65de3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a0f6c05ef188e695e4b1842fd225a3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b57aecb18c0c0ba8cdca6d454d661340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49aa4df73109c9172ba3024390466b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd183d122858fad08a4910f5be2a60342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f8c6c51f26d31d76977d6a55ee8b0c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332de2b28a29257c8a3785d3707ce6dc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feceb9227a000f0b2296f3f30088ce95345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25771afe1a4ea48c433f7f06f82af745346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233a74a17c0a9a3b4937cc112c4ff58347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad4d1a82a70f8fe38648b4ce5fe7bd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab5ba558f89b702381707ca095c216349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc03dc6b4e7db1f61e04eb2acc27471350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475bab0c00c401ec73fe6feeb8b6bc13351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4f3534b6740429a72d570082c4444352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec7a998cb497cba1f92d6bdc612f7d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e6a7087900e41db43693d89ce9e6d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917bef24c381b36a22e91336bebe893d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f98c9f292ae96bd025f0454fa1a970356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21af729d202480c177c653907326fc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27718472f87744f5cec6b7f90ebc0a3c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c6ac5272bd7441c27fcedf7ef3104359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5582bb93861b85dc87b2900c3aad26360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12077cf1b503c35fe4974a5665561987361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38661b8f02877808651a11899d08292362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b7fcc0ea2e128064a6c3f7708f1d4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4cb886e85da8f8c735bef56c321ea364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f59f59e62b90b138271f97b06d9b4b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365a293c97707fe6facf53991c8ce15366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee03cd233454f4ef966a58112146a63367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723947d5838df6ebb5335bbc7f51f3c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707fc066d51e3d48aba816dd894668eb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2b1b0cdc3581d31faa34bc8f349fb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca043fdf657712fd9c53854501c3ef371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4de974b5e87ffc4e12eefcf7255267372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c0f56cb476df29e3e094e372729b7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb175340647a77629fa5d83180f2f704374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1007e93d5bd1cfae90698482d89464ac375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca0513b0b0b0ef20a4f4635c16b230a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abeb8dcc5020d583021dd1e3684cb1f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa52a415d933a7cf3451e88a1239d72378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>