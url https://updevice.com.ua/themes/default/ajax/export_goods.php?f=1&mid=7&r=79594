--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3923838939a8b484430c9c9c777d2f51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244244b93ccc2b5de206b62d5b1c0c62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9783a87f68e783a93fff1ed799fe17b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925262ae37f3703fc9a9a3ce082b4954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec20f5aee57b6a247a36e39c38000f15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440ae27e66888be5b2cbb3ac57516996.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189396c44e332f56d44abeeecd026e6b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2aa687e7b009b7cba67722fd6f62f28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16cf8d1df6e7d0b8f2c0a0b1475a9a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b47fc81ae9e080767d13b1055805e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1954dca1de79510b010a727d8951611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811797f5cfdef4dc063a7a45f14362612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232936d849ec32164b28135ec0a9e3913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b94683c4110c826f02fd3cb6673dc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c07dfb35cdd3a54a4af91efa8a563715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ad09f136c8f1cf6760d49409bcf7816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c812094d18f3a0ab77a4ff196d83cf217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c9a5c4e8613b5c93272c3eafec6e418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac3a4fd23e1183b67342a3b70fbcfe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0fd7e146049fe7ea7a2b9892c3ba220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc6e84631211b421a77295859c242a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0197743a29c83f25a46d6254b794322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a954660f30cc4f6219237ce6bf67d023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f3e526485d385564680eb29d8be5e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc31f9eee16e4445e4a62ce925822ca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e6b1e71e0d7bdfe0fbcd40258a6fc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37837e12d436d7f55635de7a8332ad6227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b3be8b099fb6f6d2c1ddf32bc730b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686da8dd0c2020d4bb977b3aa5970a4a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc063a648e4fc13cdf16d80121b2cd730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e279f80dfec1ba5aac45354ab016f231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80702ca06313fee1e94db91690c287d832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be79c4a095b9d3b894cf513580813333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83b4e1bc060be893cbec949d01f6b034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5117fc3967030f0f769de077ce12635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3210c717930d94d4ff3f680fda376ee36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27797a1f559cce29566e62ca258b308537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b3f3898c6f8671da9636fdddedeb438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ad98e6d52cb3e195540f288a7847439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb13a4e05fabbbc765caeb49ed4f4c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf0e0f207e753e2634835aaaead6a241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4fb46d4869ffabe2113f78aa84f3f742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81fddaedaec51bbe3e60f11faf11ff843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a974722ffbf48c5e2bb93ccbe8d3b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95f1eed0d5b344b514475732cfec7845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571687c81c387db225d1429680ac939946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541f98b080e665c75d1432fcf096c2547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d1cb3e073e85ecdd9bc991b52c7e248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764240fa4f76e0c3710e290dfb2c678249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a973be1e35078f084e631b72ba708e350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65d0081d2ae0367fe53f7b1ef0085451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358f97d0a8e0f70f5348d4f98e5ad5752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954749db591deb6d0bde88bd722eb7e453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc8b36672577908c9aad38a9d44f2a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbed986dca5763fff2b995782f9b18c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254931643e72b417bcff11baf9aa8a556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd0898ca90b16ba29ce8d5004323bb557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec3d5e4d49cb4bfd236410427907d658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7407affad73c399b0da95b42efd7a059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e39f063492764bee0db856e04fc23560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ba43fe307badb3504bb3eb0447b3961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414319d0a957b0b86b0f65fcf54b9d462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45d74911ce9c67d1107b5250dfeb6163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fa93c6e856d5e06571d1a27e11ad064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf839257d4a9fea9559343a417dbe5365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e49650b6705a40eb7a2afe065441c166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f766eddeb3bbe941bd7346d82e42ab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388871a4147486af52b973b67000593168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7aedb20e5929b2af0be0042138178869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c799555565588e05cf8da556de81fa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d3eab152601fb5ff8f95ba5988d8d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2b1cc241a5eacf4361d78496832aa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e06b4e14671b0f41bd41d7147b01c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e260874d16c8ee650145ab5a9a2aa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e862fafbd25f49864e40f1e508b9275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99db5267ecfd7d638d651515f3c43c376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970afc6ed81dcafa70aec4a19e4cb5977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16a4202d2d0d8f1f3e0f93346eabeb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d50675cc6f80b9249254fbc35af73779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0426caaf5ab053244a539849cf170880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1291cde897b4f3eb0375c68b48b73ad81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79efc82b820939964530e0a542e7ed682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14161e9eb8001f4557620cc7a9b0f8b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45792b64f47bcb13967f80184663e884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd54c4823b4b2c40bc96402879e431ca85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237b40d439b2585b9c257beb61a56b886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb6fd8f39fbb07378572c780720fa987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61b525d7fd747de61517132a5543dc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28953b1772ade869cc8fa4cea21a97ec89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c47620211a801c4eed00c3b1070d390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeabf3d6a9298d3100594cf0872771ef91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262fb327a08e1d8e43b4d14ad7c6a00a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4e509321788b8e06fe1abff0bafed93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1d7595c49df4ec6b80d4e696bc37194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb37ff2eed69721c903dedbdcd0cadc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e26ca0b418a51a07eeeeb414486cca96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e1ba8c391e7b3ffed5d967d59242597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae104bb57b9f5aa070508045848e86e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e4e2f9d949497eca7574d11cff52999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e58630d6d1cd2e0f284b71d644bf75100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf65ccffe59125b1fa2de81789b77bd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34ee7a195bd4df60b9369e76b773dc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e6528f09cc5dd74bd98344cf12bf7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3609e598759773c5881ced223bdf36104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740f8fc2644429ee47bcb7c37d9048a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90930f93056458d8100e3cb6bd8b2af9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fbffa831ccbaf35840a38db3f7100c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a491495d9c0042d597d87929c797f9a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314d3d7d7c67750f291fc4ae656059c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0376c67f10287e1bce8bffdb5e0700d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f18e63a7b3f7fd9dfb375f8bb6ad3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2907cec20c9ad4541074d179cd27bc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ac43e5d893db274c0f2cc1e953855113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8c4f6ebe012ed9107f21e7cfcf6ea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689da34764612df22cc2e554ba3f85f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3334c054277ed6987b83b6b6c54b4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10cf92f49a6d88b7942c3f05bf35a9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd028ba7659e39c480c005a96b4d97118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78291a086beb76d12766b0e086900a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9499384251266e0faeee23486f275d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb411e60f57cbecd984816ce9462a22121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070af518f844857d6f177fdcf567592a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c852de3ea9535f1896e080b693386123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2958ef2f2286ca76176c5f7f229f00b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee235705cb1eda79dca0d3842fd83e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406adbe58d7f0f5ce5ee9d8956d38b1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07082bb56fdba5d1c97c788a667f3008127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084c2a93c8e48ed1eb1ede3fbc9bee2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090f47aff6242306d168d4f6f10b63c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7f922a435410d013dcbddc47e9886130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7e9633393d3ed8aa21922a87a10bd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9f1c459423d0595cc28a6cd085978132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184c860bce1714cc06ba8ff8b0a1f8a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c12280a5af7f82bb25cc8dd1925805134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0b7ef32307f04ca1200b16a1f18e2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1816b2dce0278ccde4dfcac8bec47136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157aeff469ae5b47a7846087f6f5eb9e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df6e9729731f1d4aa22106d9eec875138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf848718f362dc847a886960a9d7f75139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc288aa0e4c4c5de023f0f068c37d368140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8364758c7f68d5ff4cecc73d21f0b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947df1392dc8f16c686a8218b4dd65e1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dbd0af639c0fb7599e6551298322a0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83abaeba01b58c59e8ed695b4f3f94f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f8162ef0261f235687222370b939e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6df367378b352692dc51d6cce91470146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc892e80136945eabf4edb2bdf3422147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10a98bf7a6b37cf487ad97e750bcdf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb3ccadd3a6d072f60e457be9964c7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d9760d9ce2e7486eb215e61ef5d1e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f64f5d7b9d6a7353b1e93e067efb24151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aed4a958b57df3514db8584e6ae72f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60526f7a5f7d0cf13393216afc1eb3ad153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e61eaf7c9378af851ad3eefc3bfcb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d48d8ed29c93b454762023da264092155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127e8f3d66584165ec67c701aacce7c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6721dd92eeaf5a308335b0a6723f9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8efc35f6795b0be2896eebe195b4d5c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fde44d6a04a2fbf2333a1523fd15ef159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96bc222ac9345d8026448cb5a32ced3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4a7a9bc4cdc943346b42b88141ae2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3af5e1d6268b482ea686539e61592162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60e4910ae660d3caae42b1579298a0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578af9607071ab8d781f71edff4b4279164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c90e3d2e6b10f91387709b72f0291c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94358950243762d7f7b60c79939419c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63469ea0389bfea32b64442f1c865033167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516ce1f10c0c6e0c9bfd361dcfb6e50168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2e1088450b589c1d0d0049e62dc22169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e076d50209454e04c35e913feede6b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5108bc6af82dd693a293e8102cb52171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bef3a2c4ad0166dd087a4b783b4377172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f46e26a08ae4b8b49121bb51b22818173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43921651d4ef135592bc82389f18b23c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e61240b06ac45fb80c498c46ac03a0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9564e275b670b447794d527ad892726176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90aa109eb2d0057f7d0963d2313bb26177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125821ba8f99f99b1054dd5c079316c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d992f871e0986dbecf3d6aad8143aa1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62f009d2cc1361874e60b871aa026d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251b70113b9d18ca3bb7cd23df00213181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8555c16c767c5565c5c8c7fb7c588c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3fc70d467992187671934eb6e778b0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a180295b03393a6a3910735ab5fa892184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e05dc110202909f6cefa536111139185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b74f8f531b22133e61eff57275e6c6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9a5bdde2a664756ef13438add6710187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e294359720aa769cba6f44d8505e1ce188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18283c974f78091a2092f0dd2a9ca6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4816fae5c6f5bb24e03c25891f7fd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357d7c13080a801741e3ace6eda8b37191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37666f69c7216e93c454f559d7c07289192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4e64ab494fa220309748df7e4d4cc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905bd43574c31e22e49ff5cf1f87884194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280da6d3ac6a207e91da07480344a10195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd204f30802678ae77630171bd1c5f7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8d0e530a3f93bef57bd513f346a96197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc60d8d31102d7069e563499f4d4e4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec6bd5125b13afcfa8cf02f1967c15199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a2825cef01ace8d2ca63a2842c85b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f19ab658c96e90b140b2c8fce379b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08629a6121b5225b0f429686bd5a6968202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21d190fb9bfab6bec137b1ba7c7c9d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d499ee51a953132c0c25781f3993e9b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767f30de89a5f1aa2dac046d5ba0bf2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191bc4ec5d53def9ad665ff592a2cb21206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1f94695620180abb5c702e30ee382207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed47ac4fa695f0c72018ea01c5c53487208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3d582e0f33239dbd44c7f8d745868209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0716845c109755a8eab43c5a97fec0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adbc0012f3fa16017537be2f0eebabf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe77237c68d60d9c244d685119cacc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4dfaa50724bf8fddfaa61ad031d6bd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115620b389ef717c63b2f033268890c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce2538630825af7d5c046b8f85c5ff215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ee843d29d4e33f66240854dd4a30f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc50ce4df1c6b32cd006298421c2a5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f534b5f015bb1ec78bdfc00cc77cc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12566e5e2f2e83e19190622168de91e6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53329d59755ce9de8bd6118ff3e47d1e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb08e32b0ce1203b32a2635810bc0fd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477ed5a550e1819181b8b07131e4cec222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998a54d88725f4ffe87209f57087640223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271c4d777b4b1ffc7286c7d77d0583f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b2a0f2b8ef42e33a2ed2271c3942f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16f7a6d54c47f606d3a81d6dec1cde226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a45dee33000ed4f4e530b04e07189227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d9e54e0a994cc5c624417a58658e0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff17a6f55afe7497c9b29638be8441229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84875b4b7937afbb9d6c099585b85aa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf6d70c8dd9643b7fc85986e6b856e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819925d17652fed5ec87c4fdcdeaddb0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ec56d1cfd272ce47f1ea5fc36f1f0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11a2b544a85860d7b32b543cd2de9b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc6748a151a47675e9043bc36b33d1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ad684562d4ea10674ed070e0fd9eb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c1ac9d3576e805ae43f1923e842bc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090332a69de7d523aef40e286d5f3ed8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d7af884ef064c900250f71ec85e8d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f24c5cd9c502d0ed41d7d5b1c4dfd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3677152f6ca58533ab28c5286b14bd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ce17a6bb5e2cc2b951ad7e49bce58242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955c5c734155243a255313dd947e406243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e39c1261600067d3a2c53ec4fb9085244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735e28e8b28af152397ac4325f75ef7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba670ec91a435e0a52155c72c374b72e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b50066aaa1bcf6c40afcbebfeaa20247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086bae54312bf5a250418bbc6aa7d4ba248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b825d402289a44e1f25826a50f2d8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262fe85f70c484af70b6a94cb12d98db250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6df7bac1efe9f4c7eb9f944bc02190251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde1041ee784749db6b3a95ff750c12252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1144be8e15667786b1682cef68042253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ffe1e72f86ecc6ad0319a621a6871254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230dc091ab60d87bb295e8678266b1cc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b966b5be28aa2815fc0ca90edfa9634256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce5cb01f9c382ed9e65a7149d10d4e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ddf86e1877ef4bad4764f49eba433258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad58945e0a1d2c79fa759102f2ed24259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d634459e3e9bcc76178966e1b4aa6c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f42f294c60355c1274f2b42bc688b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c77a4611abbf95cd751090f67d0b8e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e260ea0d9b7339c50afd36776ec38f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d571e977cbb1a323c56eece0b3e36f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51037e9f29a428a34102b5a12421bf20265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9e907a8c236c73caf555d7ed55cc5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a82711f1e78e762eecf46ee0059365267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2ac5665958818a56fd1ae814489f3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570993540a2fe1a412c06e47bf9c443269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c849a3ccabb0026e593108bdd4c8fa0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc24580e6fe4ac1adc61bca12baf8e8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be742b6b6c1b543698f0d1162c2c6d7f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596e5a2310ffc56a91fd64f95f85190273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aab9351af57243d66fba9b2a6fa18e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199cebe4b5a32b56d84d231b6862bc1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe69df9cd8ee9ea48fcf8bcf8b2f7b4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8274c72a8ece8582e963c0f515555fe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a536a440ebde87d78bf125af1e4fe1a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a7c47be4f683e62c9ce69edfc55bd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628debe96a9ddf5cc8a0d12ce85d874280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76a06597ef7d16c8ca78471c2d841a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad39ebc2451793e671960c060c098f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376a1d1f26f9a69534df789b5f45cba283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034b89f5e09f9703eca97ad3439a55b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37f2b4857256759bb7d8ff0c7b6534285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ddd79f597ee7b30213b13eba724b7e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da8753ce6b8b5fe5b3961f62ed07e4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8697208d79e3b6d10e7f6767c7b09288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ae94ad845855e85335cdaebef4c90289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f343d95138a542f16514b13250e26290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc04e973572bbea354ff761befe4691291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d713dd1f78f85260e009bc99d9e5183292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2610b688163f2253fc17f59b894a62c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61130e1aed2f9070ec981d4682b70943294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946176fdeaf759d700a272ee18e59ff295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4629bed2dbf105b79b0a14bcee63dad296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36139562064ebf84324ee7511ad522b0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659671056652562e0f6402140a93d0c4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1fbeb844ec0f47d0784aaf82d7ae7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648090eb8bbdd657f514c00b96c283d1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104cde79957d594c58159ab25e8c3e3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be053d439aff912fe57f519f09e0987a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78342777fdeaf388516906eb03f8dc4d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ff283bae415a55f15747e3ed18a54304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594364fd221ff86e9e0148671c9ec927305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec47c589b3743fba8030083de28232306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e16903178e7326a81b53134ac5a27307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6acf4ec68e16d57bdb33f0e41ebbd7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e09c1ed6cee6ec492a20ebf40803e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca0c1350111e42a5829f1017e872c2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e3864edba899b034a33badf34f727311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919aac63182ecd79a2731e4f645d6066312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83e3cc433d4adecdcd211eab7adcbd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92dddb34bb75fe9e0c7860558fe15ce314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6eafc5370814f83d2e4c61f8bba885315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb051e458f81f43caf3ed852257083316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056f046d9fd3c1b93a27230f041b402317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b47575702bab0b493367fadad96ce318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4263688296361e8f1f4422985fa0268319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132397d525c8799796fe226fd5a2501320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1a03f720995841dac55a3913da99e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336ba5dcda4c38c819b5eca52f66c02322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1db0670235918374ccae1538c6e3d9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c326bb1032747e7eb3557e953bda01324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5add5243a26e50767bdceaa122c4379325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d26862cc466d54f345cf2630370702326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c6f6750778a4329b12c65cd5c8de2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86960d50fc1c33274733a4b2b158859328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816dfb808fdf16149ea8632fc664865c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6f6c2beb536c63e88248df0c6dbee330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857443f348d91b8185d68c3a17b39d3a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc64a80a70ee9f110ef8587bc87c5082332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b662f637a03c17663e482c7bc9a08333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbafaf073b3dd492d52878584772ea92334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f9ccce72a1788ab9b93096fbdf882335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc7d7cdebc0147b01ed0a88ba1da77336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279fb53967ebe79fe76a8659852952a7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ef4141d04b2c508f5963486865d23338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d17a2a7a8ca2b212305053d6597424339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba9e3b6297ad651053abbec3aa8f26340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa51d9808477d0244a55347b580978c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03051e875f0420772bd86466eb5b2d28342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394997ac52875cca4990722e91e6c16343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef164e354f00945eaa367821591558c7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262067f6bb756ff87413fdbc1faa704a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d886ccb6cb7f83dd17ea26e07c90a34346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ca290491e3896ef8a569e4a0cd454347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47820939dbaf0e84a5ce7df5084dfe348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21912f71f986f87fa805d193569f6932349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d58d9d253faebd90debb7b9855f32e4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1edaa70ae6a9535e8417573169a841351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e9853231aca9b8217d3dee74acc37352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda15c8980a4f53a931ec8d984539ac353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a644dbc5e53af253314f1f6820991354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0dc2655e7f79e274f4645a1fd2a2e8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756c3d1fedf83937bab74c3d37226dc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e2929114786654390320987010acb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54144b02a741de94aca4285f8c740bfa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb968ce12b9449c14acffb03a716160359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586781edaf9c88d93ed5106e22fb98a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb377fbf9c921b9427905592856493ca361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37bb8ad43fe117b3f686ee32229eba7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57983468fe6185b132b22683130f9a20363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c77bbc8cb23a4141871cda79f4fd69364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38b19280b342a211dc85aafa4ba79e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c4da8702637eff4bd392539077717366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3e8cb24fb7c8adf7b12f1cc19d02d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9a9da285e6015fa5aadb7a0ef1d1e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1470fac98ceab8df5b7c106a66ad87369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e22b1dbcd7758885a1e3139be36947370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78a62daf86d982f1e98c69f071018d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97bd820baccd13b42b87f2023b64853372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1840176d6cb35f0c9ae05c179d5f7dd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcdf7daef5c54ace7645fc3735bc31a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e376ed6ff6f379bfebf15c9dc3da63f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1baff55b49c6d50663f65242882c34376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c278efc9b69721fbc16a705f6ab6e1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582d5a8e2ce47aad2aee29371529d93378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7699a7c043e7f278e7208ac5f3e9ed1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3e5d6d5da4d0dc32172d2e6dca7252.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ad197fcab48de768b79021200fc613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61197676ca2b022c4eb9e66bf5da1e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a12d92de39662aaaf5232ea4d24a75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83943a043985be88428e3e1624bac0b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ac6273571ea1b66996f4fa03d1a3a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5d3370ec30be50cd3f69b59e7bda98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05cee64affcde411ed53887f63c8df9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e4700381b4732d6b0e045bc81450410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23e064a8dfeabece7c930d4cac583411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe3245c5e0e6acf84fdf8f6a9b25ee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7deb50a494bdf3cca6c40ce216ee7313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a51a1d36394c00a79dbb794fb532ef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d5592d178bb128c2d01beb5466c4e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71e72570b0cce4cae4cc65875a991116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439fd11fcbe04717cdd492b1fbe846617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c63c0b8c0b36b7d83ea1ffe5dfbf1c518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6f69ce02c4dd509139f80a72e837019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a36c65603c460dbeef015b992a54120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468bf8d37cc8b2debb13ffcf795ed6e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726caea09f348f7b430cb23308e00f8c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a57226217e45bd90d7a47b8f3fd7f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3ead8d55de74c1cafecde56e370b724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63d23bcfdd8a6ceb93e576ec30302525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e56940b7e1e94cb7ba6f110979a30526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2bd67f8afe6ab81d84aaf98e6542a327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c04a713bf832d4424642a52cdb5cb728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381ad15f7304555602841c9026c4d2629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23335a154678d93527e6ce23832e388f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d02c80ffca06f42d7e9f07932ca7ec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd22e4e477888757f5bf9bbc2166cf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863d00e61d641a20e66c965f26eaef633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09a14e2664c611d885dc1a25ae680734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19823a88f8ef051e3f05c8ff2394d82c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e0bb65007235eca96cd7f4cff42e236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca169efff4bd9319f33de02a8be7af37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f33714a049130b87ba2a77af9afb938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac69ceeadfc64918afc91ba0423290b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a151467e1cdcc25af4c66476ef9c840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5f1d83df79e0f1478cdc1a613ecda41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9969f5be67104adeb9e3180b6cad5fb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a99d48e4672964998b5373caee818343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99014fcd46cb44a114484ef5ca147244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb24e7956e93f08990fea0df8e198845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74836ec4af9b1bcbcf8bdee6b3e920ec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60de9876423595c10529a2b47f159847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86bb5ee590997ad74aed32cef6942748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f509b74765085b591ff1216112056a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b80f327f46a1fd7a4e67531c8519c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3afc3b59980ac1347896324a21e223051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4dfb1a8fb1e05fc14c7a2e9525055652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a1955e2d82d48f86027c7494e8eac53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e43aaa6d11df613129a19314d997254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0284f8e6fec6b51b2ace28b9ebd8a3f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf966a6d241ce88ae8cc9699a8be4056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95efa9a513da95f292853ec8c65a97e257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f7d92cfc456cdc98356d1f7673b7158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7844df005ef84c8a698410844efdb159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414a0cdb61422b67443e1255b4d63e360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc966612ded7dcfbf7a2a602aef4e0c461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1226c159212bcbe8e4bfd8ad73c57562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805c11c4e44df62daa0af0d1b7b83ac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7517580dade8bee9fe793c9b1b711364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76aed86edc5042d66e58f9d5902d85365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475ff0db232afa34a1524fbaa4d3bb166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031683dcaeabfaa84780729de400273b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb22cc22585abd38dd14fdd7d356c368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c767254f7f648681ed4f634bac93f1d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7ff60e2386793ee243502af5c708170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ead96a9fb109950b058473ad75077b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a549f5542504e200a9f26b0ad9d449872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bea0808f423d2bec10955dece68a7a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d834dc12dac8196dc44c466b732aeaf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa4bed26e5797ad426c04c78e70ca275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48a1654f62e29a0cf0d288bf8dada176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36786161336ba4728544a17dbdc5b7d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbcdb60ec825fb04bdf5b808ad2e9ac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19ae5899f0e0c465df3438fbfad21379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63f5e8940575a25a06a2cdfa4cdffe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9e78284edba50a138c306aba6be9c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3893e6421941a0eda4ea62889e56eb182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ffaebecf7e98fec933590d99c1b67e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af40aeab95c8a67a96fb09133ef219d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd0412a7e7fba62e8534aee336d3b285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a766848f97a50d637004c272d1323b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8785283f8b7dce0279bc20ed0cc6387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee7218b17ef1c7dc9843b384a5a02288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26998d78ce3b1319e7aea715caa4ab189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41b440054bd3ade6e4284312e3635b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4cfcb84d1f382f6bb3e101225c0c191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cfcb515ccbc58fb6daf1e40a3ff77392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c026b5cfcddd1b0b2d7b5e47020a3a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c40780925c4d06cf5015ad8e4f9bd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22d78038b8708aa922c76462487b3a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428841dbaad75a40fb022333879bc50596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89640b5adc08c8260d490344c853b1af97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c292140f7c19208ea2cefa2267a9e698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267a3a50422a3734f9812cd790d8d0c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed977ba606bb6a393491585ee84c5d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c490d1cb98f6da92a7ecb6bfc80ad101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9a1850090e2c01fc57e47afb64633102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8a375c1cc1d3cee267d9659614c7f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530a0051c3ee2834f9552ecfd101675104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b47c4f98fd8b6ac6a9da5a8b0c04b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf94cb5772c8f5cf5bccab3f05abc6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516cb8c8a9f872a7b4fa0670c216eabb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715146cec25e38d08f3fe8c8c4d0f4af108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04766f8e2a4d21e5f42cd1155269fda1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa55672b32fc02ca81856fd1b590e2b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fbf60fb68d71b8440c65e0cc7ae8ed111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250cf3f8235073b0a26049ade5a4f94112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92919047815411d0f91bc67028d3cd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dbd9133fad21f71030fb149d379572114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cee1c0de098097b7c30709b1d091be115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed98487992483a910329c082218949116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a9302760664575889bc1b09554742117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33039d739a278c63ee3eb9de45be2493118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2273c31be2bc9341ca1c03a15648ffb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36af196e623bdbbe135a31a3bb8438e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b177735247b02ceb07797a71719b5ca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528051940a76aabaf2e0b66022f8a44f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb662120b2475df9d7d0bdb3ce36f8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594f75e25867607099cfb5426ee1e30124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7118def71515cd821e3b3963f8675bd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9004c7cbc3b53238b79104ad23a9373126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7794154b0a47b28a28e4c23f8c8d50127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c260365d0d53b344b117e765b739b7e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeecc3eeca9dab0f7c615e89e07ee7b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220248f20c6835aaf3793e4c6b1df75130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc6d398164e071f2985b3b097a8541131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed43e8348031aeb95bb26b2e361584f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404886ac87862cd02960a2b1cc38c7a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e44cb5d00581d9303b86d829c9510134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01cbbd70a3d1897dde79bf57495f0e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81ac820e2988e08c37eabfb4a4768a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b71bfa5f209124b86b0ac527951e46137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38da9f52fe4a64158d93db4edeebb41138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd44558f9ed827b77a37b937b32adad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa72ccfb0624e04878cb85c09310d5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b351da9c119db2b7f005d7c8d7dc7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011b209a273f69ce0e3ac62c92f3d63142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43180ac944a69c038c9276423ac192143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c724cf7959cb38408025916d9c43ea7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f54039bbe6234128414b6caf9d3c2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a7d84da1ce6d624b7f56c95d56d4d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0d71a9e673d8e70039833f0bf2b15147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dbc841af7a53c0ca05dc5ea516e3a5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70172bf46f4311328366488ef2dc83149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842cfa4dfba534efe2f762f0e40f65a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef784261dab4570b455fb1a1ed8085151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9931924bca011aa0f5bb5df05bb5c6e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dcb0f6b1da5f3253a7feb746bfea24153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b825fa089093f358d51bc3dd6cbe10b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778954aaf0539534ab4e97d44bd42916155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0069546afd418c71813a1b0b3b85b46156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87b20a34a2437ac254316fbfc78b59157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0868d604e8d9af97fd17d929072545158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e4b94152a48f371b100f524a4e181e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401273566fd0a38d726decce3e5c54a5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953aa1a43cac18dd981ab1907b1f7467161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af41ec589777c9ea7518b13ee5f994162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58130906d82938618a03ed60002f52163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370b955f54c91ad18cf04615d49a707164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b7cfe8caa40c41b8d7023b589cab9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9aa7af329824c13efe03a0bb75571166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2adcd280a9921114ab2ffd9a20ff4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd837c79e763d31707a4481cad5d46168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49dab1ca9efdbafd086d95b2409b72169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d7364648d4126f583d656bd110116170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8417d49c6f3e29f02c408b057086096171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93f51fb96ab770db8313041ce2a462172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59918cd3aa0a0b6353aec3facb7ba8ee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042258d86842933af119d1ff61ffc3e9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a649db9d8950b9654fbc1a73c3f5b68175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42774844d4c2ac00903bc336dcdd40176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454d1372d2b997c32aacd212eed5b34177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068a70c9ba69cc32be5f30e456589b1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5cbb68239ce0e4e881f8cb0bc7067179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42e83185cf3ec4b512386baf671dbc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7eea74b3af5b92d81a96e2e1a45e2c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ccca814a3449fc906429469da0886182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0fce0a09e214a88e91cf8dba04417183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9c4afc6cbb1f4538f6e1a20cdf230184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d99c2f1df6f05c6598e5f152b0e811185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136a62528a8707d20e0f6ebf7e92f4e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491406fb9a0887c4c9a6e1d9bdf0a006187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a7eb2a2c4c08b7ad7e6ebbeebfee2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13650c3d8cf6edd7f3707e598e7da616189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa7cef29f877aba7aaa5d42ad0ea28190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c1c47208cf546d4b4df58b4c7e752191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee002b80f80e627a4819bf7b3ba9ebc1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062793e163101f879ba08471fdd112c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255aa4372f0dac31e5352fbd4a91c061194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629900073575e0fe70a76413102aed6e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d985075b3d09602741a18a248ae1f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532834c62a1f968539b59e34c58e4f59197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b812474dff511797e1e9ce4d3ddd81198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703a2be5d346e63133038d6033592e1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570353176c1ce2083f58daccd893d2b2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2a81675aa218aeecb7af0cac5ffdb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b83a0ca4de4fb2d951da848951f11f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e0a38690617d26336e7ef0769044a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5de9a738f7b8dee21567fad3e049d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442db9b80364aeacb4a365701a2f791205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a76d1ea2847fbf91c6679012672cb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a0b9d12c0d90c20d93a5dc26b8d08207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89706450cd1d551dd61d65870b19c0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd12b9c16e86915d82acd4eb55a2fe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47732160f4cfdd6c0871b227c5bb90210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b804088ef07d168ee08d4e72c742643211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a4819e36530292eab0d95205e4d5e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa8ca35838899d201ae5632d69fd1b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b11ac4bb4dce12b8c582ad034f6b64214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec8a50d1e996516bfc92309eeb3392215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d24d7251fb99d7a116faf4572f24a2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428787305b27611b13b65ec8beb81aad217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92186e607e2d5550a9702fd138bc1ae7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5497aaecbfdbaa0cde58478c15b1eb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e10f84bce7411f376a95061ced6fce220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0c177016f05ab7d58d0d95b06e048221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e5da0499a60603016e8aae1893ecb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c7ba12287537bfe5a4226a6f6ecd9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfade0a02ddb64db8492080376186a0e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb171dd01cd5b1fbcd04a6d904d6bb1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453227c377e9ee2826704ea1fbc7ee7f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e299e74d607a2aa121dc9597236d9c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61dabfe2c6e3160a4c3bbe27a2d16bd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12562d428224957c9153f4da4adaec229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da0537f3ab51ef1a30783b148c3dfa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa840a738a13b3ed36c766febdf20ca2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d23e98fbe07a75dea8b72f3b445aa4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf2c3cf9cbf7be1602d567880b0a61233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ac6485b470493770c88cd3f9d2a07234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c832c4a3f8323e7eaa955d91610af1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb78e17d2be708e4da5f4edbd42d63236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d5584b3dbac4ca92ec9ea00fd8225237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba30056594d7fdcb5e76721fbec99d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5379708c195ad33f1c542dd86e957239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa900371d9dbbc4f73912e829cc6b7b3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4a6e232f7d9c70684fda2b6245594241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f92ef7e8a82562e87a059eeba8997242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9e4b906dcd5532d6ebefca8f533a7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106e9f8a6d7f0f387c4c099bdd168a9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf6ccf2d9e7bde65dfee6d8c588992245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf67a1a4238ee9eb69491eca6dfee0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b248a54acfc4c8c81002170c603d260247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b7ec51b3f5e9039b61c57d8382f3d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa76ab4eaf2155f71081df1f7ef16d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957da0f53be705c4cd83a8961f797bc6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252bcdf8f35027f48310034b5d1c8b1b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575856c66da430f92f971f9d3cb93c80252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cfdcea5e72aad89ce23a26971a13ca253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c81e2cd3d87e06e8c702fa55a3ffa5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa1130c580c25cada9555c2ca95fd7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8258a3ea2762789f110788c94c5c7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535d5e0669da58b3301331883d5c6ae257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339af8736d2e4fec4dd2f9dfd835d87258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5732ac504f2c7f90690c09a4cf05af0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b755801734417087f0a38443e5cd0f7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8dc4a1898af2b3e96a49e107a2820e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711d6aa6f75392f3cef215c318b16e4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5311afc7028160334840eb49b2d87f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f13f2b90796a857bffbd4d6df3cea264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf44e6b5ed4b5ca9d9095943dcfc81a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeed191a4d2b5243b5b0089816b2f2b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9faa03d83c6d20694c7292fe07667a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ce55daf087468ec567e3695f2be3f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50218ad66c5afe9d64e67907b3c6b9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4533928cb6267f90fd4291b6a7f4f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3aacff3ba786bfc425942b77e0ede6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e236e1484d85d65611e61cb12a8e9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ec141c6e058ae87780eb100b9fd84273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c6af3918ef875221ad21cc2f39498274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a1835bce9dd00607c71bb6e6d2005275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767336f1c85ef67bfdeb1507db185f08276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111a28cd4284bf69de18b22933607ca277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e37fc2698898532e3d2145207e35c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c926b5efe2b1a8334a4d62a5ff80a3f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836061151d62a2d2547dd1138b7a74f8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d40b8e2655e879378111d1e2f736d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7baa82a9072e855f67e90eb65b005282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638140ef6709a4f40176a43e14f6644283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca08d5809d07b4b49c1badb64e807c8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5aa6b9667f5b4afa7d46156379ea3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298a476df718278a0e012c5f9446afe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66aa2c6e6c7b9b68c9fa2f1494ebed287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f2a14e75e430ac41405b7868b0190288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0ce47f5d525a28e016e9d37966ac3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a447dd02e95dac878c027ad8a3e2831b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f309fdf984cc3ddab84738127c193291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247402f053831604ed7779838143649292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bcd776c2cfd8abb6e104f48a272888293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399c7c1fe3d8d223b2420b79a4e6a2a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7f872699e4488559921bfc4469f5b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8fbbc546b7e579bf088efaf370997296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc88901c00853aec92efc6baf4405ed297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5b3360dde09f0e940492d56c66409298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2eb8090f858f2a6d23f793f75ca77299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541eb3f2505fdb06adfdef496a5b6ec300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff566a3774bfae5fabccb683ed0e2e8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f43b0fbe5e754c8d7d78be53d579f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8862bb5438506f7000e9cf52a87e6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578c45c96d338f886032e7989cfc286304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20915a00e772ee3f37770f81f31f0f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2341ec074fa5e7f09eeb864e08f12a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543800b04a8786ef587c5d2711684f9d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d5ed4c16c9a6c40987f6f7ff51d28308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c971babf3a620581b085afdd2a82ca309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d444f8cf642fd609d6077c31669af6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a795adbcd75059f0552eca0c12ce1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b367a5cbdddec4a3c3caf5f30b9ee02312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db3637aebdec038e0a4de4308d6df0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28e7264a5d01b40c66f4a1c1a1704c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46ed1f67d068027781e9aaaa5682a9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7271a06c5de97ecdf0830855a324c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1dd8ff6a0ce959f0edf73cc4e3ff46317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5827c29f8f6b22289bd715390bdacd0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff040c2c7f65a634cb667940c917af319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc72b8811ef4ac26b87d22205cf0fc6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b9ef6e58043d0ab4a3973880acf4d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83abcffbae08ab9495991bf202e75d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a481ba3963585e4bfacfb18ad31c1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75191de24779205f863a279daad922d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f98a87fd235659ad6b1f591841298325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c5f0dabe9e16f808b4b4d3011586c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31a1a39cae5a09bc3505a7bb03e6cb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504aebbc8aee9290734f8cf504903801328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac547750fdacf41ca9cc24476b37c02329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c65a04a9dc5e0a9bd100722611bdd3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40e2a1e0a5a71b421cab4e19fffa8e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f5eac92848b02a0dd34d68d34f074332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12088db9ab1df3d61ee93a4e20a4be5e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be907a62b9771510544dc357c65f08e6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab8f93deb5a812d2cbf7133dddefc1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6c714f434d0312d85589eea458fd3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab41428094d12038e661343b6f90034337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056df830eaf30fb3e2a24aafc8082a5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbac3dcd4a5ae9c9ea9d84802e628ff339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c8a93a9091914c126bb96d7abd805340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba95a05cbfa1e6ab141dc8e1e90b7a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423fcbe5ca1d1f07344aa707d73c5aa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d6e48472511fbadef272bbbdfb666343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4db7d5aca3c1b8135ed88d5f09d971344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b925850afeb66a497d32bb7e762970b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21551b81a4e49b70cc43d0f64e0344bc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14785f1dc1b72984707e7e69e7f181d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee047e489da3a7e509e53a269728b0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb8ae4fbbe850940f5681164d1a38d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d256d3c7f42a62f34c03bc6b652b5e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb255cf831b5034e552cdd7ccbf2be351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03cb8c950157cb3d40febdd4bdd8aa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314a9a01b1c52749db0bf2bb81b61ab353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a788a5783bf50b4961af184e2fa9ff354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91343c69ebe3de75095c0d1782009502355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ffb519b23123c45df6a5bb32c5e825356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f0d4dae401f087bc96d4b0d5cd181357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e43caf5ac172ee42fc04ac0fcec2b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ddecd1b474fdb6df89a05f3876d4a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab8d6919b23407a7a9fd429ea6fc3c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032dc84f2fd304c53c67c84e49ae2cd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e0f2be9d8126fcf99aa9e4787da7a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727fb03345b397a045e366496545c4a4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa04e1e83784bc538d2dc903c6972b24364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953c59556ea67374f2c78cc5b637ad7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65384154207677732cc6e182dd9059c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9783565af46d337b56d724fc583379367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229897441047c8c672490768f711969368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aebc7c151dd38cfe0912f4ccdbdca5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3acf8ee0bd45f33480dcf38fa9f4668370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa1b302cc263c7eede9bf35345930c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c488572a140a5a8a353d20d91da30372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb689f484e33c5ae37f2cdf0499355373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204bf741051cde28dcea9bdc7b178be374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea077de7c101feb1b2645613055869f9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12e3c3a2894e84f416076a2918ad1f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c0bedc79ba990f08517068342a573377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2f8f6272379c7be800bf9301b8ea5378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>