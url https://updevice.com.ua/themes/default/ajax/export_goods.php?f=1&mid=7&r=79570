--- v0 (2026-08-23)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="437">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="436">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -296,53 +296,50 @@
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-electric-wireless-car-charger-holder-suction-cup-version-jr-zs248-4-5-6-7-15w-/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder air outlet JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-air-outlet-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder dashboard JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-dashboard-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Phone Holder For Bicycle and Motorcycle JR-OK5 |4.7-6.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-phone-holder-for-bicycle-and-motorcycle-jr-ok5-4-7-6-5-/</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Phantom Series Tripod JR-Oth-AB202 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-phantom-series-tripod-jr-oth-ab202-bluetooth-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000003778</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
   </si>
   <si>
     <t>000005818</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL02 |8", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl02-8-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
@@ -1378,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6cc96ccc8e4a9fbc9a4407e5a95391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff19c9a924f3f42876253c3727d2ba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e54f7cc5db00e0fde9b7bd69d51433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4bb676225374cda146eb417b0a342a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463929a8c447a737610f0edb92b45a1d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2719e3c20939d9c90b553ac3b89796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125dd0a908962b0434fad8d04a8d32937.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f1f42cd536c2e2434b91c425c0fad8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ffb2b65c8290c5036450e21993d559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819241b4425d43e5a5120f3416579c310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54043e8a2ac4d25ee359f659008b14d511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c79e31acf5929eae7c36dcd03e7f8e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03aee266c1acfc1212088457861fca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32449e267b0d60bb4bedb72493e4191714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0ec3d2ba4e56eac0ee5becf45e57815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef20ea45e9713e3d17a5cea486a20516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44388b6131f33bfed99bb2a57e45c117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca9599b3c3f3ca6234bb485f30a5ca18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7605df146ecdff49e1bfc2dc1b345e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b048568ae640c73cde737ff23d95920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9120f7385440314d53c0bf33c0a9e8221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403eb84905c8de79ede5cb7fde775d022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6af545f89ec0cd429f91be3706117823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ba312ebe783f3de19402ed057248824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a993197a038e683f29a43a44370e525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641060a305bfe9fb14c2c6ab4f24062e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c5554d77f5a60e98490fe323237f727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d342f1f7d1d8ac82051be0c86cf3928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfbb16d902da88fd90d37c046b6ce1229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7c891f21ddcf5ff5389c7a69f1e7f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a98b2a88fcd76092251ca27551937931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773f4f34dd9016ff4d94fbc91bb66f932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9ff7a5c10b801ccb2a304e8523c4b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1122ab85da30bfb739051efa88d1dce834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0083c220fb05a9e215f1cb89cfd8fbb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68a6695e0a8dd0e3ea3759235487fa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986546acdf7d1687bebdbe39c008a6b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56dc60dc68293288f561c5b78beb41638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad890b509c916c16260033e48f59c739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84a317c3a20cb4dcdddb9f4d52aed940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9276281650314bf0bec6af4d412a4741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee186477482dfdcb430cdeea19aebc3e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30da86349dbb17c5a410487d66b40e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd3265e911c58e51a3bb605e801e7c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf8a3e6b61db616db35e2454ceb5e545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f95b6d0c64e3e5d9f563c3a69806046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629b8bc614dde0ca92276bed3b402d247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d838e4b501c8365bb9877f4e6e6fc248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a51695c24f8d69fc65db6442416eb149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d274499287895a459129e9f18e4a0150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb65f0e7b15cf0dc3ae56bbc49a88051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ff53b4813b0be1e75a6ac3e3236f452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f3feb01e940af8f79770e23da76a953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00c896266a9bc96dd2eef2cb5a1bf854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d8071ca73d745d55c4bee5cf00c1855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e7e0ac31add69b229c51fe07b50ba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458663738c079a7f502c84a8aa56573a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8d37408f81db0a666a78d2b5fa93458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9a6b2d3fc7ce7716e997e307c4c7259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e3a68658dbcf74df89d46cd5ea68360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6aea2a6439f44491793348c20d05961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97361b500b8ebb35c99c34ebe80d19962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f8a14f47717f8229f94350573be7c563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6fc48dc498c791c44b4d13140c60c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926da6456232ed43ae3f40c826a51ca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89dff0f8fbc2d5c8547831fa5f4c2c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482849363abf4e70269c438d3697bec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619e3cffc66b3e5ab75dc898967fe9768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9661285dd08971178d6c13256f23769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93839da6919c3fef061cde4f6f74bd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd14fe2207701df23b38b5d00f78b2071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf5efb72c94e67f6451c3ac9a98d8d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff26157c8dda24b8deab48955fa75673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf3f7f48704902a532cbd7dfbf5b4274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d72e6756d1aab345b1cbcd8417a58b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0360bb3b00f7652a444315bede1cb0f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5c79e7ad219b421117344e9a7b89d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7de4fd88260d91a4c241626cf6376a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5afda2c907c8d380cdb3dde5da23fcf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e358077e246e010277c15e2218980c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93725a8cbd4ba5acd9ca5c98544f0381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28685814354428639db9f5d265dd656a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308bb402c767da84faec27961f21fa983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8317923a7b5ed35ed68083c8f80df2284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4307951802bf23a13a758ed23ea5185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd629efa6031835d22b55c4aba68260886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87b548e7c1f69314378bcd4337c0ad87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475698fd6a91df8e06c1c0dfa497a83d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa80d2048462db6019e7027a74654889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a908047e477c3f88e4eb0b1a994aa7190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af53e8e10d170c48572444d0eb36d3091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74d68882196dea6a25b21826722a2d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168297a4bc67ce6178e39645bf1aa5d193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341f480414a8ca536c696b0daffabf594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d9fe747cc345c29c320e8becce57395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9ad38d2a8772daf011d931f8d102c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897de302e9581e7008a4f11af7714c297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9003366dda413ba1ed49f2b584ec91898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf5c0eae7993f6b7875ae245830aec99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9affe01b6a5028e2b1af8dbba3339e4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736283beb996cf783057d37cfd866930101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7559cd8059bb02373a1f8bf1301afdf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6aa4ed63f5f0b39d1a09995fcc37a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba670412b80c38b35efa346029c3083c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3330c49dead6b9ae053b81e651525a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c57800f0e3b532dd757689b08d3b6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcfee5775b5ab09c0595c99fa88dda1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de31a740d5bcae86ad00e80833cf47d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f089d14efdfde80e89d7407b43d6db109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba794e43275096b6180f445dd7425e7f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2925dcc35f340d2e0a531d1b6fecb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a252a6779668479a389bef78bc8636a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db12590219b54992f6b317917b459f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b3d421246a0456fd305174f260da6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49917cb38d145226db3427191d662d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d158cb9a5577c972a1dd1fb0b736c2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406b2ab87d71a122a9641dac3772f24117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7b2de59311265e482558853821117118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737ba966788ffaf08674ae6640a72f6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f72ab559e866eb22d2869735084f1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d3a7f14515c718c37f25d9db7d5ed121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627530e0b0ee37c652d4aea241f9170122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca4910cb38dc2f4f890af5a1c9c4458123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42644d6bd30548a42908491f46bce57124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2b63fa192427abaf2f9482ae21ce1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda71265444214dc77adda5d8ed4430d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32f0aa6020843ce8846810653e92f0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f1a1c156e5908da115d29d12c0959128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af804615562531a2f13b71a0e0e45932129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2b7eaff9f3c8ca7abc96051265c25130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941967cfd4b030afbf3f5adef55a54a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50c585adc9c514220280f9504a9b7f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45c3c9e6e019f86ae2bde2f5996d1f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76552013f6cb1a905c0710805f9a8c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c92748642a3715d07c2f008465c7d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7191f19bbeceb15ec01da63cbfea29136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5caa63dda62db04751df9a3b862554137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7548b3af90f1f09da5b78624c0e71138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67a288092a9ae1fb123673bbb04108139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11deefffa91365d3496f03c913770897140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914876795011961185957a1eb7bac3fa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da079650c49f6729cc1b1f0ad78bf4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0860565837fc987b09002ea58bd8b3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262d870c607b75ce0ae622c1af31dc6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a00528efddc643cb4f84762d30445145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c42d1fc567429fe1464f52c61045846146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d84612c0ef0e6b42433de9fc65d0c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ab2b5d2de6e1eb7f04287a92f29cd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e485c33c4e1dd754c0026eba777bae1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96cec283237d2c40316a14a6713932150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90f8f40f1ebc82f27c18eee5880358151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa82919a82b901c74de217fb02e5aaf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639177b2e2bf7a1f31dae2049927489153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b473757c8924b13770841a946253b72154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25c43b2020f925d9fddc8f3cef3fb7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280cc2297007fa4dc64c4a53e5fa0a31156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfab8a5e7ef28578ba44c7a127a1d01157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d845f7a24057b6c7e3d5808c0bb4500158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcbe57db4bf58859cb56fb041b12a59159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53599f0f747ba90748459bbb3a7d5a7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac10a26ac80dc569521ba42dd6b295161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca3015bc1c38127e78b30260299ff5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797ed249124b9304bafa216d7fd2db8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04f73ad12557e07c9051c8b84297f4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae3a996693a804309a72a2174a8006165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1ec0cc390aefce2aac3a4fa80218f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c2df8b1226c1e23a4f967acb82d82167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40efd83447be66f6b3bd2fe5a49302168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace17f9b1b42aaa742f484c526b8db0d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f14acc17586357c7485521f165907170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec1d9afaa2ce407bf5c4d1e1e775c5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869bac3712233047e81d5fefd51ded3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360740815fac349b9fef639097159a6a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e07bb01950f553caed2baeb8f717f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989473a6f07b5ed183c780abb7eaa11175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42acdb8064f4ece771d46c923e047448176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f524f26876cf17f9d3d4cfea77bcf36177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e795ac09063a6036f7ae25e537fc8c3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7394f36bed6cf473756e87b59e69df179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff8d833ee037b90bb2b491b196c56b5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b53d1e45d5320f22a7d081c7c0091181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b7ff13bac8f56030139318e3427c2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec184bd7675c379f20d7b918098705c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda5646ffea919aa201df01f3f7021b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad036c0b432412ae417d9af0efb7a292185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9e291130b7d6103bb4b516ec9f9bf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f262df2ade4910fc5a9eec54219c0fe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77637392b572310f6a3456b284dd75188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631165def50a523dbf5a8b6cb3dd26a6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f44bae6a2d9e79534f169b413f3a79190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c58746ffa729ff956b8be0b8a690d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c80728d0016bbac78b5b1c7a2b6bdd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25387b1e7c8ca1747e0e5128795d9c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de2cc005dcb6cbf991e5c025139654194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2e552e826df083bae48ba7398d609195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950328fc8c589e512958343e37b3bfef196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb797d4dfc5540bc141e329e2ad957f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916d51e08d02ce5ce0e14bdd3863372198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea4ff28122d537d4c9eb61243233ca199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231675be4b66508254d9125dbca1216200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec77348f2c32158ef93dc31e8e8f904201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1cd1507f03774c3b04502e9134d98202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f354b266eca9afa2641e10e72327a8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb5e9b3a38aecc52e1526dea345d441204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d0cbe9da35dd34c51d5305e2c4791205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b4759fae9a3308a868f2c327678b4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e64caa1618a7c7f0b1cebe1ff80edd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6afab2dddd88c1a30858b8ba1c68c8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec01aad024e8dca102626ec2fbbf9f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a517f034fc38582b8910186e0039ae3a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5f44a4eb96cf15ea4fa688dfd28b0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095849b62795c1c319e1291fe5654726212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5d6ccfbd4d365bcfeadce7d8f4c66213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c5d46f91978e9eae4f9c44830cb94214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521a0fd43673135573620d0bfa86634215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd54b7f9b9918e23e130b0af8cb3831216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845b7ef0b494e27fbb5ed4c1cdc9ce5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d5f7fd63bf134e7a77b51e65fd90a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94824f6c0c21ecafe8bfe1c9bd9f439219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e2ba750793a4dd62f5d56b20e4ba7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06891263255525addc9c6a182f658138221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c17ee4bd4bfa00864e55de26b5a63222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acef2475f558adc97406aaff6129349223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05d1cc3019ee6da8774e3789a172c0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd34b4a18217da2662bb7095c4fb4b0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423ba4ca69119cb63f6b1535e705eed226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2ed7d5f1c636b235211c23a7b2514227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14747b391b256e9bef1b9aa562c6a22228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e6363e5bf6f153c881dc821513657229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd4dbe33a8c9e079f93ae6feb7fcd3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1f15a75592cfca4432ee926ccb954231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446cc6a06ae12981bbc7d650afc010b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b75a783782f5ceb42033222fd4bb83233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455988f60b06ef7990c354c89fd0b20234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1018e4f57c86534641037c9f05de7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5759ef7c417fa73e6e19b1187ac5c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fafba42081a5c6c941348d226ae0fa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308badb6ad7ff53a1478c66afb9f8b67238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8bac96c57fd6a6f2f65c36df1758a1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d2f9f70a14ac52bf2e2d11a7fb4f0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae289b7a674611b4464f12f1f9564a9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46278e27c9df84c54ed62022d9041c33242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393a05154d17bceaa0fd3bf2b65e92e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cdbe11d8730403bfae73cc8984a1b5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996be34c2ba4dd38fcbc7b8dc9fefeb4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c42619baa8a2021675897d7158a8d5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15769641f87533acc9c93c55bbc6a31247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cbfef2fc42ec34bd9d50f2182d767b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae4024f1b82d924094f048700429b9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30758941b88ff923fbef02ef7313262250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71b5e1fe117e95100b720a5b3e53c0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635ad9e7a47cff32d16ce31e8d271fa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d504fc3f558544dc8c5c5b5ec33e8ea253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50104a3ce46bc2f6839e7f89c7231d9c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff5fc01f27d368acf4fef0f3f5a2ba255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad561994cb51c8ac7935b1ce7938e59f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1361a991b67e5e8d8ec86a7583df9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2e947670248b87695fcbad25f6ef0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90eb12af801c001aa643dc2005d186259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4df112f56a6c36a5030aff9bb5bcb3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a385f7c6ebe60c94ee1f5da5544c2ef261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877134fe6667955e64f81aaad1c6a97262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4519f6738625210420e5551526985263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373e52e286d356d65afedbb4bd92743264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9420d417c6a385a7359e42db52aa1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c9301db20bf952433c11fd81923a1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452669ab8693fa56e76c124d0df7552267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33162d1dfd190c6ee20216d27355236b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0f5cca831e7b7448bfc262ca4984d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc883461d2b8a6cf4b30af1bfd38ee270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf55630a72c0bdb51d482d1813050e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf99360d4bdf6c3d542bcc2201bd739272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f20ccaceb1adec1e5399d803eda3a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f7c29ff05028219b518b715b4d130274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb273748bd674e52ef08818e573e46275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63afb9849515d81076974a231dc5b828276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58704c65ab00b99b7fcd4926cd69614d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9215df88e774e7d7a7b8724749b5f4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb9d147c6b912df743ffa7bd89468f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8addb8ddfee2e963b4c58a98c8caa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d9f1bb97b1db24562ed6fa3a1ceb8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3f4517e614acb7c6588d83ab4b27f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a545098ffc9fcb3a6bcdf8664f404283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44545e557f5c18a83295d74e33d14a77284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a01867ec45194fc97f0f6adef30833285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2249d9095246652544710bd41c7c50b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba487047fc1dc5bdb08a51e1a85536b1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d5206e7e9032e0e2515fc672e5772288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381b089db708a869e7323eb4ee0ae7c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978c87d5b79e79c9df59706f796ad66290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155874604668ac58680c5fbae9e3928291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db585fb030dd413a4049df191def8e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406cea91f4fa5f9d79bb80e552ede8e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc22fe67600dbf53f21e7b710470871294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ec7da40a4b8ac007e276332acb73e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785cd350f98ef4ea020e26d9e6c263e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd1495f8cfa521130f846da0c54f6a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879642d9978c6f1f27124fec835a4ea298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ddbfd15855e2b99e1858f5d8f9896299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10a340a3beb44c1c0d12ae5c73c0f2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd684771279d0b356f894b829f7c958301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fbd95ddc183553c7c56391ab4a1de9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a798e96f09090905e632af82743fa8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5830efa3433016526d695a545d9804304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26febb134a8c525ff782550ff1a3e9ed305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d493bf39208505280723a8a62adf21306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e46ad1d689841f937136a8f3afed4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2877d301577dfc71b72e4a41995ec64308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b95575ee09f1a7515ca2197f2ad94309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ab74224db121381a34218e9c6414b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021d7bf57ec2dfc3e5e17e55e58eeb8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c19c83f182bfcfed29bb4c55739bb2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc238b6cd91a8ad6a2148a47973a737313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911660264deccf58952e3a167798c58c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a894eda7c262b6add0ab37934a69fe3c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b32779a6027bfa216d0045ca9d09a0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2171d8be60c3b852e7cf6707ef29b9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc75b58e44d07d22ecb330e13aa6688318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0db4fba74115a59099d47f3cfb4c8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4c6853f25882e385dfea1f6ba3420320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de2b2db69a9c01e3d5bc890935e9c7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0805ad59e3d8b07582595bf944095fd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281442e093c60223c5e1cdd657e8318323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cdab188f617fa885f46aff04d16319324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044e3e53f84239734f57bc2eb3af0fd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9b86802c0d9ef69c113dde578e417326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e0aef4dcba14da9373d54e4721231327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b43ebc9a06c5394439990b7fd40821328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fecf6c2c364e2ba86501e266129a595329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1e150310ba3bb9f531efceedac0b4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8197ab0f39ee9021785386c81983c51331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed28d776b5a0cb74217a85eeda3c91332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294715b77bc8d77bb9af01bf200294cc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077bf3b2b1376ea8443b0cc43b3edb7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43ac774d4b6daa8177fb4f391afbb4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32488cb53543769e5c4705cf51710a6e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c7e4e7c674636d9c358a7ece9f351337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35935107ffcb64aaa948da75941e1fa0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf35a136bc26b8d46d32ddf48c5e36339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e598814db081685cde438d3613b9b49340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722e7f5e9ca84714f0455ea6a4e4a3d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03493672268dfd11d8c95342ed3440342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b872735d1f0066457a114564e82434d8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b847855fce9ca30dac3fe52069afe65344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f5c78ca779340cf8b5ea250bb788d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c90313f5794d5a9ed74ac95da477e3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34052edac53e8dd60b316cf24e7309cb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16158849bfd546e80515cf283d49e593348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeaa94b97d42b34ab95ab258decae8e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56c1428dd74c2b9ba71d2666e03a89350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9573f64cfabaff475313c838c4d427ff351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed343bececc752908f0599093e23ee8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f359efbf4bef8df8cd1b817b0d2006353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fab94a1237e74a10283c0e5b638a47354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d3958d7f98d0a47736f73787ab9d1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feda4383904fbc2b2e0e78782a83e17356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e9636b91c933ba57e989297f11b15357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e0af156e2edcf574e6385a412f7694358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38b11d61341c9799f09d7fdc75d3bd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8098682cf31557839bfb4c01c41f6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2fba5b51dfee08b82fc3e9eda4f1f5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01acbd793851eab7754daa62e509e412362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e00f7a30c83e7b288a89628c230c1a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ac462bd7a822030e8d676f421a996364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6fd7f6596276f5f57e53664ec773d4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7e3506c485c4b6c3d3fc4370854e3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69debd1ad403ced9308bd78416d785367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05544d1b34f039be0b693e55728bb1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfad4d309eacd3d46979ad6dbe70b78369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e05828ccca3e5751d44908f1783214370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab616a408892786e32e4be6276b3a64371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42b0d9d7acebef5a21a8e312a80d7a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ece96d3bee4688b24a4f9ee90814d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cccb29875cdea2cc5f1d296d3c04a1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe804f03d1e9868dd4a16a35c8185e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60b287fb01425ea926dc83f2108a75376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e3da013313144ac4a03470a0b787d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224131cb9c736726920db105c208034378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1cb875b4314d23d3816bef31798f831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10608fa02bca4d3722fd53d9c20954ac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1de8089f2f39809fc164eddc549ad13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed140bfe05750526b9b2fa52913dae34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703a9278f5c07f3ca9e65ddb75878645.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314cd456379626d1890bc0e8d365c556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a37c69b8eb65122bb5d78f5a38fb77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e375cec495c7a42f50e947247411068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898379292bcc43d20e86dcd98cc79c4a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0c0d0ee590df113e2d50535d61a3310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369c38dfa84c6733476692abf505f6c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad350ec45d02e5009cd0b3088f0d8e212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82127b5febe01932e42f704950069e5f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433cb9f255d324bfd073479eaf789bd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1694849ce3aad9da60c6e1047f50aa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b9808060b45335598aacab5268c9816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1999519d48ddf9bb51ccc6c937e5f3317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c39149b4f966537a9b4a67ebb54dc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738627869a275c5646c8cdbb5d2cf48319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872a4d89b15db4a7db167996b92b3ae20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cbfc7aa25881d6352a61d117a82dc821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4876388a33f0159166bd3affd1c2022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ca04f9cc0b7bb9415449709be87aa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb497957f679c0e07a7670de82389924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92ae41cb275ba2d91f98a7acb1a83725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9529b0c33be02b6004b6350860b1126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc05a23c9005c034d9d655a4c8ed9c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59261d6be6d4b7a9d2650135eb4e4428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733648809194aa762c4056adebee1f629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50618ca0f607e0eb59a0e36be8d4075830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd966047fe9cf54dad0d2b7ec50e89d531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd831fcca3ae291d86a715a156c62d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d57ea2c7dd9c11cdc97e84ee83bbc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee81d67e871b2a266468d23bcd544434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778cdb0eb96b709fc72d784edf8283a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa611f327214d35278e05e7a9b17f79136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb68468635078d766853f7c9f29ef0f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4709cd0636a1c5e1085396e3f7123e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ac1e8724c5c183ea8108a082cc08639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a0e1bce5bf246b3ca518f36aec07640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93d5cc2f1196fc004022777885391d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15acfb2b812896c292b0c266613bac42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86f712990bc4d33a8b92acf47b5b8643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0b416e2f833ba0d823dfea113321844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19101891d00cd715b243adbce2d7b80145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f912d1a50af9d0ed3b5859f44388e6c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca768b88c8db0d63ed052d488c616f7347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160e3f24c291314b9f5072dd025193148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ffb00c47c6906f62ee8e10cc045c949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8a0c3d87ba03405f940c658e7977850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dbd98ad48c26a6fb89ab92b991062851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e597daedbe3711965e59ded1e28be7952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e128abfba0300f7074b61c6deec5153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802cd12fd98af7ca6c46387d739065354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe202d2215eaa0f4793471428872ac6155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87929dd7954e85c6edac32312d6c2fe256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e2e096ddb13a0884e41d5413ce84557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dbcbb6d4bb68ba2ce360f424e27e1058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1aaa52afdd1dddf9b6cff0a4a82ab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74ccfa0b627166eef115e8a562254860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb842576606d5b659db351231cf0a8e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e4f7024ec9db2277e064c6c5ab65a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def635c0d3e854e42f75dbdf701bc6b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5e7d81308491829b44b0ae971252964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad42a2bc77934d955c9996ec20d7e065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06139cdd0021387a8d12cd3f8c88aaf566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96157c72bc4cd36557c5384520926bd067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8d311ccdfa8f087337e431be29bf068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146491177ecb59a56d08be7c0bb00c269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affeb17d488efaba64c07a83a1d114a670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63503429e33dbc7f7ea846736175e9be71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e150174f6aadbdcd6defbde5a749f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca0492c138f7c45d8a272e5b977e1d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce93787910de5dc96efe78b8d9798f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3486a83d35835b1d91d2a47dd495e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8369eef934730c6c24cc2e0a639b2b976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe98ba18e152577742ed46c1b8cc6077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43bbc4f6e071e976d8dab48641ade878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287cd5d14fda91147e6d34b42a3640279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d33f66fa848f4bb4a9b24e6f17ca880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2bfab1e6b9536d83c6666d313ee2081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4665551404f69cbcc48633868120d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b32ac114489a4744565c7a5e3f8fba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f3a60966f7d04da948a9f9029e0bd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85efcf4a58adebd1f87d57f11d9b9485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2603ee083c2eb581359743ff4595cc886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d77ac12916dd616251cfc64da360687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d01f48a6c3f945cd1af0bc6cd0834488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dcfd23ff9bdb207a23964a2f66e5ed89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259aaf90d5dd42a8388fad94ca113bc090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429dae52288aa833cea3a0699152524391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2efebbd2348a8e7086bc04c569171692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676aded7621d4cb6cb7851eb3636180893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88a85a6442e8d2a5514f6fdcc00b7894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e0f307724fd3d8e0cdefbbc9115c195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fdf06cf44294bb69d91bb6556a638b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3612fa5e2a30fe848f9977ccdc6fca97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a74521d6da07e51dbe05258accbbbe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198ef6beeb5ed06f44a96da9ab2c17c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de4697f035f74ffd795b0e6ebb0463100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be2925728cdc6d910d037635e13abf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf076f21cbcc37b6ad489edd85b9d2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa77148e2860e5dfb257e33fa2e6ce103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aed6256776b6dc8dfa0c55198272f7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86eade44a8f35ced522db0e46972d86105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595e94a1b121e17ff19897c81ee2b85106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0707742d2cddd75215cda6151b4c9dd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982a1f07fe9a9c940fca872996c2422108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d702ac122f3a319ac30de2d98a8b0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fbd5f71b42b9e9f837bb8c69b7b31b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe51208caae3f62f796b663d8a78a3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae70e5c47c7a97fe802c531373e11f2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc327deeebe6fcf86028715b45911bb4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cbf87a6b47fb416090b3d06abe0db0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e026b6678b435fc3c100d295c801ec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334dc7ac84f6e3a44992a7c44fb4cfc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc735dd70fdb073caf2b99b23476bc52117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f31911a19568cc83632d31c8e42ee4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791de3cfdffc7b99a4c127e38c4d6cb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16fc90b421f9c12d29879e3000518b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1a28da6324894f182dff32bf69051121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2596a4cd0bfefba9739d60a8b335a0b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460902b7275ec6b726cce5ae62a8874123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04947a72c0241692f34233e5eb418f6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ea8a76ae81d4b49715e83cb90928e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68819e7ca86faf374b5f52c6274e7785126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db54977372d340a260910931e43a009127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a201921805ec6b50adccccbb773fd5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128d152cbf2b83dc587e8d14db0b547129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aac2aad4dce5a7f23963ee67e06e73130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be9a77fb76e8263c7619d0f6e87636131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd161351890a88bfb0cb40b3b8534e18132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5feda4977c2dfb7d85a423851fbc6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67281802499bb04f5220cf76968593134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39aba3fe07f59d7e0053772d4e54b68135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83eb5e7ef5e34e9d95c5c09a3a835c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f124f14b6e2d72f5784048139c4c5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95053f7d69cea22777bf1b719b9c1b05138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d80c2cb82087898ea74a30ab10b81a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d3d81e008d5a2668950372925cf570140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be7a6d2656a58a9712c450c4d574b8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe8c8fc2fdf3425abf0f5243d6ac4e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd09529297ce33accd98503dbc27d5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da05d96010972e63bab167c3a492c7af144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0a51fca6d231aeb2e382eb11c0a51145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da7571585eadb7e2f5ff20a05a0f02146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43d1c416623746828a69ee0eee405e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4fa152fcc9721273dde5824ce27b7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9ffe75bf0aaf5501fedc658076448149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79fe49b4efc677cfc1339e2cbe82ea3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99c35e2ade951d38053099e5858673151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425a98df4eb572db25b644a499b7bec152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711536e42da21723b4e0a232ed80f85153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243d35898de95417d8f216ef56497bd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c7aeb770e7612e557cbe84bee3bf9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8afcc1ef27810dfb98e447bea5949d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c38c608414268b717a37b5837b5bf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185a00ac09595bd33077ce8bbe2c3eb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94349d8bf3548ef97c94914ade433b8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8910875319e8d21a932f748a7a3a797160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c91856f277b73bbbdf2d1e20fc67f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4bf453ec5201379552e68442bc2290162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0007ad4d8180eb97f35524c2e06e15163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c70e6dc2139b4cf8dc106958d88f2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b11ade2bd226e2ab355421384359a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4483bb07cfc904b64bad8a9bf80464166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f142bef965adb1a9c1e64ee992952167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463eba73ccd0e4099f33cade24b7e28168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c55532308a08c4b0a8a9f90bd924f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942e6fedb4e79323e79ea46bbc9fa11170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f055239a3091df5f6fe7fa7dc31b24171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e03b55c14a7744dab418fa9d9fc465172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2c1235d1b4c8788d0b6fc20dca214173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b905fab3ed9ee32d65f89f6f00e04fc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf24ea5ace945c2ba6e310e8ad267b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82287bad65097b22e7b55467e9655ec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b1989e6a0fedf0b22f1ae90e0ed65177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de495e1f6a9dbe18a4047dd37cceb6f9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70516e4253563ea76fa1dc2b5a6eeb8f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfec60333d47b68fa6981bcc2d0a5b3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ef540f442d68e169b53a9e0b675a0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8c7ec3ce9e3c937704ae71eb26515182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7124baad6ff4b53e7f698485048a9d9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e23b339e2349eb96ea79c0adb395b1e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c527af382634aa61198468598d2c43185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20aff7732d8959546b2a593052d450e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a216a1b2948179219053c8a5b2d1b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ff10a18dab79b74f344aaa1dd95e8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1507960394f897d3556fc70e28d5481189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97db14f62421489936fc9cae87fcae2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eaf1478c8a554e74486cdf96301553191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de4c4040b35f35f816ea6934f4c7ea192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52adcf49feb892f473f5e3458ac129193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665fbd48213ff70cdbf7cd07c3903cc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f600b06d811b838c6ad11a15fe4bb30195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac34231aa6a0aa905404b81a38e8d93196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a39a03445e38dcca93bac199daf6a7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935010592d39fae0d4639eaab4f10e7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342d6980c36db9ccf369c10721e6102199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bcfbe3243219a57c09120f83fa2c66200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c758b9f8cafab2480d694ecd9404797201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a46dcea73b9dec76d97aa5bc39e9f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21c15c271f8c942bd930cf853f02e3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c0c4dbc5d32585411c82c10243617204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1948dfefad5e47d9c6c0f4043a3d3e5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f620d15c889e6953b12cd75ed597d45206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a41f2ca49f1994118b0d095f866d0f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636321781a29bd3167c74d902730b5e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60afd49d7c5d0128c8e80cc51a8e2e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0fa9484d46f5b91c76a7ccbca5398210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61583eb0a9f0251547f6df225230cf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb816f9f0639c7e345a30fbd677567212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed36c052cb5dc1bab0f46e82166dd0f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28481760e775d00f20d12d1d18a160214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3db1d4ef6bd4e21b0c1a2b80e312a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6efa81e3d09954441852ac29a172c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a630280aef0624e83e4e065d36b262217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913aae395098780b5e19cfe7d6026a6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd82ba592641f825a770cff38ed3e6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e60cebc1ada216471de28bd08301e0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab7102f0fe796a85fee5762a7e9cf6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f936ca7e6894969f26e70544fec84753222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5c4854515d05117636e00ba5df763223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b56109c109b977824d692028b77f10224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca50c2e8c83bfff4010506e78ca9d93225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21add341c1b654db4e12a6ae54ea89226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb693a11bddcbd219c82171024fa40e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80c93c421bd3fe8f9bda8fa4cd3f7c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced6716a4601f9a9fda5540ec1b40ed229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5327d72369ff3aeb9cc2ee8e8643f8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430a5778fbd3dba55556aae0503d9a7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb750bcbe1ec6f765fd18bf554b232232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22a315f5f7c591b22ddfdb548605d6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e2251a3398ce390311cbdba78d3bb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095ad7377f8b8f0483edfc9e9cf9c81235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c525d2891bb9ebc8917e4b2037caabb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24df7ba3c0ac82795c5d68a4fccae4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b87b43b5c442772e80d5d5a734dbb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c4d7d08f68b0ef613f9cb897e0d1a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e40f57e4e7b0075048294146f5ec0d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b90042f365ae1be49070ef4aa1776a4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69dd58a57c159b4aa7f2459905db479242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4922e3eac4f8979488166a0c37dac243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c192df8ff230bf8a522d47b803de5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91022ff0524ae2f93136909424f3e4ef245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4825076f276b9f1d5cf0c3921683d96246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472a3e3b28b036a2a4751f376ff462a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b965c9f87a1410c04c0edf1a019f1a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea0c6b16e51ee46773f657be3683daa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225490ec53175dcf18ebf9da0cd665f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966d471ad194b716508541e7282d609251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec666d08eb42e5a3087b972859a501d8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417635f695e7e78c99150fd85be9918253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5118e59f68a54e72714bbfa6e821ad254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ccddeeed7a07abdd6c687f17a5caf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8223a37324c28e736c069188180d22b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889913abb28476ad381f3df3afa0bf0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d240cce6492cb181b0e3893c54ac44d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc917f4679629551175eb3f55223f833259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0674a34d0e9eb8da6f34bb75d1dd9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df43e01b0d8706ca85af795a23ff98261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24013b11a4d4818d58d355820e911ff3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb929218e7e8e77715a3221296b7bb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabaa6f774d87e5f4df350e1a4d24b68264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4239637ad169be41f180e0793da33265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1560137531a4f85ceda9b25b567e01d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6708e93f4702c011521d901d33da05a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7feedfd2193f073b0ade70dafb084c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de3d70c358bdc292f5d97d6ffaaee7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa1d36b9ae94f4e855beb12e0e878a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0a4db844f82a191d8574c608891f3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7cf74d8d044b829ebec236b07cefb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ac0a1f620e5902f9e6655b9c06b20273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c10bf1891cc743f7e1472d3c1770ea0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d57eddc0d806ffc0b774210d87a456275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d59770b04a18f2e2d9e9064ef76e76276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad601c3eb0843f673bed6feb16f07c49277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a6fbd685c4bb158ea10183f18d77d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e41243e78b04971d2524f671134847279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0790d0db04deee99789b8709ca8c1a4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e60ca55316a7f76c594ea4d149233281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade24643e7c888995698c2105f787b56282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771f12ddf925659f463ccc3b515b60f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9a941b52e057b9a3e91a75d765949284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cafa491373a005539dc1ede09562b6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39848330201d7ae081d70b5ee9473c36286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327ed70eb17cdc4552980d4baccf20e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326dac195c842b047d31067b04f039b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff915de66a7f33db5e95d87fc25af8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb89b2022d167d2e80b50ce4548963290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853eef23914acb984a9e1926d77654f6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e29ed74d604e1ef521bd9a5d77575d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d231e2b2ac8fa925ca5f424cf350f36293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d5fec9cc80297616fb7f21fde58e9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01829dd330a6ddeb6e36623638fb32295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ecd017b870fe4f71786d913a2c033296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e35b32f98d91727b81b0c9b1f0bd4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2ef2404ac5b3870af1fc04577f002298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb17f7c4e694b7925d180aafcf336b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b5a7578eb60904008a6b6f182cba9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a392d522a09276b5eea322d7f1616301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788ac4cd67f7c48c205c71fa1ef6a7c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16662ad2fa6d282fb14312d7622470303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20c35d1791fdf5ae252b2e09a8bc9e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4973faf1a5656dab6ee9d1bc8905f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a16adf6fb0fe0ce31c19722da219a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad16a06b080db1a93f4291971c455b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c153e3d5f611fb5311de97c91e4aa88308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02712784382acfe3801a827715fe0c9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef3c15ee27b9e43e6765fd60aa78f6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794024f299790f5ab30650cea113b76311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1f1325bcc29a98102d58e4b88edf4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392bc6fdd6003c5c19b03d1a7c3b642313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d150a81f3732ed72399a6afe0a49a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7235461ab8be7f6eed523c2071a1742315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887167d360a6072b32307711212dcac316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eedc82e1d5142fab5be9e88c626417317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a308b2f7f9306bd2ea78aabbfca7b3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3862b527f5067d331ef71d75342dcf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72161a1f601dc7072c74b9602e08caa3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce57a7a8b7ac65d27dc5bbd87b16f9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e345dad8ddd589c7da1512bd7a85016322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb1ffe02843d6a416e33fe359f19f5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d839458e189d43f763dd4be5fdf886324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8a144fb4c786a7361e98a6d639b57325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292898ebb82dcdafd45caf41e5d7d2e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec78441a2d60634fabf33712114e906327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d561a08a7f09231718a4deff0e1f4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d99ffc205b02194df7a75597829a5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1df3d96751a84c8bffc4bfcbafa5af330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c59f73e8908c06815c082f0825486331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a65afb643bc85dd3f835a158b9ccc7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef25b7121758cbd7046c01e898bafd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f595da1b70a3d6bd2d880071fb048334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84a59baa6653e68ab91f261e3d2c73335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ebf557ed7e536ed638daacfd7cd466336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f161bdb66ba869ab70cc46a9bf28dd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9d1a7a37c911823381c3fd4866d9f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd00d0f9d47ec024324fbf5163f8623339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51846467ebf8dda2d806b51a529e4973340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570831f47865e395533b9e533a4435c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6977c160f8679f0152bfeec9c7a62a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c8de25403fa95dfa4acaa70b416cd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770a2358ccc02c3223b8464988489b4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef703b89af4b03b5a3bb698249a5ba345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0233bf3c27f9128ee95f328a65972346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a97cee7c850ea4b3ea589443d6a95347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c7d74fb00bb954735abbd8fcb1245348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08deccf657436e14ca2e09cc3a486d7e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8fa4686d906d2ae9b76ccc53f79b82350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8437cbb5113ad1d8399f7522369881351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809cfa9fea7f48a23b3e3281ce4feda7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00caf882c616cb382d56e717c8d2352a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d417ec495c919234eaae50e2e22e0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396103962c4f7956cdcda17ce283fde2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056628f62061ce058fa0aac5e1568606356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff6906ceb37fc7d6e7e159e543d692357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ab7352068c121acd773454692d7a8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e87670c0c801807c606cfe570ee2a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e4b03a9829d2f7f62e6451a9ffe86360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505617b2e9f61146eabfa92efce202f1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7429e99ed9645b1ac0ee7e53bdd9a91362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b182910830d06da7386fb3c8d2e29363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119a3413a5767ada11e6bddaf24ddb3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db146bff1856920180a82df91cc0ecc1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ef61e44ceb25f63c6ab7ec431a737366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8715b6f1909715248f4a48f271a309d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72f1f2752d93f9266b97bebfcb5c5b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccee16209e669ab43d554279471c3b5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb94e4186e7ec96e4faa4dd31cc6047370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac046c09d728c06e156391180b7fa9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2a78e93b4229607a6d4415e50daa5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d58d5aefd1c619a6cb7f2f21f58e28373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0755e47311f9edb6161efea7685816374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86beb522837a47e9108fd10cd7c37ea3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef082065247c152ef8c7f37d9d3e8ef376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77873690e3c6c787361a3c4dffc2e47377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace738a7cbb25d60e89494211a36672378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -9610,51 +9607,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9670,51 +9667,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -13925,3418 +13922,3414 @@
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13593</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>20.83</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13594</v>
       </c>
-      <c r="D42" s="0" t="s">
+      <c r="D42" s="0"/>
+      <c r="E42" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>7.1</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>12626</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>18.51</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13702</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>23.22</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>13703</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>12.46</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13704</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>48.68</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13705</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>59.67</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>11644</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>15.98</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>11894</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>4.43</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>11602</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>5.42</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>11603</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>6.39</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>11650</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>7.31</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>11652</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>2.95</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>11899</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>3.75</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>11900</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>1.96</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>15679</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>1.81</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>15680</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>4.19</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>15681</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>3.56</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>15682</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>3.7</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>15683</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>5.09</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>15684</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>3.13</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>15686</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>3.57</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>15687</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.94</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>15913</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>1.72</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>15914</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>3.69</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>15915</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>2.95</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>15916</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>4.63</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>15917</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="E68" s="0" t="s">
+      <c r="F68" s="0" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>3.69</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16197</v>
       </c>
       <c r="D69" s="0"/>
       <c r="E69" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>2.48</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="C70" s="0">
         <v>16199</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>3.39</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="C71" s="0">
         <v>16200</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>4.57</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>16201</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>3.93</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>16202</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>2.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>16203</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.92</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>16204</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>4.43</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>16205</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>5.41</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>16206</v>
       </c>
       <c r="D77" s="0"/>
       <c r="E77" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.08</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>16207</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>3.49</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>16208</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>4.21</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>16231</v>
       </c>
       <c r="D80" s="0"/>
       <c r="E80" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>6.38</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>16524</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>2.31</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>16711</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.1</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>25329</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="E83" s="0" t="s">
+      <c r="F83" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>2.63</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>25492</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>1.88</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>25492</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>1.88</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>25059</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>9.09</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>25060</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>6.88</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11645</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>11.13</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11646</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>16.17</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>11649</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>8.77</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11895</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>30.09</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>26141</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>20.71</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>13634</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>7.1</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>13745</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>16.29</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16411</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>7.52</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16412</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>9.93</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>25493</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>7.37</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>12770</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.86</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>12771</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>5.18</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>12772</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>39.69</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>15235</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>0.98</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>15689</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.22</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>15690</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.94</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="C104" s="0">
         <v>15691</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.44</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="C105" s="0">
         <v>15920</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.07</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>15921</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>3.44</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>15922</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.46</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>15923</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>3.19</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="C109" s="0">
         <v>15924</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>3.65</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="C110" s="0">
         <v>16210</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>3.39</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="C111" s="0">
         <v>16211</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>16212</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>2.22</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>16213</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.19</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>16214</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>4.84</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>16214</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>250</v>
-      </c>
-[...4 lines deleted...]
-        <v>251</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>4.84</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>16215</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.53</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>16216</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>3.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>16217</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>4.01</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>16526</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>1.93</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>15237</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>0.58</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>15692</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>2.46</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="C122" s="0">
         <v>15693</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>3.56</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="C123" s="0">
         <v>15694</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>3.32</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>15925</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>1.59</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15926</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>1.46</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15927</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>3.69</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15928</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>2.95</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15929</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>4.19</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15930</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>3.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15931</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>3.63</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="C131" s="0">
         <v>15933</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>3.9</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>16219</v>
       </c>
       <c r="D132" s="0"/>
       <c r="E132" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>5.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>16220</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.93</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>16221</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.4</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>16222</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>2.4</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>16223</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>4.43</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>16225</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>5.32</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>16226</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>2.99</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>16227</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>3.5</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>16228</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>4.23</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>16528</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>2.06</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>16712</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.27</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>16713</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.1</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>20581</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.95</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>20582</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>2.95</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>20583</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>2.46</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>20584</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>1.35</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>20585</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>1.39</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>20587</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>7.28</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>20588</v>
       </c>
       <c r="D150" s="0"/>
       <c r="E150" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="F150" s="0"/>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>10.33</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>20590</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.32</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>20591</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.95</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15695</v>
       </c>
       <c r="D153" s="0"/>
       <c r="E153" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="F153" s="0"/>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>8.69</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>16229</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>38.1</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>16230</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>4.81</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>16232</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>332</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>7.53</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>16420</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>7.61</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>16421</v>
       </c>
       <c r="D158" s="0"/>
       <c r="E158" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F158" s="0"/>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>3.31</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>16521</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>11.48</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>16522</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>18.31</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>16523</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>30.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="C162" s="0">
         <v>16525</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>1.84</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="C163" s="0">
         <v>16527</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>1.49</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="C164" s="0">
         <v>16529</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>1.84</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>16819</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>2.36</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>16407</v>
       </c>
       <c r="D166" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E166" s="0" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.35</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>16408</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E167" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>1.52</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>16409</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>16714</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>2.25</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>16715</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>7.52</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>16716</v>
       </c>
       <c r="D171" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="E171" s="0" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.63</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>16717</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.82</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15675</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>372</v>
       </c>
-      <c r="E173" s="0" t="s">
+      <c r="F173" s="0" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>3.34</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>15676</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>6.64</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15911</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>3.21</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15912</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>3.79</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16196</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>6.38</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16224</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E178" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F178" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>7.76</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16818</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>1.51</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>20580</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>4.92</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>20586</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.39</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>20589</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>10.33</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>20592</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>2.95</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>20723</v>
       </c>
       <c r="D184" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="E184" s="0" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>4.15</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>20726</v>
       </c>
       <c r="D185" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E185" s="0" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>3.31</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>20725</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>4.15</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>20728</v>
       </c>
       <c r="D187" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E187" s="0" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.31</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>20724</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="E188" s="0" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>4.15</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>20727</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.31</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>13843</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>9.109999999999999</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>13844</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>6.28</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>13845</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="E192" s="0" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>5.03</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>13846</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>13.19</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>26339</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>81.76000000000001</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25647</v>
       </c>
       <c r="D195" s="0"/>
       <c r="E195" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F195" s="0"/>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>8.67</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>29797</v>
       </c>
       <c r="D196" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E196" s="0" t="s">
         <v>430</v>
       </c>
-      <c r="E196" s="0" t="s">
+      <c r="F196" s="0" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.83</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>29798</v>
       </c>
       <c r="D197" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E197" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E197" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F197" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>2.83</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>