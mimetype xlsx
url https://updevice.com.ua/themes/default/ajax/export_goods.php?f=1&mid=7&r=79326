--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e6bcf37de3175d629e2ee289275c451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a1d4dab1f89e66e9e517cd2e71b462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010eb406132e9e778787ad967fd78723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff8191f020a1f6a9d462a15d3bfae1b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082f4bb605f81345e25b7951d650d0a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597ca2a7d69fae0d5df48c7aafc01fe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692c3fcb03a01d084642b0a3f8ccef97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb29db4feea5c15981cbc421d3df888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80190e24f910141d30e70168034446b69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11c3adedafd10d66dd61f82034ac5210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b0e3aebf302d3f74c9d2cd2b2b86211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004f6f964aa8b5d21f85db63c7f65b412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4177179e35a6b78d1dfe6cb1d57e9a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e53c8a0213e25a6985794d537663a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218019ad919863b21cc0547ea21018415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1e8c9a2fc52f016d262e4534c1b0116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd663c196501e4c58ea4c4b8b817d80717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa0ba261e230d7397b5d27315c0e8018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3755a1f136e68e20a28928e025bde19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81d10894fc8a152786f601020500b920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f7973aa8afde046393fca1c82a2b221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa900bf3c2ab0b850da9f319f89c80a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48bd07a25d541c2dff7314cb11cf9823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92f294ae1617ec30d71b7b9648aacc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce65bbc087b80b4525df84a4836bb3825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945326cf9c2446c024285c223136b0326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62489288c0354405ba01cfca6068efca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a485d02a0776560b1877635ce3c2b1028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3090da6bd43370f95d0080932bad67329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763e35966a04fb88221bff7e84aebc530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7952cc915fe81adf0d1e7d3635c889b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27853ae344df640a32c98eee7f7d1ef32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1d78ca764e4d74e0e4ed97743a38c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbbd5568a27478365b14c30f1c1ec034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2296a4b5508563615a19bbbb5607e1e035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27743ec1a0eda0d43a02fa7abeb0812936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac01d8fd19931c7166c6fdcd526388c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d089085985d4b321a2a2a49a130fc138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1cc00242c436a834b4ecf15ff994339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb2adcfb40c0267f5c2992ee48566440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65772c080c173d62dce182e4ff409bec41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9949fc7cb86b97264526aab9cc82d2e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b345b56c6e906e8b578e37d4d7bb66343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b601ab6ec32d9739be278bd7d496ddc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237029f39e588f075d0a138e10df9d3645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b63a1638f9c80fb59913268619782d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff24109643edd7be62da8e502b8bb947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5554c7022b7c4bc142c1d4b0ffa552e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719026ea2c118d54ca4744b1628fd6549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5db11c16edd4ba96ac4aff1a862c5650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10953c925a1e061f767fd963120238f651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd354d81b1d0dcf17eedf89ea0b8979652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b77bd8e34d2ff83d1e6a1c0750b70b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2792c3bf527a8037e242aa75af385a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538acba4fbf8b1efd31e082a1ee966d355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45358c6b5cd244428ccd03778d528d4d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0e6c7530c27987ba74e565481356957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73084dbc602695ac42bf8771b03525258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2093597f767dcf35222f8ca1dd84cd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c0c7b25fe51fe169db6a19205c49360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937e094f895fcc1518632b9894d1eb561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abede6d007dd73df05b3e872594a1e062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3fbd987277c13af7153b750f01d84663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e368a51a8012fe709b9d6e5d508405264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ddae56062d30d667b2787deb7ac0d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7fd27677e6f9685a5297335148f87a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b977b3b92c8fc6ca5c8dded5fe06267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f564db68dff52d3ac04db325836b0b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df076dba037643402c7a735c519dea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e31514e47ec89a2a8432d6c384007470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb113cf2e4e82f479862fd3d32e80171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde3a3f94e5007caae5f132b8429cbe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164d7cdf7d75d3b2a99d0439a695abc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f8864171f4d6af1ed8c81444c06b274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e2969d21bb2531f729bed33f938c5c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd663226c320527385746cf6c16e7076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86697c4de6f766b2ec70ae6016546bab77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5977294279b0eae0d190be29bbe53aa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32118a477d44ec2f85d532b0d5b47179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38cfb71c78dbe7673860003707dee8f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1ab4aca1219d5fa722306ccb6952a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974512ed916e9647a585017d51db63182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723da0abdf83df6f900c44e7d13a33c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ffd2754c35fce044852a1ea6f46e984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e4869c52d4dca4b2885897e2a7b6e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f6d6323705ee078a37545c3316fbc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776c8eaac89e74b5177d1c5ae42184e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2b5ebcb9567b3b9c9cafbca62b53488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc68f91f0fd82393e0c43bb87897f2089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e36bddfa4c57d54815418bc4102f390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab4f260b9e5b065dfacb9d9af89cf791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bbf65641dd2ff27e275560a8ef823292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5975ee1b1b259d9896fd4ecf468379e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a54d64d4e7184300a0d973d051fa094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088f30534a1b21563ee1fea62e139f495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f4d649b51ba3a0df104b0c1a8458296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463a7d54669c7e4abab5b19f45eca6f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3f79c773979958908e66df367884d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c686cdc92c0d34f395b4eb29c110d3e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463057c1a5ae40a99bd6e09418a07e74100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907727f2c64e395512f008e29ac32a87101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c315fe5bf417d82ea8f5711cb0b0f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbceb93737a3f17fa2bfe9c292f00208103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f744e1aaf8957a954b3060880cca98104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e5a432f6c3683c2af26e01d05499e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23a1efd8580cd569090cdf13666813106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69863ef15446337210a0d303a3459298107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619232fe5cc410d016ecf4b73d76976108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c77db2dceb95fb0e1934be0fe5b35109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3752d7e39170eb3f4c06ce304a5f791110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd463c37427d16e4cf50b58d1c267dc9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213145eb079a56e1c0446aad917ff67112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d7f92d62dc8f9b7d96dd1211b1c67113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03685cb5bc0137e0365329392902d9eb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c94ca8a734b2e238e7da7c16bf521115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dcd215800575241a7b1a8f5419db68116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ee8bd424791bd503a504ca7bd839f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf842b041f922a4cee6701d9ca13c0ae118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33524ae6560220f8d4fa9eb162bfcc3a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467280700d1936d0b8fb5e61f6003018120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9171df82069e402ab510bf8db28c3e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea872a567180f50a3f35b4c1f872fa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a007e301bb92d9b4bd72d2c3ec5cddc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e6f19186033847ac5e8c00a48f962124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd7f1f0fbf4c469865d61204ca6f29125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2024044064ab3cee18c0f598b91319f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef0225f52f707bbfe4d79829fcf468127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421f88e3458a68ffbc4d500e2c83880128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6882c1e536caf46ad5488fd7a6289ba129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f988b2690ff9597c34f87e9b24391130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20df96b3acd85fe0e56816ec77b4ea2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a908a600b5582ac0d305b77ffba593e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf00f37e591995542139ceb31f8571b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eecd534b2eba2ade6b0856c30e246e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0f19a8db9cf71bf59491e7cab7cc0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc077850efb861c63e10e4a3904db229136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d009573b02c91722c8b6400ebce328137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5051b6bb91098f42bf16ae76012067b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2225d9e93c43aeb5d51bfc43c0afe58139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d70c1ac34b9657cc3a71048527c4a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2f4eb27987f59e3c97b1082d90654141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d42b13f1aaff32168b85d2b8b50a8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a50705c778f665eb7b4e24ab93b45d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5303e49b4857e083f9a9a91ea69c06a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc450668e9a05badbceaf9c69a9725a9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20cbdf1e6a0ce98d77996b6ab42fe3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f143164d09bd00d9e70d67d7ea62d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb044a227b7307dafa470d1291cfc5d3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6207d654fc3b46f1328fd63423b80d2b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0d49a72b5ac21eaf440532a8101a5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b35fcc5aaaeaaf1a8fb480c9421ba6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d056842a58a2d7cef8f00b6a8bae9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e422f6248819be1176d9836d3e8529153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f536e70fd91ed19cb0c815855d2e0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07445282e93701ae1acf4584bf11eec3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc8d0ae9a8f91f86da0fe435be9bb8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f44d2a2f981b691d47b3603d2e775157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76384e917e76772a304d81e9a8eafa7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f666f544bbb25942ab2c1911e520f3a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe91f10c67f1439e93b0f37f3b711b2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d207dd3e79135ea6a066b32f4af33161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029bf1d676835dfd91a90604466cbf9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47868799495cda471c605286e1c136f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d22d595185a11a9a10e383451bd4290164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6d778ae9248810b05148d76586fb8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625778da22e46b51f27c8ef2b3f7ad7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dbbe8bd743f073c152ad8e7362724d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef314d96603be98d884dbbf450d0fb70168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24b6a3fa46b2e0f6de919c6c188e00169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b223b27b29f81ab396125c8ca38610170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d0539a21855520c2253084d01cf79171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03138149b1fad8e77d3d1b6950eba532172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805107ee73f166e7b7ff9bb29a84fc8d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1c76e9365edb37b4731c82d83b535174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e6b185fc1cb8a88e947fdba93a0a7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d415eede8a298141f625d96f4d76eff176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781ced47fe8f2fae9705eb4f9ebc875177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57898ac89e6f0038ce87396b7eb6cd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ffb93db2a6d0d40ee7120bf59d568179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab87a408b0e092412672616d17518e2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401ae233f63e1fcd12f3eabdb7b7552181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380927002f351ca65f33a2daf30ce15182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4183861202fec5bcfb4f20fa27e44fa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046613b6d44aa50b43e20c9f73d335be184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea2809687f4ab892d60119e35ea884185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372154f5275c22e3c8bf14391536ee0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efdb04f2dd12f22622a3834e98f4a7c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211faf144da4151d8a7e3c6bc544a9b9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13da00ca802d94ae8ba5fe013e4657189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9595939c32f8cd724f2e19d9fe62f1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f3e0ff73d1d51935fa01029125162191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f596e9633315bdc15357d2e5737aa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361171041826f6190dfc1c167cc7ed5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ebe8834ae507a66d1bced3223b241194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39504a58551086e3bdba09177773c231195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e032d23f00db518f3aa463ceae6869196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f17ab6dc0530ef43f216acdfdfd546197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d756cdb6c06cfd4992086bf68ada39b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358acfc6feaa8d1b6682e8a05d419b7a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6799b050eb0f32e1ff8534520bab7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348b8ecd6e078af210225ba32acda64201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f579dd35f073c8ab4e9cbaaacf768202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68510436d774f22b4c04284e39d0d704203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3bb9a3e2297d958d9c5878a4799bb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2283b02b00ae8cc41e34d705fe9f0de205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67794387549a86a1d653c3b24be4ddc6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305ba1887dc747681ab13bacf3bd06c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165150349d86f3c15927e61d7317e84208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffdcfd54eda89284b33a52562ab070e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682946a7974a82c1cd2e7535df0eefa2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb43267f41c06782e1a38177cb4754f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c68a3b23a455ddf90c71df39990f8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c02c291fc9973952f05e8123aed91213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c26313d7aac0b68f6bfc13862d2e6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa89f3afd3af2d66c0ac534362be9ad215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ea691c574c6790f794d49b28aa7ef216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc632024057d5cc58c611ac3478608a7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d94912d958a97876b8a919221a18b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adcbc80222923108d9b3aa9ba0045ec219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f7a1231c1692ce37caa3d66db0246220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ccf2cb9bdf62e86d67abed5760d34c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528170026c0cdfeeadcf7c7ff74a2409222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f00a52c42783f57f3649dddb4fec12223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef3369f2d57bdcbfe421abea9c438d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb91bedbe73afabd1b9f6e99978f556225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df71d8de9a5c195bfb9b11798d25645226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36a4265c8f6c5277992e66922430b2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5621477961311ad0cbeb12d370a24228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a269a8ae0985c4b62e870ec54d8be40229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238806e49ec7c32fa0c5a8542c9524ae230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092bda9ca6e8321f1fca0dbdced975cd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9ae21d94291ec1b6539a3d7111bcc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018db97117bd775d7558ba6f47fb9bd0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4fa93c679bda704e20f878c3923ce4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c2a3b85d3341bcd08da5d624c89ec235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23db0bf3038700d368560e95dcac5f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5f29193c16db113088a7d5927b9cc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9536518284edbc85504ab400880355e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c9334ad3da327bb713236e30da335d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079724d461e153c9fbc35d28d75ae11240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094cf5d13b47a0fdcebdb31f33199e40241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0149cefcbd699d003c5fc150b65e21a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e6d9c81948a7b15cdabddb52a81ba243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17eaa72410635f0de5af0cf409493f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c0b4afc3f9f70b65a72500da41738245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808ee4008ea49fe0b85c76b7126e6ae246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2313bb715cd7fc2845e3c740d9632247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aafe6ec10a123597b3d09789d589c1c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0543dd3b843d1eaa37afb8ab34256249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5a91e6ff1fd0502973b4b05ff165b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b504eea12949c1ddbceb1a7568f18251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f78bdd09a4a15d94105e414bf100e6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095e81a72d43112b2274de73c662ae4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52710077daf1b6e226016a43b16102e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704caa50adeabab71bfb911ce7341e3e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff242c4a1e5b7980c07a68aa4d18be256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f3211220cb6380f51bdb4af61e005257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c272300c034d7e9df295c8c3c8f87258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ffd88eb4cb805ec054a221c970c21259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd8f7f6ef07a7f7749968d02123585260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c710d81072bd938083dee0f25efdb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29ce8f857a1e2d72f37184786bf125262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423fab8dcdf8edb32b263a5d41af991263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d365fce2e717471b56f6febb28ca1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e6a9500387a8228f4a4fca30074b8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340d5e33bd747a883b48695fb6a2456266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3b5a52103da0cfa2bbfa6dec6dddc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d22a28786cd1103caf1cfc4431a14268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e3d2452d69a899547768aa522dbcb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d9867051fd1bb2fd6f76460655ce5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e077526279843f194b40c22df3099d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74fbb01babd6733b5f6dd18448757c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab23db73824e7054797b402459001dc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998859e3bdb95134d456f31d4804ef95274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d77a21897153d310c76f37a71cd73275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487de420ecda184c0703f122967d7bf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89bd8fdb18d617af51bf53a3fefebe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c900c6e9d9666ea1a109089b481a3bd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd42968c44fc8855b1f17baa9e77806279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b96fb9d420f0c99c561bf8ed3324d3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b78004fb3ecc23b206a953469fe20281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91860b4b2ff338abffbc60bb44c80a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ed94f3346e7e09db3c174f45f4f24283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d03ef76c0496fff24e5f1fdcd027a2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2ba35f433484331554f1cc098205e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b6fb2aaa4c67dcf63690c37b43ac3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0aa9879d2b5801338d536f061a7e9f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b07d12b587a0102ef6c2f30578ce7f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d31c9aabdd8636e08d27ea0934cb3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2fb5014eea0892c21d68113fd15b5a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79419cd233a102a2875e6f51f37614ef291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a55e0ddc31543cc1e0fe0bb3a296a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff2cdb2712d756a17f3cefae8c16dd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e3d0d9060cc49cf1a38a91b9d5a2b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ea42fedf4af0a04aaf5eb053511be295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9bd8da1d59328e83f7aca1e658567296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe991960c51118e2c26a4a61bceea13297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdacd566300bbacb9d02a6b45d0973bc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392391be45ffdba1ab948c3ef0fcea6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8616a3109730de78bd21360e8b6acf5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b727e224a0cf4cd198d843326428b39301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b04f80f221b6b7049adbcdb78696d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d8f63a1124a71262c9913ba15d9a5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c30a1572cec4175cc84c18223f38df304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f007192adf6ce9170ecd574e4a6efb1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaedeb4669b07e1c6f917faa5f88bc6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b08904a2543cc447fc18dc68e566f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82dccbc0764811f211978bc9556b6e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f76d129bab13a8b149c84b0dd88a5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e336220595cdfbe338ed33fedf1f88310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36815bb9ed1ebaac8413e32ed742c1bf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a929edee30149c42be5ea6f3d9ca3a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075a913ead7f3974241b663a57603b5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc6500a4cbf016ccd30741f18e82fc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078f047958c656531982e475ddd895d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c1b42b283f67a0cc787db97c8660e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b7148a4942e2ef4f82d616a4480a9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4bf77a3ccbf20981a12b34fcba534d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059767fa95cc7a921ae618c9bdef484319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf19e515426ff3350d5965362337a74320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a9459116dacb72e819b615b6aac5f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da2b459995ac94b5cd96c2211cfef7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc22cc5f5e673fc37c18e6b97cee915323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c337bdb8216c70760ce6d140e52057e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d78a1f048a70303ee029d7281923a2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc647e15a6c399a38b05e38c9d8bab326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af166a186bf14ee08f953f1dd5fb94327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52a9be2ddae43bb01c07d68574c866328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180d65d35ff94c87f9f8b528845926b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada95b1422f129b78281414703f68a73330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd7e7c8d9fbf1c79856229393b9a86331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a237d0f744df40d58955d34492dd5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b497f68fed82b1c85f39258d698908333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02b67addc541d54d747b261a5ee203334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41634482a5982f3862286f34f38f17335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539434e305dff435dde9da77709a52f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9504a5a25c0c484ec62a023e4b2a47337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02847512387a6ee409ab676a752f9455338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a1e94fe0141f28d8cf988d9426721339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b06b6d03f2da29019cc62bb8b3dc7e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf9efbf510fab5da89423329fd88d1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e35c68336736ffe3bb25441c2abbbc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d262d260c6f13acbb6b503338ff2dd1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a6745eecd80e6db2516cc4b490f5a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99464329d0f5cd4a4e91aedcd4d1b5d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e66c5fadc3be7a2f6376c93db626e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ae2a3be88bb62fff054b636064fd7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca63aa7c7f44bb979e4e1f3a7c5bfd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637de24c60a17ccb90ffe55bacd5c80349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1ac5a8af10123d79bd572b0da63c1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb362e8489607adb3923c3906ac210351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9c3cba54dbc259b5002e60324d33a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e82b25c9fd7001160d0d7e2f534d44353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16bd70ebc0f0bbfdc5fb3b575e1c7f5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2927e53656279dbc46d54d589a624355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ce54be9b2e7052a5e2b80c2a9ca08356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333cfc24f96a935362af999eb4879d7b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b427200879c68c0b3c3c1eaecb204358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca9c98d4f8c3fcb8fb8cc1c825a21e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba02a4f89e51a12855cd1f2a4d2152360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e2dcec174082cdac4407e15401f35361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c408a3c5fd807c86b20a94e315cc69f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e1e5da71592a45574d39519a5595d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4cd8fd4cdb21e754f426545db097a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7692040f19fbace17e2cffe917ee78365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af927c3a8550c9b62a88fac867bc78366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1a5b503c0f6b69c39976b611504c5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f83f29baf30d0ffc18b46a1d0849a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ce0b89b0aba279047f2dbe21142a1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d32f02c495c9cdc331f3a787cf0d8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f405ced892ef8a6c159c91e705e27371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94754a77060e36ec216780eeb9de801f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33586a09e32e578d586497189904661f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4828099d4077ae02484d6dffc8846374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919e561dc2e6010d536136632ae88c8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f720b3f2fe0f06b91950224426b7937376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c6db76cf4e134d263e2364f248554377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300fdcaac06360f3346c93b40f0777e378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6395d3f35ad2e5a1c6c41f45a1ec9e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d64c83b11486689e26e73840fcee62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3759ad092a6997fde00e20a78c68db73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d57ce092bd0b65feb55cfc915bac1b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ae05f91e5e03e28467aa58f9396fc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd279b234741b3681cb4e776d8eb5a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b7e3b2f5c7973eb7a8699b497015b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1e992b9ecbc0ed87c92ee9deef6178.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060c3c0c55f65166a268b19228e9d999.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8b7b937309a16d3558c9a74f2b29d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3dea73d7e6f2076521c86fb258a8f511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa21b228b329b883185b62768c01a3b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce7a679f7c6c00311948fa1eebb02e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0cd0da5491c854389edcb5fed5cfe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1a362106ca60b60b487f388ad310e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5209e679de8f682ed6e7ef66b6e7916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9268d2939dad5eeb350eb880ffc56c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937febe2e51db71c649b737b7b09da3b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd188001a08a6faa8c9ee29bb49825119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96be3c631aefe630eec491b69229d720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8a1d46f295fc81f2c64145ea22e1821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24870fecd46b28fad5912734eff6b35722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb8311edd5d6fe0fe08ca353ef1ca123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f298bb7e4775256634d264477827024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9a7b7e827aa4328a245f6ff3ba0ac25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84226818207e32eccd9008f83bc1ee8426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7463b71a9150c35b66ef6c133c7108a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222558800d4f80d8d3ff278cd2dfef828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a38373c577d7b43ea4676d45005f4829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254016e2d0d9d610e827e939c1673b730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe23e3949ef8a50dfc184ab1fb425c531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b94eb0658b8183e1048e1b9f80911632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc883e874fb20555f156f620bb00c36f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aececc173e4cbff0a7b72ce51df87e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9cd3469156032bfaf4262e582c933635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d2d6551b0668ddbbbbf190a1cbb5936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884cf279a8212fee00a7b49ffe632ace37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c0b414f5a7af6beeb88e258628b3e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559c8bc656385a306b02c485659947739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf35908d0f402de3a1fd7da5c51821240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5695cbefafa913aa93a886373d0e641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13408a07438a6040ea96c963f3d94442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d383b916c23525e4651ecd4623d0d343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df581af92bebe93ce98c7209546d3f0c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56f0cd7fa6183525540230224ff73b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce67117f88d75f6255a77e3995dcf6946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7cfda70e9777d046d0a6e8e7a1ebd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b22752acd060d4af3c125bfda27d8c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7f3226e34cea244b796aaf751d9ac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b609a3d26ebbb6315f67a17adcee450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56c71a1342ad00b226dbe0515ea6b951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928c50dfaaeb5d90aed963e0fa5765152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a529cb6f8e732f6b6c57005bffdd0853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526752f01fafa30d69e40525c7f269654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4655a6655643612a4cd68fcbad2fcd155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad65582b8b33ce5232e46e9a9e6bc156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b3291a3951a51bd655e8bfaf8a80d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf462d7f80c30c385ef7efe2457b7d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0a4c953e2e6dc8d5f460fde92307159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461aad46a702bd6c9ea9dd65eba764760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091dbf96b9b4fe208d0a4fc6974df58461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49dea1b4c46a0205164d7a390b95b962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86f5e9a28fdad5b661722c1413316e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f34c68bff90cfa69f1dbf52048838a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec934f0d18ea42590ebc7a573a25eed65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f3cfa88cf794785313c8ed6c877c066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d45c7c3b612448d1b5022540036306b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43bf034a22cf001104cb14939dd4cde68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca637bfa2c7b2b92b6ccc963d6b057a569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa615dd7da305083cd8c560dad2502c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef050789868ffe4bf3e3486576e474171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf256b714f4a761edd71d04d2aa03072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e9bb6c5d83fa3bc5eb69d9e3c42f773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f636b07dd5ef3658ff99f135f5afd074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f077d5d3d3422a659276bbb5140dd2475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52935cdb1cbabde1d6b435ab20443e1b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc069bc90be3311428446cb4559350877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61bd2b50e15e06dc2392aaac6e6101478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6175fa3265b0f58c1e4dfbf7bafec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad94913dd90595e08dc44ebdd9d4eb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69b36b1f98eb69c36c95bcd77d7e3081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca90d191d1aae3bf2d125bc7a9212482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1d50a4644683e70a051f2ca6b133c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad43c2e0741a4eee825f1b0b62cf24584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5555a798e0c03b0b2d88c10050269a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70ff66f3c4b4540cb2b8a53ca0312286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f72017c9fbe9d46d11289f74654e987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d12e74c9db6bb51f51404d43e110b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f798f6a8b1ab4c81d47bd2544be655c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8391f011865259752d69643ee6fcb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88afe158f8d9125c6108f58666c51d4d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee66646549f181c6ed1cb2485a1e4692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37681c41d25cd41b0d7aecf89d56946993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275ab6ba6504cad1625e549a3b6f41694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17611f644b94a5c1c51cbdaaac9bc3f795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12308fb7dff594e3ca4ea52395ca935c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cde07abf398497716152edabc6e85f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a537322822133aebe28a88df1f2f298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a08ca210fd34e281f7921c6dce834699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9330c9cb4ae8ec08c1426144c55cfd8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad432490710c8878508e0785e0e0c8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b980f3a267408f2f66571d758a2ac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f838508ed1c7d990351083512e937103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3de12dee4138aeeada98c4d98678db104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf7c5b4e712515800217479c3c486b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269615ec48d7544f3923bc48bbc57cc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a54eeb804f84da6b7a460d9e2bc5c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7cd41f518849aae0bada988acd8d20108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff784523dff3b8897345f8fec82ea31109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da8d5d25079399209434ee207f325b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c1b05679447edd29cc663fea666f2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0f4c175c1bc7354ce801de79af6b2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e369749d994b5c210205e6877d315bc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839685b098843c3ec9a86fb7c2de1f62114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3807d476c7f82c8748bf758d88863115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c515bcb11fd09fc6a4af0bc025bbc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6dfab6bb07f8c6dab2b6c00c5d583e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb75e6463566b6d1ad3938b486c1f9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961b8f43d8c1eeba17deac39f474366119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ca0c002f5e089078eb77156328ae6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fbf3863d3601b31bdb390a600697ce121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb5423ff9d7f94479e23f60a8d37da122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e18b6fb86dfd8bb6756a1352dcb59d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb36872fa0b89663c914a54eb8755a1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202bfedebaf034f9a20276429e1ff74125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3beb91464b64a67ebcff8805817ae126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648bc3f2ad6a51be6b93f2059d1579e9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f519566a3ca1b1d33a9181a8ab520128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881a642413eb01c43aa2c4bc38393d5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456bb5b5c687f78272194a47bfd3098f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f13b4c399dd26e449948b8423ad411131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e76d7ca0642eec9d276b586279992132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b53887ede25f631d6c84d392b92fd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf735ea49e93e0f9baa4a22fe8a7912134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206e85bbc8257fd234ac6c8f1146f50135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9cad700d385259d00a99eb7159af4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030df06ea60f002bc0db7cd3f98ffab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3aeda8c62801193a6b4bf6274d824138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f18587a8903d8f1d14ee834c5a164e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941a9d1939b5214200c336282a11072140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8b0cf940601f5652003c516db3d1a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33933be843e42445c279fce42673fd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4d5d4baa8e109651e169316073951143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a755e251fbdf2beb5b30c65a8a4ed19144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5d04d7c5f8d3c440519c8d28dcc71145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3856bcd1aa52d212084d15411c108aa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0c476a8f4af83f2dafa006bcb8622147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc247a483ec88dcecfc9aa4467a4772148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d76182180f755d693d6ecfa77bd84149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f54c799e247f1e759976a4bbf69bfd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a44682323dc093066d71781323724b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1d521f09fb72fa7c4716dc4e1af68152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6852ec08700cfa3836af40538c6e968153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3edf49d3c33684406502d2d1d17c94154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b168a3d342e157194c697354e0d40e6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e73cf4321e70a2d0ab535b5ad9584f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec62dc9c22c5ae8dabe0e5cea51814157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f21e2f1dd62bc71150b950c1f85e9c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c0909f66d4ee8108289aa75c7a122159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec4770edd76fcb206b209f9f6fc810160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c1c4ce70d0ffdc3d0168d285b316f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4d4dcae55c2c056f6d68b3c4b7dd8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf4d7c7bbecdf0818da56819c9ca82163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6d34d8066bc9e176ce902582cef71164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41b0ea5eee60c3b293bdd6c6dfaae1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb63e0f7cca05c4723c5431d69f308166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79d81a83c0872576ce1cd124ae30f7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4a8b62da3c3f4b76f1d4d5b1a935b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bcb1ed272c36a61e9fa25ddd44f111169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2699d166e9a22416e05fd472c2b56170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08503395cb35537da7a164db79965ed4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad89ffbeb531b5dd903a222e3f2f58172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c7168d613570a99e1a3caa53d3fb8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e121951829350d7f50f47c2245097d4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f21823a3c4aa60c85c9fa33f7df5da175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd44e89fc8d510ff19b5a21eb6bc328176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6abded68f54993557791be5509cd34177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa52f4ad1858c01c76b5009aee1b45178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b2e50e82bab920232f15149503562179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911936ef78b2c2410fa3357af10675b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ae7dad5f93680b1d6b8dee21edc58181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ea05c4a8b6d1d896e73bbf93dc402182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952279f0a9fa20af81b9d870aa7443d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b315ddf91a7084a80c7782ec86cecd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064819e5ecac26d856a4bc630a8a0f1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261f6f88f66abb27bdf8bde08aa92b3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94b3a4d3eebba52bc6047d5c8c921d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b626dee5b68b478ac6190ac67fddd9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8282cba7327f89fcf193b817882e447189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0923abbd148f86e2d67b22cf5c66bcfa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670938468ebc46a66957512ec1166f4a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfbb30c45f2eb3b1e1c5d5e03f03b92192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f1bfffb0161b44b67c5460c13f8e0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cfa3bc5808759f2ce6cadefe0ae5f8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a3b82e8b7a7a272bfdefeca96b00c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0477b21efae080d0de7a14926f0e51196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca761443a11d2a0236e7e9bb502d260f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1572d7323943e540e25564fbc7189af198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8372e11371c5f0861e092e2525680199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dce841050e812b34e4f6ce056a3b66200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810cdcf423a7687ac0c3942cf67a3acd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c1b7eb829e66713d9338b71901caa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaca2b6613aa652934f8d974dc696fe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b89f3f45e4e3f3508e7090daf4eec204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2b9443381fac3fff85f27f13ca111205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76bd15f313c8e5f99e29125f7afecb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a4e8fda5cf685ded714c5a35eeecc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74454b624437b56880fc518ba08359b0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7de90cb9aabc847733d8ffd2d394d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76cef2698de1533de9443a0d24ada8f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c072c19be9c4d46af06b6dd04d7d71211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c34a33fe34a9c9f378a80f2c10f57212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345550a7127725245f589b28502f849f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9024f8b7a7ddbecf2c4cbf1eb8f6f5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9bd88ff6fa1dc212c5b2ee7db43605215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8effe74288f0ea51b5e943dceb47dd8e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108c96a80614560f214dde1d015917f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911ad5c323d5cbf2452abec6f8df43e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9f32fd39a9fd8f56f139ca8c47e0b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902b7424d8fdb5ec7dceda4e09576b3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a664bcd19cfb3d97fcf64a0fc8e69221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738284ec581d696b73671729f24c12e8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab94e0d97c62505c22763cafce01a3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe89fbb69c7be70eb4ff489ba8dde1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b089c15350e3485758afc8c8889885225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7531846f3026ffaa00144e9beb075226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c762305c2bb703f8db57aea2c17c4e3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2084b81c239632e1e73a1da35469a3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36852e1fd82953a3cc2ddd1ce4d5ed229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e2a45fde6a0d57bd978a39daa17b4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce3dd8b1469c45f8cb586cbcb95508231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64ec7a6362b8d4f21b78e222f1d57a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab899cd0102ee4e65bece7e0faa7dfb5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35562de93bcf9039dbb7dddc32c22e05234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7f6b52c7d830112b9603a9d18d034235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3dd8cbd0a9207169c1f94621d435b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f301f46fca7121979a6965b454494237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc801fc90d3e0200d95b55cedd4e5eee238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609bc8e9742863a0ce5def999e1c2024239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07f2ee5874049e307fbb001fe268c1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eeda4c9a81d3c48961a6745fe15cc2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1a14f956edafa86667b8523c87cf4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1131401b7f3b32dd04ad652d84c3c06243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee550219bf1d844699f5f534b11b4ec8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683cd84777dbf50ad2c4626e39d6633245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3459f9ca752d311197e20c79bb0321246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b48372a86f40285077a2bd7cda68b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478fe96651faa134b3a23294775f23d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75ee7a1f8e6b4944372c3bca7952ac249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a3e80924551293085b9b63ec3eac8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a8554e8c0d5a48c3f4473d3d5425d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5414411925b52d63492119693f02c78252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dbb0c55bb59769e38ba37429a764bf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e141e85264a3e5cdf6f610249852485a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b1827f2ba941005100887b1f32a99255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b3e5ba294c8be447977fcd4a76148256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a48b6e37a5d7d6d264f37614bfc7a2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e02c401dedfa7b5e4d996e844976e1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b124604ff21f598f9c682482a9b563e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ee0930778ab15f413e77c3012213e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c240874281342a9cce692c9c26faf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02802974e1dd1f4cccaf43adf318c0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a577f402b1654b75a97422b7e8e54ff263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d2264ca81be7d1f9dfeedda25fc8d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5724600d7b45f63b6d689ac8f3270265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2490260f290958afb17c7aacc710433266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302fb769474fc90105bc794990601a32267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69343b8a7f4c80b0c2cfc9eaf85a7a6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6d04796c0c7d5c9be78e0f85de1d2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c97b1e5955504db8420b67f44cd94270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d8755b94a3a55a00e025f8b72e42a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35703fda12b62361ff137c1a2348483272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b03604738cbabee0c93723bf732cf7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca7bd8e18bb50032136502e7b5f17c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7073cf7be3cc61b6aa17e067466eb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4edd41611bad000606d6c0d69edce7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150816a9cc9d06911cf2bd7961856fc7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb16cd28ea2a54404b0ae71e0755b5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cecd14f9c9f8d2317a180d06ed5b621279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571312723f0a2d8d1c3136ee3748c1d0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8ee1783be0f8c341e9f325d5f4e2f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05fba7ea8cfbbc786b172f3ea22c3a0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6ffda4976bbfbef6ce6efb7613713283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906589291187520c4139a48cc2cde6a1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da83b5f65c43f45e06c04f9f1b80ef285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239aece96439f71b67b3d96a114da5a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea46ea93e2b5ca399f274624a58b59287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e6e4a51b27960e518e4b86e177704288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5e3450d4fd3763947008fd9157bbc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38c086fdb3f3269880affd2a9b902c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c6b43af2295341edf402dff72f072291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db541b1885c9f2b858250c9ae7e836292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992a9d8facade56feb1432610f0f886293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0a1e2309f4fcb2cfbd64a3393e6ae294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1b2fa7e413ac451acd89f7a74744c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73898c4a322b0a5046bc3c6fbfa7a189296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce76248f4a82f739624253092c012213297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae050199f77f3a97cf58c39676ac1e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e386d11b5bec4d7e6a216a7f68819299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ad5d965f0f126d08f575280e5ba46300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad22b585b1d89a723abda51c71fde4e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ede26f01c122b0f1ff8ad7c9f2de5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfdd9a075eeede1bc400e0c594e1a08303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa667b69fe711cd043ec705799a2613c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b595eee365f10802b4cb61f65490f1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfed605eaec6ba7f6d333782dc638f1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894cd932b38dbe1a762ee68b712325c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e8d6c3fe97f5e7dc52842a1059eea308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223cf87edb950558139ff3d39098d35309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421277db0e04f56b7f216b820c24955310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6a40b2559dd914c45e37a9802fec3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30bbfd9b9daeb8ecedcd10297f05b5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f766b94dde05f39458a8fc0f8009543313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09b804d7281aec62b853fca0d31688314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651b8b892e12a97ddd5498e3c34e64a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453415ff3d815a37ff864dea01de77b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d49a57b50a7fd8f3abeb11d5b930d0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd0147dc734a1fd81b3bb5b8188fcd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98afefa3b24710dedf608dc6cbee9019319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f539f30fe2d5fcf50bf718041aedcf1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820ce0173f41434837a91d39ef80a23321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54d1ffcc22fe188465be695dcbb691322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2148c16f02023ce20765055f8e1a6a3b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5cd970d47639fbeb00b054f9920f96324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6268240ab81a5086f545b1400225b5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c6c239df2120994f10953d3fbfbb9a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be4eb5b5d36e61defd84c62b30e872327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ecd169c5eb5b47df665cde4b61c11c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5abb11586d068baa7be65387d90b6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70279764152fb3e876c0fbaede068c9e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92aba24d8b9cf8de8d96e10a8518d6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7e0061954805c98b9624dcfe446dc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0290c3064373399949602155c1d8b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308b26a29c9f0f1c67963d46db31eef334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935acf059a5681242737f197db72c3b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784f0c7f9d97aed0298a3968d5ac924336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca2ad25c305b5d89e483be6abef139337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea3a845e1539c59dd8145092260fad338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6897cb2809528504494844a3d2c80059339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08550598d2f3f75dbe3dc3a8f10f3b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed7ad30325fb7d79a3fc2f41266c73341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba928f9978f51f512870c806f115ea342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82fdad1b25d73986be0fc3066f7e097343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9d33e8a79d00343fff944c4050276344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e9fa2a3002df917df7242553be0f9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ba503c4e6846344e584d2c90b3eb6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa27d0bd18de079f078b4815ce4ac9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca21625b9688287ea0546b3513366d4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b78b0ab7706afbb6cdc511a66abf2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6417a2bdd0ca3a6677117f8e4554d4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5acbc976fb89e69ad756bf1290dc89d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83361664a8200dd2b3be7b0f66f045352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b856b7fed5b85b7f3d578b6e1c2cae353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac374a460e5d18801135c855820b2ab354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8e16b964ab26ad1af4e45d979a20f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91557755345de284f4b1c228bb7471ef356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f96b2b56ffec752ae54a13248bfd4a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b74e7fac5d6e72b0bea428aa1e21a5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee39a31bd1de93d4f6e7dac350716e4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d020fc19e21e8d5fac1674983470c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc05074d77f6a9db13fe7b97a1b381361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a07a29e25f5d1692dba53fef651f2a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d4e69d0d854ff4a60567b91e4e54f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf202bc7816c68b31f201e2a4d3bbd2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ecf7f5db8d7d12f276f6e50e417c8d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35faecf5fa5adde8131b142f0f3728366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43cb80864ab44368516632f793a8f0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2983bb9274adc1159512553b3e27a9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e07bd7f5ce86963e81a49d8c4ad689369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6f2158f1faf18e5af861e57e73591370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302d9976bdf6eb5f874afd7e6bdc989371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00398992844d34546aa308815f6dbd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b00599295e8439c050596321c3ded4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ccad12cd1456d3ec817b49b0df4be7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dbafbaa7c46df633d5464ec66ed9ca375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881c698c9dcc8ef3a1c75876df1d466376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af22ac3b977a1952ed370fddda6c196377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc22bfd9077617983399f1e30ac713378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>