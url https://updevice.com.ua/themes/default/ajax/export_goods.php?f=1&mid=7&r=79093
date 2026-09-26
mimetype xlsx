--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3737517b5edb937cc535b4d2fc3edf0a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3875ed77202d448be28c0b6779dbe32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18b55866c9f50eae0cc4fc3ab629353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e62f1941e19f1b2331493fca2bbbe94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c63077599a46c088274b616ac38435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e354d908e31bef8b2e35bb4a8750c46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b6ecdc41730e3bf0614e0f3f3c22a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268bb7a5a78d25790ce7ef0a5547fc738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bfe4f8a431283f1ce4fecb1825b7999.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af25fb864f96995110e5b66e81d393010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad524d0e704152bb9689258854d72011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f3fd2fbae1032934a87e97f006a0c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511f641dc334cc243feb8ff55af88c713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8697a6649e8a5008396e6618126ba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348808e12579ffdc6d642ca18dfc852b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d9424c76e837ae12fc93f7b0c818a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035436ea928a96100af69225e1037d5817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e869a7554587e12fc297e693c92e1b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477dd7d36256f2b99ff737ec90afeb0d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829cddb2a8ad9bd611bc5f74c6d694e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1b887589218a6801a504ffa17e78721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba669008bad7a5e6957f093773e81c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16abdba1bd983712adbbf0140eeb72d823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfbe5415c64f5a2f517e43a837b1e9224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f94c60acc958dad665d8d7d359ebe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6bec48484d2e4bcf47b64ddb54d83726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67fbb4a1a3c7a6c60f160e2f74d08227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17161af63e75ab9f2101fa0d100d17d628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd193277596de030dd2ecd102c4f020829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e01b731ae6d2a4fc0834cb63a57b5330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1467190c375101318a282ad57dd391e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad267078b88cd0d8d7e0d952d3775ec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3457f783fb1d9cf0eafe74b6d6c9ca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224b5b5c74783489880fad33826c09734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517c73bde6c044f5d5ff3f106e1087d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed6681e67886703b34ed8ee319b98936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c76586d451a2685785acf4d067a04e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bfd2812fc85cc1c44056db76552a3a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a87ea3fae59a0ee1b728de3b94babf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8b9310be674709711e6ee2c0aee9540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9910dbe6659bae57a2943dbef69e641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da58a9b37dd09cc55615569e4bb50d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dad9e052a9679415f5227b991df37343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db02aa08bd663a0990db87a653a184544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adeec18e621ab93cc97527b92b8ad1645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b5dd4f7afe66ea58d853d06d0473f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0858abcd1915e8b5714a39e9c1058a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9817c7afb4e543f31f7b77755a47d6748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a884217d97e90d93b10dcb75b500f749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef86d3cad75a0da91ad0c1dc2b6c26d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a898ca1f85b8abd40cb00ce844cfc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6ebf0a5d2f1d871afc5b5ec4208d852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66081461eeb74aac63a862a87c4b498153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a40eea189993cf5af2d3b7e181771e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709eff4885178512d8c325f2d97d1ddd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388accebd3dd45de91b2b27ec40e41556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702ff8d2e746fd6c1a278ea6f08b1e057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117a16f0805bad43136e262900299ad58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a86b7d59b0503dda3e59afbb6434259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fee307d2595eaaf0279939d6c080d560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df538ddcb784a27229d577bd98ac17261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d466092a1b50a09f7ff08bfc0c7707662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5e04e5741de3a29890ed92aee822063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86803f74caf609c7b0d34f88e66810c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b299a3f14cce6f723857cd83577058b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7434c5f10023efb2926ea3208f95766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054dcdd9d115d69a1deed020e2524b967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ecab211c850e4789bd7e93e71703f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed6fd27a9689f0c00dd3411719a04969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d2fe2cb64a493271bd9cb3f439bf670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca815c69d827215b2a825fee7a1b5671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068abd30bacd96fd411e95b0c2ac15e772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c553113ce2d10784cfb518b356621673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d333aba0081897e0413a42ee1056df74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966f6a920c3b2c68786c8c6d498688c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263e807b6fbd12ed775850ff1d8ddc376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f6ba766c86d5d952c2c770c1dd8b277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb8f87ac0f137db4754d8b1822e0eb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d093143ce082acfdf7cf32eeedc9fd379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913c45de06460cd41cbd8b7fbf7683480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e534e4c3010bad68cf3b70134f959681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9621d4355330575c2124896a3eabce082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fadf0cfad1c8cd00e93f411db2bb7c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee960870903f1c22db941ffa203a6084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5df510ed0813d7bd871b385fca76bf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8d62384e411eab213e62d52fdaf0d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d820e733d87a4ebeee6028fef279087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72838b346a684cc4a9318b1f4c4c7cd788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f12320af2ed559351b948bdfa2ab0189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106da287c071aa32eacb5243abe689f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71d514fd1b8d1c17914ce06f84936991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75397d9b5d1f0ec26e6b97f89ca04a5992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355fdb141ed47ce9169d47a26952cd293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181daa0e2ca646bfb85eedeec08c4de394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555406ba61104d927152efcf830085c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f9226c633dd1aae115021d34a32e696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40100fbad47e5ed66a69524069d93c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d8a319e752a46cac004260d0ed85b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c8f9d69300b88495d2177092a47ae99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020756b14e06e6c9df39bf01c7ec38eb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76cbba891c954a66ac28f075ccf0ce101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991829e032ef685c52b5ad4007fb2bb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eabd48f45e47bdaf83a6a0699bcb4d3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4c4d764a16194247ebfe8afd68e3c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e5723a0822bd27d834785b9450dc8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa518b59007cce19731435ab83c556106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2bae03f750ee61c5d90d32cb4b0363107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f85e8b7003df493b4bb9a6e2f6069108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c76091a6b9d6555a95f51bfca30276109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ea31fde28fa1ab2130bbe8b93ae0c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca4a772bde78ca57f9263902f90545111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96d783aa2d0afab702f6ea161b579d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15386fb2efae17ba641a1f82cacd0230113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ce29f259a8f169016474703f7f043114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3cb5928debc4ed8fd1016426467c79115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593f80b3c9f0cb23d25155bd3a2823f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe00d51c0e9262bde3ab764fdea049a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d615e62d89637f8358ebef64c312236118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027aeab1333948e06acfe48d9660d80f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427db4af7ca9fae1eb1e937a1b59f9a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b114c5188ff3f371188e866a7a6ecccf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f7791982cabf3c83f7b0fdb667064122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77e208a0a00e7e9c146249af1036e6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0764b2dd0cc5e467b577a17ba7fc2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb9e279d72cc0769a0f91fce3a7899125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d716fcff3507a050987caf9900e9cf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a0e72ab76c39df6ffe35c8a96c20a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0e2769c2ce3da01558c79b526dbee128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e272e324d3943e392d6f96f5721443129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9839adc890a247ae2e79589ecd8a5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6dba0d26a5785ac124566a34d7b44c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc104321a40916eecb23586b944c06132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9a4b6f4050e6015c63ed8dce4b73e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410615fb1a95eac940486f100defaf9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a46a91519155d63e6f7fe116dd8b3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381207a3339eea2fece4a217beb94a89136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf632f3cb455e7caf755762ee792da137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af83c97c1095b79c70a2c1ff457f89138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30fd013f38c469724873b6fcfe18a8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26183fe919c3bc382a75a3316033d4b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce829e9bb6cb66f9e0034d1651fb905141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a5af574e7150e8fe57c99b2a137a2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19433a2a736542a5797d9cef124fb9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4aa77879525fd3d0b448fab394ce3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164eb8c0820fffedf2af2ee191b06832145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd778c33e0841647ccd88105fbfd9367146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84049446f4acdf5c5789e358c15b3b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030cadddef1e89603fac38c959b6b729148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2bd4d864b5aab2b332bc398d88623f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2fa45c8278957d9e03c89857ab1e5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b82aaac5a6d442d4387e8a11a77bf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe602e2cfa87bda6bd6157dabb982b07152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2b865265189082efa7729709c0f36153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f69f0fbc8162a969afc1bb227b2b6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4468514b07b05139f0cce89e957d0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e437b33d031aa40094ee02108a80c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4eb86a7558fd4f302c1d0f53cdb27157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629da2e37af7cc8a48d8f5f24987de7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f086384ee62d1ebf1c8d072c02f21159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd02bf9f2a703bcedc3495f8af9e77160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3beabaa37fae18b89674947c04ac51161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e1bb00892fae179a2cd457527d02d6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0f27235d083414f6114e072df053c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ad0e2d3c05758271361b5dbf80cbc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243bd73e5085f3af52f91e42fce6b0e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f85f9459002396769a982ffd307d88166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27579562f0325d5de7ae2ccc2b969bb4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f31214d96ce6a67fef5164d504fec2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771b4c11534e154ea6b2e9706ac34d1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be26dee078b5952c5a050c0bad89b75170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40780ea9c428f77c79df6020d0646102171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9316fd82515f30be3d609b18a266e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013d5c87e07a9e381bb711501d56a03173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f662e69dc1f2ee7267acfbce778534174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215ad8de5177e1953aa34882a64157e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d670bba2557a1197d1277c0cc2c499176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf69be8e64492a553d82024a5c7c65177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d68724c3326d9b139df7ba142637a2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea707097821b33a020292ef8b6bbb8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86dbb0be6cf5777c174015e54fd8609180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755ecdc9cf6474b4457dca2ebce4d95181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdbd8a8d5982a7940a7a91d2c4c856e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d189c3335bb89a0ea39862886a8cb1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658bd5b9e0a57e940176f1013dbbba28184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03847c1e8e46ae65f69184fa4cb96b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460622708c02a98e15b86b08a7e7416d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a3786ddb038d51348f1243616a312187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9e20011e6df1fe238418a87f7570e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db59e4c56c4fd011c6359dbe6127cce189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6567b07e41bfd9b8cbe6a6c9b646a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610115004941c3ffd73fe81d9179ce37191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4833bdd13ff127133015410766cdbb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d531ed4e3c67903f09d9d9b04c3a9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d27041adb7411e3e7c8e8d588f0e5e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444ef42f4f2d3bc02f270b6484622e9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20818a058dfa55b4b6b540adab644c9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ce1729a4e72f6b0b622aa226a579b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3863f425e35fa3a49225b7a3ace70b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6ae2810bab3e7c5d0694984578069199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05595cdc545d74fdcadc335772013ee2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b874c327a45bd0754bac57bae215eef201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69df3f0da485ba0f3828b89c307503202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46cf8df4609d35974c5763cd01b3a0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed857d8631ca71aa062ff113ecf5946204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6bcce1fd22d2d2709cf06666ec9df205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c80e10d1a3f958086a9f1066703db206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800c35261b0a2757209521f705108e0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a5f48410115de02a0720dc3e0b6c9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773919132e394509cd81e59c504859f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808bb2bccf8799e2dbc893c8bd2abafe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5a2a5ecc338d0978365a46862441f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e551603e3e8002433a01e28b62518212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c92958df25ea59d0da0466c55faa80213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63ee841306c3781363fe6fad0df3f6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e916f9d0285e29dd00ae19766f18365215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd3a0cfccec8aa60baa2a055902160216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99722547b443f2415f3f128c056579b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba572e475eaa55ffa46a7926188fa6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9867e415198fead22f499d9b155560219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d089079d121bb233f2792db2a319fa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f53751a36287c387a24237fcdebccc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da1b8947fa394f55cda1cdb1b00c6e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d34b8f2460817a01eeb2bc5c2ce5a3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1788ef323b22f54e47bbf8aca917822224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c498fdc03d9cbb61032b570f37d6f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ed8ec274152ec2f878522b4e0fc58226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e550ce72666fe25d20201ed8992d700227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03ace94db290cc10ee6e185f5e0364228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01e9060be3328cb6c4fe3408656720229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8c6449dd0dbe09acc6b03a43e7b48230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce6a686b5b87b4443c92a574ec3d27231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7337a97d6d84f8772e213e44db3f7a7c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d230c7b27a8246fa13176e1c6ff07a0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b590a5b52324a75090122cab4be2f84234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a80e72870532e916c083c983aef50235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268124447b2253e757da403395ef898236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976d93d0f73e77dd0bb4d7fe9e54137237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80954d4da65b0ad91d5389c03b3ce0b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015a4c847d01dfc1e3dbc12a0e2836e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654697b6bab71d476acf440e6a44ea1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54499fb991ace5e483e591a06ef907241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882cd927fc88cdcfbecfff891acbd77242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35e742e40088bacc20efaa4ce2d2b3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecfcac9fe321bfe96c31277d4d284ef244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d35805565f11ffc5f269fc0c64215245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90d6da616a8a738c97b1ff22ecf641246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1dfe6cadefe39d7d60279f81ab2ce2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590384e95522489f896a61cf93285afb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c1c05c2004a2822317409ff1a161c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada76f687bfe3c31a90a5a0a2b8c0a3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63afebe9738209f6eacad8aa58df30f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e619a3a957bef8b888f770106965399252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274eab1d38839157aa0f4225fd3f4c1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694bc535bfb9b47ce7cbd8430bf2c59d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67cb20573a0f99bdf6b99420fab8ae1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc199e9a5153223f4f775cf6ede232256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30241544fef8c439a18703938ecdb300257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c310f5253a0e04f149bc6a390b24bee258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d08c6dd7bb90a287012965dc70bfab259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e08e2b89d97da49372db28a0342c7e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a074c14189388c1959fe1b04c42fc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d68df7eb3cafa1c1c26572ef9562a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2b93adb391755ffd7871f74516370263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb5040aae495760df26d3c3f116bcc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261e6395bf289760ddef78d3a337653265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d3db0857ab3af09bec4e7907afe56266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50dd2a168f165239c0fd7ad0535381267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5a15f3e0b47916d435232d75fab53268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b42f4ce212008f8655709ed21bb20269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e296ffe01e19954d4133de915f653270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba25820745795bc108c5054c4dfaf31271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1ace14a4e89e56c3f2f71e8e5b7b3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84329c1ac6a77e816236cbc5b15e8fbb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c1240bce22e460d085435393f03e1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c3c182263fc515530a793015f505c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb181c8447ce6f64534bf9a3d9c6e86276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992d519b91f2617cb37c393484f068b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32efa9ed48ffeec4ef283fb36613a8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788188dea9b718789d783440af2b7f74279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf6b66df99ba7710dae418e079a83a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31049cb344eb9de09e1b29dfba6957d6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c3fcce9560e454c9a1cbff6eee144282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b3c738c9f8624d24a9cf36c81b7cd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6eff476160e60256180a9782809bd2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49364f61cc2652fb6745365eb296122b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769062245e19065eb547967337f2714286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f733089ae08b0740d8f11e47650c385287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1799183fba642d66c33a411a255dd60288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8fb4925fc5f95668b8c36a3b40d378289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39290ab0073f49b61b6812094760b8c6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155255c9a0e13897babb69ed402197b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8dfacb34ffbb6402c967aff081d3ad292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f40479c0bc3c46929b7593761ba9c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7da88483c795e6c5feb01c5c6e3802294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7126c9f029f9f64c1a1c4dd20c624c5f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab04d2e7107c1711cc117398255506e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14aa057890fa48d2fdea9403a128849297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b71b607fbe8372e19c8dd783044db298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed841a1be5914723221baac0521a72299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ffe248a795a451c4cbf912b4e95272300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da551e91aa9ce8b34c43bd495f4ba8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c8e4ee0387b5a88b8ddc9937301ce302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ffef8912c26a864fb8e646cafc0120303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447752a7efc9e975a4b78437a6f272e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2895ae55ecc8191a54a108d7ed5f8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98d14908f802a309de87c1e6c70a97306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38af0198860a7ff8c5bb95ef6b25e8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f489a92681a3f739c26744a53e9fde308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b8e5d2b79e5b5f6d97fdeefb69762309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f302576ea3f5c661fe29fb1c9877a46310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d63768fba26539a14d2e1501fea5a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9df95795208259f13d89a4829f9835312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9c54a7d9e83d40514554db8c496f2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895d33c34950ed9811da018a55027fe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51feb5d38815319d5bda7120071939ff315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66981fa95d034fdcb6d7ea9fbfc95a0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0e8b0d0ae3b98aaa8cd94e3dcfa11317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2a6c922f5c9f43cf127c6c8acd71d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5cd4976b4870689748ab1288d97d5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef461b5c5ac24499c1df2d3be4bfc509320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab29cb354af30e678460445585857b2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18815042321e76bd99222b8c5bed0905322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf5e1e8e0f9c3be304f0271f5ba022323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7e1e8079ce54f6f5f1210ca0fdffc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ce98b945cd234a9123b91e66f2308325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aedc1e9f0b9b3cf2199596407ab9f8c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6365d1c08374901a6ba4d7af3bb741327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d631fbf73ca22db78e64474644431328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d41112df5d0b204d0f3b82947f017b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f6e725dfa077cbd642cdc5f83fd71330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3617c602d57b83323ca23d68236932e1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130fddba734833943fd7ff45da6a206332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f1089f49597fbd47d032b442e2359333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4175cc37c30e0845d480411da171d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f46e4a08345983f93cb0e96688502335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39aad8c613fc9cc6762ff5322d29b3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79929d4b4ab043da610590b2b7692d9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25ea9750462f46c9093fe238d83042338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1115c455afd41b6b6628b060c8083339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee877dc4427c1531f60269c8efafeea340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f474a3d0063aec7e25abcc57eb21c7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12604c2e3b1d2005ee5e4676cf7295f6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d135f6672ccd55a77fbc3a476ebfa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e800093dace544cab5ea9a5d3af2f5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119feb07a28c21cce3e8220222373e77345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa73eb58ba9827138698a3a304e1f29346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6cebd15f1e49ea5b04e776c650e3ce347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ab32550544061b5a4724b67c6dfe3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c617c653771e6c119a44957e0762592349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd00209830510e02e4069333cc7aac350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab25c0b33a7298c7fde208448a8a545351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b09361aca10ec09bb7c3b02cf8ff0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fedd269ce835b65444d1e10bd617f3e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eaef302c44aa69984be0875462b51c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd88494953026f2e32a1a624059791355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa344e3ee0cabb170e6f45f4f7d9c9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2343c2c30351da4bd17a7efa6d1a41a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db742a01bfebeeabaa6a5b2a67b55fc6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb18ea7bad01a39a8485c4a3d3b43e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2afd042a50121ba0f0b5f724e87354360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c549b053914e0c1dd5da420bee853361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0d2542031a393e24b705527bdb888362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955dedcd64f29c303499f4a8c44aa6f7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef99825bd826f677ffad82264579fc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ab197ab59155d57960d4cf8e4997f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bcc1642c3faed301496ba1e8808989366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829f45d211bbda9ad60e55df145a472367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66cfdde4c4cf76cfb081646a2d8410368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212048e529e01165fd569aac20b2d9a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60b1be2fb03da2f8ba8ac46a18c7fa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e92a25e0ba02200a6dde1874d8dc65371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341f8f1e712e0ccffc21a2363cff228372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ad29a6f0be3ce322010fb4c4086bb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6d59f72e5004a2444a49a71811430374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa24f8853eeb38b854962766ae4221375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b08547aaeb734561736c3050320951376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b861c962128bdf889dadd5a0ed807377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e329819583b875fba04527a27e7124a378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f42852e6f289fed33edf92763f317b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea37fbf6a615a55a8a63e5ec67bf3d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7b1ed2d9e513838e7c340e5be6c6b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91accdb2bdfedea6f05a0ec9a68039b64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10022f7210c4de1ce1e678e1622581f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7320d1e7dac07ae287ce7af53a96b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011808229e30d8a525d4d7364d4d8e07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91a8c70ef15c1122cd067475c8218c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268bd772167f9a3aef7c2ff882c7b6a99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6024beb0448a05a3bc90761f25882010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d40cee855549be24f16c4fb62717111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2b3e0d5e982c925ab7fa47f6760ad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569563cb0997f816ad5299d08ac9c2413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320a7f2dde124152b3113d877e4298014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52523802d5e28bcd1f2fc4a3e59a4efc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4d32ca5ba657e21f7fdde0b3c6e3216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631138d99ca05331aeaa551ab41285e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100fb0d8dfaeb1dc82429c8a7f3beecc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6e12261736b41952c367a04d519ec19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4614e732465092678f26ce3d7790fe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89aea3619106b9663d00dc679507f121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a330231b483157920b3ee14f53da66122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc90c4e5c64cbc26e319d9c0a87ee7623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc182d7b33baaf35c7a1853e3d58574624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161359809e20fe7685d85474b9df8e525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee400086ca8971bc915af6b0456d5ba626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b185d27b986d69fab4b482193cc449e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec8f129e0ee9b7cc14c2fb7b4da84328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8ad9fc8f91475d808f5172876363f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434e2b59c8c2f51ba93a21d89de9dba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688c58517bd4206472f727605574dfd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d04546d77f4de0a4d2952e3f63562632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d21f8506a974db1c24469a7aafd3f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28cfde5b666f20eb3ef567b0eab260734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca61bc2b5e8ca5de944394603d06e235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87abca5132451b68618a72b15b012b8d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996e47392c4483b8479d9d1edf4e76737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7faf05aee948f8c6d58785e97854938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a91c9b141a1791815fe6690e41dac539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6833dd5b9c9973663b2644f22dfbc5940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c133d7c7b27f7ad759f9f49b22470541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c3da6e2c5fca10f30c396c836afd042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f21feaafa2f6356bb6ce54345320bb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067740dd55892c7fb81a8ecd9c04fa1944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893a0df2bbf1d0aa2bbcf4759dd8d7f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee1cd6b42b60e56407aa559b9944ab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf590e5eb7429fc42f2dac8e6a7c16c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a71f5e831f43d9581606e0bfe11f648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984df1e2ee84341bfc3cafab67c90d9d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e058dde779fc09bd91f2488eaa5101d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b547b50794548aaac05103e37a15651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cecc9d70cdf9297fd0b6a5f70f0f4e052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e746b646f5a46de26fdc2e7c387574553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b4ca3d75d3f9b1ac827299274b9a554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14d4061e7505312c471c89ed8b155855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa13943fbea508fd2ff6b6788e5243556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2bc81881be61292054a2fa6fdf13a257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66aa0cb10d84b2f4859b5381a81e7d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba011693d09d62db760caaefcd41ab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3306713ca340383a5470aebc357e460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa0e3c45dec394139876ad0d6d495161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317fd91624854aaa52118dc639a0eca062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d7961ff33bf3ebd2f2a8b874c591b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c2643400f5bf53356d6837401dbf664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b685e422b7a3840cfaf10b97321caa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2aaa80ccd331a79981191d29c1f7d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539fa0aa89795c0d92c57659b8bf07467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267e3a8815049629d03d270769b89eb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6de658da66090891a19ad80da9ded569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab199fd9349f961b15790fe140a31d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf4a795ac5ed281ab4c98716e1611271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a6878da000ee139e23ab54db5526872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd36581eaaefaf0ea876052370077173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b08e7924d9a25e62bff412c364feea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52094fd4df5afae262cb25d2ee6cc12775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421514c30a359bfe7993bd11e15807576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d94f7c23ae7761186147e204980b6f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968cc2219fd9631f4a9a00c096d838e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd30db6a139d750bd4f4f61766bb28579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3660210d2a65776a921d82e381bca780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2cdfe859f1cc822185ad670ebe37581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9d34af4c105f2621d3f530ca50db682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78f514a99fb41eed36f51264bb80e883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e7aed9b81c4f91504278c9c16b0bf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96495bc1a6c7966edd2e2d967109fe0c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1c1c8410d65383a4f79c7f0dcae3486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc08faf18237afa59a40da5f0e55819787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eeac9b995f8af35503e1b9ff1dc19d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0eaa34b93f625e0e4691c838d6a6c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77160fee1a2b8dae463980914e9ebe3590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d050f8ed905b19e3fe7bdfc1d0536191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc7752f39e9a0fae1c4805312e16aa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900061b688a5b9eccac9a1d6453f5f593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab2bd8bcae70d5189b70d1acf42df594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093a06a5da384a92392a07aa0d5972595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d5ac048b757e347726e6fedaa04a696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe300ba6e6de4923c15051df837858fe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad199df22132c3996935d3a40b8c4a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db9d3595830c5f223a20c8c0be62bd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d39784623efbe5df7ce32a1b2a9709100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920dbd97e71e1618979655cb78049c4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639230796d1db01a4e5bac1fb72a8c5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b12eaf0c91b35a4aa358400a35770103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96d1348c40ae81e54ac09caade80e8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509eee556c43fe4b880f15192c4fdfdc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050db6cf00f9f631b66f2c3f88f9ce24106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33400b3a73b90bf7d039328d8b63c2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dafed4d54ca16fef4475847c806377108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d986884da31dbcc99bc219ec4e6ca17109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a53ab1a85d8181cf0b653828536383a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d8a7941fc156af8623a4e1887ad41111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea750244099463df82839559bef438b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c566fb43e674f7189bb66b8e094ace1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a557fba28f4e672508e397cd3e8e8e66114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb511b43300845d0dd240ad43add46cc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825cf2fe2fbb260d3ae9d335d388073116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572ab00769c7e935e0c70ffad3d98e3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843cea00474cc2b5dc3eef93193ca35118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac169cc08d113203409a0a16e462c8f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215885fb0c0f6415ee8bf34fb5add23120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8276b7b1e6b4b18d279c3cfa143890121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7135c9046a8dc1de6b17f531fbdda122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47fe3a3e34f30cf7507185980a17a3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f6c00b2e15445c884742153c772c1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9c718cfe93f6394226abc16c46f8e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949e85c0b16ca1b352d9b3be5ab033f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6108d69ce2f8586a4f4c296088d02127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92994c24960bb8ba34b20208b48e604128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d814503c53e4c77ee4a9b26800788129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f392209af4a41c448054a6552efb0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080da276e3de34b0d86f0c330721b1b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94abf627bb70423e97057188438c3ad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a55f7e47dfeb3fc1ea7b3a4d85f92133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d30cfc065c29349df11edf7911f64134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1b04c5e73824c83285e74874b4c7a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d9307a2cc7d16acd8c334f3676246136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25c822ea8f0b77fbce36a2cd0a9a7c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef52af843c88643f3202f7eee50a38138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161f5df865c9d926ce6b394a82a18a4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8fbe03e5f5095ec6e5298e0d601cdb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ee245fbf23cce3d4be72fee2911a6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e76a0ac726a9f2af7dea7fe0ed2a49142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144076745000be88acd9c6cc3cb954e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8a80dc938322ed810f4853821e645144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448248db93cd4b860c6df1e750126a8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358dbefccf5002e6e36c447847c769b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ee9b5d84edc2b56ebb6b843ef25d9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7696cb80605746d9bcf31b5d52f0530148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b316fb8f34545cf2614055875c29f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e539a5f9bac1097c4d9cd2a9c714da150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb6a9d8d8fcdb0037b85c0e2fdcc2b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17cd68eed9074d8987e60f1960199a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d58c07b3e9f7d8bdc6ac09a0b2215153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542fafb37d9f22c4455fb96556da1de1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73489e4f6ff74cd1fc935d9eeb39cb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5ea925ea2200c80c76a91ad2ce71d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3f6bcc0fcb00ba6acb201f54313e8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0be384c9fdb31be31a01a4b073570158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65480f5bb268530c115f95d208abe5f5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f61a376b092a4157db43c8592b72fb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9008b4042d040637961ad7a6c4dad161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4280ebef93846632370560ab6711e42162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfdc45bd1288c98d059253236c77ef2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113b1826f488a13e23ced4f9217ce34164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954fe70a9b6b7a635bf89db2e8c5c14b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c977cabdd0cd6a5583d69904658b418e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844a06a36711f28929a55e886544d27167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25577e419af21a1f2d69f418a146c8b8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fef744870df2344087a541d3e716eb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107848dd8c2a8edd071cb6ea5789ed9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f94e168fd73efbbb910c8582eed18171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ae0c5ed94b7a91685164b516ec5d3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5caeefff7d563985ae009af919367173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db1be53437c8d97ddbd9e7696f5f05174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8dbcc0ff4d3fb8b7674025485f5a2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5622017e59c62f0a142c8acf78f483176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057e616db15d4fc6e5c9345f1244a1b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4199caa600f1c4b76b596b9a8b4390178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d68170fe945766bcc930fb09c50641179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc1a9e7bd13da711af2fa6ecafcc5a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757c645566a492543dde031582281b8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d073dd67f7e17ceeed5643f640f39182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78cc26fe8b651540363072cbee60ee6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de14baaad58c7768178028aaf8a2cfa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f314a71915254c40e869e45b0c46cb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba922b349a1f48d83b42db0d9bce008d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fa8e34dfa7abfde9660af79ba0cbe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b18113bae97a2bf9c25b687db71f0f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02713f361cb30997e79bef381bf3b61189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a45072cc7f96d80c07dcdb92d7762190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c47a33695855173f14514720cb78e0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a168860b875209185a358c55a9f75192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773fcc873f416f3c1a80b646c210389a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd3c0729b6c6317157ebba58121d31194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041c42120650aece73dc09aaa3597ee195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cdf4c201349dcfe41c67755166d5f2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570a2f75b108fc5225e5ccc1627515b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec87d1d2c99bc031cb59763c6b59567198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afef7561dac4bee0bd0c6169fb1f961199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e23190e5efb210171401b698c85e250200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a110b5ecedbb25dd6364e08c49f560d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102801346c15a77180624b89adb7cf03202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7caab774385487310635a8bf8a8d4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace5095e336f18c55fe5b56c36a2831204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a6d1a4a971cdfd8f1317aaf0a2e9b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23365df7c80eae68c750b18b236c57206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea9881ad4c70900de113ab0ff627d0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b0580fe753bb50ce20a6b0e48971f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce27a2cbdd4ab24642859fb31c4b6b0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a08e420eadd88a398983ecd523cdb8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae91dda2350e43153d992d67b1549f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64c06bc4f0dd30171f085ccf389eb6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc661680d0db1643e7b49e7b22f3be1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88efb4314bc9c98b180c19d981b530214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f01fed6de5cf6eb1f7bcae449f1df215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c0e1e57dad5e10f5dabbd05ce6b4a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd667321005019e5f97291db345b9f9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2407a0f83bc62fd0075e01cc0bf46e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77c282346c23084ba7ef47092c54de219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585bcb74fda36dd0d72e1c20f6fae50220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2f37c2de25a4895f391a02c97b55a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6786230afe80135baab2f690483b16222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d555edfca1d4903304be091a303aa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bbc618eff3ec4c50198d5af1f1e275224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf931a0834a1e9c8fb91c51fc7ef19225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc678e245269ce1c47ced877c38c07226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b3dc2ba49e7ff6c88a9058b500cd1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b095d0f5f247cf9e3ebc149912170d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb97e2a391d450059e5fe33084d162229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3caa3bdbfc432638c7baf711a22f6d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded9353f8fbbc2b7407cda599066b95231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c7dae90fb6974e32d5e02b0dc7bee232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb47d8beb587d7b1cdfe49d326d2f1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2e9ba163c298972fd0d306d5a1807234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d60c39f413304f051253c46986bbf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b978b6ced2652879553728f8ab08a4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c33a141e7dd0b0967c7de4c8d74596237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615407c78c595d73e9576f3337e2035238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578d46e8aef1645a20b7d53ee340fd8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e8dd678d45617b006c0cf393ecb98240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92be2abc869a80e780ce993fce1c98241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b56dd36f1370302b0d7f8ed67f72ac242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f3fb4e19e18c4e98ac7b41671927d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ecbcbf700a5290b481f318c272d982244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e367f16173c9659f5369853341b7ad245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbadd4ec23cb52d1f8d416c0fcd5aee246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766868595f32340f1918998608314c0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc38b5eb9f2d90e79c7f03748327ca0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851da266da9911957319e9fbdca30b52249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0590028544d70cbb55fb1f6048ca8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66276eb3faef9d75336fa946fb297956251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37824400cc58515ead90b9bc2cad7fab252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0419bc5224e452531db4716380f985253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b31e19889e9e19d0e36dfa0271f1a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126f09b7f0615b16f06eee207e22118255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809941497768313bd633b0e256307a78256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e121990487fb032a042347b46aa94257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb37e352fb429fa8b0497931fd4595e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790e27502b4fb336ad9ee2a96c18e1f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d233bbfe09a225f986f6baeef10b7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c47d7f2dcfa0c1665d848185888d8f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942c49aa43df7da9a3c20df44ad408f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90878a55a5c12909741955d1fe0a4f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841856a24291e7bed91e77473dfb3b83264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906bbf4b8f490666c100890ac62030d3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb423df7d0d5c52a7838340ec16c55a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937610908923ab21112076d7dc68cfc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351774c8d31600b239d079a75c13c6e7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c3e1306a17854d2118696d223d0f7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7a9c26c9f5ace5914b65c13d0c016270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9ace36610b46c8a7295a37c56238e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea993613cbef7dee77afaf767e9a05be272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e84d4acc86bd5656fa35765a0d4e6e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786127feca9df67fde1dc648a9a51bcb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e8c0f7a9e3682edd2db7078e8aa48275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d96724c27750a57eafaf0d2460fa3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d37509c4b137cc7aec7b4f02cb2087277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4fe952db265a706ed373e0d490a04d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcdc3ee77a64582f63d07e4898a3586279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23c3991032f75472f50161a2f3ce4e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8738d74035ce6250c806429d58af4ed281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010b3762ace819f484f474b3240314e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4aa612a5db59084f5ba103361401e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ad49606ae9596108c40747d6397d8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71bc217f5f7d7fe92b3682cc2a91e19285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5aba98c30b40e2e6fcd1ea77c539dd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a0cf403ef811957253ce896187ec5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568996063a6bf81e230b7e19f9729f29288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2edb77a73b70f828355cc87e08e3f71289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad4d9d839923795cf9a21efc634b1b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6558f64195a122074ab2d134be21d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da3fdd77bce2846261fe6b21782992292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd712a394b9259e792f0db1aef1336f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36e55117a246a1d0974388e4b16845294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8079f4f99128c8100d20c0203562b39295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10803e3621dec27d8c09b062ee86c9da296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfbdcdba53979e81a49dc7726cdcf9b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22379d30d74addcd517de0abc464db78298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79fbc88b16cfa57d5cfc4e4ba3b787299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8dde021d67d6c0c6d6832a23aaaa72300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec4c2de972a28b974bffdb2e37abac301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a544f800cfed76db7197bb5ec7f321302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a673c26330714e65f844a3e13ada98a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ecc2459c2d1905818f1e1c9f7ac1c3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c791a47a3a46dedb34577ce0edfb59a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766717b5d70a0eeeed704b4ca16335d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40290e4d3f9ab7c346707e86690ebb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422fea14f86e122a2cf1d75deaf1f4d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65e39d918695358425167cbd2d74ea309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf2fd49e795a13e6073acaad4483ca310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b6aa3507b26e80cc1c80b2908bfc5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be72aae90a3c0e9f2b2630c418acd926312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8c4df48de83e0d91cf743396335e8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b8fea8e2f829d2a43975323c60ef7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb200c29695e88964e4b51a65b8a386315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7375702396f6bb14289d18a80025a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6920c068b5c5c1857201f176190d9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e32dc36ce52ec4946eb58dbaaff1fa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02874b96682e9284d0d1f3e21e689d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487650419bdbf5ebfc0906ef601a6b5d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262893a704e6f8fbfe676d344a3a376321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a67614356d265e8646d4ace757289322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026dde9c7d96878cb5f7be928c8c999323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312642e210d00da2e646a60edf6af571324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49e4d093c891e24d6846b91678284d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc93ce57dc11126996d10b80c72327326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38425171779ec46a83183a9b129369ff327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf6168ca78352a815a708004882091328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7799f7b194dc253f4596098852437329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76413cbdabe8b650f1421382255e3b59330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecfb8b66dff10a199131eb0d4632691331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a4cee737688753aab1d86f1b17c66332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec90093668c107607bc28a4bb1c0f8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277074ba1114290fdca2f1210942433f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ff43fe756ca00a89e0704ad81f959335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e860b4a33db1b86189eee67a373f4b4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfbe042ee1bb83577cfff44f02e0469337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b2d3f61a2b20d13863f1d77248675f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580de99255d04f5a86d02ae8a0388e98339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50227b6b478693837f4789447d966575340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4ed04f22a8c4313aa68d2a808d699341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614f2876e7e54f92bee55ea4a9c51d1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9a64809f06480b55ec8269c38fe8b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364b1c562ed7f3552aec80aa57bcce9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b22ff01afb67b0fe355e59cb1004f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486cc1003a81e08e12b8ba0edc1b54b2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e400cb8c29e0cd387c7a88e587b51e2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23dc6e71b3c2a200cbdac0a422540cf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d07745d6df8d2e20f6ec9bd5bad4d8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d781be23bd058c27e16c3bd23217188350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d08abcbfb3230d08bf78beeb94b08351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c5f37919733b1426312743140be57352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be77c58151f1aa36421e71a3148739b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6abefb4aef5936bf3bb978a0c2c03354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0815564f7c3a4e1d3886069da20c0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b777280abb5815f3b1d0a570d553c8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be316537f90376bd743d09c7f13f75357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a08d18e18cdf1dc3e2c90b8252b749358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01668867a1fc2a00129c5c38259353f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3ea3180bc6539bb8c2d4dfa0186a2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b58320f3e1deb4700638e16e2c7e2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3ed19a8c49729ba593c7cc7e76b09362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a92c77f14d9ba84ea492c2cc719f41363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11e0df59268fdc8ce8d43bfcf6aaa7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9361b947a2765374f697fed17b24e3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58eef2ce298b1e145ca792687e34d2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48113db33d09f0acd7edf2ac3e424ce6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd60eab7d4e231ef65e92ee5d008181368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ceb621420e19bfdf229fe59546dfd4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b2fd94a92fa5e0beaeb0dc5f37068e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b9482042c11bb35164f3780c40494371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477488680f545928c0c0fe17a575e7a8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca89ee6b0a76a5f20c0c02526ea71c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34303218c9d0e6aa6bbfc8d4f95db6d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2804e63f9f941bd78c708bf9afc598375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d161e2b3ba7ba824d4104ff497e7e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b948e86dd91205a2464d16453461911377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0bd8d845b604f55c696d293b4c909378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>