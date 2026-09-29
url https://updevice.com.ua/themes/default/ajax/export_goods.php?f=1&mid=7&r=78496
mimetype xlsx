--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee2696c8b0ed013865950feaa1b6761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d9e9df73d26019d11c934b9f8cfd42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6182b56e89356e7da6ba1aa484698c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a070e322a78c00b1eea44a954db3b264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507228638b1e28f28eb686cbc57c33c95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7460adbbd828c223e0a008add97a46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0005c3e42abfa2329a742d8ff20ff5d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9dd4344770257ce18f7902440d4b9e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee197430c37a12a8bfe235ddafb09b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb207a4735c7430f3d601ddc93d9eaac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c070331434fd5573ab45cfb24875df11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333210a2dae0908ba014103b08eb7c5c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43409f909678f51753c7271714445f1f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385df307a58b6dc1a4d7dad6ce91e1d214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90223c4a011c991b91b0403f57fa43f315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ed075a0903e79554911665fc506e516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2eb2551fcf313a968427d94f13148517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00967a77181a7c1f3f4ba725f60ca8018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423b0cd39b8f133f618393c36312a8819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865cbdb240888b511853974ca7a0d5520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892e83184dfb8a2ddcb86dc9f2eac0e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f4c028667491e55a059f80af397a122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601839ff0267b8edebbc5eadc117b0c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f598ff232e8b2ecfd5f0346a6703a924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae4b63a6b27ff39bc7f8b7c7110c8e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf947093877dfc9d4267a10d16339e926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf2518aa7bde8462114637e7e4c45c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6bcfde515dd3da3a52c1261b981bf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b396f95d98d464b73f1f25a76c8fba29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8143e0acec52d5ebada229e2cb091230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25034f63a27ce1915547c0580594427b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951b944193bc09cc7a05c23108eb76932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93a2b1a10c610542a69a5524aeec1333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22901cf5aa0af514501ff1e1888ce92e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b533b97fbf4bfecb18d261c3b854c0635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638ee4b23b24408efbfbe1d52044f0d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467129ed579b14d395f27861b2ed87137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e472eabc6ff2662d09f1a43a298e0738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eeb315e294ac27b81dde23881483bd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289bcd2631cf74f9e383e75bb467c9840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ecd8bfa4e425634641e152abca87441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffccc19a424113af7eb87712d55799542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21aec518e29e902eaccf10dec5224f043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd47562d5e0baf1d37bfed28a8464c544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12151a300220a5f7c6fa82acb99e0ec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4271502b59a0636db4e75609167f1d946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1c8a0b50bf4369bb80f9e7cd62e3d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f6268ae95b57de881a82430ae0dbd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d34ba519d7a34946f9897d332508849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4f5df98055c9e286be98868121b0850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ecaa7fcdae8f9d0de8666c8e3353b851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea023ebb166da6b5715b142045ecc8b952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49269aaea20dde3f7de52a740dfb930a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4885ffc0c601e36b1e9e1c113f32b354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5441a2732500443e60e26d47d5ad44c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10fc108650234c3f71e7dc3b66ffb756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05010e8a38442a609b5f679a9dde5757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b9ea5fb3a43e25475573304dacded58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00efd3570aac3ee3793790928427f3eb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb872f5c4c69a5f2fc79217877cef9f560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e254facf907097aa8b811be29d3cb6361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e93f9ef9077a13ada9aef378381618062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4da29109ad3947ea360d8fdff66a963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ee41188330e4bfa0abe7cb6d380be64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2df067967757649925ccfa3764ba7265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f5dd12946d7a4c2cc28b576d53f5d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b766e28057f025b698cee276464e1be67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31ca79b2ccc28dcb57a2d376d5993668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f346254de534fd9aeef1cf0cdc03869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b41e713678cb3c800a237c800e8a5570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b07e795a7d294dc3432c59fda01a8671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920dd6be112589cc110f5a50fbdf36e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4bd5daa87c41e877be9673a9a7b6b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b5f7e713e3fb7c34963bca1d74d1574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02498e69a2931cb242a993888af55fc275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9d89efac48d0b422966436933ab4f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7bd0033c8c1dd18018804f88608e677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e0829b58bf97249d42fdd369d729d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058dce87193a16cdbe82e5d1041fe6379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec01d08bbb4261ead750fce71fc88a280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044b25c8341dfe94a0f4bfe1b0ef40581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed49ca004b24eddcb559c7f1f2555ca982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fed63573f82ef6fe94494a5317339583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dfe187875f30a987be4935b14aefc884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c85fa284afaee38a2cefdfbfd2e0e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bbd4d71261bd7a8c2d13f6e7d3293686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65092145e9c3bc45d4b1660b59fc62fd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947b6319ab0a722d5893578c489203488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb5620ec0a6a0f6954d07bab6a69f489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a571a0aa80203ee11ec817f7c003290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9707da1af260d30bd163f66a435ab91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122e498f573ced5693a6acad2e70aac92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b26333fe007411337e5f655c7537e193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2e00e7b726b42d4e0974d843bfd1194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe16e20670dd7af2eac8b5d2eb2e97c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04807c2f5bc3170d2d51efa08999cb1696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63734f25c0d6e56fa953964c998b507e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e26e4c46d4459f8ab0f33981314c0b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffdf93fd4970404fbc00357dc99666899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a85a8e03d2d28708f91cf3d62bfb3d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4dc78038d3e62f90c68609aed1c39101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb849745bd1798cf12623fc1dbf155102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57bfb5bc9494d753737672a7783ddce103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3805d1a469cd1feb4abf5d5437785104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838a5f2bdee0b279875c4df3136721b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc284dbca186376d66fd1a6177fd1ffe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ac88eb14b030eab29c6554e9216cb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9bb49784314de5caeb6cb7061c59e4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28308136b94ce75b856b83b722e3ade5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f328d01c1bdb72fc4de3e04bec9d55110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e746cf1f66bfcbbc96f2ab18f1ab7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af6738543c2e333175ed2bc571e609112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5d05ed3e68d4fa9c9bf5517ea6ff6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3656fa34f134ebf37f9c72426140e8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091511f19931ac2749d81825f5dd2f6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503cbc550495c4b8875ceb4d59080634116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c33f78284f4761693e4fee89f18698117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c378c70d4f0599b026a3bd5464d3a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5432b06a817f82cf431dc8bc36638119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a122089b1bbe0dcc74fe0cf50e92cdce120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9191479c4321a6db8a195099c432df121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59ebd0d16b27d688eeec0db4bd30e4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878cd6baf62996b4895ad7ce7bd73fc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158fbaf7049c51cee303d392f02d2604124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a904e46d815d04706ea3ec134eba9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcae8bdaeec958b7dba69ebbc4302e0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e68397bae9e4a338cbb7890d743be127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34179ce69ff0a0908914a1f66ea1c0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6387c6a114cc160448244d7661156129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc425a1b00888651bd7309fc5927737b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f53f5e4ebfdcfe1f864e2a70f41c7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becaa443e99c361d9ded20f48370f148132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e11ab571c911ad88338736afad049f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6c1827cbb6befa606a722e090280b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c72a13ac5ab49782a9844c7205dfc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec093ee7db3a18ae62209b4764de7d7e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f311e80582097e6878506bb9fcb65137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b479cfbab12c1fce6fc1b18f4461dc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521b8fd3d038117ee277787aaa1c76b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9dafc60b73f07aafd9b1a64413f34140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d5a0153659cda48fb03c76ad6e45a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee9d2d0119fe008c2e53326a34faeb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08b8ec86db7ebdcb1078588c3c874e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6dc37c8ca8a1d1de3777e7f8a8668144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db195b4c135b2bca315e98e5c9b345f6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c48478424e93328233574e62bb3ee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13a341aa70221fc8d64c8e7a34311d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636d62c19192590bf2ccf1b21282820148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a34237a131f63a662dae853551dba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67bc2c4e7464fd1480fdbf8498c7e8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c40f21099a65736a745e1b62e6d4f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8736de982e145f7b6e0c69d09d628f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adbbdebf102117f1eb9e5ac16dfea77153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500f26ec3630aad9aa9cc7492e00d52154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630a8152cb1ca61bb4c19c1b7be449b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4439b4068d72327c49d60b0be1b6e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa645bdb9a6dc8ae880c9f2f896281157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c529cc761f267270f78b5866fa74632158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ab13aa8774b677c99401e8d76d6dc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35409ca68cd927edb88dca4f09a95d92160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a51f5f2219f4cdf6f0878abfdf903c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f535b96dd6139b56de2f79bde723e3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589cf8cc7e7cc551b97fa38ac68203f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d587b1bb0768cb1c8b354f91f89e685164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb667d20f4583487d5ebf90e594b5e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016dd643338bcf428f706d824d978b8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56a785fb6c76c34091dd1148809f45167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67dd2651d68e4769722d638189e0c4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7574857fc115003f485c5a4beaa064169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287f2dc9eb63399b14736d9db095bcf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0858fcab8e00855e2a0051d902cbd1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544460e2636b47287d7b3e900fbcdfae172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28fc61a0ec0ba7f83cd5fb1f2c7ecb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce633e0bf25145dda9a23fea5cb733f2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296cd084b9a6dc106564ede29492894175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75884e625d866194fd82ce8f087a38d3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bcdc2978be549a1df02debbcd580ec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81aea050cc1cd91854dea855a5103b4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96dc177137c62bbe4e95e2fceb19151179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64b93d0bd268bfc7eec5dee2435d8d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c622bb1db561b1ee26079c9752bb5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00cb1d858c52231701e9776ca68883182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd724680d0dbbc14cc3ed0b405d1b86183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438909318209d189eadd437b1a465b3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af4db5b940ab00f6aa557b923472e5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033926fe2118ed0dbe5d35d56a2156bf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff09b292d39f77e572320e57c4e7fe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932e542343eaffe2f32b821fb258dda188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f092a3da6a6d14a922901fc3b32bb1e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38d43a4e2231c34bb0d7f499f9468b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0770bc0195fa02cd535c2c8a67316191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ce82fe83e555be6fc7eefcdc0a500192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653674ee79fcb011f36d3e76c843435b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08544696a1bd7a9a3dc7a6d6eee9894c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef59ab1611c8834c3f03b5397bc6769195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b71589c6a01cd69e364d2c4712d910196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de95be33038fd53b13cfc3444eed538197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87fe89541447a089ff4d10abeac6cf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25d170a321f98eac384735b28e3961199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd380aa9c02ba406213fad3ae25b19c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a458e0c5a3b64add6500bf45c3149201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17f5f0257fa92891969bca7ef0da22202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e18c4b7646b20e963e44264286c137203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07bc16f76c20844d40de89a51a1a02204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24426046898c0b46f6dc0d000be60538205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5f1ddb4b056315b0007a59908b9d0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da532e14a2409b23b099739c6213144207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d48e1d22b21687860335e2b7035351208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69bb293aafc4676d57aafcf1c1058c4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18c99d797b630bbe3e296510d4b6b6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f78cc06fa5f9500cb2b4910b38eed211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49b814af00eb7c7a9723208f636764212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c411b2e52c0b0d34cc6b59014cbe2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434deb139b08e2ac0759f9b0abda1098214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63ee33526b8e8552eaffcf577c263d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d1a8993ef96cb2815019273404e03216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27bc6601bd1c96b5da1995757b22aef217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0e71ca27667aff998e3f117a69294218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a426c69f4aba0dcbc53b55de19d4b5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e18c0680a1960e13404f17450e3360220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c44ae671a68a3a77df0ae9341978e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77dcef9662616d98b43d4c58d0a06f2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0bb9229790c1ed381b09519f867a5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fbf431b73dba2765487f5f93fe9ff1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f7926cabff2e333da366330d1a764225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0641f1ea992c56d965eccde9c847a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30d9906e179503a5433c11d7b143db227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d1adec5e8e268a8b958f636142517228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d03845073789996e2c9c6272a914ed229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621739ff14cb2fa08cfe6711eecaf428230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f309c86c4c30b48b524400a7a9306231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1d663907fc84eaeb535ed503f785a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02019828004a04b787e95601876c001233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b43d861e19d0dcae15d1aa2135704234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f7d1c1919e2fa083d6a939d678edd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f76bb901f2e8eee891bd05f1293830236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4c803c02ba138dc7312ba814f52a2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a71208792c455819d1171f43e3154238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba916d6fee6436161545eedf9f66aabb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01c42f26df36f679189a8f0508c4b9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc66c1f4896fd8fdedbe46ba06d45f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59c5ffd4e9d52bff668d0a3c9d76e8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d372e26d61d7e60b83372b83af558243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d52083d7561fa6f95148ef554bb8c8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2ce5cef62e2296b03ba22958aea4d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541df9b4c6d838b9913b95606c368d9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a289f1b9f16214876c479a2238cf1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a984ad41a4df277a97b3bf52a24fab248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd3f4313fdbba313e0508fde565ab2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c6107f1cba3d7741ad34d25db7045250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315c2c54d7fa23098e06449dab3d47c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5c6c6ab32b65bd3815694859f1b29252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413666557574e1dfbafabdaae924be4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928e50b7fb74c6106278839a8472c72254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeeb8c5bbf646714a2f6113fdffa67c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51b8fe2c5f3112fdc32d0bb82b4762256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef351ffcd88edb1c703c0c569484b8b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849857e76357eaa66e990ef4e60f862258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91d82e5be1063febb8bc91f89d5083259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda27c8b050dd928a520c9dd2de1215260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f949e433acb938dfdbf6eccf01a6baa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b693bc9983fab9a1b3cea4647b5488262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9af235d23a1d195dc68587633b3f0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db12f99845c0c4799d9e771a1c203560264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05af10050eab41e8b42ccd805dd9b6f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937d3e3ce187eec552c69ec46c31d86266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e5ea78d0574c0ca8900b37ced6762267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c432dc43087a329aecd6d1e8ccd822268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c2f8bbb028dd6224c0b13ef25ec13269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd058e3c0ab4c71a9767742fa3c6cc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4aeab85ce057822665a792953be36271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1dcdecc042640e262e2015b8e06e4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06cdf0c1150e61d691484aba9fd2b27273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64ff86810a9fc39679d8e6636ba13f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c785e981342e84f8242be23a8f7085f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fbaa662785783e60c06eacd6263df8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6249109c0b33ee03f92de77586c5fc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9d9aa598ab1b3492a3d2f3708d2c7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f46fec1193c07f90d95f0f62cc54e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ab0815570257fce4386c4fc6a0c33280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974142e5c8179ab4d3e0fd08481ef81281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181d0fe0d55c7027a607a3addd1b4c5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96df325679e124f0e77b6e568275921283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d6a0c1c779a5dedbd850eadaf06c76284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686344a5310427dc3443a02d7ca31a21285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0c966bc24ce247c4251659be71d33286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea855d15e9df02ae7c2b2f68c92485a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bfa00a4abdc1e3c265eca199c948cc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9333f19e0f201fe14d7da80e72e20ed9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407b929fa7b209aa87fb88d6e55721c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcfc83388e3eb97dc0b152adb31ad7d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17847aae463b08a04c752cc81162126b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520528ed73975e7962c7ba78195d775293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd988a17afcce82dda10aba475805614294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747d3f7a7b7c03b6e2fe1b47516e54c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e29b908841ee8c1bbbb765f8262170296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b9ff3c99d2fbd9406fa0eb750ba54297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1b34ffcb84f2bcb70df4dd827a2c9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c794ddf1b5c3062c5b56a9ca7df75f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9464f5c7594e919e12d60d224aa49449300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0217e9ecaa406649bfaa71f9c6a1c6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9347fd55f6e7959d48e0411dec9200302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017934559fc21d270736470d4840f24d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41897855e8d559a5dbc081268663912b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af912248d6e1245c1614e7e90621e6c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6230915502f0b32e16a8b28f71e846306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805503c012c4952631d90fdde59c2594307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b7e3f1af2514e90c7c865f8f7c602308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba7791c38dd84440af540605ee44d5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5775739192cb11701abbcb317e1f03310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc839da62a7829b0a9337d2eae410a4b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201a5002c8f7c62ac537e0425f89568312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0fd004c7cfd6b2200a67bfe6a0ba0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb50d04efc4e3710b1f5a7faafaaed314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ad2a58d615c08147355c46dfcb05b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83586c7f1f254c5f146cebe2059038316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421195d1479827d6749431b9556bad2a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9a270e7b035508294001807617195318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01c64a0003240e78445aa86c536344319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611beb467b49406dafb0ba831d240b18320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a17b7e3bb7fcc44c54a6fe0e7a717321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e959a13e502ea046e8d97a10681445322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901070652a03ae495832178e76f0cfbb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9bec9d23f41ab12857f15f915cf3e7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7388087fd3580a4bf6b9036ff9b1943325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd38f24362663483efc25dec55c291326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889819cd2cf64c0d4e427207e4b812d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e386f3a2c11050b286d54031b99a2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92bcee59e32143597940ec30283008e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83367530306bd93f0fcdeee2ba0175e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ce78e2ba3a21c38e94c2e152ae1fb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7781835cfdee7562db21c5c494b79332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbab3c79fa1221a97f3b1c8d1dfae26333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987c167bdbf2e6a6df67c5cb26c8621334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4762131407099cac1a31bb5453e47a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32446e571acd21b0596d645693fd17c0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7586815c2b04f7ae6b53699d2e7f4b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c32b173b5ba7edc9215551d99c010b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822c75be1ae41a6fb86449a259e6458339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1c8033f69e02d7265d4c27e1cb981340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31947304479b59724427bc77a40bfc6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7aafdfeae2369a3609f939dc67138342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8b4976764865a42f0706ef3b85fca343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00823d9ce71f6c6f891d24f4796f5241344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b188c7d6ea3f863ff981dbc5a6461345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f76376b8cc6c818c0de90ebbfda4d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac141b77ee053975295049cc0432021a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92700f45816d07662cca8ed0fcab326348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95892593e4a2bf128a5b31edde482472349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a15e71031f69b5cb4a48a51b411d7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a4257966d2e271555c2793c45fbf9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d2f6c6d210c4b92527081d8b3f029352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be001efa1e9f8af3af16d0bc0cc33fa2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed00b77585ff28b043c6a9e3b1dbca3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df3f5266e49de51851dbffc15a856d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5db4243bcef1ab7546db31b51b9dc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54907e4ec28e2b99ba00110c23ebfeb6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24064750ea00b19d267133f8becdeff8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694dfc963692a686769f414e16d47da359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d84f6fa2423d9b4d9da394dc7263b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f809fa010ee0d115e4b9f83a86a32361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291441884b29200f87488e295c9088db362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6cb2339956316ff9436ea649aac62363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea236ad73430b849137f9227c29a941c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae9f74f6fbda29b692e7004e44012f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074cc718179986f7298fe5b988ad2571366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92358d09352a9bdf2987fa4fc9548f9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c37c607efed25711c717b59ce2c1e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3826c2fa51eb91b0464a16b969e46ab369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a023b02e0bf226a2d94b8647b167f8e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020a11d071abbb39b2fcb068495a055371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c543f0f06e5f6788a9d0d9f8b8919e0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82af7a9e2d49c32f5dd9b57e672646373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8928664497200f70af9aedf4f5acb58374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99bc3f98935af2ae6aeb5065eceade375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0b50af9bd55612ce21fea95a22eb7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d4b7eca0adf2a2ba273ac89963fc88377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b0b83ad00246ac56967641e61a9ed378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9bfe8da1e2f80b86bc083920199621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a240ec6a6538d35cbcedc2af90d662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373cdcca36904f6fea9950843c0db00a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac177a35c7c57ea3080cf1e4d0b41d3c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26bf154ac654409034d070d113bfae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4f856b7fe9e20f71b685912c87a216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046fa22c270bd8b90c0199fe6d398c477.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ceab4574f049edd844b2de174e9f338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566956acd8ca5fe24351a857e43c6e99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e864d1b4909fde57749b1faf28bfc510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6470e6da444ceea44238b24163936a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd00638e1dffdf9cedc39819485475712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c47fd182dc490db065970a9b69512813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4adec764a5998ce1313b86416acb00f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd44724492965fab2b5eb4e3b42506015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5a46b815eaed9f6fee48abd7558c116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953062ba1e3b95ba67d703c28f980a5e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298258c70d79945c63bddeec406052f718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24942f150fdcc1e2e8aa7f0418bc2619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b414bd5c152cf1ec2e1892652f2b320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f83795a04c11da21b2bef890a8298321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5dc0ea11f38a9b1eabf6044c96f4522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36732d14ded96d1ddbd051c97c5a3c8b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8c9ccee15dc39a36a359642e7319624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504eebd41c53a3fb0460be786dbf79f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3bbc715f33129cf1130421ad41285626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511b1d9557162155f3a602ba752776e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068c44f2e421d24d36887f95756806d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb7cbb1b60a8379e5f4e9f5adfa7d229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50218f501221942632231326c0dbf8a030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665974cfb96c2bd2f8ad8649b6e8ef331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6caa61b573904730f1973851b731132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72f90537f30a56e2809e62902e82d233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465813ace7e3ff02d9bcbd590abf5fb834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0e4c1ef2761645ff3dc7b76a70aab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935086fb5a34b20fbbec668f497e8e936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526a57a519dc2f88a9ee82de44474a137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5dee039cec1c74773a5275d9ebf1c738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1123ce9021fc87f0898bc6aa4d7357139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757567eee3ac96072b08580108718d940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76731ef206f46ccd4b5a12657a6e79841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47267136e868fa8983a1903f7932eaf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d45f9636a08c4801947d451f607ed943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95efce5c69bcd399c339e73296b0040c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a0a2abf844ff7fadac92a20a5895b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023d2b9775baf5a248de1574b9c1c6746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ee8089a8e08dd8891a8daddd1c04847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f41e975c214344d37197c0fd06f86148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc04d3197de088e2d0fbed72f0232f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ecfbc707889b97f355962bc4cb6bda50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4222ff27d4d5b6c1df90fdc469481351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368977670a8234d08f3947374c03753652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea4b0ffe484397ac800c5f8ac578a953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86d9f14500c94d293ac74c577e90c254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4f04882f60fa43584bfad277bade255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d95260547df474a49437df387d90db56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c01c5db1680d71af615385d09f958d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0761a0fbdd0f95f98a6d914fc0a74158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba5bde5db3efa9652beeb51dad401259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f25901fabee36eeeb1554b263268f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee453f324402db4b98800d90b6a47061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5d1f4528a59c214d0a4538a31671c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8647b2259a4215ff36ea825c3a357163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6940835f52917072563840b4e39d1664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033d22aa080e248b59aa9cca529362b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265dee6666bb1652f4ea4f4b1a0201d366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced609aeea108e7611a769e37b65398367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f01f0f2f37842fd9d80de77ed4873c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725fcbda4541e6495dce70e04f2157a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb77ec45d5389ff1f1512d7bcde4f1370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b01f7dba2a62c18c085035e2e21c071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91e98ce69400b63888b37be1d364f972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ce72b59dfefc95ca28688ad38ae6673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9139aa12f89d0735f26b60834722ce174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3cb61d24fd4a45c416d2aada4f08775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c989200e7617ccd690f00e53229910276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f26b405e6d3b9d9a058b8d7d8f373177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb077e3e0a8a848aac7715865cee56e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad7006fb8e15ab60b1251ae931920879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f936d5167054f2c228ba9b5ac4463780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b6d8d9abe2d03611e9687856ae76181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c234770d304ca63c4cfe0000330a682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486c6d411d63f7f263d437bb123b8dd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068d0af9092c7bfc43a0dedb391530184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaede487fbf6bf0963ccc29d7ec377485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823df7bbbb30383bf08f9b514752d84086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea197dcd666b4bdfadd8ec726835e1087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93e3ea115021bb7c66444181efb25288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94bf7b334a413c5c6365aa76be80be889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2fc6556ae2ec6feccfb07f62dfe3290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120b7c7f8b695adc5814fb02ef7da0a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8dc2b3cb53b6c1b6d12ddd2e63168792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc27a833bddc1c9b22fd7821c39b52c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce51f78b096489913574fd563af7dc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3788591324fa982166813bdfb55e59095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0236b17a88828fd0564e3469d875296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084327ee601bccff0af55b8c2cc606f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053159ea2b1f80e834daec78ef82d70f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bfe89e88e3f44243fd0387f7f1d1a599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65639b90005b97cd5b6fc58d1a124f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9108d259dbf0931691941147179a86101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a199f293b3c149f2a7e2d6f4ededd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24484c2b07d45a52801e9d04469e5c70103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ce287c30a3bf619fdc9c7176d0e5f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b847726eb6cabddec6d64b0388995105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39158c963c82dc660d11b02f3d6f85f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988331099092d049c16404499866faab107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce376d9b1aeba9cbc839127d5616ee8b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bfd4fb881a9409834b2569712b26cb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54103baae10133e1448d7da83edf8a8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c873304639e8274d69821a6c45509111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937cf60179901a49e1ab6c601b891740112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fec3e01a76f667344d0bd8f064c01e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e14544551036838b23b67a3dc81fe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17afdfa7fe0ae7e6a10ac9698a336f7a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1702a779cba742f0cff0118a7939fbc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d1a9671666414fbf1d4ec1bb790e8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade6da078df55e21dd3d060358f9bc3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff68ce82550467dbfe66ba6dd3b095119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966816e751a9b41c050023f5531111d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d42b7eb25db0aac5f31a8296bd4c9b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb1277935c6af548b45403cd22ea08122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1805033a94f43771a6632fa15a88825123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981889bef556e230da255949d0af5ddc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac00001107be61c2e4c708df8d9d5f5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a98695af2ad15f05d67085054300d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3445a6faad440b827dadff85e1762c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f70c8f09ea90c30f2ae08a5c335ff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a37332c9fee644fc6286d31f84d56129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a33f2094580f186fe419eca8b3cac0d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6abfd9d6295be1eb761f5248bbf246a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012c3d2592dacf580b251c54b957a25132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67a71729f3d06508f9aeef6b329955133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271867bfe7a2d630dd93f9d50283387c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c43373ba8ea19bde14fcbe356201f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76af7a3ff1811c2246df1cd44c7a87136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd750fddffd08cd9437966378e5b1b74137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8db1ae369ddc7c0ea9db36a638a525138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886acd52f2ba4c631c63239fd8e2cc3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6cdee67abc0ac46494d632eaad4bf5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b1328c38b536f80c7f855a524e6da141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038d5e4bbff382e6ec4533a2f93e5c4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeeab0c13d71eed8d2d4e5d19d7371a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806815a2b98bb0220c7b6c62f99ec5aa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509c14b742a00b0676d11b80bec31af145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe47c839f1a11c9cf8f68da2830ec5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc22d5e10c718b198eb298eba3f5f67147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47700d80e68aac4113c20a1cca565e4a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b45db27f2741bddcbc66fa521a9d97149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4b560b8dee6b675ff21631539260d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f158ad9de522d8e0e70467e7bebab151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8df5fe8a4b62501f37012782743f3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f237ff19c541e3dea88d58e3fd36ad7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3489a671f8ba50374c4f00b27f491154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1be76dfc201a69143297e05bd1a0da155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54eb7420e88a95b4f6d6dea9e9a1d5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68be51cdf25530c40e5055b89549c0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256bd04aacafc420234efa62f079d6b2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715e58ab495ae17453936f833be02bb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078fbcdbf10b8643eb9afadf886a740c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3829d8fccba5d0505f403f3b7daca161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c22da79ac28ac83288edc386e3f00162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64775941e7df30822d3b86629c50371163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38111ee3971df8b79e860c56e034076b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2e9c9a99c4be0f16ba78a9dedd141165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec8295cdc93900fd370880dd14f8d6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce72ba84bbb11ad8d6ee8848047c78167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8685bbf3e83bb4ff5910781d74a2b1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ddd2648374f645bd8995555fb9999f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf9ab506dc1900eb123fa9105a7dde170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767cd529696466404237294768a561ca171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e76acc6be28e437afeb3c61b749a0d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279701f6879f2f4706673e25a895008173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838fad29f7086503965d5e2126c1f84d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516177848326c76ce2e2c633eef8a5d1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a43be1325230a1501ccd53fbf41bc2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4b2f48d8c0c9c28ada5461f5c5238177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a33bf991860ff16e6fe18baded5af178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609209121f1b959cd77b581a93f21f45179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b226f8127dd04e43721fa99b15ff2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52b46f2e8f4a5d4169f2abd32fad5f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d644ec1ad592dd3ff3a7e811365332e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba059bac06afdba0c00d6791475bb2f3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17188bdad21d450f8c08d5e01ab508d3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731dc936b889921ac12cf035bee72bf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c48b9a3d37403c29b4b4c7e3577014186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7ac893ba9fbe16252ede463118a83187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e01027c3d767e7bbace227fe9dffe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c375b531d580f0472538ca43574d94189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed78550b984fb7d184d4a5ef3a92c59190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e22a33499465fb7cdeba302ef5377191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a930cf0f5424171c613e117934a47a5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3fe5a61f893ad9bc85751be4a18a3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fae59e2a21020e8e2a11d611c26137194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ecdd0cdcfa4a1f4d56263fd27e83a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3383aa8967934d5bb68a14a148aa94196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf14c832d67347144981440b512a324197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404e5f351eca3f0a4f3000b85392898198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e7cca7ea3a59fe8f011dbb8a40aa4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305bf9999de7ae18c632c7a8b8f3805200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c385b669a2dbfdee2b8788b1b5f3ec201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f43ee334e80bed16b9a678944789a6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274899197bcbac78413d5c9dac83a22203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b2ad8b038f2c304c299836dff1806204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ca626aeb8fa59a8903c526f35948a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c7d73a58cd536b303025990ac3818206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad8de753b7967c5ab9bf0cd9e9f49e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1490f9e37fe1b991a19786149b30b54208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a9f9492f91161cd9f9889d5b9d929209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ec7833d10579cf9969c38a7e6e3d1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0eb013d46b8476ca0b92df533caec211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5255616cbc32f5d26e92a335e1c8e3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78f74368dd50b9ef9736314387f275213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af80447e0c0e48866923778877f4b90214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458189ad58abbc335217b005b2d4116215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a122d32c10f3687576822cfc7eb5ff216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc118bba391464673d207f7e5e9a954217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79465cc75b90f2fc9b1bf4a8328b98a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886ebfc29193e9e993a8bcf35730cd7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf287de6aadf4ff6538cb561b9278b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee67c594f06b03e1edbccba9cb8dc4d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace34c832ed3022743435a23efa9859f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a377deea5153f877ea2fc87d2ffe8f7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ae55cc1794756301e82d4c42a05c4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5032f83999364a32da13a04a5a626225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196655b964802aaa7d5398ee8303ef72226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb2e94ee00be9c3d15b6470a0ce11b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076c2ccbd4a46fae3d81792b1fe855c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415bc081345ef6df42ba412264e8273229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ec1357e727f9b36fc45d2920b6dec230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a348fcc668d0ba3d3a694ba393eee4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82487c8719683ad13d21427b5bf401a5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7c8b48a1823b7900d51e5bf89627a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11535766ed0ff9040a5bab64a1f766234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2468822f4d603c39b0c4f64d4987f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878918bb70060d203ea69efd2b9e3db236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6d1aa7022f59968b66884c16d6d30237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e50f647d8b5123cecfa04c5227c93238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6576a7ce2a2fea38ef1c86a30b5d67239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a014f424e3429ad4d7de46f469a3c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6e4a16e06f8d79077d72ac783441f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77e3f3fa0ddb59916fbbeee8192291242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182d166be60c1a96a94850cdab55886243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6d8f7668ea1902b74904f64544b56244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840bac3649489f752d5bd06440714b21245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621b12ff16de2b3d516d36085613c53246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f275e1c25a9699b54592aa8cca6bda16247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b03f4dbcbc35915d756149f7c8a43248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2df00f09d93ea72912d747cfc0bb0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd48f833db47cb655ab4ae7e7aa27bf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350485265730f8e6ff4bdd76ac31b254251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a8ce117f25b8825c7002ff94cd423252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12747f5ec7060a5a41f1d9e3f32cb7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8ed50ca36395fcde396e953714b6b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcbca03f37326c2854b725c1069060d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a91801e9f55505c29ed3391f3e0914256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36a1eab0c654bdd7e3261958c99d48257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a58dd9387a41ef27cb2162040d02180258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4890f53e74dedcd8c3e257f86fa9ef259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b618954ab2881edc58411c904c54b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03108f8215e6aedd16583a2558fdc633261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73e7a014023450631d8de9c65893f1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104369f7f7fc9e9640238e2336892513263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddfa7627948d1882e354ac707db09b1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1377325af4062756d52bc3d6412a5c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161f29a415fbddd3a4534c6ba7736e8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a284071ebafba5e8e007ffa934520267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39a5f94b811d220ab59f18e9e3ff5e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c659cbcde1648a3749afb17e04eae269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8cab051c20c30c1357b0a69a71601270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e863f186cdc172dcb8594d53a151c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515bfb117ab7162f43bcf3a859490bba272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449076cf7ffe6ec3b0ef3af45c8b8e87273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce47bab2a55a75de8ff4fa9171273f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4084eac812f8e204334a338063e5585275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd3c28b31ff71592b5cdd38238d5c9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b58243a0c32db23c5095cdd8c4bc53277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e81b7be6e73e7e2ac34e385bee4f4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83113dbb74d40c1277b073a23bd8eb2c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721215804ac867cad73fd6c0e5196572280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973ce5bd07d65c32e7f0d183f1422fb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac61911508c606087228f73a51348af282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32424fcfb38b3c750e20ddae287f957283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795bda1a53a5931fd24dfe2da2d7b49284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a62b19ef88eb41c535085f2ec14d8a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b6c3e1bb546da0435016336a36fcb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef351a25a675ecbdc590134d1a4d04287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca504301bdc3af64529343c92a2b24aa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bba52fec34cf61260da7b3df5ff5c3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe56b3bf14a77b2d2aa0bb3e9d93ee290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b33ec5fcb481d4afe17b97cf0233ff291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fafd92fcb52304019145aa5a13ea777292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306103f45dab0cb7e1671a351340bb9d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be7dfb9ebf1074d85a5a8bb313797e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bef42b122683fe00a455490ac5b1d3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35f7ac739d7f7178213c0e555c9b06296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5190fc15b54c69ed640aa491a5c425297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53ce9b317ffda5eaaf537ebfb3b12d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd676a8f461330aea62e711e053c53a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304fd7243601278df660acd00aae69b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c5e9a4cffa98bfe7a964e98e88150301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e79b3a775eba2fccfe3e9fe478e35302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e5d8786cffcedd948fbcbcd2c8207303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670eb835e1381af33f4fc0be28e73190304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902879c459086869460344f602d7a3e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eab4420cc17a2b623938d671b90b85306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa516904bb0b9d25279128641046e9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5320bf527fbacab0ac53848e7c85b33308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b333a3c70369255c6fc24318cf1e37f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911218dcbfc1fbb3e07752d60f23c11310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12c2b925f918017022715ccce0081b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c003990b46ad246c395c8a937abbf4f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344a421a7053ba346e3a94c1e653a05313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b2105b08274acc0812713014ed71c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c880b111058c21d6cf311117d721d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57fc3873d857c62a924beaafa6dfcdb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405b3c35b4facc4bebe539df3fb1ec3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24dc5fb759d4e5b3c5cebc18723a95c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34031761aa4d7a6f1b646f1dc863e635319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40870b0797b0f959cd25752da8974f1e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86dfe5463061e43606894e4ff2b562321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806415e3ff6bc55a258cf875ef459b5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12884bc311c2017313e7fea4bb3212a5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4828650a2104caf775fa2171c7f1e05324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b09b2a7a34171b487ad2becc301e7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9ef3832d634939a6cf6348b510621326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fae3a0f5901aa7fa07ac4721331343327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc1465029a12ab4923b30491c3fec3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d3c62d9237bdb161de86e8a80bd67329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2814de77fe39633659aaf70c6b74d0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb32e7aa93eb587d847f197dc461a8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9500277a827d01cc09e588994124cc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabbef9d379f63c8922768c7f14ea4ab333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523401181526e515356bc407eb6153d4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5e0baa0a55d95af2a8a50ba67132d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216d9e3a8091875861cdf7046da6eea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46fc41b991b152f6886562a361579b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd14affbb275467fb148735e71dbc2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7e02427c86ecf89ba1e33af8eafb6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1189898f19823c89dc83ac03344e6ca340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a242fa7df6a414cf3100d5c9a2696341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053eeac397fafb4835ca4a894402d01342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ca097370847a93dc2950c9f5ec30d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750aa3e09a456171f895e14dd27d5894344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd65146205c26b8ce5d481274843b7d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73de9c91057874a2c90fbb6038d0e2e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995e0c9681d93c00ee2325d031267f7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74067db8e5655df950eeafc79bdacd2d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43f8f03d717ec99e138aac687e7036349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb8cf42c7401817c96c605184e1abb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45efd79cd0b5e165c0590d3b51f929351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4d2533d53a5e6262ebd75a7b6af8a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7e930ead408e33c2b7e17e82a4ffa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7ea19ec1c23bb7454adbcc35ad032354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644340f94dbf4cafa6ec4cf99ec7d4e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a631846c5ca82f2b3a39df2e690fce2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f2af4b8b41c71e46c32d46fc9e5d1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98badb1b31ae4c6bf286194dbadd20df358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ccf82bc0e407c624e694832c2bfd2b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353fb10dfc28def8394ba44774583f1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee35f51e121fd9a94f20b7be3ff8cab361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a68a21a031dd827d61fba5e55726e3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bbc2413bbd550c8e879b361a877fdb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841faef8d2be2497484b29ea87ddbdae364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692345df962a3bbde7603e87b711a69365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc0a6be7c6390f032f70dfa1a7ade0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36572bf31901403c0d0db38a2021e19367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e001237ddc10108bbb6565faa405ae2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a2b4346df7c7ff3fcde13fbe0f9eb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f98ac22a1e8a46b37c34155def23a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd82321e8e7e3311c721dc1eb2940b8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602b7610b0abd156e52598fccc17591372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd59ce7df57beed070acaa3ffa9cb31373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180be9c38e304a485b578a123b47d43b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c60aee7987819a651a402704f787dd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7531a61b2346015058605e015ec2bfc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409dce87f8762157e8db6f57463e21a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e68ddf6df25fdb2d0396f4ab039c7d378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>