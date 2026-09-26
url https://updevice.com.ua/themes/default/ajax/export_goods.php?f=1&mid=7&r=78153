--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec105318e9ac9e70014a38263f7b4f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da48ec1db16cc913ffcd66637133cc22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6af9a5514f1e5b32f4590086cc3d73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e4c99e1f001f9c74f3c38404d82df4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035ca8b4d267b4b35236d30a007aeb05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c9749594df65d9a3f5d3fe1b0f9db6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2f6e49ba2a3ecfce53af9b26201137.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143695ea931d976ae313d858703fd378.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00b5c6c56106aacb6bd2cebfeef6899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895a5c53de2a073d16d7fb5450f689710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308bbec922fa54e3efcafa1642089bc211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79c2366d53b84f4b3faa0bde1ec0db12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720d6400a0d27d23e3c859946530ab813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6061f77a2264e0aaf7d382c4f2e5ac014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2d5db1c50af1f5eb288fb5a0073b515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1a525893c0642827ff337d24d226c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b27dfa52be5286012997179e3a46c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3add20822b000694d8ac422293ac318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd346c6b3e643022eb8d1de51e8a30c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d373b4bef5985395b7d4fa5d483506120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f46416d006ad9629677d81b1516c521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625bfb1b9a193314f31b4ce1f45527922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f4c6a64349174f445a0e965dba9bd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89efb8a82e6d274d1fa60753100266db24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4779cf83ff8a9dd4959dd891e2a4325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a77709bbd09661afca1df07dfd22026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8c45037a610b8c481b0e0649e04ed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c0de35031255dba8401d124353d9a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5771f9367e28b688a438e087b4277e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf135c77bddbba2c4e26896d365e70a730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b83eaf3a00fe6eb75dbb7c5d7094e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed1b75e0fae5f9d3fbbb1756e8b35832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b99a153fdb432000b07f775e5e10133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c464d87a522c2c62ba332529b2b18734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161728be6249c8155bcf5f781d02bfb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e52a702301679289d163c9469eb55236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d9a7a6fc592ed01234f039a05919a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32db12f9ef54a3816347ca68a6af3f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510969fac0f13ab961b5098ea697f4639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff0babe9e560dde198d2925120a64d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545fac4b20209a1d3d830848891c4de641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc2d3acde1e4ade2f7802a66503f3142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc629f4733b0ace839df71a6f764a2c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d08f3aa2baddd11fe78e5b4aef852f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e241574d281fcc04f43413f38a881b445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9970148463089d25386fc1fba8800ed46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7537118f7fa163195139fc2a4fc6447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6cd2c4bf11e786d1ffae0cb911294148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412b6b1731223b523f547c4b0c9170349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868a02d9cb318ac2f98d30bcdd708b750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46444d5a89a0aa85c84157e1e72762bf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec1ce9bb8cdd861401d7a9a09440f452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512951390cdd088c2be00055a1c0f30753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62405eb31d601a6731de70e3f059662e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06c9d6fe202b52cd2c8b988b9633c755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b6b8b5c671889a57e42868724553656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d569a31e47622ec11ea55c0e85a8c357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ba3a0e0cf7423c868dcff482e9e6158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a8a970fbc6f742cab43c9a3357f3859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc1010f06384ac44616b2ce658561160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e24d326ad3d9ce47b5b45d7c63f7061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4362e526046cfebc5e104a43cd19f0362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec87d619173d5aac7e7e9adf9357088e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bfa95a6099c04cf87d0ddb4466310164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98304e9b306f9b015deac2ebe2beb2f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab743db5f0c5d5feb887d5e63e3f6a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef5e1b0d01dc35d6d9296a88f2827e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8d4bce201dac1dfbd3d4c1c83bb5868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2cb077f5a11c51c3d4bb6a487f6ae169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed575ad7023476a9958b601964cfa1870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953fb24faee308c5c89db0dc3c0c5d071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4238616aef01d0d95007e26fd27a3f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146297fa3b3024b79db3f6358f8d134873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602bd5d20286df2d430e3d61efdb359f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8810eb55d929d59d017090d6720a775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38fa3228bfc5816af3a9dfb7ea654f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb386f4dd3afd7e5f599b71c90b2d6177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b870d7a6a38f343daac6da412f4dc878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc21f58dd45c316e43345c89b2ca4679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57274a0aabbccfe74fa50ad99544bc2e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43166b3c4b1c5c4358fad329e437c9c681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95965308cde9155df684ed7da0b302e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf84b031c33312a5d84fb9303741c283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7b06c325561f1ba24fea2bec41f8284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b551f3868d8076f1801c402e02ce685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204cbd54da4c3fe0b9de790e32e0fce186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238e2d086474b462f7641886b77d50c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197225390f766a1542696e51bb66e7088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6637746b47c78fc47ee2157d92105b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6964a74b3d2fb37ea7300104c0305d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d9d336ed5dd9c41489af066f42e2a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64550eb8548313d21ed883f7ae821c8792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151764ff8dd64f1c1b704e93cdff5b4293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7434de17d255adb369f5b49982449394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b492f8b7fded618f4d83d4fa57a91d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af608a78fd0b9608412e21a4610152d896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b049ca0f99b835055a439ba59a15d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c237bab6b644e3158296b6e4c187db98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33ed7552279ef991de2db8c557d45b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b056a763db88eedf93c1af17047ad100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06dd87dcdd7ac5e7e425f1379ffb736101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bbe37b8375bdba0e34e3549d9ad259102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fbecd7de84a95ceedb9ef058a4f52c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7c29c5dd145922947024804ffbdb6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e15179e44f320a667b7b7a714ea323105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243730f0fe0ef9c63b0fc93f1adf290106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c2aa6de894156330bfe664052d128107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24710613c5bcde574c0ad2a2bd556a52108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8a567eebc1edffd46c64960387e60109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87936fda86bd174a3afe6959d538c8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e623bae51ed38304b46295d6bb8c5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956cd1fd3ac01493ac22163f8248dd33112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca36e08d4c0e45e43f44528b5e2ff0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ecb588cc5824b1405a5307c8706832114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f78a8e99acc0eb49c801c6c3077b39115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01360d4d1241b858d7430bafed49035116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928dcd937f41916ab29d5a9765411a7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15863aa6d16b5490c0b096cdff3f53c8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad621d570b9a564e16c6c3f3fc4aa76119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a34332af4b761d8df8f65729bb661a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44b535a22bb6bf0148da798f9a930f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e49fb51599d7a13df6ef1d9cb17abd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756cec7fd5e79cf5072ac0d8605c789123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3d49240f1755199cb0a7574fd3cb9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417c405c3e920f9e1b207e7934b96d5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab34ce39be773489bf66338292878ef126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9414fab94c49a6b869543491b0de23d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25abb1d836025d15533b693e755f2382128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73303b7654d3a223a939f2519503103a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18962a30d1fe52a7ecb304e93f744b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60fed1267763c4d9d6b0b7b9abe969b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0a382b0f23660340923085d9d6284132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acceba857c25e05a8ea963e7dc9489bb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64838715084a0ac7d3d4d43023bbe1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97daaf4c703accfd7e7bf66ab0ab4ce0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b172be2d75cbe0552c3eecca812b6b0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7e0a5627706a185f99516110bf9e4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda30c2ed897592414b19268b338ea9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34266ad5d311f16d1bc4ddd1ed7986a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706395cefc50d8ea5ce381a383c7555140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb0ff34af4707f14c7e763d0ab0523141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e539912749c48aa4560292808468b27142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183173f9c5e59c6642ba875f019f31cf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dccc504fe3a5590b21f539a0fe371f4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3bdfc331343b42225a8ac0000dadd1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12404a08115928e660160c8fb800090146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11a3d95045bf442072fb4834744115147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153bf0a16cf92b67310677bffa5ad2ce148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c0f27cd1cbbbdb65925faa9efe0ae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7cbd9eb1ada3f56a5c34334ebf6d30150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d07296f4ccf4dcc01271605439cbce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aae52a3fd81436ee433a0cc97acbaa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b474020675a5cdfd9b7cb464585e3c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d02a77fd7489ecc42a4a2419460e3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a1055989476209c0caa0f4f4bd8ea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65412f432bb63a13996401f4f2b5dcc4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271f98a446464b71622c8b23e182d40157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a01b2015bb811e5b66644c165dc89f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59ea3818cd392c707e7a64a38fad0c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147a493b1df0390b55fde42816a162b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f22eb20cd321c29f02a6b15d509a5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2c595ff6cc3539d5fb3f77a573f89162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40202b924d2f95a768ca007fb879a4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d493039d8a94640e919c3286db45ca9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9fbfbfdd6085c6e437cb900e0dd54165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a97305f5a9ab187ec1653e83a1462166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed8448c67c17e56b6cbfd66a41ce0b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2bbfad8bd7490a21819cac3cb08678168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3f0dea79dd94fb5745e9a07c254e9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370f96db0556e28b65cda124c6b4739170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5930cf786207d3044a0a338fca625171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9237d273320b2b2fc9efdb6b008a8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955eaab7375170ed1763c0f1214a1562173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316fbe39afcf2f103226863f8aceaf61174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9385bdd03f917e6742d0ea9e8974ab1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5983466e07c51101172ee13d13d1d6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0370a3f77e3c603caac4b7ceb2dfc40177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd25dfaaad2dcfab2247afec29c8904178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cbc4d774f971b2360e058fa632288c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6255b8bb8cdfabcae93e9ebefbbf7c2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba9c08d26195c7bc986b6eef28d183181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25030d6a601873c99b1b37f4448551b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed50cbbd746adc7fb40c15907d719aa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6d17587ad99117adfbbeccdd79861184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0fa825decaee6d14b1eae0102099c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d2bb2573e4649b8ea1dfed3be279b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554fde45053588ab26cc70f67051d92187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca68a804f39fd64d8dca45c7d6408e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d56755764e18364ce0f93fcaea37a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49f5fb0e43dfe3dbc45f0c33bd603d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ddde10e0d17f114972a341541287a1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef19d4ff993059bbd30f4125bf765b1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca932a304dc846f8afc1133324743bf8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7f668a0e2326623af8019778b3bc9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b373e84165e23a113c17e5cfb9c7173195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82875d347dfb84079b46c60f7f4da6f3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60214e1776b0d1c5b21a03e618cd570197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd39c27e72cae802349c692720d5038198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c4dba0f01f9b43cf62688326a010d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f5f3cb4bd74cd45c56097e6790fed200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2d20c0b0b66529404aa4e0a080a36201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858cf9d48dc2c4cb93c596dc84b6bf8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab861891bf6a8ad10abc03a936a574203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57650ccd73b52ca582f4b2cc03f2c834204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c104ec25d2aa85235987bfad65925205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91807ce156100a1dd307e23ed2115719206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7d4ba19ad875ea13a4e4156e20142207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4a607bccf059cbd356fee813026d7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578e61f1fcd720f179790d4b997515d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d721e756f5dd734b5fe05833499fa3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714bb1fdd8ef24fb95dcbcd52ab7901211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995b6a0188ecdc40a6d2d376f6d0274212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e952d163e515b0233fd2a8da6c7fa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36085c3433d93de3ca52970a48d1d073214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb45fddd6e6009ddb58ed95da0f50f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc490b3352d4232df928dd3de722c9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481ca014f3a60a935af6b080bdb510f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d0604430a79e3cb99f00ca653c321218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5567bafb33fe75e5aa6b91722dc1709219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab67273410450ee951746fe99e17ec3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1c0a90e73d16649aee98f53428537221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7cea476278ace78d3e65a40ce37d4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218fba8a75803de6e758a45b430f5a9d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621f99e3bf75d2277f858e13e774f54224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255fac053eb4ed8a5ad9c163b882336225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7393c6e62b4aaccd7e92badf77e5f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570fd938438b33e4fbfe9ecf339f69a0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ab67162af3d84f12af94ba3bcb6e0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f7b0ce31f961ef4928c5586fb6f01229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554a21384b2445ff7f7160a48028131230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b8e41617f62db7cccb87d880ab970231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696abbdb6f4757388bcd6ef78ad2b3ef232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6bf793e75fbbc7c1ed2f61d925d07233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1741d8dd0350b9c14cf2a2a38f987234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7d76c52ad8899f424359e74190fff235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4b60ef5891ec7a41b877e0fd1fcad236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487f6763f51fdeb95e61fb0d5a4c532237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852bd8a3ca81b00949c4eb96df8422b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01d031775278af4048d122aa2d4fd3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a4a25471b4cd9a6f949e4ddfb79bc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40546c493db7a52449d10455523a448241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e7964c80d1bcc26d867eea862bdab242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317ea76afb51ba37b1dfc92becfb189243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8118c960a5c1ac1730c5df29ab52ff9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942cdd54eb94904d989d4baa738aebff245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23662a4458c57a0c4ee79c9b1103d02d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0edd70fafd42f7b833123efcb5938e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741963811b07077f06c97bb2bf01ebc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b3dfd891001fc7f12b59da2b02643249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb7c51ab9d27a20cc0664f95a9b41d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0284628e8e23e578e3200c37077732251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa94e848eddb58f0d3c93adefcee2da252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a71489647d35958151786426a2c44253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe775fd0f12b74b8ce2d26aeb273f4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc29d8652ac84080e07fe0730d92399255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801cea95323d0b765ae3aa510da5fd1c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b08ad4763189858b60446509f54b4b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba388972ff982925f327c1680a878e2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a61d9cf5c40818c2d2a9bdd751a240259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2094a423456afbd5d0019059f876756260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e70f5a49acac273d23dbc56a67839261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2b785330375ff0a22f70e3e35a9b2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0a385b8ec77b95a7c2f110e45d497263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5dbef3247fefcd8be2a30052ca469264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c119cdf65a412dfad67463e167f180265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d633316fac9fd269ae5d1633aa62541266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfdc508120ca9e28b5462a7639a0d47267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64917c1b3e6030f3de3f6070a283b9cd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a066d0ed2c5d47e5baecc9c6cc2ba5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91316e165502f02824556929d42276f6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a630a575cce307d75d849478c9bbde3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473b291fa19dd8030eec1e8c11af8d1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc7530a1da12fe24029611bce9ae6e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397b50d491f6637c2990c1cdde2c82f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534aa615b3e883983c9c3dfee691a482275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4f7d5aa41556bb9aff340ade0b0a9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9563b28a746c2d5efd2a364815f76c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da58786fa8d3cd133548bd34e7d5cf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56c187ec66dbcc40896af3d915133a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9143f8185eadcfa374d8b6a85e0b1d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa65ded805b38e418ff58b5f5eab7df281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ec2ea2a5288bdcbea0c25758a63e4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1006e4de08ac386b728cae9d0ca96283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1e5f57670373dd74b4d3ea72286be284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837966d0b7fd89fc538dcbd92dba85f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5672dc497d1de744787ab96edd9ac286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b67abecfbe2191650429706682cbf0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c73c474840d47f59b3b571865e0ef288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ad4caed721451650ce2b4681ba952289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c37d0edcb985603872562f1ba923cd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f4ac157b9f1ff6cb6882c98390ad6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c447c347eb7348a64d8e79c3328acbe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c795516b9757749f94c8fd524156339293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b7b8088bbacc9f30eae72f54189be294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8e2fd6a58a3fc5683ae1d76884207295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b34d48fd9840ea17f5644814cfc59296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792a6c7f260bd29b115a1934d77e669297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d6cadfc2d47efc7ad811498d41376298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9522c836bec34a95f2e9b34279cc6c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5be8ea48044946c4307f50d80d9863300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad3c9c2d7b83222207c0b7bff7a529301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61ed75e4d8071f69f52e9b8bf01128302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee1a26f357c783cc2b18136eea19a3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a92ee705eea358ec2695f2735bb694304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512085ad95fbd74a31685bb2b6884ab6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220bd355341c692df99cfd5469da49e6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2be5c98f2766bb2a245c57866c9ec307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e279c4966665eb4a0be6b40d38e44308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a077d4a8cdb034bf403c01e667275309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d303d702035c7712a422022c3cda497310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd24edcf8920d565ba1e19ecab42c69311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15b6a627be341f14cc545a7fe649c6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3e36934ca911d0d0576210c0fc4d8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee8a18f456e7eb78fe3eb1042da22c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46320fc5e5cd591bdc92d2a80569c2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afef0cfad25ba515e6a82a6710a90b6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073b35d42d88aa195901ee9b6c20030317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e8e27ff1ffb70c59db3cafef15e2e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2ae72340056377fe932f256e91a0e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62008d5d9c10790159fa3d966c12015320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5c112e220fe0233892f4edfdb92a0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5dab1902bd1e6b92e6e12eb50e488322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b9d8934e5223c66e2700b47049136323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92958f4fe8a8912f9233958daf1b3cbf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7fb3a8bccfd3dcb5ea480b725782f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56f094b5625bd3f2e7832f6d4bc23c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd95eb5620698bddb04bf2a387d3ca327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaccf485eabf6724bea7e3f1d471f306328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11e40358272e053ede1a96f79dc6df329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b95faa154108d4c298bd2d933dc69330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348a91c8dac0fdc78b835316a2adbaa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe142bd900dfe54aeae030225ae0d23332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5344f2f5308595179ceb4417291a5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ffbaacfa88b2eaf4bafd59c23a460d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47cb7ab332bfcc9c826074040bbe741335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b327059e5b7ee122d6fc6b2b575752336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbcb092a21348fed30088710a78fab3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e010341f361017c4f6c9fbceb2d05f3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e7f6226a83497e93b9c1533927386339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f58a218e3c96fbf85cbba4175a930340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac387161af129c34a2e8ef2a7ddf04341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5036886d27ae1be898b5926de71a1b0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60721a748e3454a53d133ff813cf29ef343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4125727c4431b3e63a4be364cca18b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0985c1ddd04613c9d0006b8fe5ff1e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f40c82b01d1f14f1a08e02c3d222f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff09439a434cadbd5b1b577936c8dad347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05e76a232bd3dfbf688bbc4dabc2ed348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e4c5760288bf7691d11b4de0771c90349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b4926f7d20167cc175859b4696a84350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a592ece721ba8d56e1ff8b056a474bd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c68eab558c6c64958ff6c37ac0a7d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13e76eba2ddb7b4c14ea9db7ba2f3a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385666934e339d5c21c8feacf3323a0f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd64624dd9ed312379da1e956e9bf5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc717c917255086320d7140af26dad4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce4244e64d981c528b0da40319bcb6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f75e8d7e0d144c05f07c442fff86a2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312da30215358e4ae1c72388ff964ca1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e4ade4f4cad9830740a4216c2490f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23cca82105876cf794c0a456a6e745361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b3458d6c6c7297b9e6241a208e118362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7aeb59a2cfc4c0fa5142fa91ffeda3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67410eeb6289a6a24319a5ca764f3106364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b9faa2d7c54f04cacf73500b17fe3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b1cfa240b956d414f0b956c495527366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5fb2d1c09af99a2ac951a58feed50d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ef9851fb4431cca968032be422d7a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3613a5407243341bb9fbf0abfbb93ae369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a21762a04d34f4f8ed621b45f3c1c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25543eee258db83580462b93e4c08a7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880defcd7df21498f16ffd2e1b104568372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f3d94550113c808d5a9f72f96defc0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2f0c306d3fabc5969f89a0c592bc2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efefa82b09df66e1c96218cfd11dcd07375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06eb74d38c7d6bfd4606b24b1c8f00376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f787b857082a28f6a4d5b43500cbd6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af74a8c251a5d77a3de5fa3f984d710378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f9198459b4f09472da3ccebe801b11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf97b3f0df12038409ee287468b23082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614fe9445f7cc2190bcb59b2675a707a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035e37a908167a329292faa70fce1994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecff4db45d54c1e7a4678ae1856ba295.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6a1ce1226f0e8a43c9cb809695d8b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e2e80dfa7554af123411109d397497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572a2bf3a851277163b3a3ad955fb1a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246a6a1cf46b58eb67e29b80e4bc94c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa87377f861ae4901f117c34b21464010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48b7e49a2a0ac331d4851e7deeeb1c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618729bc4d39934f987d4ccd1ffd1b012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6b4061713c3752bfd03ffcf90ec8a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21011fc45a75070ca5eabdd590fee2c014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58275a577ad91e2ff3b2979c380852815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258cca0959f547c3342c9116faf759b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398da45e8325ea62467e3e10e931bc8717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d0b5afd1d4676d42b418015e5be8718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90bf404c6e2a555121b1391ec39944519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646173b041895f27e67d2192b71207d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b93b307aec0d13b0e4a67315a486021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7230d8f27eba05b2e2b5e748cffaf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bfb8b7029cf7f866d90a5d18b9eae923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdcabf4997787a331713a07cb15504624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef02d9cb5a6a9d88294a12fa81773fd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c2e9da1255f31821d79ee52bd665b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849c317342e7a14ff5e846473bf34ba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533edd0454402f9062961cbd4e4f890528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dee5f9d3320a019f355e334a73fa9129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4be1fbc421b7775750480afefd053930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534cd0574143ecbb0850a218014aeb3631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9571095fa90afab2255bc1ad0ce60c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b934df63f22edc5d30648143998a47b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027320ad5e73da2b011a3ad680397e3734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1a9d11d2d244fd97fb3eef9d3a4bf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b49a32e5dab4de761ff1ebfd44bbfe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54674929b385fb0e2e7a27e1b427bba637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9589031418f50a44f116edb76482a3b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df195230ba565a3128911aabb3c441439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102f8f662e56535b25f0ed6c8531e4140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1433a59ea0875eadc16b7755e251241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e30fcf1c413b734a2c3903fd6e4b1842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971660ce4a96e85336e56d9f0d2365643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d662ecbf879db0b2baa9b7b826bba1c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867281e366840d6b3563b76952bf4ac345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51992f51b54b718bf675aac7f1935b4546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e37d503d4d594a8808b8a75d806a047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de8bbbb5c9e40677e998d424e4973d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61eeb17ffb50c62eaefb154df80c5049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab7bc407f67e5fcc144cd009010d4a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0eeacf92a5e2efcc4c637314572f6251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a496f1f4a902aedc24cfb823be755052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2732265aaad632eb5ca73b3492e5d553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1d411cff51c57cf30642a003db61754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d517a6c72325b73e1b6bfbb6cecea0455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031bc86da5c1c0b9a1669676a69fd8056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ece140db1a082556215cdf3e9def7d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd0fed4d671cee1247a8a61173787858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a0da2d357fc0be277c85828fc609b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f92fcfb1fd24c12e2243db10d4d3cd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2d9bf9f39a9774664eb533358277661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa256cdd1c36a858267885af4be27dca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b9084b045a07d44de880f1c15550c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d475ee8f4ac1d6436e232c5c345ade64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f198b4d380710d1426b612881aad7e265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a61af53a8e1ba8af47f2b791d9f6d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05519ffee3009fec08caab1604c2441d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e719c1020c1d195eeba141d7351c0ac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7760a293dd512356bcc89c2fe45b6a0569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2de2fef1e51c76b45cb496a3f259d370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910002f2b7aae412492320dd194b841671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f5bc066dbc94410cca5be60908e0372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ae84cdb01b9ce2eec1da356c6f41c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04857bd6bcb88bc899ba8068a76924d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e141ffabfd5913a1a3c70956708a9e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c4cd52f92a57a03e2babb4c0f381176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ac08fe71c3ef390100f63226e25c877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8e998a172e13169863883f0ab057778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233ad361ffbd58790db9826281c4fd979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b989ad9a3cb385712358779c20072b780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa2715a7fcfa4f517f16d2991756a181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a81c5970859f6e540e1bab10d8ced82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd42e7042375ba7c1dbbf7814ba3d2983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb84c29d56a034d5ccae8d20538e8f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c123174adb2102dc006d3550a0a8d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8483461bf837cdf7b11d63e7cc7a6686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d834cb9b7e8001bdd4be6db1e6753b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481735ff79387a07528988c3e790305b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6828778c3f9a2706e0fded345d088589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387aedbe78da364dff6579debe3675690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e5ec23a354e020807cbeb7af9f86e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd3b554667cac680b18e4915bdae8b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c993bdcae56f3b1b3658a71c576c52793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0237f519274aaaaf24707ad0cf4b30894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681964f5d5ae0c1cf4abd24e6d16ad895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ab989362f806e86fac242105390b096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350e6dc78f1ead4df6dbe2ce7152ff097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef65a6c47c9d79e717212eb776bd64698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f5b33b1c1fd9d5a65e5d99f17bd3e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3b16b783c47384aa8f04eb6558c98100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5151d3e01d36f932268b607f304ef4b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63294b03239e5a0fe00148a74a815be6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f5445c712907c19ddf9bff39c89c0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c0a6d39f67794f6a5d938a9d4d6f0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7cfd449b4e6bd12754597b5a684d74105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56511e3a56abd519733c29d772afda2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a5ca7681026b51ce9c776fe0f2d33107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda38f00f1776bb4e4edafd2390b62d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c5490728a74ee9dd9249a3f949176109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68061fe752e324dbd304aba6fae56e72110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52609149d7616f61910ad402f5d579111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a339aad8be02432ba611d018a82638e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c7d9d2bf4a0bffd0b01232849d2a0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa69867cd2a519fbc1179ff0f9a393114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279715dd674d93c9335d960c9f4dfda1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073dc6ccc69b59c450b1b3b37ef8463116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480ceec9de9cf574a0739bdc53cb1cd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a690022416d7002d4aae716b5afbb1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aeae387707b60c4e9fe47278735e7b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913502522a7dd8a8b6ac7346af677c01120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982493b35088692e822d0e57999db0bf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bcf4484c4e817f209aa63bb23f3cb1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d734efd6219c20e20bddf37902a10f9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8fc25ce9eed67217f1747910e9935124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393d1ac4efab2cfdd179033ee73d165125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728ab7e91c7816d4adc18b2c7e13b2c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0ca4bd0ce5b0044e7d4825294ba14127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc61b51ef7dac7d1facc1821de9c0e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56990a614604868200436e1c1984e9b1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3386e9faa84591f7be652ee738d54b5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849638aade0032a899486d4485d06a4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15273b6888b3f95486378785ea8c651132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56f6da15508576afece1de0dd6177f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc14cfa9f12b5db4404f87b53f35b5b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67adb52b1f02ff878908cf5069ee1b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5768a7ad4a68f038de06136842d6b42136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc65d9392da536935cc7ed742c751a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173037f56ec03429f159e645326a849138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73414b072c81a624bdf5ef1dabf58294139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d231aa50a8a29559df29bad86ef6b1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f662961940ed00e21ba9b42607eab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c11fcc5f9b4069f0f5c2f445a2277a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0f5e5c32cd2ef23811844f348fa79143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37202f70586208cd3750043d676580144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4dc524217e628b78ac816b8e9bda6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e68529ada944f2438b804ecf0fe002146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf104105cc54071f7ee6eafc498a12147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e1b0b0dbad0196b786668431f39de148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f1bb6adbda2aaef403d5054698253149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd0f7f943c03686edf0a49525bd4604150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f760b91595c0d9934e4273661b8a1f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785a60a3261f04112cdd4f48be88224152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58b5433b41535c323e9a817b0af523153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0963241c7348a1e040a406c7d84476e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f92f039952687d918cd276e249f3c5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63f6f031cf936e822661a7ded943e7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20ba1869a59ccd9166afe4ccccae9c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03258e6aa0d534130fe80c19afe4c4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d5c3fd089be6a1dca32054003249b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1220f3b93d4cbb085f92655d2a744160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933c0e775e2eb2eec92498a3e2583e8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688b2f99fde7bcbd43be6247fe97403162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d6b9c9edf4f49a2e695dd926711c4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36ae243637989fca352b663df1bf66164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f90173d41a13fb2e06d2b8f6a117f8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec71b844c161dbfff99cefc5a8da8f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4afa309341566d5f3469ae743b323c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d429e5aba8a08dac8c004f38b99d0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287118a1cdd3b4a6cdfe35de740020b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174e4e73b144b3533564620c4b677db170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32dd1b608db8509046a3ba8f2806cf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38e838abe8cff7a404377bc026e97d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7008fc7e1273ea8122dd5216c88d9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00a8124c6bac0a66f8c0c2585ea069174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5735ac22a09a54b8837696aba55f6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc639e74298d95f96d8bf4b84763b3d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40861f0b193d534c551ef040089b5f73177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d293b141a12b59969863e1a1f5839dc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799957820e46d9beacecf839e8accd2f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece4450ea425139248e5bea3aff4f97180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d25fc16c996e39624ceea2d4c54ee9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e605b423a003fea025ff89f1b8b20182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfccec5658b07ad26dbefea94b9bf91a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902280cbd3ddb1e53d312b1f7728a70184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1b752a1e03713e33ad947fe4701b1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5fa0a339190e1dead2f90896af1294186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a137ab345d4b5f585ad32fd6d2d9f7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9316d4ed041bb2039b041b250bdc4ff188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada0403b9e452f10500dbae12a31a53189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b3621e22c0cff024babcc3cabf216190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc817441cd56c6a969129f29b3ae76d7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094843f1822aebc99f2cf14d836395c5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c52d15e9ebd002b802042be7bbed7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b1ca4a5b3a9865ee0c40a44fb036c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2760ee8b485d6ab2fa6b8d005e01b1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e202330d1be5941c0ad551a50fc98d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5825ff1ec1bf13e29751eb3b01af610197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb3fa77290664399596637295aae48198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b49450b53651ae3c847f412998329199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f330fd96496e165c127381fa6a1d3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f914e14d98a4524347cabba7c78f9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab80e277306d6008c587a8e8b43f0f3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb360c72a0cb837965f1d8d0f02daafe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865b3d2e1d90f259d36973f33cef242204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ed26cbab0ae575aad42c065672574205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b35734247aba3c23ef077ec14e4b5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984e09441b7f0b02ca3bcecbfe544da207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa014448582a71c807110367e83fd0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6cf8561608b23ae6f052fb761959a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca57797c72846374194d3f3be3b3a370210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898032e98bd0314ee7e78d99979c7f8b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6a38fbc2d39fa2a45c6ab920360f1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaea02b9053ad8e81967bc6ea1e7c6c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c575fd32c555e1be62bce5e84a064214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787bcd4cdfdb7bda6b1aa8a832a51f88215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724635d1ab21938aae03c2699a4b06bf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4b181e51b23632be198df408c1f57217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb864d9077ab8154ec4e104558925d4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6909c1c7732ad19bdc44fa68bdc45219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95b3eba75732a4fc80eb5f554ef8d2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117cd2df1620a65e5d6b17c95230e4b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020029c67a3d4d29ce9705e9a41e6347222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b061b1b9a233f3ccacbbedf605d53a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33da6090b903e4f2f9a9007f87907e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1371b9971ee021c929802035ae785a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679876e848a15e5e6486d63c53e039d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07dd7a9e6458d8210faf8d3ddc7d59227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23bce66f579ae0a82ef9a71b813085228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c8cf5e10970d385d5a7e45276a7f5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0876223c7fbe54b186986e2b0f87754230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f159458ab01475ae3dff16486f4406231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e71e6ce52c32c15dce70c74cfa328232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27526bcf4fdb8d04a16d109a90a9e759233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a0751ff549a365302d84aeff787a4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b9d1cb5938e205b51603492f28e1d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382353bddaf2be508bedd661106e0d0c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a92a1a1cb7b439cb7b8bb47dd0fb2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d27a12f26f400306c4a1fef1e9ae82238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a7c94d16f6ee9bb552f727716a6be239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507bc08daa9bb34a4667c5dbba354f1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce5b62d6103e9a1e5ca42170470379241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dad88c48077f3af6cc6a5c2cb43d8c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847d1998aa04cbd17f91629beb3f625243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b3e02f70c8b73350c7c9c9dfb749d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d89a705ad1a97018f17f2ad7bb8c24245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986f9461e451fcacff2ecab58cbbe9a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e26aa65e2457d7a0b8361bcfc4afd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae64bfdce56a3162d9774714d5992a9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1828d626f227af17e1b1295a0ae44249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbafb70d68b3bfa6041512a55ebdb17250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae0c57617911ba3bba4c1fd7388a68251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921730eb8dee058edb3e4eebf10dc5c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9bee2e6587e08bcecd24fcd1aa9e8e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d573a53f0dfd4a190a39e6bd1d213e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1238c4ffab2fa604860313fa5139e7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5eb09ae40182a2f47694ce9a1304d3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617fd966248b7dabc60d920c0d30060d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841b53815ae0bf1bfc0c7bb7879fd77258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19dbb14cc84f304047bf8c58eb70663259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f067a97caf84502673df35a4e2610260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68937fc46a3aa8b8b2c80b1dacc9f07261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a252175003c605ea081fcfa7a2b0e5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c931af930e902e0d5c8377697948ee3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194dea51f2275c93d3befe37be831cf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e71e6b5f6d3daee2b09b989aa9c9b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad523f98215f3cb17743593eaa6283a7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4b623f5c49cba449ca7923fd1ebb5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7c5cf0204f0bfc44998b472a3c2a8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095106fa8dd7c2a51c50d4b378cf33b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533030d9e04a3b48055a96ee8e9736f4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93baf3f1e751dfa58ecb696065291f1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299bf9fadf528d66f9449465a1545e8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909a9c8e06d059072c643596e5e742a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c55430632c5b1114e8e8cd0a8e4b4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46cff6da8044a20374f92d21c695770275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7ac232d8ec2e7c83d9d4fa77b5aeb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9148bf94b11fa36d6e5bb90b8e6a80277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03d161e70fdd8c5b1a32181d54725b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eedcd521ffd8715b82f50160e397270279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ad4c2f391e895f9e19dce732e8611280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07af6e49e6108df60272ea7775ee79281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a68f4f1b1ca126c2db3ce5c690e2ef282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10b754756e87bb48630369c8b5ab8a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bfc05829c67ed75c0cc20763cb319e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c340655d1f433ca3ae6acf863033dd7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d18e327f19d13a5fc75e1d0d1a469286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed744c1ef66093a65a4a1091495481da287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e582e986aae38b6decd853ba7f9123c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c878c821ef0d3f8c10c265e29cb08e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc0d9f4ab8739eb03286436f1f1c66290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b07f9f91aa475199cf537c5fdbeba0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefcb518fbc74536912ad7e7ca4f291f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d41df71508fd25be771c5deb1598b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c4c4c0087ddee250904d7bfe00697294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61238553df564a5e44ca0b6a3dabd8fc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b01efbe4c2e7f89148634e53e9370296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd700f4c01167c9bc9c870d9e2d3bec297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e87385d24f1a9d8e4ac448a869297298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506cfe539c2f465767ff688c1931705b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5156d4f24bbb5a95e9d939c3d48ef09300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef8ce747851cf51db02e96f6f474a8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f4f154b5f44fee6e651255a302020302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb513147ba089c86d620f7e7f51900c2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d89f7927eb795a631dc07ea93ab5e8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b14bc69473ccec348745c7071b0cb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220cf5668a88e5361ff142b60ab9db57306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05ff086325b08962359d5f9f63ed35307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0e4e0f648d32a46752494c7af0b64308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1babc8a7588ccc514711f603fb97949309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1edb3d706265687663bcfbc092e3e6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e40ce8eaca1818576cc429bfb270e9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b244dd6ed41ff71600f28c6001023312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e67bc891bcfa8ffff024cb9cf167b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63241524c30b9fde3c5744498914596b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b910a566d14deb50ce45945adf09ff315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6a59fcd7cc4470915c94581c93516316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c48559f334dddcd6ae16ec0be86e8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe17858d3bb2fae1aeadca5d5cd41e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d06b4d71df71bdddfe3971419169a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961dbb51c2a8b349b071c6f78304795320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31598477f9f640db37c3c4117c4683321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46e9a5def18d3a954c76d764dc6919322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7743918febef1c35dffe15938e193323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef809da763cd783055284222422101ff324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3efbc533a9a68658847d87c00af230e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eac446d585a8cf0ae2b11ffab4c3b6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7afcb16306114ba4ad19494522d946327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6e0ad5d9a9783f2e45264399e220a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc55a1678056e1b4202a761a254df8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e31b701416ac0d6f1ff4a4cb8e85de330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002a0133c11d1781f24c76a72f900e3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d608e2aea06df9faeac94bc157e148f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e19c161a9b860cacf0df9f9375709a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afffb26da4e43074db4ca15f665edb6c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aadd227d8fadc6e611d87a3ba412995335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d68fef3845903bfd9c59f58846406336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01587ded783bea8e757e035fc6ba700b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c4b87d51b97fc72aa6116c3cf12c0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb14c67b2c138083227d0586db1bb05339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77e2f682add8508caae3698c13be2d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff8b3e9d509ce0266e5afa0ae1ab74341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fda20774352edcc67a5b1be8c4cdb4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6bfb1e507293b55440c778b681dec343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976194688e1963bbc4fa6b9f671ba52344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c8f9ff28c5da82eacf7b0943829d1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99a353f2e4aa0a537affec6128a818346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a53a8b017e05847948fb9673f0a814347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c71b4fc5c57be60f3a15d3d986b7d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd9695c3f2020fd2d63a0c2c200d5c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6fcdf1d8f30da421021d88fc651d4c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c455e975650d3f21a944ce4210297351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa14430b23d21455d33ee26c3c262a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e108e3268fa3d1573268b1e878e0c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367438a779ff0e989b05eab92f9dd20354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0ac482c9b087903a4ac3919454d19355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc38ebde7b2af4728abf4d9f66836f2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a4f9baa45237045480452f456c263357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d6722e45b9933639bccfa125abc11358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfcc239bc347e1efa24155a2111fd74359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d6ad313617bfc3b7e5ac12efde98b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da901506d6036b74fabe9b2428c28bb3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb3759208803bc30bf1af79532fa0b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff78b3c8a155c5ce83d2ef18283571a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e618d298f8c83e6ae16ca73465dd697364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be80d07adf4099a9cd677b4fd67db1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77128f44b3c732abf64a9e5e30952b72366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53646d1a7acb80d143b25eb47eb2cd13367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33084c1ecb7addff473e5c24139ec57368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079fc495ac27401f0b91269e54f46a1f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d593bb51b2633d7e9ec1e6cfa5442f3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c23a13559fb8cbec7611950b269e9a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578896e5a66ae11306057c9ab41f5bd4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e0f116a944931b4897908c5e26711373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bcb56db4700152d461504e53ef948e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1479f2e59bc29d9be5c8b4c13a9a36375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3174c536b4f6bbbfe097f53254f0a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fedd74129de50972bd1451f10f753d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75cb7b4fdc30768b0a7a614a5f4fcb378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>