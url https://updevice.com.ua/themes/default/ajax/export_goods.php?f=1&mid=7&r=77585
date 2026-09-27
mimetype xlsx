--- v0 (2026-09-26)
+++ v1 (2026-09-27)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e3eb1e671dd0bfe69da9c96e783311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c8bcfe0ebaa522438ff8b029b80362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7c339e77aa49b9e40f9f133ef96b63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea41c693ae85e597ddec1a1d613a974.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30bf505e0f0b81732038719eb468a15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7a612b8834da42b9984644e36b9116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0830f04e82253bd62e7b46d4c9714b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d17fbfecac02a08c7dbad913724ef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39fd96b02213c9e91284e2184bbf989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6bca684518ab8b3717383bb2112e610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e84f147fd87ff1eece8ec133aa3c911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daed6e4b7b0efadb203a5293f414cd612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470bb03ecaad447c1c1dc3d49bed3ce13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661f04591977f555c69d25191ff16d814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f5e46c97ceeaecc8187f4ea982312b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab3e1e60620288363caf2cb6f0b6f816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886dbe7d9b5f6c4d8ba1983090f91d3317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cac71130096ad1ab446c77801a0bb818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d181854ab63f0c2016a11990f654b019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ee012642ed36db299a5a117871f4120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0d58c95c92d6f6f7dcdfa06dc6baf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2470f7354559aaf97bf9c585693ebc322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62b0107fd91b4a5ac70155ee6fde0523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41d09caaac56172092f7b83c9b957a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4453e51b02794965cd8ea9c173ae0ed525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e690cce2ea007450044bfec1e348026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf96937228eee858627da24b940c00027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e2fa372f34aebd2b9a5bbb251ff5d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6df884298295c666d9786ae75a62029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa48073913bbc663a6419c1d535ca1e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c714d81eeba7cf816989ed661ae1631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002e3391740c677b704418e72cf616532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9522cd9cf6d20fd5b6ad5477b95dc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b756da7517a776ea6a980a0abb4d434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00cbb823955a0fd5853e6c24f201d6935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101fa104f198fe8b021ff1e93a86c6f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bbf66b5f2b0b01ed88ad45ef6ce39937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd25286f167d3f64c03dd1b39e7909938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a902556d6ef9d8c055a0ba06c8bda039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012f9843355e9794d0718a21d58abad40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5919867d491d53165f8155de09f2341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1467d7fc96f804e9c688b2e6f4014042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd28df57e5fa1d97f19cd9876f428e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c818a488b6ca208668fef7343c12244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80d8a7f15a5a7b2e8ee704261ec8d745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06fa0346209d121660fb9a7808811b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a611a6043f1b6eebc84d274f1e617447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946a84f20e20de05f59846939b47ac048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5ac43e92a8dbb0b0e422c9bcbd85749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5823f88fcc0f08dc70efd2dd4cc6e350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564d4ba59ac1d413c33d756bc40313c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd0be0482b6bc9078fe1b19287c77152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6f7176f4e7237454db6e058b64a4953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a72f7dab374cca6638e502f5165c7254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5b849b361491fbe7471f66496d65755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ae0a09c2e34c8af7d533ad714388756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f258cff51303592e9675b001d160f757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522979c5f68bb218ec1df4652b734c358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24476a19b12c32b5ebbf1b059664af59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af454b7874d7a26c01354823fb52ce6b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24152946d6db1f57d40af8d56d45f1ec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2443520e3983739602d0930e9f9d562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65d830fb5e03601928700a01da116a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ae6c32e0337a8b488f1c768ca824464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebce62bc8de5402705080fe1e3efdcd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb920962b6428936e220af12a4ccd3c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c0ef9b162cb989a70d83b2813cb6a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6f25ae6b23c9bf3cae43515aab57a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1db2ecf837a0f2c75a5b3b51b17e069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff8d5ad5c9359f7ce3184cc9df73ef70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f09559fd97c3c755728fd7475c7c0871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35738c3f2804c8545c5d53203b14af8a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb4fab2faf9ce2c7ed0abc1115e59873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67513f0ae640c661b3c5804007c68f7a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4da83d265352072eec5c40374434d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be902e49e302e5fbaaec521228467bec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162a2f989331a33cbcaf6369bf79e1e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336a165a79835475a672e683d94ae3178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01eae48f1450c3a2ce31e079d8d122f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4462d6d353e33017106dae18af72f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf00e86664b7e6fa0c87ac915e9e3781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb7e5bfaa7aa0955cdf405baedb22182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb772cfa6a62181ae71334a86c27c2083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a5a8b37e7323c16f784b68bd57ff2284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d838267bc0ef43242d7d364e109ad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5e5bb3e3d1e4c03ad843e4ced63da86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9d0e64ac373b81698468dd073957887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb0e4fc049d516590038b9f3d102d188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4fa0bdbf5bc6f410bb324916b70e6589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83cd4b00f6bbf653c36a537caee2ee90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c6c39d85d3e1b5c0811c8648a87ad91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc33b0f5048c94a539baeb45bac253792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3140c14c6d26e68a224c82c1f703f393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b9f5a84152dfbcd0ffd2fb8ed6c6d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa680d91fc0ffb082cefa819aec63bf995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6eebc9fda6e4f97e69bf2ea551a1896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3da9c04c3f332c3a97f64049f998497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1bc40e63ddc682a8807745c30604e298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a26add1a7e92c79e7645d0890c90699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d928b46a7b4bf07594ebff5dfa9d7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef596761ed776bc04c85a68ad26e51f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78168cf073a41b19615ee6ae936c7366102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ffb76c58175f95a35f0d5db8a72f87103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4db619c368444df77c5eb397ca7d1e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956f6d5f5548d5296542b3b947f8cdf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865133d91b0a0eb3fef295df61441e0e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b260c71cfa0ed1056a23d59cb84697107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5244998fa8051edd9cd08a25aba4409108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307e3ce99eac047be31afecee6f3782109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256f659d586f0dae5331b13ccc64d37110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a52d3e967cee611fb5e3fa2fc3f2d9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3044a2bac8f109d76cf6e36b9bbbc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b079233fd4c6a1f28f6f10097e9f5d1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17223225f9726faa1aaebf373686d404114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c4521899330bebf85ae5e182b99ea115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a33737e602a3c1ed0d958b85749b9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5a6800008c98fb65c618554a153b9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7652093591c79f0c0eeb9551009ec118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dad1670b7e4d13a485c65d323a10a8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883dd580dbb75aa7e728f48f06111d0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4bce1df48e0bd5f00bfa2037c07959121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d724e4ee11172c39a4fa0319b8cf464122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ed380450e8475e0995d710ca33dc7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adca352b35533b03f5b8524864d864e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0e2e43d5b3e9daacad3d0eed0bf85125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1c3d648cf917dde77ae0e3319f78f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721737f527f30a10ef11eaa171839a0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f454ddf79d11254a7499f86feb7e0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dfc273fe7d9d8770c66654faf7a027129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d791d79cead5d964ba2c353b1afdba130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10c6c0812a2e40c48e1ba0aa7bbd7b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b398a632aca0bcaefc719605d76b90a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca40f37b26ec0967a88e619f73eeb3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82f36b9e835c50112b1f7181ad69ef134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b3a33886c451d39bc0ca380905489135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb77ec1d5f6cd76b9f73d4f671a5d35136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d593abee2ce3fe006612f66f6216fcc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b48d1ca993b8bb2a919541574b2162138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95682d94a901eb24b2a0459c14908b9e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d61a8db9af6ec06f8c10a7615f0232140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6cd39ba21762e0ddf1b2721d10871141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c4c416be6b9029d66f2b89fe08849142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c11542752779039ef776c3d5bb67ce143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7370378be9db8f065863577fd3eda144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0853e7b93b823b6d268ca393e5803c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e5d1b168f591bdd70b0870c06cc7a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4361e0a1189627938f6e78b1b1a8b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4adedf9791cfae763fc4820c088f42e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165daa5fa8e80876d7b1aa26a30e81f8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b343ddfa49a51fcd518acb9016b18150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d95a8e2f79bf9d4115da119d3e8a8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcebc0e33c353964699bd81850e89673152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5a6f9702d46474ae476cab1cf6fd1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5949bfecd6dfa7ce29b80225ccf2213154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9034f5d72f19604a5ad137e5010b1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5788ec02a53b162990701e6feeab4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805bad7e274e0615ed9f2f4bd727490157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06df610c194bb6febcd5c1621d5630158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad7285f6ad436a43542c458d780ac2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dcb7003d909b646db76ce7701ed1e2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172be3a4a2c4ebb8d6b84285b82ecb1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce45ecd796ca59e313f0b20589492d3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b654dcbdde463c7052ab810d4417ea6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102c5d83c53fee6b80029025413f1ad164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509ccc0dd1a37e70f05d01ea87a36fb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ca33dc9d3c707a39ed6dde6bd6a30166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6114cc148f1ec1eee85c4b0bc1371167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3bd8c3fc7b404aa5efcac17e02082d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ab914f19dcd7c31eb22dd4998b4ce169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09fc9b06e84d727f272fe63ca6800c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484af5e01c24c1378b6a02341cde1688171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55dbee67404502fe28c9d0f9859892172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506d5eed1cd05d76cc8727754de6060173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c3d32f7e0f24281a6a138027d0264174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da992bc8950db622805d60d252c0ddf8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac7b06e3ff8354874052151dea0c80176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088e477d40b5dca316208791204d0c9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45322ccff5f027e85bae5befafb0ddca178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7c632eb2d60f8f330741e7e7113b7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae285b43432e09cdfeed92057432ef180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c09c37aef8f8aa6946a3513f1624e6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586073485b7f7b39af3800252a676094182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623aaf21440f3674f94e2907d507f5c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ceea010604991da151664cdc1b8b5e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d37262b63d4c9ed6b83af0236d52d0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4907564458e5fd726836130df72266186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91128b89f9fe12763b25ad352f66d5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d61934dc36c7c88a0ceb3453abb14d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7bfb41f718a51142df21b5356a1da189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756bbd1f60c831ecec6af8897b1ebe7b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd8881d5c62146c400ad9defc064e5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5dcfddd6cbff53ab5b9ac19a69bff192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd5ae5bcce1a625e49e58aabb6545a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae67331d671fe42230d9cb69674f136194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745c20045d869a5e94abaa8aa834fdd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1baf44a38be6cce0ea71374e3c067196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32234fe8fb02fb697d486f7cfc6efff1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce29413ed05dd32a54e7808eacb7fbd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc816c7c3876b9135bfd27b9d6c50f3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4654442133edf4b4e26caeaea35a9e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df2b90f52ca2c024cf7d91a31e7905201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3ac083717efa2477eec1607083e37202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e8b639426c35de7bf5568f8b6649e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e58c8a765f22fc5e266c8e25ab8f8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0bd1b361974118c36d64f060f9887205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a247762b6d1e926b6d309e360c004206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36dd241c195a20a099be2dc8bcb92f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399ec58a2e1a739dd394d3d1b65758f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b2401cff1c2dab5a30685948ed623209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03808d0c745b4d607398eb15bf6e34ce210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2586e7d32f9e33032d852058e86b6fb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099242a072868869713214f4d7a718f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f8e5c3eb14db365fe61ef1611ce5d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4c751a6d86063c166d2c0685734d6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc0247301b618074664d5a76fa3ad4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbfe46cffcf9eddc909cb9f008129e6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde3064c6c3261bf04c299c18eaf355217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5d27fb06f816529764fe65edfdf7b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12901d99ed86bb83e5306b93e18ea4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd18a7f4a80c6f981e8d4f5419c123220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484b06ae2e5895aac49c1ce881c37cb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db552084df639ab5e72a1bc7a31a384a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56ad9312cba914c566e0e3f3d8886e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b69231701549397c0032fbf3cc93f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28863e342337ccf04446e12dd4ab4243225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf73ef210dc50b96fe42d97b3b9bc3ea226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4bdc6e763653fccf4cd566d9a70ab5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2b731113d18b81f0aaa9b84a20010228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdcb2745232bae836f1eea8927ad8d9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54012bcbb5d2bd6864a320a3967d8a01230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64c17f710ebccb13579304a2047435231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2685cee88b13ef5724d68a79446a255232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b96ffdb62c51f14b0e1e67d79cb9d2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f18ae0111d4607e926081726bf86e7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7faa6157771207fecb329214a46027c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3666bab2bdec7882f75387aab8ed4ed236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7b4ce72b1ac72edfd41795e1b3261237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838e91d71b6bd6bcd0f1157e4645a4d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf86a041f529c428df836735fdf8605239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b235f1c0c0aa7a82ada226ce8af4f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928eaa12577f159a069f1599543531c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e566112801c008f61cf8634ad8be6d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaace4c54b903a57cb6291fa4bc7e17243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa2e89f48de15eb07147bef7010651244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8a363714cb92d984c51b5d9d2d5b2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e212544729b03a9d7efa289daa8882246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cabccbbfe8408af529255b9c7b6ab06247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402d5b93015a94524e2e598267c0fb3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae937294270b7094c6983190e72d5dad249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad801c0ba5a45460b96de0f16040d683250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad862afe840d7861b29ad0d5e5676e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19cd30fbb369e6a565adecfd7d6de1f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608796b872c12ba82499cfbc749bcdd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d884acbd9fdad803e17ed9b00a5ca8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f8cb6b3790336619adc1080002ed5b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc90d2de1d62ea45773c8b4d5381ec256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8767b8cc010001d8ff185eaf657d5d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd125f8080617abb01560e64997a2e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143452c97af54581f56714c6bf1f1af259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee80afd1321834ab93ad319579833fa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88285451db70e7d896cafb16e8bd2854261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754207b272fe920f0156af8ad086c50a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545458aa26001265ce5dd90570d18e67263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db86f438ee81e0a6a2272f759ad1b21264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963b7e8b308da0ddfe414a3d7ed3f0b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365199fecee3c84e70c8123bb57b303b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0d464c3359c47a84fd204a8c3b953267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15846f9231db650223fc1f89baeb4cd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4599d5d3f048071f7b1b4f7c81f211269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aabd7bd4433ba44e740f0af6d7978b7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a4f831f14fb2b83e01713db3ea047271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019f6720ef75568c163978788e8dcf1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f487c459cba77ead2286f312d14a618273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789fbd45f2c3cecfe26cf50f6b32b49274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589662690045ff677642b2176522989275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654abee3638bc82f0e5935e197f4aa5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799f4e98bf5d2006d28590395066b4a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895751fc5b9360cd0ac88842c4e0385e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d768729829902580c5c7d7d857b857279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e904d1c5c53e1753788e9135a98cf84280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f254a72203f0349f6b1d1028e0e63281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365a079b172a2cbe8e6939ef85bedf1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f1432442d47486742867cc500b6c5c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea64cb528a853bd486e98f7c964e5688284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323907fb7800b0d303a8ccc6d1c84db285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0853a45138509380912f5bc4a9f43cd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643d58e9ec726c74cb7d6969f3a7365287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba7cda67c3aeb91face8fd22ba7710288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8976e9665a497ca5ebc28da271223f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b09aa7dc0449c65c2fea37f24ee964290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f321fae6dba7908a967c409a6599ab291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02999819dfbd9accfbefeaae5884635292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06fe767fff1390d813d4166eb01970293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57a2b0db81da62e995d3b7a9c8fa43294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f71864c481849f03bf94fc1178d700295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e449af574451d18b68df34c5a497e2dc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ec6a247cd247d93b21d096b72a61a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7eb5ec357913dee6d25c798ecfa677298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d38b885e772d2bbd369ab736ff92dd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f1272e85f795ac0f17f46de7a7d1b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45e67999212c8862fca2f242017622301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4397b150a1559818f84c8bf3961c6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd448c2805b9802c1119f50ca53da2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1148b86a0f06823978789cd2fccbca304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f83fe8441cce9dabf6bf0239831103305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2656b8440099efb40a84c54e92eaed3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d1c66a8609ece43654de1f4972e4a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25a105bc959728156ff4fe290c1fe5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480826db4b3a314f77b7f7f4e7dcb41309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef5b96d0bad4890042ac565c701cef310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483d5a914099a801f7881405d503bbd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d37bfd9c73c5dd3bccac91ff4cb77312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36364ebc18ddaf5c1e2200ca2a60a936313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce955457685ddcf293261339aa8cac314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e16a350b8c6cad707b86ff9d626fc8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77910c91b08a07f760f8fc1d7b7bf836316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72b93d59cfea75d39782eb73ca97e8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43636e06dcceff56b7b7c7af34d24819318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508200faedc0a1d5173e3c0b6626723319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8802874227a5ad6c93d57712ae1ee320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1cc17c0168eda0c1e8272c24440b54321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b9b8839e0e5dd90ad6bbf9d069956322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37ba26dfd92db93e03d824fa41ce22323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6460a129f185a71de2a18f91ed21fcf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c532f49b86ac4895fb0aac2772cd956325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7992beadad7652ec60e8eae9e57f78326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6abd3328133d852e668ffb5ef7afd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1942c1a457d582a3a8caf8b600a86e9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62b4e08cf1b519a7cd4993300f8585329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2ea9256d77ad48ed6b17719f0a423330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f3db33e7df3ada84e5ff64a495d50331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92914df4a78b28d365c981d4c5bfc9c2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88d821fb93be8ff88743ebf90dc52a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d75a00053f367bb66401beeebf374e3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bad7ee1ce0bbcc9a4b9469183162e0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac83e64386f75eed1cdb31e3eb1f3b9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a18b5e1741068c27b5e30183833303337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc77fc3761074e3d2ea0cb32f8e372338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143644c462e16a8d4296e95e90043462339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1abd5cb2fb0151d27cb82777b87273340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba283c0a0f1eb0393bf178b05bee36a0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020bd95a00bdff081380e4073010eab342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52728b19485ee2d3dd0ec9385e0fae3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3cc0b1030e06950cb62a130665ae9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de20dccf3e73167aa1ce01ed4122f8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6211c87c50ba31baa41e5ecf1faaef346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c12611f575d9b7e6d78a49efbd6838347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16df6b11316b8024cab7a17f551d747348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e16f744cceba8b1ec78dfac4b9b39349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f59727856617817751798c0367d39350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f298f7d9be59026020a874205a20b46351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8fc7aaaa22dfd2153693b1b18440b3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15541c1290564ebccdbe256e6b5071353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a360999ae21c2845e05cb2f66158e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4ad4de29946046ecd596f7d3dac83355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c653ac8dbede54fb9c4cc9bfcd89aa0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cebacdd93aa77dd38031d7e29534f7e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07378cdebfef44372fa15209592b44ec358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665308d7bd492735491c0899e1458b56359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5c1e5f608a31bd6362fe1e69b276a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50396ebbdf4933ddde24c66742f889a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295bfda1df8cdbbda6e9a1ba4da1b0b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f550c68a6763c64b31f970acd02466363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf19a7a9af18f12e0020ed0efb28e9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816da817e5741857bd4ff212d6507cb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d412692f65af1a7eb4afabc67cc48e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91e73d51fe632c2346a7d5cccba6e4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59f67cd91905fe10d29972071d2452368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a2a029d954c74fbf5c14011b60427369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543f6389c6d6f25d3e5e83bef9e6371370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef39096c676240dcf5bf3fa95413ee371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076c932ccc01feb4adb42195cb8f69c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb558817ad7950f10af2bfbcef51b71373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42918f3892377b6e6716c0949dda04374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aaaee233e55943135d3f7e280f60c3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0370ee4b059cef0b25828c936685eb2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564cee1eae4b748e5d3b67edc530d5f8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1047ec9d84bd382d0f6671dd6d43b33378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee195cbfc2cb0c6797560866076ad621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d3e495a900c2704e6f14ec4dc50f72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2d647d19aa32136d8a483930486a23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc962114ee4cbc3bdc6352c52da3934.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff63eceae340bb90816630715f6fd815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a05b6f1b817e524510eb96071a6816.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd8a1ad1903da6c24093719c69aa727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224df0c2a7934bcff10fe1c27e4c736c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568d825d3295605d8826b5940f12c2d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40724de28ec0b890b2926ef00c5d0cb210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dcb349709627db3be947c92cfb778011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b32728e05ba9a05316c0c8f38bf8df12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99c6fb1339bd31e1725b5a0639308313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a8af8d4c02fcb95f480e131627f8714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14791df1a2f5452363b1bc4478492815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde5e4a3ee3f9b6dc6dae22d111e3df16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62950f5909937750dde4bcd00ec0fc2d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b981c120de14a0be9b03e2ca8f9d21b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ad43d73ee37fc06aa1f6c43c40b6919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82d53da9c1922d9607307954be44a520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93610660ca7ceb8c4125dcce1d6a9521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d5890705594581d653250a698490122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62760ed573a77fc05a19ca37f016b87223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1f1a1bec8ece41811ae0f6a8c7e2a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9acff7c34be69ca14070ea0d41152d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02dd85fac2cb33e15514f5067bdd60426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a808c5bc3a9b364d600f76d5b0677127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19487a8244bc27a65b40b2f050dfbe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83493bb46c4397852a760f869be3c5229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de86c745946951e428fa1b5d2982b3c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ad9ab5b15dc47c96574201647cdfd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904186694e0efd435e96134a857fc92932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be48f637f6a36fb97f62343869d87733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6f6b420ea5ed7037610a33da0fa3334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a3776861d9c8eacdc9bea38dc0e2035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c95540c6fff4f455b3f504d031ed1936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323d372a4754870147c1bafed6a300037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c2923469b68dc8410c32d6933d0d238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c795d0d55106daa624eccefebcb3bb739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154ed5691effe089fbc27cfbb68e8bd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607fb18fe418c271f5655ebd205ed1d041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5dfd8b73bc62b20d318ce688765c742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1c52d4ec90d905fc85adda417516143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f02a6a8c1756c4a5d3488e9051b69944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082fe382c515403d1d56afc0c0c31b645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336fdff790774c9af31a3d83a71e36f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326cc865c32bf7e7a60708e9cdc2b27547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52027f7adff71e29e745861d3b2c39c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140013edd9753038fe6e1b44f296e3f449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58153482b7b5e6c237c9e62ddb066350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67aa2c3e7db054c26a7c155521b92751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899d86fd8fff9bfce894d3d6524693452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e27afa09b50a0e3952a3c6af6d44b153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e872e08f15f5c1187d1a9a71a8b1554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabcb9afc30fec56b29374d0836d422a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2640ddff487c53218539cf492f57056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64a310eb36b94c3f6d2dfe9083381257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687176c053e911a6129f133dd474e8358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522131221a6dff8344cb47bb6cd7dda259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42324672b470bfd7c2ae084c42faa65a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393226350585d9583c8e4577d37a55261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743444011d1c6617023ccfcb43949be62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234e7cf1be1d05611584c49e00a844263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a650d1998ca1cea5d03c6ff60721564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b04eb6167dd6ec19597b01cf5a1afd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10bf88fe8589f2215563e43b31991ee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0494dbdf94f1099503bddfbe4ed095d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436330d12e3ef539e605c7d95c78753f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1abb12a0667828ba2c291f9b960bd1b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd66e04f1ec49b0ca385ecb66a718170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba1c76e4b95a009abfeaa9568cc80971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed97b57d2142aeae1b723a082cca4d272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22967058c6b8a932f1d067a95d44cf9773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74fa39008d27ac7272780bf0c98ef174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c15330d8077eaae45f6dbd591dc9f375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f88936cf62c2106daf3f30f6637bcc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44076fa6516aa245c1b9c5462c7d56e277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f3f6ba97439a257402c78b437236878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9cd50669b52e99900859673ff823579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c026c7336432db2cf0e44303c59b1d180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168a1cd0391539b15b827bbcabe926881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940ae716548058928dd40ce44a4acac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df6260d2f60f6db9217a69ebe36e7983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea0511594b04c752b6b82509b4278684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc6d71dcc2ce532280fff4fec5561f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d628bb405e62191b5dbf55a886ba1886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec670e29551c5258cdc787321f79e5c187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a88bf90087af9d36eaa8d7da3cc9188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645c04918af10ef2664acecdee013b689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab10e1b54b2388c9ab7d5d392bd310e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb55551dc447f208b3ead0b6760256291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2ade2269a0f73ad1bfcac55de4e6492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc3ee2c135e7b3ac1022cfa3c5349f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb298f9744d6767995f9944ffe28e93494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656bf73ff661debb95226f88f9e3d3995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5186d3c8ac2d0cc4771ae056603f596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e76906f48ea4eb572a8163bff942e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a590f551c17a9c2e66c27291a11e3da98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c717a1e3a3fe8f3ee6d1b416f203699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a4df56675fabd480625304877938b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae066f61e5e85a9c0dc0ec682cf174101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f642cf1979ad2ee5352694b88ac84102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53c5dffe9103288dfc0a566fe9e1e1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b41f100934fda8ba133b2c30f25b3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c06bab2e1ba9145738e3bcaf9e5ed105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16d810d14691bc0827979b12be534c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec5d0d48954b160554bb9cf3287915107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e806fae3c8846f1047b171084233155108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47576f2e6be6843c24e8d45fb903226d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aafc466001dca029a73383f8fc67ee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37962de9f6df6668196a30e8397ddb2c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf1f13a57c3d050afdfe9288f8d142112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226db07b0e682a96bed299caf3e1907113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed6ac26a1eca759d6844257877d513114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6c5e3d0a9ab4e96626fd1b08036ea115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336ebc3b3eac6d0a414776cd439dcd7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0500f1d066b50f3c5306c00b978365e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233971c556dc8be017ff83344176a409118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd22a08dca1a14396c21bbf6d82d6b8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad31603cf36aa6593195f63b56dbc8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15828b802bff37393d1dcf83f4db1de2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0f0e2eefed6ed588cda354e322838122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b000e012637688d55a809c0792eea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e998f4421ab452078d8896c29ef02d9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e2b9610d72e0553d5bd2e16e0c96f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57cfe5cd12d434035fe4b45bee8626126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a72147def62956f2e9db5559c51aee127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5175d7e41ec49477cad69e6351657fe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953f08c2f44ad12e451767c28249c32129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345ebe501f5271f51a2b7e1064e42be130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f17ba34b2c9fc956b9090e78178b04131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1efd93f3f1cf47ab7f0db1a0214ecd8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1c0379a4c36bc84860abc56f00ac8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c27ea702e374513df217acd0d7d1df134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddcff98a19b2a31b7c2580adba955ba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839adbec44a699fb9b7ab63d0a619976136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d73b786db813d4bda30fae9a2792d7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159c3f605b013c3ac9e3214808ef4e1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87353409e684660ed339fa4a759ee22139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664b7c237726b4b07fea97ae7564f83140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c160f4bdf47ea34dd3e2d9dd90e6f36141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab165649ce3f7890c9495ded68287b5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e483602345ec8d03784b58d76bdd06143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c904df0defeaa82bed79df879dcad144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8091195865e1db1a13afac380bca6af145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7fd32c9bcd1064ca3dd51d5bfc0495146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539bba8f498cb4840cb6388872f15695147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312a09d69af87aa953fa269931f6e62148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849bec24431fb000ba11e044793507fb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42429556756466e3c904692d4c056004150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdecf9b26d5a29e03af2b32d91fd593d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32641d80f2d649617ed6693e757dee7c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39fcb6cec2e7fa0b4df457f18f9d56f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f89daa4103c92c230886632530c5e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934168cf1093aebd8ac129ff35184a79155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4007a1eb164f9a7647ae303c05dec08156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2feceedf98ef14b22ae12d58c2cbc6a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aaefbc56bd257ad475e77f22aa07e6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189c820dc15641f589e42d4f34f9af8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd44f693ea8f5656ebbfc05b2cb1f55160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4fd461c76d90f6eccca6c1147127b1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566b7da4a8c1fa81f63f4f53814fc36162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44852edbf392e4cc17f30dc214d4c4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4ddcac3288fb0470fd3d489b861f0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bbb1ffb4f0854bc7d2173308259621165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc1225652062674a92ed268bebf73f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e867e5b5b7228778423fd1a0f2392ec167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8cce8db32238692b954b6ef2a97c6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa318923a20a43b14a5ee08dba3caf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7b80268a8b675940114a5a4945586170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023ef9b88eadfa127eecb21c76daa71171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6c87d42937ed0ca50336fd793b039172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329ddbae110676089d4d4c6afb690a3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15968feba9ed60d1a2e14c87c97c1c6c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f549af89a6cb7664f527970aa762d24175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaffa23ddddebc93cf51b5fbd8aa5d06176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ebdaff9ab7a078ad99dfa6a633a9b7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139f5496a1cbf7e24c0ffe1ede7ba39178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4e37091883ff586b24b0caa58b391179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf357e19f18d67ae868dea4b3e2bfe8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef492706cc0a61dfd3d5d31e14697a8a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273084074e3ef8b9d014a5e63df78a2a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95378b531eb0a2c66a536ccd6d39f438183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6d5afaa407ec0dc9e505f8854aa69184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25badd8d2af0073db15b09960d6d53185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7ac43c46b897f50fd8f849f249f06186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1699f4d8467f458e83f4c41b7608a7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a330c1949221915da9096f1f03d5d823188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf15ce2d76e2f227bbbd240e77ba2a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b2e56cb59a00bd16795ad98c1f87c5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80308c85bac2d3a17e6a36b83fe2461191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05387d8abcbb70bbf003d34a1e3bdf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853bafec968b2e47c2489b2c4db9247193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db2d9b84ee0e1daf5d5401fd9206b7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c845d42bfced8b351d659f359ec68b3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869df1be4c04bcd0bd0fb7c3dcc04c0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ba613432e2fa3d2e8aa8a102c104d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb6dcf2eae18f6e703de39689e7784198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b28c28ca4c445185fcd9248a107564199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1a20df0a1c7a1c338e9c7fcf3603b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0617b15ecbe89da1d9358579a02c1f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d39e4df1f042462da8c9fd273e65d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e9479982c0f99c72a22b154684d1e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc58c5b7183c1adf8f013820dc052a8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142c915166f2b60e7c8acf23f850a1b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577cc66bc3b2c3ec06bbe505a5331b8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fbd86157aaf9fe3efbcaa2a59b38c8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc920a7d32c29691cba7c117e10a142208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608757939dd1331bf4e22e664bb2054209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c062712c83cf42c142b7c2ecdb277ca7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a307ec9a16c3a1e0da817860f8638211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec16b1e5810b4df15b175600ac960eb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b61caa363ef45999f7e23ba3506c3f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aead50c9b1b316171bfe6e583312d3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60006ac6daaab299293b9937351a86215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9f9259a46b9f75fee933c33f27c62216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6acf1078937242fa94df77ca1ef87217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb013a845b2809a95f38c63aaece50218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49696b319f4160b2375ef68fcff5337b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe0b877e700973bf201077e0c954a0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd86cf5d6355bc79811ea403c5d4c4b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91899361bb877b6449dc350ffb89fbcb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f794d8499c4cd5e869e80b60d35fb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d720310cdfefbbc9adc136984fe42224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f346e7c802a492ec75833c7219bcf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c60b8cbc477b061133c8305ed24a4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031bfd1370a6d1dd401a947039f436cf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d06c01373d99398c47483c407048e8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba82f43d159d2d0492b9c91f213502229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d400ce3922c0035c53c87d98328a0ed230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a07bc2f736ce72e953b1615744f27231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c920222b1f623968b31f3a2d73622232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a592772cad16b04047c1fbe30c9854233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273066c850697eef60b932a29b58ddf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bffaf17b4da6d4f0b532becac4d92c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a1f3b956baf5cf8a3853cbd5d6bc8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613748673a7359523f580e281ad65133237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246efffa4c851dc90b45c765c32dc2f9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21304d1719ed7fd9a8c8144f1e54c65239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb87bd12cc8d2f81d66d30416cd1fc3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc162f148506839bbcf5bae167e7aa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbaa7533965122b6191adf01c613439242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c947a2e7a3b7854b023777cb892c169243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9643f169b315a610f7652fd4e379f7b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ee68ad074830c65f8e6d3e115fbf0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18352eeccead50c8fc9df8d3bc765541246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424aac7be4cc0296f3945a7c9ad2bc27247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88753573a8fcb45836601812c94c9d6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a77594567164d81b987e4288ff57de249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bafc078e1de7dee6f0871a137879aa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45969bd7b23296b5aaea8c2253c9651251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d4d1d94234609722ef170c74cf3bc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db0d5ffcab491deb8a869f123cde4e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291d3e4fcd51da868e8e8cfdd90c226254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107ce55e9ca2118c8e415c7552be33a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ac1431e962a62a498fc99207ba50c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368a1caa7aaac3e5cfe96f46a92705f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474fd0bf1db1b143bba513c536c25a8a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada67780efe7cc2e68627d37aa1d7ad6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd0786dca8081a65871cc6929b0e30260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3f6b5c4a58cc0831390b1f126d678261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b1a6e72d90a0d832044aa519a1579262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2022a153f946b16803e91caa797a80d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da734b44f6b857263d2801eba4e7538264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5f03ab863a81e3509d87fe72ba892265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21285b4e88c23fc8eec7b9a024cc8dc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c696e49b260c484fc33a8910a84d27267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f288bea3e95a72e1abc8b4668b4ad268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc031815a4d7f3344ae2f38819e9f5e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01192dafccfdbe55c7ca1e71f00bb9b8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a91e5aa95cd5474c0588a36043a00a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766b35e22350abc29016d7c223c2b58272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26b912cb2cd599a4f675958ba75a3a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668a982c6b2a877d269e5e919f31380274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf7198cb4e9b7cfdf086f1879e4583275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d63cad35c8d819e4a212144c28ebe5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d07e3a5e1fe9b6ce563cb374c947d6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eed00e7cf63eafd87994242ddb3e8d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51e824ad39dbfc3468d43eb614fcc1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb04ce8b147e9bf38a774c7a60bfcc2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8583023da42f795c64b1068751f80281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117d5d21372b801531faa97515636c7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4c0f64693e3208d4ae07c5ef9bb31283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c641e87c84e4d7fbc04e24a71bb18284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc44a37cba0309e248bd76716d15af285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ecdaad612e7512ada09376bc6ebe4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46acabdf340995c85b17c1418fef1eca287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae6a9630d6c9fc5fb238119818ffdb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079255daf1aa856f406d3c963e22fc80289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c3be5808006046c7ca98139aae8bf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4500fcbb965f3badc4583725fca5a2c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e12f29f1aea63716d5b75a1335ba5e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1adfe3fb1fa1e4ef6a83c0d1efcc4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943161a81183f28df298b50bc058e31294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9ee55ff08b24ff0139cd12898759a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda76f7dbaab9a60acc7519d0b03494296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24124de029a769d06379debf474df6a0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4c1e4ccc011aab50bf91e57d60f47298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f999afdefa055af9c9f696590da65c7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edcf630b6633a8e63c28dec2e1c0ade300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13530644ad98b64154e8b61ec8dac35c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505c2450ecd032f8f167611f1ec3d5e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e978750de56a8a84c346e96061b8b1e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d45db5cd6c03dd3b24b591b522a8a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295dcf76b77f7fdad7f0010dfc610033305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98d43ef31bb0b02ac929936428b8e7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c180e03065560d45cfe591e4ecf661f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225a32980c477c1d26cc5d4d5e34a66308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f4d7632962be9c2636cad978db3da309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238f59bc67d3b1c1504233d457345e8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effede7739238d826349ae212c5162d9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ef2ff8dd13fcfc6d48a5dc71d2474312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c5e4dcde028de3353d950175c23b7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b34dbeb2a802abfa5a9b2314f594e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b2c2eb8c1e2343c20e4df578d80c2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326448c5e181267d5f26a8dd8d1f674316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921091ba613a3ec8b1c9feb024961f4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897b1d78e56d4321f2a58fcd3788b2c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa69e5638573ec934d67d7512666dd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70f1057b487989221ccacf5666be3d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc70e8df580cb33b94ef0f244f2b54e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65c804c6f762eb571bc8d79d06c3c4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c80d585727b55fcafad050a26af4d5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e23b9b8ac2ee2b71ae3ce6198995e2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e53e94704c1a5f625da5c26f9a682325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385a6844918a5eab187bec74ac96255326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b0dd30230f23f86754728b8759b40327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d9c98412bf06c9504c8a6770c70bb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6fdfe32d9a1acdab741ce9d2ca04f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67e8c9f4ee4c844702f37d5cff0ac3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d921a7e3e92c5db802fe25dc80eafc2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066db99526262a1d74c42e2a99407dbc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe431f74f89d49432e6230f0241793b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb383241e29f34365e8067ab92b15d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37471dce6dc772cb2eabf3cc235e517335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e91a1a41e25da2d646b8978cf3d2db336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3dd7dc66027c47980340192e5ab44337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f767f10dadd568d8c5bbe5c07ef486338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83093706a7a346f9a4534888cf9152339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4553ab8fec81daeaa9838a705e061b5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf42ba03674d74f86a5fd3f9b5b52a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183944819eef0a3785791f88b1676da8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707b25533be0da4f5d8433fe03f4744343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf54d538249f10ed01e505dc00325b7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb6e579a7f736b802cdc562e3054c2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c661c9b2158048f2cbe18d9635b807346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88baad2ee9962d49d92a4135f39193cd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7c81edaedbad2d7b3340bdd26bac1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a87954551cae026b9ca58d6a69881349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b550abb9a72ab045b6075791dd0827350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48704ff554a5fb4e7e16710f269adb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc617d162f9ad72deddefc4dfa13644352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b5fb73153dc136ba640a314f7b863353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa7eca9f1266d3eeeb0a27e8081dc3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae222524c971f66c2729c45d2f306f5d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5ed24f4ee6713fae4c69f428ad62f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb458352c02273af7b5cde14e6d3e40357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f2c189daf4dda2f0d97101f808fad358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ddcdc0e7cd03b6cc2c589dde7c0f03359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db973b207a5c81f45f34eeac0126f1a1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08d0270903e3d090224a07269de2a8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42869fc13d09500e9e0c5b0687dad8c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb686403cb5f6a3ff4fdc5f65491ad4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab6bf2ff2b6ec9c322ec1234791979364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c0241d76f5891963dbcf2198f5242365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b5305ba0ebeb16e5b11487811da5c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a883f193f8387fd9e057d8a71e57cd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0fecc449a149f10eae6aef7421086368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38013742ea877fd7585f3b65046c052d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacae74a587285e16b9cd46bf98d99c8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08047613c144850790357f7e062871a4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96ca43fac419fba1d296f8ffb02288372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59828cd5341c66ee051753d3e2f060f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdfe56466a36496157e3a0f3150c073374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1d031cd0b69e8bdfa92d4e2554cbf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911107582032a66b89af5fe825c14bd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d24c87cc8ed2db2a54b3b23ac68f1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f064a65532480db2e5bac6bcc9d93378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>