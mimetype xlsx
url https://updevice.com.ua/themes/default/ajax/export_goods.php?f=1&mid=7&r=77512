--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="437">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="436">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -296,53 +296,50 @@
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-electric-wireless-car-charger-holder-suction-cup-version-jr-zs248-4-5-6-7-15w-/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder air outlet JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-air-outlet-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder dashboard JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-dashboard-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Phone Holder For Bicycle and Motorcycle JR-OK5 |4.7-6.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-phone-holder-for-bicycle-and-motorcycle-jr-ok5-4-7-6-5-/</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Phantom Series Tripod JR-Oth-AB202 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-phantom-series-tripod-jr-oth-ab202-bluetooth-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000003778</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
   </si>
   <si>
     <t>000005818</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL02 |8", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl02-8-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
@@ -1378,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8059ae062f8947ec7163a1faa5c021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431ff5e3fb81d659ec627589a1701472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b3686184926f30c463e375b2d22c93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6532efac5d502f323ae7c00c7d52e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a07fbdc38982916de99c64fd61d355.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd043baf6d999022a8a5e863dd80b636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08568ce880aa6c92810edffdf0da0ff27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af073654d858172fcf68d7a037e37f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e1d47454c24658bc52956e93308fe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce6959c14eb14846d9ce996f3f3cf210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5c4efa28e0e038acd2533b03758a011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5326e4809ca4476d582636547ab5b812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222ed09a763677e9e1e012f01c1ce2113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8eec7eb02fe5530af0be673485c84114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2280397ffe36e4050ea9be2438fea315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442a3814b632b102eb1ee861a3e359e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e06e90397640af3bde080b2bdb212717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad16adbedcc63d7ff0590e5f07244518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902372df66ddff7323eb657a0adcf7619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb79a09dd912134cccac6c24af4f55220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ca4869d7d6ce4dd7ede4ede99c4f221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739af7cbe51a98d54835e9f3081e35922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf3c77dd8e68c297bf4409507c590823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7a6e1411546c622fb955040f5c24724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44922a8dc197f8e42ca4795f2b9144b925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9eda4d04c89dc70c5e4970e583ae1926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b407ed54201a9a1f63ac48f45edbe127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b97da4ccce9551bc8e3c9cfc2ca04428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005aa6f833e349ac0eb4e909f1d8477d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215fa2f7a052f81944b2acae7979cdb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45315e42e4926ae6f31ed80b77610f3e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5873fda1fb49d9745bdeeebcaff36a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47357ca191a3e5d75a50881cd1dfdc9d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075d4cb2232a45e6b2e872f7412c80b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf6d9f31c2b04ae26a2b873711af8135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225b7329c05b77f654db373188cb28036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de02246519212a78f8a5708c2d2c3b637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e0cc6272e7d0f8b710d0f3f2640c038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32647ea34b96ab602d59bb97146a3039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75853c2b6276f356acbf3ceacf6dd2640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7711825e69c1e0e55fd1da55cbe8d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002212ccf861262aa270ea3c3e02a49c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0c99db51667dea94128b55b09f76843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ffee5a629db6d958fd7054ca5a01644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34577b56a0d39a5df17d7534ef7f37e045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224f2fceb780a4e3970a2cc7b118be846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18fe03a04f4d9c7dbb65dff43ab046847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ca427cbf05413c05e74d9d26f1de548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8dcffaaf570e6a260fb4d8fdb7dd5e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2468b6fe1fb8ffc9c86c73ee50e93650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1f6e933acc37879927778a4ce9ae751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8612b7e2e39cad5cbb0aa5be4334852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80ba75bfd4094feb442a2862d81baf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58347def603fff4e17c8eba87ba0ef54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576f9950f86b3257b77896c7b18046855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c01e0bf8e19a3aa135df029cf747fe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8496dccf963d193659b320730c6297d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f16906f48b9e0e21e36ac8322af8f958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539df90143bb27839107c329217ae7aa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45c33128cf772229c0d074538b56f860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87befbff3bee4ef39afd5116c9e93c4d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d36e7d9d31907860adde8fa3636c462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d842114c52a4bd94955cb0cd4fb1463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6084d4ec3dc0755f23e86d09004a3b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3559cefe133de5d3132bee1ab333b0a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c1feae04c35caf1c8103fab8187d166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba11076afdab8042ed7c206dcffa0c267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bbaafd5d23b365511aed3cddd4cad968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642f9ed36dde7cb01ec1d046762ba9d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13e752d4325997e67719ba50589aa970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51363114123bc0b651d696d1fc351fb271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a94cc59b5b91cadd7f3a90416b43572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70f04c5019c03a056ce4167620a21b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff170f47a7cad4338f25627fcdbf4f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1fb60a2405a49b37e16c42c55afe075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf02b80db83298225e62aa2507b06f076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32637fd2b9aea3063f5838289ac99da77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d33baafe3e646cc0d3f4ac3d271ac378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492f96291964507f0c32668a1b3bca279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7b6e72ae643c7796fe6ed3f7b595280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91947c8fc973b497211d8aeaf256effe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df5e752897d32d4218e03219fc85ee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6dd6f3e1878980ece573688e120df83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a0574388b7bdaa4968a4030da800384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde1b5191f3930f5a00105d26b7c2c785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2814e53bfa8fb1c4906dd40803b5e7786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b25413bc27d5dc3feb5e9cab7ad33c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210a3f0ed456d28591eca1154ffb77c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1f6c64dd36b04033e0578dd4259ad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e5cd6ec5b36e7e7f755fd3536773c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a6dfa24d1549454c561ec06f1e58b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20700de3500403e9d5a58e300ac8979a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b963888d3f5c877adf2552d9c53a393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53d42e79af106868c3f27cf1dcc15494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc2840580b904e5c8225a371dabcd095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b981485ac16286b9f6e88105d58b196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764f8810069234fdbdbf092f7d0368397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307d8e29139e55cea5d1ffe5700083f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a26be78786798d27b666338df233199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633e8bd58adc8449d924e64d61bff55100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e877402d95e9b5eaa2a9eeb5aa61e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f82c72913a3f76219af734c7645006102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479e163b5a09ff554e9f309217c5434103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf92f04774486fe6a8d0854603f6ca9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05b17a41d9c46fdd1337acb69277a9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc587b6d851dace4fb9127ff05f1eb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c57a8364dc21cc6a706bb2851b4bc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9554f2f0579984fb4eb20e2bac9f150108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee10965d5f9acd3e04eb3b579efde7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3cc852cf94c964c306429c84deae84110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553836a873559fde684fb955478489f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50982c8b60d39b34262bb9478e9f227d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc1f540be9fb61dc158a1a3406b54e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ea01f213d2c1ca0cb962e9fb25be8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8caa854d0cae34b6871188da6a22748115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb32c6b46f8a58ad25b9bf49dda4c67116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284a488fc9f889043911a23ebd6d903117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454427a9f5197ebfc2f83d9b83a0f490118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eaba91720f195fb51cba51fb83d7e7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c464532763f973da6829cd3637e8c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91613f037e2f41cee4b373cbed74cbe3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1c05a447d63ff4083d893fa2acb8f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca99f2b21d33472545c80125f8761ca123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9bab5cc33bc99f034fddb7ca0ef163124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58b3bbfbbb1c4bd47d201b90144327125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028c0826699209186e68b7b32cc1bf6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c107f1521ebc6a6bef4d3d897686f6d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacff86344415fc2e50ada3a13a37b5a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9a30fcde2dd3ebd97f69a4e272e5e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf951606a5996d2d20d80d38609e6e1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c3ca86442d973317a3e9d709be1f9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac05663ab59d070477b0d58705a8f9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09329b60618883f01c2ac3745817682b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b926935485081defa886d2c010fecc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc15c84f938343d24c8353f656bcf13135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d9dc27b8f8b835b8827608ac7b14b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270849329ec2a23966f8b10fa25a7ef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b5d288a4951a119aa2dabf4285e812138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c55814d570874f253f3a906ba0eb4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3f38e944808eaca8600e5ba496f10140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ffeb954ce1119e6b40040b50284f3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb271441e885d19aa5a572f41041a5d8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87e8840b924dfe007e32280c0af7bf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4387564dea46cf102f8c91b404d3f60144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9977bb1d95e191a8795968ed0c7ff5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ea72086114faeeeb35970d0e0e87e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad85c30faed492d5737d4b0a4bef448147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c12faa0361e8e5725322c2d1afa59148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72187b2a275fed28bf7b27f8a444bc82149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68b9041c6c4bd778df8bb3aaca1a24150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df59b528c9b2c2ce980347378baa54151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57980bb76adebea1d37425061cfa151c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc863e1c583e02216ac25fc037d871d9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309d12a23484bfcac60eb1bf20f7da6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a90aba6f4a8b421e8de68ead3f05f9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23881fff0bec435beb35429e40d7791156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb46c5c0dd748857a471ff0b38f2e66157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493903ca5af4b844fec993761ba75cfe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3874deeefe937b48190522167c1290159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c84e1e4b2b6b322e41ee9b6f29a5f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3befdfc7dea1b219b1850063b1cf7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e33ba5f5e540c2d8f658bcac39bb1f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a0753a05efd37183886b97f4f532f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b712ed648f1db3c6982fc7dc51c5d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463fad0f73bfaf0d5fc1fbf2f8c09e55165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a4d5a3e792b4ed076beb22a833c6c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386e5eb7453e1088dc67055844fac4c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0a2f9cd49d71c1484c261abb76ebd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f5e984d3a7b8c0881d6a19165e45c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54f107f952e6f219f08a467a22bd95170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48738f95909b8bf3d97cd6e222c2387171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198fd7678a7e0052de97b7e0f237a871172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fcf50542f1b4d6c6d8f642928422ed173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84b0240e5efcd4468f86aadc07b461174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d67a3bd9edd43d3555184ef3796b7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc0bfd531f5bac5396a3dcdd911cb3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a0dd1c6aeab1bd2fdef1d51d02cac177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea6ddb425b9f80a710b800b83e07bd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b1c059c4a6340c42c21454229107a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41909be501d1279d917355f3e05794180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d620cb5cf035ba3244a3bedf82f36a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5c6cf39677d018717adf028131b6b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122e32cd11df2557e8b62b91961ee26183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26106d2e14c094249b19a527aadf75e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d4faa3d8181f37f655e1b32ca53e1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be26a5191139204b852df469aa4e96186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89c588637034d96f69ed1680eecbdb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5d109a420d3b2b6ae675c691bf1a9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b6f268d4a907907bd1b659a136b60189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52622e3c5eb7f6ef8c9b9f46354d50b6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826792a99ad131f548830ddb9a1bd73191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd93853a4404006a99cac29ac32700192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a415784bd417e209dcf8547482bc66c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340e47e915ab6cbc6a2a919be1ee20b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099140668448784b90c06d6124cec4a4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead971d4ff02ec103d8b202268b3547196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c89256d422c3e1c4657c47d02fd587197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d00d1623e8e14428186b96de414e2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c7234703b50496e2bcc9e1126cbbb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214c2508cefcc3c1783fd1a338b978b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b789adf1bdfdbaef161a52d779863bf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d34fc9803cff2e100f0fbfc957a89202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9f27e74266a23d57f4e1566de7221203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021c67ed78da22e9f1bbda43705e813204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8134a798611d9079cfce61efe686c2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5bfb5b7048daa17616f9f861d27b5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b33e93da39c0a9969113352086894e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17dddc0ab3434f252946cd36c62f80d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da01708f73b9bef264b2b7228529c0e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999690b7804155b269749cb941bfbd6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553fad3506003dec8be185205be9e1e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06fe9a5311a483a16d74ce2d71bafc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def070578bcf6d3f2788ef0e84ffb91b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e20880900aed5dd77392292aa30da214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf3609b81f13b0a23fd22869e1ef7a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a9543dc151b2a887bfd945a782bca216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a8908c882d8f82491f4c8df8477a2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e139d176b047a4aa5f0f6676f9c58b6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719c96b906396f2fc89322499e829f9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9be66030d4e3e56638268558e42fe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6ec287c152d7b8d85efad485a8430221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606267dbb1ccf91b222047b613f01025222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5e87c3713a138ea59c3954282931d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05a1808291d781e2e8939038c75d1f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cece6a2087563f75c226b210c1b1c6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd3171159e7be3047ebfe6bcc479e9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89935aab07af39cba156f65a5a3fe8a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9fb39e33e73ed73bb04d433cc6be5e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57a87f9b38844a95c0074429eaeb61229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b97f01b02d94f0d39e36fde81deab9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80011c27a703629b46521b27ff377cf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6107bb6ab27311358fd3334a068b9d6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1907b7f72e86c1160e6a642819e081233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414bddedd702ba4d4f6b190c6f24316234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce4e001e4d3aa74f163de00eff625c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652ae15695d2994830a9076c76e69fe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62dec3aec3c8b305e27de0b9114ff2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1f9ca7b3353de7da828fd4650e763238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7b74297c2826b9c49b1a0dfcb3fe0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b87b682c9e288e7723fff7f9b0beb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60cfae7dcff83cadbf36a90c4839b5a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25803141ba64432fceb8ead20ab59df242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30202f8a383a9d9a2dd3b47374489e7d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2154a5625bc979b08c9ac27b84a929244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f7de01118d81c318bffd9ac54af3d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54348b366db335c54e1d4676a477ad85246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e26c6e961e24e5e6a6a2ea0193f16ea247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ce965414476333cf0d5070b56f0d4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef960e8d0936cb1f2004538d76b54c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785de80e1961274b02565e2ac9c55d85250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016cad416a7e06842a14325554fb20df251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b1ee030a27481b0ff9a35482fffcb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132475e004dd8282167c4fdeaddaebc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f65aeb09d1d158654b674fc4f69ccc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985d711919b19eaa92548e4e2ad1ada255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae373a6737d969d1ea33012c40e9cd5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4de88048649bbc0de68fc2c0b62c96257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472c3022cc2ca5f8fbced51102fe6f2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abefc4fa07bc6f469f1e971c1c2ea93d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e7dbecd4d69d37a7561f2b731da70260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07517c804dc9d670bfade294e816f7a9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c0eac1aa7a59eee6e8deb71c6af7a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8101197ac1f742405e5347e13becb4e9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf15f138c76521111bb7de46151260264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e890917c9e3f78b2e41ab56c02135265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131178d732349690fd17a6d739d1c7d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345221e1e5171b435ff34862b6aadea0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49617c38996f2278b6b34e708dbf35d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c174f90a60f15c4e20d23924493dbb0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a59fc1676180493c6f14b2c98c3c20270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06d9db68566e682d6f28ac3f1e95f1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e98f510c31b0a88e603b43deecd2e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43f4a3237f3a2f3fc1ac428935b43b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16195c99364bd41f392b5eb6e65351ad274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e31efc2483dff8463aad912fd4418a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750667c75503ae71375496744a140a39276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a838eb06ade5834bed0d4fa52cbdda277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec920f7a6f8054bcd2b2f319b6fa65b8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f251cb5c41e39dadbb88506028fa0c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89b28723a5f52b37d5394604eede94280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37faeaf5bed31232d5870aea2af5ab25281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69c6d0022c0ccbc936aef2a723f4e5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc9ca967503cc6066f8b3ccf7c0c58283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee9d2b83b3a3514140d32d64a95d99284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0922be85cf5f6290ab92d71bc7df0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4d6343620f4d0e1920a65f680d8de286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cca6a433b2110c6c3b9c7ecd624ed9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab51fe29e97c72231d8ac9e50cfd18e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b0bee1ff01254cdaa4fd66e8aeecd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e27c45836c4966e41c4783a9b87f0f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa0d9748ddc585542888c86a7f055a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bbd4a54278e00e49cd8cc452ba986d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d21b41015f24821322a93ac12646aa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d48ffc93b62b77612a96093c4c17f7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e775d347ddcd3a5c9f5b6b3a3cabc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ed557d1b749580e98df874a08328d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37f6fead6d7abe2049e2531347e61f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646daaf7e3c93a549703be41d0c472d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1a4da4d9feddf87ccb905141a1db1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba49060935a73df051c4b841191f58300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df82d4fd8905b4f33c29e74ec26645b3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465df59b46b6154943ac7dd6c1f219dc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19d0f65cfa1a210a18d51ee39ff79c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfbfc0aef461821747c985cc6731ae6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11f406181f0a365410b2fc4a8a18eb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ffc76f24bfbdc30d1c318d59a8dbfb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7e8f7a200b57dd1be44dc851a496d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d2f5905a0dc43214437292e3599bc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d250ac5f5e7a2caa57587d288390f69309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387c7f60a3d8d787da2f08d102ba2be310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef764952547737ff9472fd6f9852d6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865206151f01f0590eb65b09b9c774e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f15e8b64983fc5da1a69e69f6387b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d442b32d9b1b185c2f89db549382bc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da494670d095be9c68ba88698d16339315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6248e334439f7379899737f18faaf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54ec55dcbf0985855b52818204aff2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b914d35dca376efd68e430890213e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4f4611e442fb3a691e232c07ada7d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205f335de9a3aa971426e0e0f6838cd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a0094fa37ebc67cbe4a2a8c908438321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc145d114553cbf1160ba97b734bd814322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5f6c118cb3115be8f6b60c0ebefa6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659133d0f3eb131c4be6bbf59af2e3d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f556af942b6cafab161bb6c38ab55dc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90077c1921cba7649f574b83e3caf57326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc335bc51b65838a081337193b10c40f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0fcdcf0ba4660778dc867e7e18e2e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea6b1e3b83fe8a003bfcc0b6afcafab329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f490ac30dc7e3d786c6149e8bd6f9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f20761e68ed4e129977ad0344dfe7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f1d0e79b362469058467d7fa25fd0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580148bbf9312d1a7ff1e082d85d2f77333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189e3cff14848d9165dd46976233dae334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf768926c84556468362996708542e7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ffa1ad03be25732a6e31f0e329823f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421846ac5b471678b41cd9b00086e8b2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c263416de2a213751fa0c1e0217f703338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c1eef2beb77737d61e1cfeaf72ebe0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25286952264594140e3aa36f7ec129e0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce8d15298c289236d41f825b7774d1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9097ae8f385c7a897f4415f85ca1095342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763946d0bed957c7790fbe06dee0d5b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb02ce47f79dbf9c2831bf5c25c6a2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765f1d0ebe5be78da9cced2c94ded2d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a8cf412bff018f1bd062cfd9731ed346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b03b748b7d5c2935c45f5050e2dc2b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025a10c7dc426d4601e18505260f6a3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21970b7ad1bac42c6f4174d76cbbec349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989daa4229563f55131197f602cefd9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29c587e065c3fe8881fb6e6bf60e13351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7722c0bc2758c4710e9632bd99f442a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662c5d10d51837b2f58b301fca5d8e3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e151162ecbd6e1efd5dce4a76296253354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4015a0ef0cb6ffd2c99c2aa04cfc1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172bd616ec92dd48e583e068c74f343c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec353ad05ba6078eae9cae519158afcb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f743d5404d058ce27a94dbc0f37b50358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f581e0781a345224eea5f9d4bb392b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc2c450f96368b075553125908e657360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbdb5eb5767d3b8118a23fd1c109edd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6befd93b041343d420f69c93facda340362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04c3a4b349f8bb3deef62d39db3b84363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85212f1246bd04b7f6df10801d35d560364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fbcee78b13c5889be1f4c9474dae8a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b69046bcbd82c8654b78b90c673cfd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ecc1836c2d12907a5bbe467b77e17a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4b0184b3fd29da1efcc54b8542856368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511309199ac04c073350bbd82e36f9d0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b4c6415765b84cf284047760cb217370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d61c0a484c67bb7861e4ee0a34ab0e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761f75c13c7f28103ab27cd3caffeeb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55495e79757ee7efb59e3fb7998e23ee373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5baf18deba285197d9b2a0128846bb5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae11219eccce23bbcb81651d93c8aaea375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5135574e70a68569b4bf78402302a19376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d81194e54fe41892f9df91bc64346377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cfd959f5af97cdb80ca3fe410f0607378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1266225bb4be395bcaa9de2da5838971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44707d09b21bc86c05774fe27bef141e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d1e41523ee9529c1a7e0a707d1bbd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54388e9157c8e1139e6975b5645d0d774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b34209e4dc5625b65ad713d3ccedaf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d69ca2e2babd15de1ad4f6a0449536.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223fa60f729c04fb63ab11e067628cb07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7418a3d5d9f03f6defca219e3bfe8688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4547b546df4829288ad2b0bf444a239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578d01ba50b7420ab2c909e7cb29b5010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d263d880cda00fc8be23d23b61bda3211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875c036d7514d99228bc1e348682a4512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa5248467d1ccd583f4094dfe58c1613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5536c367ae6dcf857448bde4b89b53414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc45c629ef02d030990302b2ee2ce315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390224762915c30e30a6cebc714665c816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09468f49e26d7bc8dc582f669e38f88417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4ed7e3714824a34d8ccaa13ff6b7b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad36ae97802a62075821fb4091e192819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a59e22909144afcb326c0a54a3c3020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59912e034716ff6facfff69e12768821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dffed38503b2ec2cd35c3c16421a8822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8d1790b12e8ec4d33ece38581e4e623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f322a45604f1a87253bbfa31f0d3f724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2e00e0f7c4dcb9f916132e7e2012b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763c082b8d83f6fd66eb721e12ee06026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c8c4784b5d523cb9caf542a0f796b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a68beeb25d0c85876f1c836b8a25128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23762533a0ecfc703f86dafb44c7a80b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e4368ab18d2852e6bb37bda0f193530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa49d844b9b46803b31293164a8a37f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569ab6f4dcf4fe57de33594fc40708c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8759aadd8db3ca9d6173fabff8a28633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be42461accce3182e76a4c04cddc9734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8edd1f83c202e0397a1b933cad05435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf975fa5ce772afeb62f3cc9031ce4636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2ec71c41af85fba76fba0effd9d8237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd444067452c86b35b83c17f5770ab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d2990843cac371e89061c8e70d46439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b1b148041fcebbd1e4848274e7c2740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b598e5f438baadad12c8d13b391b3341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9922101e508a79c09ac23b630962b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151994446e5e582cb474e9549ac167f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90c21b1c27f41a6f6af9d00cc6ab5a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f39a7c5855a5f7864893b8b25323245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ac0c1803ec17f4cdeaf4e4d73f42346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea733116e69aa3c292079e044bc95147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018cc656a7abc608089a73c134ddcf2b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384e02f403725b8695eb46a87acaa2749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad48c903c30b2234b59e21b6ed78ea350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9c6dd2fdbf7ab99a07986c8463fdc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c3975a589b4aae7aa1b560f200ebb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88a9a80cd79f97ddd1e79ac714636f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a229ca8816d88b07cd3d89e4103100f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac98f89ab720d4e73f7dab117ef31355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bbd3086c6f2789326e5496b289e87156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c33d9c154b4884747edb446b7e70457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d2de6ba9f6e45fc2d8e90302f637d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662fc681095bb7b12e16f6067c16ae9559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f298aa3ebfdf9d545b54a9c2d738b160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c35c84aa71adac59c5fae5e25e407561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68baafc93faebb309fcd2b637a8d5dae62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaacbba229701dd97be641d5d591577963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee18e2896b3f0b83df1576ef87372f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae72610fe217defa8bbe741591bc4a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c403d2084d39320c1de587ffc04ce4366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef514c867c3a78f4a47d485af2e72967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b3c3ac7a3d07bcec6f3024ed0a9a968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c3cd338f86ccf75f9729b5e93181d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be80f18fbd48313b6f0a54b2035d91970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067fd00ed410096e3a5e0f9c472681671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb22bbec62dc5e63404a31166b97ad72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b971d6d0e739cfc7a1f549694c49ed73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3925b35bd687ee733579a0619203e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74bb6646815b7aa334b774ee1ab4e075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e705b3570dde3afa3b6e7c7c8a1d7ce76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160c365edaa4586118abc1e015276ed77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ba90fa53d5e806b250d8865af103d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e067721609425996c3a4d43013d4079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475a409bfeef9fbd66c755e0b4eeb6880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f92a2b9ba5549f1cb6e824d91634f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a22bfbd69103aa94b6c9a6db4a4e7582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9948ac139e09fbbfcb9a78a2ba7ab083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc48f46155c271ec5511699b18f8ba84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7d2caf7c6091940026f549769099185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab27d902349516849a64327f663eb086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c98a5d6473f355f5032f4d5425dca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b481e1aebca0ef3cdbc4a42a3eb22388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d36eb946d100cf149e151e091c132d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c21eef0fabe2d0fb6aee10f2e744b490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4fd0fc994ba35793b55c35f091ed6891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796248b3d199a248f9df46266a5e0f492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100dea8f3dc20f2b5fbce413a5c61a993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8522b2154bc63341fa3ac770409c294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2e7c6298093e691b076c9562f8e4f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2933a132b1a37c83ee1d428d17f605b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef709dee281751e9a096c8fa2487cc1497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf3db6af10bea86721d60192746b4598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7f9b1d0472454c8e4ac94619703e999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052350867e42c59b1cc52fc00a736ec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772f51c7da17f9d21543322caba1435101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7de0f0ae500f6025f498265e468ff102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba74819f89f5ed0e9ed4df059eb024f2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be80fc2252ba53071b85834e5aa3d9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f70ae940ddf86905115862b5ad987105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de2934f8e4f089ff8331c2992f108f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6137f44fb9908a632d91e9ef6fd7d24107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5f103eb10f83cbe9185c0aa57d731108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae26a15909a8a177916396134350a733109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365eac6a608e11924747ef21cfe2811110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c8fc56f0e5727db5ea17663b8aed3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3393e2bc1762f99f1370aed774b0d4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a640bcbe5e3f6186800c2d94c830be113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336ac4b4fc24e0fdd4f5aef09b11051114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ecf634dc4f86c8a4fd3807fe1cd4b1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4636b3c03f2a0f682bea002acf45ce116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c628bc6a077de343f2aa03f1c5f3f6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ce69a1d28c2bb7bb88306a60c3514118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf27eb684db0386a73a959e3129e34e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520bbff8272d1889b5383006ba057f8c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce67db460e1691c1c423cfdb493bec4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aed7b077e5e78fd48e44a3889f615e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e875e1761d0d65079ae25b878b37656123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10afed6206a7705d856fa636c32221ed124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ecf53d14e1f07778a62be93ee32999125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25923c8a769104dccfa12841517f0419126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7622a9827676c32fdf00a15c610371127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3614cf5bc1704d715f9d105cdf350128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2f6e0ee6fce9eb4d7197bead164a0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad045f44218a5eed3e328e0fe4ad65c4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30f75e244e7217fc89eeecb68ea7cc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf0c7d73be73f5482d6929d348f9b2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48883b1b8b3ca162219cebf5a2d1f257133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa105c443fe2592a3cdc5752a11e9e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb049d029d9314368ead9331e5f5d3b4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f288ed1703a6b5ed7da5fbf75f0126136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7cd4b7478c6dd7797b67adb5623de0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920861c881ad88cc67ad69637a18b80138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5ddd6ed4e4e1e0270a8ac39c8d776139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c3d48f13120c71cb5f0e20290fddb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc653523a53e8c60798fea109ddaeca1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf255c98b28626272b32a1ae133f2ef142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2895a5a375272ef084113a51575d5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce44629960bdb0a943ca2d979b00ae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc007c0f6322a857a62cc5a2b66895f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e1632a0fc3d27f365c1eeb70d4f26146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dac8180461665b1047bae6c09e23a4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f7ca996d346717480be6f85209054148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c17eacaf0430fca587d9e1fdc9f59149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc08da472fad676ad8848d97632b733150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481a90f3cf34d48cb0dea24ea59856e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af6aff6fbd27953ce423f7c530f259152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93d8601bab18b0ca5c6dc4880149af153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6c94b3bbe2fcf3919118c17a85e82154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360881c58a67d46d1ad2c32ff39e3ec0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc017c9ff0493fac0aa6ea761d44924a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a47e01078cfc41b2535816af22ed9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0200ca6e27ceae10764222b8938eb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f4fe29a9d69e4d6f9e7e1ef84f50b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422dfcf68dbea6c1542e717d4abbdea160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce2919bbbb836b3a87db48fb576805161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78eed16d55f46fd2574d3d44588e7d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b009918315b5d51995bb98994a5bd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667df993ed29a0c8f69934c2d9bb3a84164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187798b4ad6969b5b2842ac8d157bc1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74a62013217d52d73f1c8e6e23fec8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f181a1ebae8f5b768be3253fd29800e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a185d695350ae298d7475bb287d536168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2cb2d8d1f1e45241ad24cf0c14d8e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9828d5c621484faca5e2a00a30ac8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b96f7b54a2b922a9a5e8c198e9939171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25de4b76f0cb8ab45252b282f0beae172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf89880822a63c8173171d51a74d15f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221369d519d9407b2a5d598c665513c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63849ad65019995487704707c15f0e9d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091dc1ddf13a631fe8c8f53b481c9a6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f86a2398b4260df5f65624472882b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669180c220c5e0aabbce50426736349178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e5ab622d66cbdfe196102fa01428a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060313cceb9dd8df66de14af6708759180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f0accabeeace3a0a5d3eb4d274a11181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1bce3ebb7a5a917f674e67942801ea182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4080d978b3139d0d3c13a5f730f7f79183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887bdbe1611a0f405fcafd74b9636b41184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512a58c40c377de45c1f232862ed9fa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267451a0645e19efadf2c0112fe7766186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed39aa6a3aed8d238d8078693cc365187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c972333a3b611b0af7f94118fbc25da188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd81aa4c827dd16302703bc5d21dba4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27600c9f84e21fa2c850930ffe3d0376190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9bdea266f68669c7989d8d6b677b7f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f820ef569f6ebe5e1f2bd1a45c1364c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be966baebcf5cdebe3fd1adc1a60d164193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3fe7e510e41498e821c7ad15483c0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb816b1035250060368560c0441785195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d8e7cf55db88a9f84570b076371b2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1913ee0b5334d446a13c3f444f648197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367dc7255ea473743780f04a855b9225198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9587293208191401d607c6ac6c35e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f4ab4953830afa16e056932985b06200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64003c767289267f721a36b52bac0895201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864e185bfb3993bb59a61c56d6b4adf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b899c18e6bb0c0d1ece3d75c1ed24f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b793443a867d4f71fddd2581b37339204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261daafa646ae78787334cb1d0271c0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ea4dad16f0610b0f27e11a53b3eea206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b81b5a2551f7d1189f6b7904fc414207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c10995a31ca52f6d91db19353e2446208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d9607297850208fa7e3c387825e66209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12cbe83aab395c36f0378274f13193210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661d15f2cd7928a362b0593a32309bf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1fda6227176e3525d89fab69ffbd40212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ea8e50732cd5ebf8f3f13f5b0f1db213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6e6647d40cdfe4b520fce943de4f7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa2360a0e0b4719d3ae0c2fc4f7705215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e223068f41d9f4ebbebbffd3ab927a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694f601a9229a55c758f739b62d6c15217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762ddab1af702a384c0f27a711f09fc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba114d9726cb81e0b47109a866e7bb7b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407502ce1dad1928883ad85620de33bb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e69010a203a55f96b60ac18954642221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02941b367e5bef1ef129ca27a7ab9716222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c883066d4d063dfe16af5f0ea4bd72a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902a602071d90a7c43e69a041bc7208224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caebdf0030d70d258afb5bd809532d1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e28f86610a5df68d7cf1e2605af3f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b47302a5d52f9c2fa52dede3e2d11227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2dd1edc013f724714af4bd6bf18494228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf23a83921666635cdc70a4ade4faa2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585d0e218e8e850be701915df3b2c9f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3bd453852bccd560504daf67f69de8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57600b316208644314ac0531121fa694232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8cba2ff37eba38a8412b2fd97343b1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc28e43b7443197ba5c5f4a96d9b94234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdbd7c1a1c61232011d46d0210f4f02235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ee146a7b61dbae5892a9f0d23e4a1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ef28c0ded466b048f6acc0c3e2b99237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25890b6bb149d876071ac18077007927238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d810d39bb8ef706ae83b96a8fa96d2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faec8d6e92ccb93bee66353be1af14d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb077727694d8d43222385147bef44f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404ce4efd6d1d779361a3aa55fb03e5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b4d28b09c05c21116b49672159307243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628f6a9f8086419611014c2b9cffc3f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5b2b31474ea3add24dcade1453911245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05662019b442f49532abb4521a6cb2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58c679b917fab35aa0a407f643e2a0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2bb0a3912651acefdb6d7dc911623d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5de03ab0913eb735006deeaeade107249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226741c3936528ae1ecc0baaad88cdc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f374e74adb1d9337acdf79d9991fa5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a0cb6e4ced189f37736a2ca0a1990252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8bcf057a34536f03a0cced0c6cfec253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63df445b3667de44b7777138360c3d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34442c9d5a96895d57899c0af9e8ed255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a1e1a04e8464ec198d3a6a29c74aa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212317933b5d8ce59122378d7b6c5c4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6b8bd03d900a81cd6dd7659b76db6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80f096e4cc9d9585804202431501ab259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb39dc898064c8b1afead3f57f8960260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30492565e8a3a2992d26748c5fbbf197261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe4811236eb7ad4c8ed3b6f97aa481262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6427d988fbac7496b55a2e8251cb522263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c95608919401b18eedb371dcdf5fc9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227293f3feac742df05bab341efd856265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d957f3157ee1280bea826d67d69081a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1fcdae7911290eb9e84c77f6b5664f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11f5ff68270d74d4a2a0e7a35d4659268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377698177a0b26999107dcf5046d0b9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4de589e62055ed1034e23f38d7e770270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b97ddcab8017237177c667aad397a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa44b2f9a7b7709c45609902752e05272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facfdd831b1b7d90981cf60ba7529f04273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58def9f91ad15306082a7aa2be4b8640274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6982a6c3843b8b75f7c92110ee9e7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2f0d98a7b97d4b8169ffd792210e0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf178163f21b803db091ecf9b7b0e97277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be719d58882b778596cca753e72a3464278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336903059f287299db59c26c82218dd4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245a31e896e79bd0083c17b44fe7765280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8968417e3449644eac47e2af669baf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92435e7495aec5b747a8c92a251f8684282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99569172f9df42a43677ab59f04649e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c2a14e8859070dec8e7f7a960878f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7f796f1112555b09653aee5752d84285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e646d7d9ec0f1e8a66523da23c0a063286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c817ef6f259657720f6ae49e65a15287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a79fa0e9c51eac05caffba18414b1e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0c1ed4688ac7d5f7c5d2a442590db289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc0bfbfbf95a6b96763be371178f94290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24029b8c3bce0d1151e0a27511ecc39e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4098e8a5a02fb42f8a692f5ac1e70b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4c3e8889fd7944630d3a13455e39a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31984ec87d7cad751b525edd90144b1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff8f77133478980f7dbca9fed2d0e3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616bf90ab4b303a490e77d4b46b1c677296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4acfa43a9f237f5c301e17fea55e4dd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b252511e5ad6936c4e1e14371926e2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13702358b1adb7b75aea3821a40a2202299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368c5ca37f8ec5cb4fdcf05e0649b59300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db989c62636285088a67218c5a1f6252301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e6fcc5b00b6f22b290c7a064ed5db302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b9dc78b90954b59ad570276634e39303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead10f2ced9c72f6e128369f6ec2bd3e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb57a79e13c3f4c938ca852c5fb316305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64532bcdbee068849107a83696bd2df8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2759b780e3e9bdb3016b22c80dcfa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ecff7a582a9fec2c91f0ee94a10a81308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332af11e5f578f0ded5042e14386782309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37966ee92388040b3a30c0bc0676b996310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06333bf7d766d47429510d28ee2ed9d7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258d9be4cea2eeb3903e4b64f372477312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113daaf45f3785ccfea6e7eedc1f51cc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7aa66d8d921bd498019852893de91314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c7436881e3a871c71f2e980472d9f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5a66bf80295ab4389d53e941d0f44316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762c13c7a8fda5d5a8f8c8f7910fa14317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e862e46e0b3b764d505c3431a863f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c47d82fefd58a27384298b0333490319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aef333752e18fd3911c2af21100fd9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2731f91b21efd4f7f171469dc6533db321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e89ddc6230dce044e9da304889ae4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb31dcb4a25ea9f3bf5a8e053e161d4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75c92d9f34f872105e5d7b13a5beab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfdeb24c83713eef0e96b8b9009fff4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644fb5f294933097279c42128bff78b2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c2fd37673c13036ee2c6f9b95ef6b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b885fff6d5fcae615636fafc856e4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eef4a417175ce63aedb3852abd7812329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2824550b44768e54ffd29d986daae01330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a248c4d63b515282e9458507c6443bc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593b268915e74a2e9e44a9366fd2fbc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607638d9eddd3cb596fb031a183b6dc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b97564f5dda503c46da8693e0b7ef334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898fccdc99ee85185e05b99e4abb6d6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8c8af5f167024718195b4a76c271d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda5ec0153d5c1b56fb73eec1fa0f8c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfcf71046da541943928d07798bc36c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7270a415829ef6fe0fc163fabf63ac339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a65cf3a9c0d0fe37a533840bef7c06340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773667fbdb9c3c39ed0d530b46466d45341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e676d252d099ef82eaff89e273fdd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a540c828fca3fd7e614b229888c7e1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b709e4470a18ca227e87bf3ae4e700344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c65f6c6419fc13f0ca92ea1c4554c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f3cd01fe52ccaa3dec406dcce5c50346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce673f1628d173c823de4e9e991977347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ccea0d94466e7ba189fa8469aed7b6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3682df8633a0311cc485c76441b139349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cfd6ee2e8b082bdda586cf12542cd8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b7484e959afec31045935f40b6e5e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6045eba229ef886ae9222e7e9db74352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad75b9800dae2c5d2bf05332b6932cb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82529b05ada02db8c2ff53f278e9f4df354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3e5764e11f8c8b61d738229ce7113355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1d567aa80ccf269f74813819a7549356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67088b8eb5d9c1d7b1b4594af71373f5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921db7d277e3072f32f592518f2ff107358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f00b25b1b3aeeb8f2aa9c8e4d34022359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3835d8547066a6ec6a24e75965203360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7cc29e8c3b2dcf2d35c33705f827e9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51bf8bf2de7e74a83963b898021e14a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add0bfdcabfd9a2de7afb000b3ea5de363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14a497d3cc52cfa06fbe0af4bd2a72364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843ac6686c47a04337f445cf53b7fa6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6b599ca82f1d7a8887a625c377768366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f40ced99a1613f6673cf3b8eba0b5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde6782321986a28a41ff6f6b3ce726368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064769b78861aacf14d8dba2a4186d20369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d607e523801b212e63318e86730df370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9d55d6b49d5b48ca09a6f14094a42371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65082fa634136782f31a568c8a56b4b0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc79d142b595fddb53d970fb2579a8e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40279b73bd449cbcc0982e7fedef09a6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a293db4a6083de13314ebbe7763ad30a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c94a2261a203f1e1083c14c2a8f30376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f64b39d17c32e1aa60571117b7f11377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31ae24dd962ea349e499f7edcec44d378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -9610,51 +9607,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9670,51 +9667,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -13925,3418 +13922,3414 @@
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13593</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>20.83</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13594</v>
       </c>
-      <c r="D42" s="0" t="s">
+      <c r="D42" s="0"/>
+      <c r="E42" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>7.1</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>12626</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>18.51</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13702</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>23.22</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>13703</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>12.46</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13704</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>48.68</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13705</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>59.67</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>11644</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>15.98</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>11894</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>4.43</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>11602</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>5.42</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>11603</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>6.39</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>11650</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>7.31</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>11652</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>2.95</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>11899</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>3.75</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>11900</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>1.96</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>15679</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>1.81</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>15680</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>4.19</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>15681</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>3.56</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>15682</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>3.7</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>15683</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>5.09</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>15684</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>3.13</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>15686</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>3.57</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>15687</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.94</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>15913</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>1.72</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>15914</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>3.69</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>15915</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>2.95</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>15916</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>4.63</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>15917</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="E68" s="0" t="s">
+      <c r="F68" s="0" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>3.69</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16197</v>
       </c>
       <c r="D69" s="0"/>
       <c r="E69" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>2.48</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="C70" s="0">
         <v>16199</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>3.39</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="C71" s="0">
         <v>16200</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>4.57</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>16201</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>3.93</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>16202</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>2.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>16203</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.92</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>16204</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>4.43</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>16205</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>5.41</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>16206</v>
       </c>
       <c r="D77" s="0"/>
       <c r="E77" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.08</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>16207</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>3.49</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>16208</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>4.21</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>16231</v>
       </c>
       <c r="D80" s="0"/>
       <c r="E80" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>6.38</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>16524</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>2.31</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>16711</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.1</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>25329</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="E83" s="0" t="s">
+      <c r="F83" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>2.63</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>25492</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>1.88</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>25492</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>1.88</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>25059</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>9.09</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>25060</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>6.88</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11645</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>11.13</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11646</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>16.17</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>11649</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>8.77</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11895</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>30.09</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>26141</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>20.71</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>13634</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>7.1</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>13745</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>16.29</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16411</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>7.52</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16412</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>9.93</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>25493</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>7.37</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>12770</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.86</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>12771</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>5.18</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>12772</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>39.69</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>15235</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>0.98</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>15689</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.22</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>15690</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.94</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="C104" s="0">
         <v>15691</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.44</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="C105" s="0">
         <v>15920</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.07</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>15921</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>3.44</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>15922</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.46</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>15923</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>3.19</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="C109" s="0">
         <v>15924</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>3.65</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="C110" s="0">
         <v>16210</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>3.39</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="C111" s="0">
         <v>16211</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>16212</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>2.22</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>16213</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.19</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>16214</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>4.84</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>16214</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>250</v>
-      </c>
-[...4 lines deleted...]
-        <v>251</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>4.84</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>16215</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.53</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>16216</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>3.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>16217</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>4.01</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>16526</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>1.93</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>15237</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>0.58</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>15692</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>2.46</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="C122" s="0">
         <v>15693</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>3.56</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="C123" s="0">
         <v>15694</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>3.32</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>15925</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>1.59</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15926</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>1.46</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15927</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>3.69</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15928</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>2.95</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15929</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>4.19</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15930</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>3.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15931</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>3.63</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="C131" s="0">
         <v>15933</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>3.9</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>16219</v>
       </c>
       <c r="D132" s="0"/>
       <c r="E132" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>5.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>16220</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.93</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>16221</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.4</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>16222</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>2.4</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>16223</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>4.43</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>16225</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>5.32</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>16226</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>2.99</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>16227</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>3.5</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>16228</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>4.23</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>16528</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>2.06</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>16712</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.27</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>16713</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.1</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>20581</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.95</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>20582</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>2.95</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>20583</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>2.46</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>20584</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>1.35</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>20585</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>1.39</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>20587</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>7.28</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>20588</v>
       </c>
       <c r="D150" s="0"/>
       <c r="E150" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="F150" s="0"/>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>10.33</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>20590</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.32</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>20591</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.95</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15695</v>
       </c>
       <c r="D153" s="0"/>
       <c r="E153" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="F153" s="0"/>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>8.69</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>16229</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>38.1</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>16230</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>4.81</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>16232</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>332</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>7.53</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>16420</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>7.61</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>16421</v>
       </c>
       <c r="D158" s="0"/>
       <c r="E158" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F158" s="0"/>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>3.31</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>16521</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>11.48</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>16522</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>18.31</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>16523</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>30.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="C162" s="0">
         <v>16525</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>1.84</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="C163" s="0">
         <v>16527</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>1.49</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="C164" s="0">
         <v>16529</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>1.84</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>16819</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>2.36</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>16407</v>
       </c>
       <c r="D166" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E166" s="0" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.35</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>16408</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E167" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>1.52</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>16409</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>16714</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>2.25</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>16715</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>7.52</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>16716</v>
       </c>
       <c r="D171" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="E171" s="0" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.63</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>16717</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.82</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15675</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>372</v>
       </c>
-      <c r="E173" s="0" t="s">
+      <c r="F173" s="0" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>3.34</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>15676</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>6.64</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15911</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>3.21</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15912</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>3.79</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16196</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>6.38</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16224</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E178" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F178" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>7.76</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16818</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>1.51</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>20580</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>4.92</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>20586</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.39</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>20589</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>10.33</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>20592</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>2.95</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>20723</v>
       </c>
       <c r="D184" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="E184" s="0" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>4.15</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>20726</v>
       </c>
       <c r="D185" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E185" s="0" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>3.31</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>20725</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>4.15</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>20728</v>
       </c>
       <c r="D187" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E187" s="0" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.31</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>20724</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="E188" s="0" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>4.15</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>20727</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.31</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>13843</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>9.109999999999999</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>13844</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>6.28</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>13845</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="E192" s="0" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>5.03</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>13846</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>13.19</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>26339</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>81.76000000000001</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25647</v>
       </c>
       <c r="D195" s="0"/>
       <c r="E195" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F195" s="0"/>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>8.67</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>29797</v>
       </c>
       <c r="D196" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E196" s="0" t="s">
         <v>430</v>
       </c>
-      <c r="E196" s="0" t="s">
+      <c r="F196" s="0" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.83</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>29798</v>
       </c>
       <c r="D197" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E197" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E197" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F197" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>2.83</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>