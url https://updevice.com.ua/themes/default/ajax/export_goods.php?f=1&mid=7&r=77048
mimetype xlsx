--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e68fcd9c67ec06c5bfa76637994ba21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d484e10ef802721e171711f451d7a72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04db682dfb56184f732f9f91c326be3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04df0cf68d29d1f1f3c667714205a1c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e62421b8b99f64727a211f338f5cf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4f46235595a42a3fbd9c2ec5346306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4bb4426adbecf9606c3c9fff5531917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485918cd00e6aa8d5ae90215421200c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fbbcdacce40999261345963b2e84fc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f137af159d0fd2f410ba0001e121ea110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed129a5def42ef9f3191350b8b2147011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6d6eb6f9d6263199080becc277fd912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790f7e369935118af950c9e27576a8313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c7bffc76fcbf71924d0d33e2c3c2014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea6814954744a64fd488c68b1c93d315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7f524ae958659b2a62ded37fa0da316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0622147ed03efddaf876a01a34922c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a985e8ed63be4005a202b04007233218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308e3d848bd889026f8d3f944408d8c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a83fc6273233a5fef7e9c88b211d7120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839b6e1838401d5428cfe87455173a021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9aa6f1884c5bfc37ade82fb352536f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30490d355bf62f4967eb04422a1c85c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da506a1ef743dd60a0beafdd7731b55624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1c790d587ac61178edca2752c975225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1c4cd2e7894936a9808cae95d790326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf787b7a760454a5aba5d09b74c29f327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a7c6aaa11c2191db8d6f3367a76bcc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e9a3e833c0676c116b14d0eedf78729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1bd0c51052bd9ef508da6cff18822030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c5b635c0c29a47b397c12fc0d7f0431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c08e73a1664a359e92c8c49286fc0132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355b1ec22aa9bda95f9f41010431fae33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c536dcd01683e902ba7e1ce0e95546a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2332d19bd5fbb1525c1db082f8e23b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe5d3e854e9a39d35a2c59716d7f1236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10841a6cda168c95a165972592b78437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8adc07a396edafc8954ad4d69e7ab538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc469b397b04310e08a1dcd28a2fa9d139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757beb981b346762b816fddb398b2f540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593852362683ef340f3f056b9177e6a341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da57c7bce925dcbfef19d391b10b5642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4825021e99bcf3c232a7bfaad419ebb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae848943b41bd01d7e6bf1ddbd81d844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a127786245619bbee1e1906aa3b033f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ebe88d4e07723baa5424c925d1cc8a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a1bd4a982e26f1c38aa006315737947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de638b1cf298b00ffc8382e028270b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67710726c0807db407187c25eb7f8bd449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc35b67e37fe1de50e304ffc50a8db50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e2cd5b34de4eea77935de0195902151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4970122876688425b05ad5aac4e5d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86babe450166b8e8700ce8c1a7ab7ce853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470e83827b312dcb1fffe1f4c80d33d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494120d141d73b191c3d40bd06d181255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ea18966dcdcd542239ef6826fee4956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73200d8b7d329dc2e72b21ed20c6e2e057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4855684c5f0dbcb31d461beb4d7817b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d56dec435d978e95fc018c5063c8259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661521575538b28015a8898c84375d760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d75fc775d8930bc4b470d01da844f461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fff3d3dc2c49238eea455b2fab8ad962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b557af673db635289b00a2d83aa6563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93980788b3d5cee3c0694bdf9e5f1e864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c758ae27afe2e86339925f18accb03b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d811b99f69e77394d57142474d358e5766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3220f1c16b4d3ab23c2bd80e8927ca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3247493f9190ff0cfd59ecfe3ed99c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e80b99ed4e425ae453a13ba7cf60d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3456527b84c6e9abe83ae48bd3fcb870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6600c6216c1e83d4a16f3f7e993ac71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330192f07dcb2642bfb6e343527987c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66277add59a117cbe643eef7b4211e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378306b2c99c04476c1ffb381ab9ac5974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18044e933aab65b44633c9e1bb85d19875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763a912150b9b7450474fb764b485bf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d0c8d8d1af3eb4ba7a361718ea873f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92b08e54089f64970f2344b03aa31078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279476164068932077d0a078d21bd70479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1272d502c44de7c9b3935312d4368780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca692a15bd93902ac2b54e1982a823381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cbb46f9a8b2bf401ff4f9c21137fbc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb35c50e6efb2936be14dc2bcd824de83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45689d7c8a3ed85374cb41583a51499884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbba17eea9df7f49190f7db7752e3f885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbaa044c7e68809b0eeabfba1ba036086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa930725630ed2efc616ffec850c899787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba031c27f111c1d0587bbde43530ee4b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369bf19d26c354d5835a7d1a75a529c789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4eebaf10b535bb6c4f007cd4f764d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dbeb6eda74146f75f4b93c09a5d5e191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5aba1e318e83650a38886c9041e1e592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239174d95c2bc6ee6e8cb3ef0424cff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a030970efadd1a7225fd7526889e1894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bba74f003f1d162774521e3bddbf5d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c51afab0b8951c6f56db90d67444a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557d33d913c4a89c77445100d9d6e4f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361bd7f4b19d990961e82527369455a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb1593b39898d56b0ece389261339f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d155819d17bb11e636cbd99fd0878100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6179a3a71fab98c64a80e77e64b9c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4a9e42069f83c58a4b1ea7085171a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c6b499cfeb25560c923b53fdc86a2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e3262b0e6684be6432fbbf8f14197104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da8f63a07d3ea6ce1a9547ccbc777a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ac9fa85acb7efff61c7cefbdac1f5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71793d066ccf2d9d35e7f6f99fd03e78107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651546ff1d3cfbc8897b60a67108ab2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07193cd80711bf0dcb3f79281b0371cf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e91cda33f1272cd3cd3984c2739b03110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c1858e0ed0c9d2ac26b339bf20f4f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc347596ce4dfcaafa7972b3e3291a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab7264023f9d22516a4d1f4ab02c11113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e528a035e8de44f0c11455908a5d54114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf95f6553adc357c71cf8cc696acd7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2214cea0c2f85205c533dfcd81e6e46116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189ce307094c8c3109003f7787a0684117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8483e675707db829d852a208cc57d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c8578766a4da0b53f2978479c9d2b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c5438523cc66df0b78b349f909bf7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3422d1e1a11730bfcb0d94abe43bf0e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9ee038d3b556e3a41bc867e54b8f6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44016412703b35046b1ecb3355f9c811123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2f39a3688f084a4939c72a1b044b4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a219fa43f6ea7a9a1847dfa35cfbb61125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb94276cfdf4865e7ae146eac17cb92126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e029473aa87d4847f9a53449d130b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75881c7dc60f6825f338b7566f305d66128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f8bd9b8671e9ca5c34f056ca0a901129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d4c684f5324aac5470432c8d10f68c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77aef84057a218405e70c7d5ed06e6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225e8bc65e033fc325d559d977e48a2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74b789ac79190a0b07ca97ce083a64133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914eb5c480875fc791d8ed77dcb93e7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22ceae04d401c00fec67db587618fb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b615057c39db58b4145dcfe889fe67d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a943b67fdcefa53262c27ba458d70137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12f3e2f90624ea40e60ede5758ab7c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266aab5506923807cebb9be951a24f4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51661732466c7a6fd48b0ac0f9349e7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163fa9417e971216deebe19d0607d3b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd0c165df3830159cb9953dd797ebe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3fbf4da1b6e0e49766b466a669b1c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413f692e78f7a127a4abe6656c5906e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b935e18c6ef0090479289a4dc80be7f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45cd867326402bbb15d2d626d37cec9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2dca39feaf8ec5ff5b9d413c095fd9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a2c341a0c172f8b1115ab38ca1b0a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e2fd71c5b8a0ec356e69a33cde9ab149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a459bbefece0905263d4b94f2be3d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156c660670609a163703643a83eb3bb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc131e151e96ad9913af9c5dd4e2097152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc2107c25fd2a0e5b7bf1d4685c655153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb9b09657197ff9af5322dcccd477d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23fef1b1ce48a13bf8174a8d891b2e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca768894ee4fe14cb3253cfe61c3a1a4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009736c7d590b76cf88a33afb7ad8e4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e51b7896f04cfea6607be4f661dd3f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9ce39cf95f9004133ab259023fc36159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc484eb959046ade7f7ad2db0162f2fb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90585b9bbb23425f1dec0b3fba604c6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1a4d4ea68ea12d19c19ac3c64a766162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c6d178a765a48b06bed1e5a4cda39163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf377157d92d22ec526392e9591885164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5291cb23ee7497e2b068bc09077e6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed392728c44be7d4dd5f4fca572f7669166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa0eb79a57443b7b339b96b80dc1ec167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7b6d324712f54638e8a4d7ff22694168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db05cba9745fc0a3b848a182b4b7ae169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2005c28d4eac71ef0fcb572f0abc370170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4ac333223f7c2458579255b2c89c9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba778cfee53a39fb9d2a9bce1624289172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc833664a679bef1a03e8ab70eeecc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee020691fb5e260317de8f2d7c77ad174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01516be0819ff4bf81b800279f31b255175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858cf73fbde7e26c578c58b7a7354b0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6abff476bef8464638daeb32488727d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5000a50549129652c58faf3245e0e1a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408240af1604b2e07e239fe7b609a398179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ee1aaf8dcc5eeb82a68d90341ca6d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0845c57d02bd6d566320ec9f1928a73181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072fd7ab18bab8bc8ed52c97e89850d5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe539aec4eec8904c603c2d4607b783183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d206df1f5d6e0533d60677261f325ca1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a73b789129e5c8c5a7657587f1f2d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c0b4426dd4c96232032051408e824186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec86c67e7400b6e3120bf8e44a0d8d0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb160b16017c011d2f80bbb99a7099188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad6d1411db9d0279c502db7a5f38bc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091ba8ba6ccb4a3d57961c517d6534e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79517bff577d0ffdf56d492b3d8c0423191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88d118fcae2c0c7217b8ac34f90a16192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f381df56f551e7ed7ae0dde982156193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82c4685b7bb527f6b25f416894c41e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8d1bee051d9e53d1f4dd96620155e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63733f80be7d01abfa8d2e198e142e7f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051b475c02ff26e125a8575ac7c9cf0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d32af9370eb379a41e73f59067920198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca743f1875d115f453152670bcdf546199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16ccaa76c0b7af5d789abbbf57074d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d08a2018048dcd25d967fae52ff87a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daad43ef04fc1ca339a7584e0fcde9d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a378ac5bbd15d7f8fe3e5ed9da80245203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e8c78164a9d463ad7ec22b90cd2e6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a546fe98ef9638abd13a180c48844205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c9946f54f7c071fbd9ce33d913735206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9fb530c9ae35b3a092218aaae1d260207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296da070c19b396e74c31a557aae7b86208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af794c2ea434a56fc1f88f60408187209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50c3cf8db4d056bbe14f4e2eaeae88210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c2193d650ecc31585ce91d10de4bc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b71df4b21a01d0fb7e5d2701dba1d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2e96e0b6de950ee6794671be90a86213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8505cffefe781233151038bedb5e5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833946dd41f35631ea39d563c2605fcc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759cae5002188eba728b506d84db974216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151d01873129c614999bf7b84740783217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7466bf1ca7bf1a63b5748902ef7e4bc0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132a963c01d39c5b6578ef47f97e696219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbcd1b26b5b1e3c123412da70b2bc1c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb090801418dd344bc8b78b2c0b78e85221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6474e72910385e69304ada14bc77d98222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ac1e0efa3cd9d52f85a0463b91b45223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0258692765e236b8a998c812eb5ef2a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e209416b3012daa2bbb34e9fad9f7e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218bd7c7d1f4fd9313dd536ee4a5e07226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211ba69e60d96b8002c7cc3add06851227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5511be6391bb29bfc894a4885dd7763228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91c2b332a9ed8769f4f079c21a9ae8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4cd6dd2eda1e58d166d927486ea44c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc35f43ac55f86a559af545b645bf2f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717d80140e89513352ba17653648d1e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862fa5be17082be1b48271e73d363823233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350afeb9c30dd107299fc686712d264e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd7d872bd4f033d46f18da0432f776a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef3dac44a6f70d22e89d95415cd0a2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27128f3e2142a308a386fdf95e8d728237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c009487082d047c90b0aa2b08fdb9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3d763b36d573e25a28c1eed324339239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20285709860108ad7d2e91ceb4413653240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99071ae1143fc8fbb61a08673216ecec241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7067de857ff7bf4615157013f14d9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041f2bfbb2868c32cb45662c8df1b7a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c5936215f3e9ed68980ea00b522cd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802237000279c80e974973d2754ffc94245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07345db0924cb7be7e342c2584660880246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7fae06a7761334dad25c810578c2e4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8edac78a2d1f5eb09e4809d8aaf948248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7cfc5cfa9fb573d29b7e99206d32a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd405041d9906433549041446193c75250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472dbfeb2192fc4dd05e81a18770e37251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4298ad713b500e5c94ce842431d85252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725c13ada3e1ec45ab9980897a93351253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5634cac20bb7a770990b4501f2677254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd4649c77a6b0be1d3e9ec97d63932255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206bbba54487edf803fe90c39f6eaae256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca471f7c7d00b88a6deb54f6fe7ca749257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f09f1ce57a16ad8ba370b3fe466637258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a0e26b7c8ade3314f2add8dd57471259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f482159b8b922a603569eabd8b25891260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14668e00ce045a44b2a84f4f55ae4198261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31e7646ea532e7b79c184725c30a89262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca76f80f4cd9b3c8713ca7e183a0df1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528bb1fdb7bebd4de1eebc892ed0dc1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0e10cbe73cb25be86b267c2bde7f1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc735ec8b4438f3812fde1401d3ade266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f4b46442f694095b209d7eaa25a75267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df25fb05477ea8e8766433fbaf105ec0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0da3d1c7f2c479a3a42ef6b8c825f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a51c0a199954d6b384d95aa5829c87270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e863d26993c3c08ec977959ba976a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579ce63bf67912169be46d93dcf3239272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea886bd0795f13439669eab4ba33a9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7363dfb93fe8216e702ea78b121a3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2d1914045d72f62fff5e9e81218fb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc645bf930434f9713586a92b16289c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7436a5a1e90c9951425754134ec83d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21684d25c0357b148fb18fdac86cc013278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87030715bdba2c6f7bae023008e0dc5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5219704e4e711480cd7713b740ee507280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a81fee473884f6256ba9d22771cd5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8faa324b8d1d5254a0c29654d22459282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ab2ac541ec62d5772235e2aa77bd8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f9938f6546c1ca6e0e9529c5804e3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1637e97c547f4ef8a5c77192a405bc91285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953bdfb31a412b413e81e4923e537819286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7d20ffdd7943f53b5ed6d27a7e4bf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0e79c168a452e3989edce435bfb9d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc4d90d70260c5cd7d595fa9754ae8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f938f0f88ba3df676e14ce52f9900e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b86c31d92a36f5320757c41447cde7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9198a31ce5cd745541e186ce8ab2a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3d0ebf81e103c7f955a9575f96fb0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6ec08ab697510daadbdfcd9f45632294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8316c08df1e7aa8c1c17ec1a9d88117295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d90c9b404977762e8e246cefca5ae296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c1f8c3f0e6dab2f61744d644efb95297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e76c396ef3cfcd206ff7bae3c4bdbf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ffaf632ba36fbc15f3d79b4fafcad299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86733c49317af912d746d2b89e032e83300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb12d42e4bfbea0be023f4185922709301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc25695c9f7fd5c108106468216b3ca302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b44e250b71e706f1d20ec874a25fb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdec8d15805e704243bb1bcc76627a9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237bf5499c0dc5aa3780b062b29fca8e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e2379e09506453078b86d2df22a32306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56bb4df3937ea377845d0fffd6973e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9074816f4fd78e65bc08ca89d67cf48308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e609593bf47b794fe618071e3e05b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c14432eb801b9c917ea8fb439cbca310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff09844d4889a6988437defa717a5f8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66aaa90eeee59c938c1792061c9da1d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246542c8f735e895caf1152479c8b70d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a5849f2a7f597c78ce9a552d08976314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23a97d62ea848e6d88e37aebf96521315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2e81db4e55c07f99977d6ee76fca4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4904f7128aae5fe877d352befda6a6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7589c40626f512460dc92df43b2c862318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499ea6504341b09560d9325bf2c4cc8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12818416f6a4650278e75117af47293320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e8ddeafe5dae1eacc32a5222fe491321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1786d518b99242935e78f7b30c439322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd364797cdf040f3f69ef71ce47a0a65323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b954b04b9bebaadaaebdadf93e3dd3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f4d694419070f4a77f8b3302bd07d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34129d865283cfcbc5fb6ace85d094bf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750007110e6c42bf1a5a371236c8aab4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff85e3c453bd91b1819de46fa833ac328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4bc14d71d13819d9c8a297af7a8757329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721b9014a58923e5fa7dc4e09c0b1ab330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6e0038e2ddd6f8c8153ae95a9f820331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ade225db3d2d65717aa75f4c13f885332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59bba3a6030c06bfbe3b292db4d7487333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402518655a2746d40b0c839fd9187d39334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a922daee2a9f673270afd593488a934335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ba1550ae047f7d34400b6a0d3b71f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81117548c3a4b013d78885297ed791337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a5f3ae4adcdf0c6da07a369b25707338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e7426212c82c671e20899f906ed66339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d123adda1621fb876fc5835f353e1f7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408001dbd5a0b982e1d2728e3d13c42341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6369049903a856ebed593dba424de7f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4cb142ec300d54a8ef01461766313343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124eefce0c11b185a29a226bd950b83f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399c368d90b0bd59011e2bb5e2302b1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a991fec4391d6cbff577aada9edfd05346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3cd63ffe7ff264842039a79f2667a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe184e12c1c11288d5ba60edbe30508348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab299cd974fcf1246e569f4ab538e0c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40fef969f19279277a93b74d147fb19350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3598bef62a42e3b8e23cca11805802c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef55bdc7369a4633608f50f8960349f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4b437fc72bdd96165044a6775a890353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb45a9eb5139ca03c9325554fb862f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90fe6b8245be74bb963f33e47c56a3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049988df22c269f6519ce5174c358e3e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44acb96c2b9eb6cb759bace33cb280357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46954bfd8fc6cf5668f1a36bb5ece60a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e0ecea06dcc2f428f98c93f48b1a9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0434865ecde8b778bf00d9621c754c35360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60c3cd1b4d0ecc35de68c6988db0bc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5baf8e8949740226cd2dcdddf70ea362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420351d86c23a5b1aa9ce4dee895a5fe363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0c22340f688adde437a269ef22ea4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb913083f064e6b050bea61bd3db1d6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f439c3a4e7531221e4c43a782e3de74366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95856c8b17024afb03866136ff206d7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2647fb22d96683ca4687943b03a8f4b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277fd86f41727628beb4964b938c7380369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66b62893d358ebea14aa9d55ef690d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a573c52820c34b3b540c6ca036f53371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158aa9bd62ef6e637ddf8e4621351ccc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c680ed0a42f05e7b1da391063046770373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cbb366774b51b78dad8948f51ea207374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff5c201c3f67f6d050da9026aed060375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab71a3aad26be9d7a6db7393c2b3290376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9aef41bba84993c7206d5a1e4c5539377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d3093567ab4d26db92b349cbde0a7b378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c8b360265dfbc04cb7d339e4871741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de523d96e5754660112b267f71b8d0362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58ae43301213ee1ea94aac706ead1e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e705be0512aff98bc650903de50464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f0a70c8284603803d2f94b6db7c475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ad3fa72b7154e55de44a175925a236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea411804abfe0510f1a514067f1511a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3691a57c0bed02b864c774c6a3bf508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e96864b781c5996f752a977f1de4869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537ddec07d0255473455729a165118910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300e433b7354e61555c9c9a0fdc28ee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9e12eaa282df8a32dfe1ed81c497012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c91fffacc50b598e0c25a995d9ab7a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920e7cf30dbb5371956f0f8e1176cfd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfcd27400ed3064dbae7870f16c371515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051cfd28c764bf261ae7e59097d784016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde212c62082dc232f6f4aa772ed545c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646cff3dfe9ef93396bbde0c8b76a0a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f0302bce6d57c5adeb08ddb90f09519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8749c14abaf09a34c46ea2c05a8d9420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdfebf0729b6f4b9f7cf2f1f07800f521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f13d8b9411b3cf36262ca9014be07422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f582f4534c705c9122cbd973098224923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea405402ecfe202d98f25fee31d54824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf998f926881be30ed8db64576566f225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c86fe8605777b6d08801107aaf568c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1a33a0141a865460ef25d51a6c40427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6219f01bec5e52af9b3aa022bac291b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4c6fd5e0f334b19a9d707234828a829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ee1da0b2f18ed60984e3f0611a05230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa65910434fb9b844562a52a042e2131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e3a94096758a6e80abd2cb2b52f9a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f13d53925e65298fbf6ddd7d3575aa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6374b4b5b49eea49762364c47c585dd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa27d451c133624f8fa3d05cb7d4d335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bef6e919bc6274070729763a5c534e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af219167f096b2ee23505a25d08cb737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377b92f611b1eef22bdb902adcba6c238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53b70b3178001061cf342ed53b161339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc749ff6ef49ed7e470b7496f34f8ceb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4591da27928a26ecb0b94cb276d064a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e5bb5e52a9e6ca8ada6d778143b4e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0902e06664a438e738967d46a6bdd8843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883b5ffe9a6b3f66f1dd0ee5c2f6e6e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2fe395fbc8004a0e662ef0e2b23f745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0277cb0de12f3096d1dcc82132a1346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ddb36524e93780e30f31b7fe2dda9e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da079a9f964b77422efcdebe641486c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032e7d26225d563b079a476b93912da49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf6b475f2eb3208bf93537b41df64350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b5606981bc4694126705d4ff1bc1351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e908b3220a3f3e9d3f91c7c54da93a652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d69af207147ae9ab00dee9068472653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8de2643868fe5a6fbbf7e75a6760d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860aaf648885c5f9da2b1f14d058d0355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8439f3c56efa26d3ba8ce4583447c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b8bcb8b23bee9a242fd1f9761eec557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d396f3e1b1eb761589c929e984c43658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087160d0d5b961d72c0214e3a8d8e2059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f909355e7a762921298b2611d5732160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4853965f2d55e9a9180d7086df04bad61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1190d50089937923451d6696d9714562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18715c5c88853494d0ef7eb901c771db63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289c55c9aea2669f3000df8be2d166f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0cc732b0a88c842206a0c0ff39f3765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58b03606e94243758f00e3043d37d966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b3580bd32341e2a10e8dbd077f76167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d2a1bf5734b3bf0d76a98e49a5e6368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f09bdfd005d44b4ecf9c4cab5ea3569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c140dc985df463b5fa8c3aa714d7c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13701fd832df2f31ed458a7caa32d5c671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b4bcaefedf6533501e7b3ad50456072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096fb9aa2f51315bb5d4d17c958e7f573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ff9d55356da585d72664f9ca55a9f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583346d8f69a97fbd7d1c4e92cf8bd075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a50559b1b538fffe44f9363952f2876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f664e07c3a63a9806358fd028b8dfb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e9a1aadf438acf1c0710d56c8be1778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d973b9070d49220eb4ef44a2668c13779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db87b0732340fe79218ab530ea84c60680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ba326aa3a06b5ae471045afd2180d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa47895ca0f33769a4acde85cd6ecc582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2037c016f6bbbf59231b92468920e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe6c8812a494054f6fcb1f3aad845c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86292eb0f13bb27a5233b056a1f85dcb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2d2227200c2222ff0ef969885801586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdce3a473202154c1783bf756094a3387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459214292aad493e88ad5b38cef561d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009e119081706d3c2a60e31657c349189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eaf8887b8f6698e0ab7b770290cd5190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb765daf4b658f9f2da5b0c84730b3f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9513ed642865090bfc9f1fa99c73c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406f33c529d90a4fb9a1e569aacc00a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477fae7ef47becbf509083a2f88fb4e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8a3c625d908a69bcdbe6c5efe0e2295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d55833706da50d0eb07a59ee718ce96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099cf351d221d01bc519e6c50f9885797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff2713dbf3d572f53ce5ee4b5f2af5498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c4e917e0462b6e6af95710dba340399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8d529921cc72ec80cb8b648e7ccdf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d035411e2876c40af27bda07ca474b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952fa3f1280a99510bf3414e94c1d28a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76392856cff71764ea933bfc0e49555103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8552cb07797893c9d803fa7fbc4db5e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f3ee77ab87565e886f2513b0b23e0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f353c5be87234ee2cb923802f4f16d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757b7fc45ab4c9ceaa81fcd176ce1d1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98298c5855d1bf21a5fae3a0c0c7e9bb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893011f9b709da79e9864482f9ffb20c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0eef1ccd17e6f12e24ba11adb0132a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf4031f66f290e1659c203662a525e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12fb13f096bd04d2c5918ad116ac76d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9871294ddcf21651e8437d8e3e2fa7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c6787c802f48d00d8c0ed1b53abde114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b81b7969c8e9b3d26ca18f344e89c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965685765d89b03519078b67ba315a13116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec63dedb17727f21085bba459f17c6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582606dcb61d01a3d36151f6a756876118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5fa4642edd3bec237849e43150ac52119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6cf57aef08ce663c35de9b05abd5b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339835adb5d295a234ce06ac40674d6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e3d532a70a750443af007dd88a08a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171040cfea08a5f417ac64f47b97ea5a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58166afd058ae6854f8c7245862645af124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b235ad441923c5a48d067f755f95c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b344ec7f861a4b9445e34a5514a3d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e225733e8daeac28437178ccbe732f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9e0e70554ecfd7b7159dda9a07450128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8324f2e1bf2b65566a70402792b552129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca0eafdb852cb1be2165d01e0c5d77130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d88dade098a2aa8421810a33f5c5e9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e231ee1b6416ba00c18a698f02756f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f435c34901e83a5b3d5aec1dd6a0ee7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d450e768fbcdeb9de7d2275b08b7e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7683b8388f5ba29d64799f6c3d154d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9677965f8072e34aa8a35b419fbe6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7e43cfe23e95333f4a914a546eef8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21fc5f666bac39027a5efe267bd4fe3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec5bfb5d149456d9f462f7a3ffa057139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed64c965db5b278452d0a7678e05378140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041979568255b129ea6f83ebfbba4fd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635814f9ba4753464faaef4d264e6ab142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a173b746be784e8312f616372e540db143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519394d73f71d5bcf8a025793a2c38c9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e47a9ac1184021fbf45f21466c4e61145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265865f8e4124550b42946f6cc2a599146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989f567fa98e429dea7a77802becf12147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05eb4c9ae8d0b54c926cc017917783148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ba65006189f7ae6fc874ddba4af01149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610dfa8f4c48e1f07981290dce45257150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed7f1efe94b8323617a66ab894c93b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a0b8baf0e0c4835bb495ec34fa351152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f702f3469efae1d5b4ed3b1ed83cb1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a31601d4915aa15e623db0efb84a5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b742e6684286d1301467307b9ac52a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6dfd2054232a29bf680ca715bd584156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98024cdda25959c5ca02dcf338101d3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362934f2a49dcbf966b83b5cbc1a254158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3f36fadd9be8fb4eea7bb7b5c4744159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa284bb271bce1ca8c3859d57aa5e2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb50c43af8afc631ec1811f1fbe8a9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305ac47b8a2340eeb598dd450da554d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340cf75f7664ef749c72342e44851e5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558dc630a04606d1848a945a08055ed164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5397a31ed37200071e86bfab9137a4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf9b290ce89b4ceeaf52f2df2010f4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146bedb00cb9f007a672fde0fb603c0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585021b466f9dbf0c57ba7ea2a38847168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea25033f984a1499d4508be9cca9e6d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35f4a1c1ba8a65b66d7aa1a6b8bc63170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3e85a162c4ac9a3b4499dfc6c60e7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752687769ba388919ca6439dc075203172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d03b8acd900b6812b7ae1ca22a7e1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffff168fcd72506bb159570cf470e6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af9d8f6278087dfa05e87e93e1ecfc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c209e3b790ab4d5c0b976edee7187176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b29de4c666cf6b574ca63e02ab582177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b0590f68db7bf01a9dc0b212ff6c4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7910d412d5b7d9ea45d3ceea3d2c754179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cffe1fa5b2b8d2c69b7be54ca32722c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d815c2ac6627a737b14f50d9e5e01181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e80e3984c8f1e210f6f453f6d55896182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ff45132ca52220348732495872715183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a702210527e301b372907deb77d43184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f1bedbd0c552be6e77caa17f49983185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2c4b6c788673b6419caf509a71d2c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac058195c694b142db0cd842adbfc90187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5b9e4ebcae59700cde3e7aa39d076188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dcac88a1f71b5cce3bfb0c790daf84189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2922e89d6825b6f0f4d20d6003d6b4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1183d1018983998168c4ce20c33ab1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b582f341bb3e5cddb432d2a0cc807192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43cd5e26ca412dc8eeaf645af7452aa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36358e0e99101f326d78a2326579b61194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead87d14eb3645a053411184cb4aa3a1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aedce45927590a261fe48a21e46988196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e0ac7dde38f29f637170e78a49306197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5e6ca20b67dbdd2b1a8831f9ab581198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aed6ddf642ae73ffe2081353de3dfa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a59d61bd0d45fc19530db6ea649ec6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ec146d916831fecd84c177d99fee8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c828575b10f51be33d07c6de8737be202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6719b14e1e08676e62a3f1a86c3d268203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da6a3c8772675ca424e936a566acfe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02590f0103344acdcff6864aeaca59205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aedb349544d88a6cc4aaabbad67431e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e449d4ffc700ac8bf4d7d43038b8f2a7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701a02d5db6909a883f206a15dc1c38208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e31f06ff2dbfda0f341dbd5e978ea7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9cfcf7186d3b5c3a19e479dc6d3e2b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade320e9921cb237ead1d3a7415bc567211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e7fe53c75ec057e1d05639726cf8b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345bd647ac6ddb1bfcfd55ffcafd247213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a7493d5726e9c62e5e526b48f1b5b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a962785ce677062cc0d2ef3b1bf877e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620f4cfb38c62aadbf9bfea8643b2d6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc801cd7ecb65e49a11dba96b40eab73217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146e2ca2e680e0d6f35d0a82dc0532d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654638c110d613ebec380c45cac1d9fd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233c1e6634b395593793fc6d6e9cccc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3caeb417e175b5a1aa9758f1b508c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e521013a6c632e80c64b000c33a0ca222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c99f3394502f820ff3df5eab6bd6b9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec5bc90c9c742ad97118cb14d4c2472224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3435fa98d0ce8f6b9a2c25754f3e30225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a90da98bb52da179584ad9d6501c8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a787ac3cfb30281651a6f292b6a8c4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93810e6446fa09af1663812da5cf4af7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31358c771ecfdc964cd20fa89a81ca229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2804cd028993eb885d396685e5c0b4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b713a837eb9a42ba05ca97cd12bbf85231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a4d6eae1bc11039fbbdc666ee8f9f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd3c7590598a81b53f7dd6d29513f9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0f843da2636f2164fa389d35be6c3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a37717153139fae56aafea5d875fb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289679579647e7d285186c9f5352024f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4614b4b6851879158ab06b7dbb948f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e55e44807683c55ea8b8c316a468b7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332530e1c31c415eec80e027ce00a83239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598dbf0571362bba57213853e4c3572240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b8c52396d4515115d6f6eb3d38eb5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a35ab1960265142b002343bd3238c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554341676cb248aed1b0be10def7f7f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559907005b7f2787aada274714a764f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8006b30ad6a70da0861671a0e51201245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30ecc54927ba0b20793fa6ba5665ca246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1653eefa4cab05b0d33c63b3d6e9d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bceb015d342b41c29e195342abb0b01248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ffc95bb53c4c20be723d30f39f6ef249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15619b23f75733c55f46629338209ef0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2d59dc7333d1454041d004784a08b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c6aaba39693c472369633a5e9b80e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef662c3c321ab9bf74de2e1d8a3b57d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890819f28cf04a5db49996a574425f72254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60ec175172ab5d9da327d902aff53b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b896bcc0baac1427efcc0ba49329b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b28db99b7cd6e93a38e296d0e123e7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553d468b9ffb8252b31f1b5e3cdef72258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858f81d1e66417b66feb7ba980f5e79259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f46d7976007b8cf52e2eb788e46b8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0957c7d2aade4a5c3fabeb7a2e7c02f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c5873d21a07d55bc1a0b5386c4acb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9d56f0d12f26ae8a44327fad3ef32263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623dd8d665fc885a6519ea3d2674bd9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86104ae3682eed6bc87f2a6418e9f302265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f8a5b8ec0c6eb8ef75914a5e7c05b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0dde58a5237d9685ce7c78260cba0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684084b8c65536ea60b3ee683c3d4fa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4010e897147777f54686b6b7724e0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3eb4c76eceb1727528775bed7b9776270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b553261e9829112e84204b92abddb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36917e8ad673923e40d26f355defdeb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee9fac83cab713eea58671f12e2cf1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc206f4190a99f1cf63a0102601362de274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a3f30709e37f0c9d9db88aeab3892275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49a87b2f94d21e8b44a2e65bec1042276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a356531dc1247e7198be7e92aa512d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa14b2af87e06fa7d2c9807f044e28a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749aa129f45fcfa19add75aa60e6ed04279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963f1276f94870361ed6a6f6bdd1adb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a538583485b589fec8b96a13dcce5a6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa755120709846deaa5b574568f4c175282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a4d13be83e0d3fcd8e701a51ed1b5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8c3923354f817f05fc54eb271637f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63d8d6103224ab5538df1a0f2d4567285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd65cd510bf57838461b91c8db1111f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fae009402e3c45579016acbc1f1563287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820042ce6045123db8ebad225ac93c38288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be605584d2eab65a01aca13d6d9fabe8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb24244a7bd03402597bef63b04ead9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4c3b3bcad57217b318b40418d1cad291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa07c6c6aeefd26037d8b3fa29fff84292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5984f328d5c544962facd953da61d4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2255871a029c5d0d39303580b872599c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c411cff6a69c4f1843b2707e10f29bc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b37354d824f927a7075ce79a81e6a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb8ca21ce1108a6e1cad565f48b164297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2ba32734e610d9021c97835b9f708298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262a95ff42205c905224583ad6193aa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe24361ba6ec1a660e0d059d5369e2d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3865c527fbaddcb0e978222ed81f74301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b6f614e74530fb41bd1c22a6fe3b6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eaad9e18ac55af2c58a81e696327a6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5296b473583cd7805fc5602f33334304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ce83deb2d5e9e91386ef53703fe98305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927421bce8a92e6bd4e4043a12425bb6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea867cc27557968f1a3739c09c09c34307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e25ea96aabe3cdd9453853797f818308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0dc52cc10fef5bf5f52043e2141fc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8f6f2c1f0c8416ab52d3a46572b99310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a481eb91216db8cddaf5fae6e7546a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532391fcade92bc7afa39f0d8ab0a465312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbdf7af96e922ddc0c0ccf7d7cef293313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50274f52d6e918b58dc555e3c54dc8f0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519b96df018e6e272d93a988ca90672315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3eed729e6b4c772cc578083483e09316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d90227a7b86610cdbe7e4e81de861317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de393c05ff8075f1386258b319b3b7ec318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21915af0401e5496d242822566e8e2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aaf705193277ba898a9aa789abbd28320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc8b893c3323b8d89068e0fd64d237321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446177f18afb4bba26cf019a1ade3a87322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01bab44368a1ec86fd482109acc060323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af047e09487b4f64e9126041b186aa6a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d61d350dbe752712fb13a3d40ec95c9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f473b78579aeda50829404965c28f2e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc9355e7a6079c175d56b1e86e4bd7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8791c4efbd4896c0ebc36b8550a10b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8013311bb45af6a9a4911be4095919a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2892bea44516d6ed3f9716b1548ea330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d729269df49bf51e47ba63510f135cd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a3d4bcbe6462bc3a6df16b846e686332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597074851ea18f1643fefd8f19e4df3a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7fd57d7378f62ee6336e8172cf7eb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a46da5143569f3ae1c1584cb1f85fe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd9fcd141956cfbc1b2565c8e62803336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8eb695ee2b8eb43c7b0a22b56b8f76337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d4687d3cb25c2b16e42d015c1a5ea338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3252db3c08376a52d7875c376269e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b1dfff4e82212439748fa854c9cda340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726d35337b8cda91ad5545d36c0cb58341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6826f53140c60a6a9eb97884383fbf95342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510de331e09ebf1d533ca0290c2385b7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d4707557b875ddab776e3eb52a5b5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c514d4c9c655a8a91327e98caed2a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56860ce0bc3f321f0060b2ad58928bf0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff2a5896d6d845a6e23e8e250a2409347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a721bc660bac619eead5a92ac50ca348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6130113130f57543d4dc9c0a1e4dabf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb7f7d26352f795aecc510555daa5c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704a5be656dc824769561d9ea4ec287351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f6167e3a303ac4e3fc6f92a11e985352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0552b3685ea61b96f2c4931bb77cff353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ae56b1a5bf5da083fc1cc2233fd2f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12306157ae96a5b65f2b991e4c500dfa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0af49d5ba72b1d3d9f18aaf1dcf92356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d04c632e21a5322f9e75a14c42d02c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308482c9173ea408d53c007f4bade316358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c9f02a8b4e423410c72fa4077bb2e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15f3e8cb6e57eb8e45c96469e7d445360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba8037b2458f5f9cec9de6b0c0a124361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb7bf99e0c4a8d496f1b2e3c47ffd4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7502c34c43f809c6719b31d444bab67363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cacebb70abe957eee351daac6b6bb49364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3bca8dd7fbfc9f913923616aef206c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80eb0657e9547c1c2d6c56f11f84c7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351ba00821a4f31c57d801f95b0af2a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72628ff1befb6f7d242488f862c2e96c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7324923409a2be66b2a7b84cd1b5f85369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d0895b97988da361aa09876ac6d25370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0ccdf92635283a219eeb0252de6ad371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453443caa3eb7bd7e94021156f19a259372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d50cd20b7382eda89e92270b887b6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752ba8812963117b62588568ce9f3f0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c83cd98bb88678a4a80ec469c01101375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09622782730aead2b37e3e3a31602cc9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38bf651e3235d6ac51d1ad7be54a085377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3366b8f407fdb67c6f6204adb2f5a378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>