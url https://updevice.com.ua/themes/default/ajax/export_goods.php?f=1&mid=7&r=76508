--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbbedc9bb768443efc5345795a321e61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26796928a006c154c13a526e330ebf9b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b39c7768bc3fbc4950e4d3313d48c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2c90a154bb2f1267a89453c13e72e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f16ddae92aeff0a3c7625db6ed01d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a9cb73eac9547ff96e31a1dc8ff1c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc4934675d8cfd7880ac5da78775527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66a01ce16fc4cdaa78a89b0d6a762a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d142466e5686f3083e8e28f3a06ec09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5770fa4aec795a69fd37660b840da910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55d924c8a8b179c206362cf111ade311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b08952679bf49c6e4aa8101d4548f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c42ff09e0df03c217dcc5980c9d2413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a011aa92445c80d1d313b1dd83c86414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04406f6aa0b644a5d48c89e3ab046c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411744fee53ef8cf168438cf6d0b2c816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdca7f8b3839328eece008bb006afff17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77352f50f82538a971b0098f3a882918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f956f573050ed570695ab60eb8bc0719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921a1eb3231a0e0985a666fd240cce420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d6f8a8a2ba1ab05e2a25d4ac4393c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f04e9ced60d0ec9679d75b5bd0b4d322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae31295b936e1615382cefac088d1e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52855118d588a320704b50997826c6a124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be7dc0cee7ed786eef9e010032050325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28679dc8e61856f8d06516a883c57326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73f790f574524957fd70a3739ab68727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8315a965132dcbf9b4804f87b2edf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13539e52d396905a6e719b8008ce388529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c8b74ccbe568942e1d3fae8f9add330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5b49c4768a99e6a7787564db6946331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397d776ecae17b32f7bce570ef0e50d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5099ef129314a2168cfc53266c23133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcbdd84e90bee18f0a0656993531d8e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9ab004ab46bf92dfeea45ad3b406f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e288c44659cfc4713bf49658b04d136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c7d6c8c88ec794d885206cabe5de637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788bc0254cb965ca4e2d65f955a01a138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4eefdd6a3684353899509d045c4c9039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62610651a3c7d50542060b65656c7ced40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a939d5a27032653090a56c0213c14041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc41991024308eadf07661d9cb881242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c10f4a274fb2b7579a32b57d4d07c043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd762adefabcc43ed4ecae597190b19844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceea2c6a46a741b6b192df0cf6b29cc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c880d9742b1263dc6d0efdfc4d8ae6f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c89e7606c5e11beabb1ea27792e5b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39cb23749dff2f9a7516df2db233bb948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7901f605da3558e0361cd134f463a149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1079d34dcfd8155ccbe0cf91e36b6650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525d275d208711761bfc6ec488c332b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde549bea1f1f66e3b0e269a9f48f4b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225284d875ad74b79d65a247378e69d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0e7f2293f460a340e28e44ad1301554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7361f6a063d6304d3d20bbd9f57d4b355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9c801bcc78518b2f51377e1e4ee2e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f4cd887c250755b709aaea03dadab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05720d4b5114a48fd8597691f279ee258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37e117ad64417e358d85d25c00ae9759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a61fc24043fa32e38d906863b2274560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40da6fd5696aa75aa2bd7baa53c65361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbac070b9ba9436acc58aa2c4c03a762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed529228daed2f77ae3f60c612f73dfc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ffaac385867ad87d2721b6a5d4bccd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d75cc6274f56243b2520fc5bb1789ae65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ecaebd5259c4b6700b91f3cda446eb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ebb5d7ae535630ba520df16cb9c7f367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ba3f1b46372ba997b64338195599c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668ee75ef5916021b303a8d23be486b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f46f6776cb2a2d09c8fb1038705c170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcfdd751dd1f9966700e328b07a5b8271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ebca4f2d3a8dc04f56b5c1f285a0672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f76b0333c4dc2ed471837ee9c9cd673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d4ab9722a13180be779ef163a51fb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0122d8811b88f653cf38cc7fb2aece75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e161284d10abd209a69f52d486620c876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61bd585d3a2d57a28c4abaf0c56e66077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2ed00feb5b40276a27331fa638ed678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc7037ed35f675dd4034b6762f8f5979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d41f2ca48a5253560460c8db5992980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c242969b9388e315a80c4a0c20ec281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ef35d07a3c5cb01c328d052ce743082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676bc121a8981e1dd9ad15b26389d3c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f00bf345f531c2ced2f4061721490884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ced2cc06ddb70d9a541ba39c62006985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34160ac44be14908e83eb925b5d07fc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1f2c03a513ad0f5df10df224276c187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f2a3588798b36cdb912deced1abe488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8bf7fb3de5adf2b94433cb430908c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3d25bb3923119d3fff0b14711b66b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1ade4c228e5d4b12a9f9b6c4cfd5091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29689f606958a90750c02b01a66ca592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52b2e2baf11cbe2797201aaedcd25c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9761211b936d8c139717df0c585ca594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7cd5c05dafd99ce1ce67abe4fdda4395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00cb8fc7b22d1a74afc808585663db96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c5d18e7a24fa5b6d54c590a408e5797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0168d76b4f6ab9537f55c53194563698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516309a63d1d7f747402a1bed5c07a2799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d44498f29526ec683c4ec4b56e2816100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53e292b548c1deed0452ac30e4f433101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a15a1c500485de201d001ee63c3a38102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d064f8383475cca5b795a8b15a44b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ed70dd82d374fce8f072e586fd179104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dcb5151c8ceb6e2f31a6c6f204b44d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae53cf4f8099d9d94a15e8ab1d93484106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af77e90116b350a9e7718baefb101f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6317679b324667906ef1a65699039108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc32861b6b4a77384352301c8d96f3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27dcff615fcd78058277b7ac1d54f6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2157432416d81f66f79b808d70c8b7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc402128a8bbe777ddca679b10b836112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433fb8a041509e041d7ade293279a685113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e7cd32930b07c9b3b02b224d1903f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660523ed21919d858fe6f0871d090fd8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93874e63a5ead2dad056364916a1b0c1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c87a468e9aac7a556b48f2ffc23f3b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc54ffbac119e2b3dfb62ee2de2a3f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477bcd15c05e0c08884aa9952bd9d9b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8b0fb9c559e930225ae407f5341fc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8004aae46d3f86694e11d90d4c429df121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51afd47d3849ab2655a92c1811da4e48122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e3a51f89b71711ce25842d050be49123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e8a859e39e73fceae760e91e0dbb0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e5fc36b8e191523d35763759cf885125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a2c66b12a00446ac7058297aae48f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534fb9733e47358fc90131e193c061cb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479714f83fce027f50423f8e128341a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325bce4ad051c79a94262dad3f3bb637129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d34dfba7b421562761826ebf608b3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f410cd87a911d1b245c66f1e05d879131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3226b5d08556c287469a40c2a1bd047132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ad794081d63324a2968716fe6a833133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad956596eab21f5b2152e9f399242b46134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bef7f95fecba34f5a6503d3f63db7a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841bf6d7d0ee3dae0e688343cb8ec32a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dcd9c6f16c79cc999360d97fdc0d5f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac866ef74e686d5e442ec8d3a555a2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d6b1375eaacc67dfbdca7fa2e69f7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b452bf648056015e72ee0cebf0eb92140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e6aad088686b97494d349f778708e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979b05cf5030e39ff11021418c27df7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acddabc0b671d8fd3e093211743944c7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66530dedd07346c88e2193d78c64e3a3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be353539b7afd5eb56f1a8b891d5d1c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7c9cb2e69bb83158e8969719983d0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ac133cd30e28bd47389a8416b54da147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13062db3e3d390d2374c441257725e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8da17928e58616ca01e2a9a2f41dc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1599a80dc989602e91f595e2d8a0b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f293a6f2bb39e697c2ff87248b81cb7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5cb0bded806f2a6693b4348e7c645e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5b14cbddbd382b5161163a3a2207f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2cf5557a6ea9310ff602e0125af2b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710ed3dd284ed705459ba4fed5e4d46155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ac361cf2014a729e8e198ab546d01156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4dbe59bac4e9d8524f772a8ec939eb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed578ee3caa782101bc70e962359f5c5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d35728fc02c2a7a5e2bbc20cd3659159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d63d5b2495d6d788d322b3b24616dd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d2747021fe7fafb81b2f6d7a8cc69161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08168b5b6d2c6f5c54a3e4f5525d0acf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ad1c48ce7ba029c50ee04910ba85e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254eaf06a0e2320def7051e079cca18164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1fc05e2b67852795d6e86b5ff3da7a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5005e7b15250fafcecd21ba75a6732166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb802fee7ffaeb89c7698ab93819c82167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd1f9be4eed4a162c024bcbad85f25168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11337dec582c143178969fd377b4bb55169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a611ff8a93c13edbec024f44aac40f1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c095ba0ea33876b522add8966c43ca171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da230a76ee8c9bd2ca26b2274c3eaf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde43c77644764c3e646dbe86de950d7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b4d03c15a15e7a805a4eeee3194420174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c1f607821191a33a523db38f694e6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaddaeb46e35a8637a1ca276130ad7a1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97567e1ebfd9e77d137cbd1d640e7c50177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97befbfc1a6aaf450911ad2263945d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17be2991292539f7bbbaf262c78108179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff927922b396612ee242dc23aa032b7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c93b3c43673285893432a95fde12b8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b6c1938c147410cdcc11ea42e8465182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89978b05934825779380e18aab8ee942183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a568cd00127c7daaa05986c068bb3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5b08ae95f5c5634f63244daa26755185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76930668733cafa089d3d8dfc3c8b2d5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef07706fc6a5db7046ae0f9b1077e2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3d6358ff47c928e209c198e11af5a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36ce28cae989edace377a6ab7bd540189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729bc66476fa9c19431762d18a2a56cc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e25dcaac87cf35400c83fb9465a555191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852a1da6ab19fcf90d61602bcbce23a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09904786a35c59d9ad1d1037ad519ae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc00760786a8f3a2bf91be6c375b703194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663efa38f0ea81a4e5ea15e6de67efd6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c4c6a93d3c2445180d1e0e28da9e9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a02f4b9725e1ceb125ffb4f323b77197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866d18ffbacc6717160c43b9b79ad31198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5550d32178bf4c3dab37729f520cb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b74ed1e97d08b0eb17b7fc1941361200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50adc7ebd28de5fe14326d1480fa2aff201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58afa5be34559c3c7a0850a5d0da695202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded856e03a4836b577a14caf4aaa107c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc18f86ca90b28aba1dc257555c6e4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520dec4a995062ec9fc20a065a8f297205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0ceda8a5b61a2123de7d070fb994e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1dac8052a8743f4638d0061f2c82d4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01907ad8c38d19da55d42dcc9f8a5d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0671137385a74b615b53dcec990ced209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8821a5754364a517f68b7e0b2d645210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e65800fe96faa310e028e98943d3fa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4c52fd8f10baa2caf629b4a19e1b1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae713d0216483016597c4fd150d6a9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3191de34d51f601ee90520bdbadb01214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953aa15c55ea95d71b9a03371a2fa12215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6fd32ca4863f718b19c185be616e57216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850556b892d2cac493e93260d3ef9eb7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c276585e33db55a635c0b5c055809218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76efb1a94d0c17d795131f393c92c95f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a71fa898b455ee8e479214cdbde16220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870be48502e85858a1164f0481762d45221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93326d6d27207fce47e5fe9147e1bf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852e9c54d52f0473f273a0593566e4e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429445665ee296411c7a526a4c84b963224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd27a2dc7cc4d446399b7235c3f26a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b410461bebaec1f5c3ab406cb0d0ba0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517eb1aac7593a6fff395cf197a9bbd0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509f9f14431a145d470d91c9d1c7720228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c299cd66a8bcbcf636af8d62df7d1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7ae2368233b711d0d16c8a5d81a30230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2428b73cdc69d15fa9c4e6d3082d434231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae9e2a658113bff891240263d0e308232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed3151f0bb6a04955c125650e91b4a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335ad82dee9973e5eac33665a043706234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310522a0b9d4a628a84a475362ded379235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3e72f13156aee73de790540b85fd2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec7ea9cb32a381ac25509629658599237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f358a08594ee4f60ccea9488afdfb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7abcebe4a89a099b7882583039286239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b4f079eaeea2864a79fb8a23b1c1f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b9d1308c7f8350c62562cfca24872241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90537d276bb07e53b12b532b35b1250242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6eba7b2b3a2f7f3699ec2c7f8398f1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fca9ba62b14c149f32548d6f0e2cb2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2399983d060a4e826ada452399eb1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea154c0986353d7bf089b1aece22e2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0f3a4614748f3c7f73737b4ceb263247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f0fd52e969b81c626387cbf299b39248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6cd4247190f8197d08eb9a7e4bf41249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c2a51a870e6469452a838a1721744250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4c8560bdb311227354e0401796413251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46299f0033758bb56299ba34c3f223c8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb084b8ad639c7a97674692fd99028253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2580df16184e8469bbecd62be54b084254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0eade7f455413159e761b447573629255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f5766d381b10608fd32ea122d49678256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d66fabf8afd700fdf094149b5f7c5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637d6e9e0f4639ca45b8143d19c6b2c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb89c45595d30f226f5be7c6e4a7df259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ac3efdfc6d5cd633e4a4404242557260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b7efea2b8f0222d264697f8aacc10261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdab71acc9c004dc632de8ec777b935262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901307e64d05c72c210517541e0e27e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836273c9a3a195523354185268044fa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7582e76b5fdfc329234e58707b437265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6039ada36e5f37eca6ab2c97dad5d03266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ae12f36f2e7a37708f4e55cadd25a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de8cb577d764972914a27552ac1509268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa4e8da14d40636352a27dacd9070c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc816c52de29306354b794311ae89c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1233698e243c196101816b624529be271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f29df13fc61976e88f273ed41d3fc1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69cecc0f4dcf8d8fbfcd04aa6167bf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a523fcd546124aef4912af031dedf5c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60ddb158c39cfb32dedd650ac7078d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a705998d94f70f38e0a102f39a60d80276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e2eb21cb850e1176ec50894726c929277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab1b0dd11565df42671ba0384c30eb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf333ec58f2a34e47be66054cb84ade279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa66e594093f0a366b148a95ec8b52a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3e0c882668820402130b5d06e5799281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6d7769c2231034dbb1aa747c1735f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6506573fa3d025c5f093362e8069dd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da0d428bbd45f12714df894138cc7c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9331cadb9f30951dc4ab3bb177f2f84285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9d7e60b67258b1ebf4b233eeb8d73286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54655684954981a44f04d8f8041370db287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc29c7d29f0937f88a96fce6a2b1ff2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b986015c1a9146c8f080386d70bd9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b5a123e142622f328f31a597c1ae5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f19c8f3234f2d9ffb839518ccf2d8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c707a313d629c33abc0b209df0d38292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d98fa1940586552002464cb2eba513293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88990ba3ae93158a64de033c0504e58294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a0aa9c680d746d4f8aac5687d8268c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf47482549f61db04c0bb6c78d55b79296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa073ed93803e3a1f30e2e392c6847297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198590490bac888d4840335e5fe060fa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4a15ada32f4adb1152436e6a10f5f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca496d6f0f08db2fb26a39b270e4ab7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27102714b4d55ec8e56849f14e2ef96301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae9f51e6e15cb8d709a5cb89520bf6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034c23568e4f62b105ff474eac8287a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a0be147e12621bfadee428a1ea703304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d473f0df53fdb62a8e9668999f54c62305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b19bb06b6d1466f6503269ab92ac8a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c3b4c9d9758c726c855b99839b8e4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d77be13fd0e90fcc537bc54bf2019308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ffa2d5846ba8eeb4b27b44fb16f9e2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a082f876b5a54e4f19f6a401e7cc6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc9f9f89cf777068dae581829c32d4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82501922513685daf65aed173d9fdf5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc643e66d2d4e56626a21741950a1c6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2588d58ca26232e5f539b90b399810c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56560a3777b4c184f948fce226ec0eb5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4484ed84dacc81d8f24cd9496476b8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993f007f9512f15658d98249e60dcdf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc64e51483495c8f9d06d339b7ab133318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066724ca681762e280f539fe1bf4edcd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782abfab7039fa2f90a051eb2ae0b7e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0bb74e70ecb5a3f657004f06eff93321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592842098e2e0cf94c192fd42e348258322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aeccb6dc797754e176cfee6c83505c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379dc7de7f38f4c48e156d37eeaa580e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68762f2701ee932dcd0bbfbaa68dc7ff325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77bf668fbbb477b4bcec7ac5e418299326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027fd325c02df4a1d414b19ce8da3db327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda851e778dd526224133f121e5e9cc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5940655d5e81f4f595acf2fbf1b2d27329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f8780178cc8b4727fa7a957e6f09a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fafb73ef3885aa5bb01fc97b0efd454331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e36275145d1b1782224dc995cb9815332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa08e9d3c52e5a9df0775cbae9b220f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5bf1e1ef3ca8e1179bbdd85e524f6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ba7ca96abe9ae655a05a3a14c6d0e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc967727dac208bd95e00cbc6cb903d7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fca142e1cdd945bb673f836697066e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41b343b8c25fb4023e88c1297cc015338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb63082df99b8408aca4ece25d45c78339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb5ff8d68a36d14f0a2fd1512d627c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f214208b2b2fbf8d7b2250c9757154341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164d09cbe9353e1efbd00162b185ff6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f615de8a02a19b10b41a96517ce968343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80bcef8f957262bbcbef41dbaae56be344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492706cd5f8057b9ad2217a6e5a11799345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c48f27aeee06ef0f7ebfc37cff8206346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917dafd5727484b5f28cd2aa486ac820347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c10ea38eb8deea56431620c5b55e72348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6225f4ca369cf6ef620993564dba5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe762cdc62f22293af6910e1c61276350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0317b26165f2d9e3bcaacbf34fca1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba42951c3d71b3e41f6dd8134cfa5b2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5af1914a285d8971752fcb433d8e71353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af053dbffc9b3add629b09bd390786dc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818777d7d950b3f48b6045dbd9059ae355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb730e99cf5569a570480780e3b81a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e984f8a5c0cd950fff942805030925357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c5730a7b00267159ec8329109db0d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98590556910279986b9c83a1a9d7195359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb219252ba777dcb38363241e8edba4e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d84f0fbce1cb92719567e3ff979e6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918057714a2468344b65062bfe30b15e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac1e52a6a4506bf8f598ab8b387f22363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361e64bb4bea342f45242ee51851800364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bdc4cf901f3550bf20e501341080e0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de096d99f819e33b6c9bea7a14984d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b8927012b2456d1d82bbaca1ef0da367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf304830336dbf55924811cbb3db49f4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534abec72dd38dc259385c7a4cd76b0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697c034853228dffc07675b4bb7d98d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f419d5a9a93e8c5886c781a30525f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633ad80241f881f71da372a7cd8be11372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031969438d4fc4e070469ad38963513373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b633a5201777c57a61f3c7376c7de60374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347b19000cd140af4b9dd227a14788c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2bf123b61bbc2190621b3cb585003376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de849b609deea69e645e130684b08bca377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fbeab68d5fb175cce724aa19c23ab2378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da39c96aa1c3adce4f8821f07aefd91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39efeb80a312f5037356eb8f41870492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4563c0b537205d1f4953c51d35afd13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4baf142ed5606a06f9c95d0fc7b4c64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d026ce399c7edf926cfc7668e75fa45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117c0291e09be70611d2af9bba80a886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd078893db5d51ce98afb35855c5347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b1afa979e2380f0e516605cb0c2b88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b1c51b49af61ba3b0f00a46d1e6069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed5ff8cf0adc121879b88b90f598b3f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5313a2b75ad6a89141fdb14e99ab0bf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e389f42f309030286abb083aa3c28ac112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137cc7aa5c2503b4dab838e1177e676b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6405e36dfe1cd59b53b80bd21675b1714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab313147a254e246c66b0017d0c84715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8e86b29a07f53227f034bbf65135516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355f367e214cd0ed5b856f4873d424917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a9cc847f49bf110f69c6601c8adb018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494690f942586a9ffca02ccf7222d1019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1df82f2e97e1992e18ccb18baf3a3620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2083e7ec64b7413da5ef21ab5dfea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9183c1c49595ab3dd574ca7838a2e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be7db9678cab3c87c352eb6ae6f28223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4cb729b84814d631ebd9750fb02ada24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02436660de470335941df9d789aeca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01273b3723ae635b521f16badb3abb7c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4fd5e07579134a789e6a3703f41a127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001861bd8621e7d3dfdda898fb191a7928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d817c05c4b0f2f243be6fc21a5a8d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950505383f51773879359a63ae132e330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a182da99590e36ffca957d02e181a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d1c6e06716fb748f224d135de24e832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ab1f003840287e9b6746950e0fecf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c816a31f92a2b26f08f9b9d7f268834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca6841170dfb817c62d4ac8e0063d535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd837a77666288ee7b98e0ff3b41989036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534ff7d7e74cbc88fe83f69eb0c207d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365865ff7c6026b22bd58abe9c9df56738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284f4535568cba431eb4e498b21112d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2672a19ddda1324c03e65e5ce40b6640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002730ad77d6ca45edaf02f91bb3410441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16679836d85a80a08bac1b18c6bc406642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710116c474d0c23d83584a36111d9a9f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c004c2a5e16b16552915fb3436639444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2befc0a32a97d44fda190f58c3e7345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc109b9d92104cbb5a42b1445809a146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa25cddf9610e8684a4b21b677d34247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa068d0596f0f0005857b94af7dc42448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b34e6ae0a6041fe3b2907aa9fe920c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30deb3b92cbc962be4d545f0a24c56f950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f48d3f51e82357a4bb914694dd7ad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8e928ba0d31aac4ae2a3c28dc7e6652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507012eb62d1bf9bce99e39ae38655153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d85ee18dfae49912134ff6319a2ff054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41909e4c9c88fc1e964f69401f81444f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3e6cedef9f59ba57e231ca33c53ac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ec46e751db6f85353991399181a3d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8fd09003e30c74da92711fc5e3aa3758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b66edcb94230d69adf2b4372891ed759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a79fe55d2dafce9160e2dbbaa38ed260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1162a08c6bee2a6f137d7807160bf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163968f605cf74cd21683d4ce3ab708562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be514c31d5e95b373a57e4ecca5bfe463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80280558c76f1db1de02fd75f782e38664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642db51ba5d7289445765d8de28bf0965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24690baeef07f89245a42e3e6e156ca666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a8ef1328134b03f489820ced10d2c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c687ff48aca6057ba6dd35029f57e368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11bc3402263674ddf1c8668546e883369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731592bfb8eb7f1e8bd74f671f4663d870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48961c3e96d67019a78dfc17cbb68c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27b8638beeea21e06e466b999a10cc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52a0bca79f2615d46fc60b552058f473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b062265f39e312eb03916e97eebe9d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162dd6dc059c5c753e33eb24edd19b075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7030da54d39127bb2c995d55d550576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33354278d1f0eb5a158255784d3db8ea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229538529e2c40b1bcaaa0ed83b381478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05c5cfc16ef5cce0d6532df6d0046379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e7a03b018353f598a197e1586d4f880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c3a57505bcfb414b3d344ba5e160f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29558f5794d21f03e53ac81bc900b8a082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05752818a7f8428a66dfb48f4d63a1083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9595f1eb9fe55afd2eef5b165217a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a139c248e16c568e34bbb28641cb885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a609bc7ea8a228306d28461ed917986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63ffe05f787003127eeb2ff6282a0287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80347c5c28fdc65690005c408ade1c5988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269a23911a85269832452044e71f13f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8580d21c0631dfb8390aeb47e05e23f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e048dcb9aedf5898e46ea90f37dda91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce3bc6ec12e45bd8f145ec2f80376e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a511374a96eca23468ddb5030740bf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c2906ab9bf7e0e3af58b6e975b02d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be3c8414929f30656afedd625dc51395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f33b95dc6bbe73f47a466566c5d7e196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7f16cf7353becde6d67477561c6be97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07d0b39aa7e4a10303051a8deed93498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31033120cea727ce59c56ab6b67b516299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc150bf2a67c7ebde3606897605d3235100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59295567f2def78201448a73b33f42fb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc8bf8a16259bafd357277d656edf5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9789745f2878d0d1e1c78590ba393103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b2c8765e9d8caf51e529a6c0f72820104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89fefff481408c3a8d9885a75d95958105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217f973baf8c574355403b6328f6801106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51aed526bc27bfdac42dbc25b5dc94107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c005b729933e6c4773956cf99d9771108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac589ee5ec1a1bf8c0f5a79724381864109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4d446a8cf8617759be2fd4e9d0ac1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7ac6a20413f8fcb49e59a0de3175e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2cd275a21052f89fba1ab81fe17cf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3f28e80ea176570f3d1df9a872c50113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec46f7ea268f52192f9c0d0050ca7b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705b2742378327afdab1dd467a73bd2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87323cf918f8f453a4332d0480a9a951116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e8cabcb8bedd1f4387f05057d6d6e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb2178bd0fa58962cc75db3bb68ea1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f886db95b7c73b31590da31fbc4a7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4b9104edda956a2e13562e99a891b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a028a482c393845654f15baa145e6af121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e04e9d45e08b7354bfc408b80b8fc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58b1c8dfc7e6e3fe519ca8fb153c8f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ed84ac388215082838b8020b00154124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2db3292fb5ba760dc77d95d718dadb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5131db731bea0c0ade287f9963c45126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8d70bcec73364f86f2d9b7d6f564d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ccbfb3ad5ca7f58cf98ae6c93b872128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06bfb3f03826a8ac1900b37b57ccef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d457b5dd51bb7c2acb40c98ed40a4d7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec244ada195f847575955f41c9a54e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478fe3178ab849100f9817f5f15ca02132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081ee4ecf1e5ac04bd1eb2b61fb45a9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c36cd21548d061cb69a2a27c3f5c3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fac45ceb2d57ba54aedff4b69dfa76135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6307f69bf20dff4f4e0202539b139b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c67ec32ffe047c298239b1f8caee0e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb9084429e6f883221a3d40cd3caf1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ab6bd36376b2592fc13834fa89d72139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b201195fca3e805dce4d3c741d0ee2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5908dc797a9d8975a092370cfecaf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8d662263091e51f661916ad4b3702142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458cf629ff5505803419a6db5283aad143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90edc72fcf531c8f19522cdb6eee80144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022df0f813eaf9de168c20d4650b3225145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fdbbac5e754ce324c50e35ecab31bd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da707da3829c316082275a113eed09147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0a6598f73e421a5f91d65348fb4f5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f6b9d4e56e832dd67f22b9843f3dc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093eedb53356ecfc63251b45fc00b97150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736537243c3abe55b249bb3015cb7310151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183256b143e9da50e9b448da46d8250e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d2d88250a464622f8da340ce2940f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690593e2762728bfca4a7de43689235f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e56fe459ed2f7f4fc0f869fddb890b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e45d3d0e7723c1499c856df8c4e05156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec3b6b5a0b34c705067eb55b095178157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ee8caf16517a8ee026c9cf31efa48158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860faa4d64a49289aa43a54f89a66acf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2da7d20b2c93ad93a2733253627e8a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3d98b524874d4d5201505806376d3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e464f9ad7a73ddd4e8b890e81c2959162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505502aea08e999a5f5074d23b71eada163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2fcf615c2ce3b3a4db112867caf471164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aec9208c43ee51c40b5c5cac53ce57165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8b98c73ad371dd1ee296bcbc9f720166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbdb7f8d32b8f78a9c64502aa63c816167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb09041d028b1288d1a195a9b0f62d1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79367cbb80ae2b2b3273aacba8160815169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a4581c314268e25eaee6c822c0b29170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d681b8d3c48e0128c4273c6de693930171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3614928a98c6c9c8a7b459e2288a7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a971ab70d91d368cc158b13d4030fa9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5eba8de588b3140115f7f598fc5873174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392b3ac63873143e0cbd2499edfa530175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308b2be1dc0975e8e6e743777e32261176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595e9f394a8b5b690eeaa23fdcbee30177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a46f506b14287b132d0db4ee51723178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d759bba4998235063b1cac1a7bef7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7585df1d5a5ea035d8e4dbf301b86180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267758e23f55c02906d3a1fe3759d528181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e512dcddf636d6193075f73edc503182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32418c80d50d9c00767b9c2c7ff64b3d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17566ddfdb09b7c1d6fd766f5309973b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143b848793c752da1a8a47cda6e7dc1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee073f076eac8d2e7f73a9aeac26ffd8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ef02fb1a301bebc577eb18b945b34187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777a7b381caa744f89e4a2c6fd74776188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27f2dbdafe632ce47e1c4e91dda700189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a3f9c3b4047383bf56b41c06a207e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2fc5923b028e24401831577821e60191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa377e2f5fd2da253c0193ca028dbb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d5763de7c6b3d226972f863808ade193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c0dc88fe1978b91f0b338b6f8f186194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a562deea9b46ce8d9248532a14bb6f2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784ef31acd51129c8c8f4b5144950e7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33085c83889a0cc7f82eec5fe23a4b7f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655863b5bba008a1a71ba9b1f10d8ff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052e285b47bed500887019d0028ef7a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f158707665affb29e905c1682360dd2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d251392fe32c5dfd3c2182bedd1c7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630d9239fa94ca17a553d2c1ef73ad9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1da14f41d8051e99cb161178ae83f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f860c1b692570098b3cd18a0828e17f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966146da1457f4c9b7fab94aedf3f8ec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7affdbb569cc66e3aa79548d46c019fe206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25150e6928d6d24792e085d03ee76da4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d8f8e0a0332b55ab3f4c96bcf1809208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323eb807937510342be2b9833a992ede209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc1e80cc7782fe2ad9142b48deaae4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86ec7001022a1ed64e0a4218cdeffa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e260fd3f8c421e1801ab2ce912f0b6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d07aa062beb41a94fcd911e1b556cd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90322e6f0e5adcebfc3ef8b1670ade2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407184e60f4bfba7b7f73e80c314be4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1a9c2b75d4879a838c17d11f5594c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17a9874664bc9a5041ee49a2c9348b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b402e63b8931fb39ea5a638891ea1b8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82108c639d8023da623e2a1ec2b53527219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9499595628f4d186cc1fed7bec9d3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe518ecec45c6d8f63ef81893d44d3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827bc82742d2062c534567db9b11758222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0205024c24436440cb246f7e079d3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e138757ae3cfce0272291b855ee6f0a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e111e9d8b6258636ca1f12274e3ff1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1060ecd457ef33cfe613bdbe62f5e6c4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f83b6bbeb2035067a7e2d1ea9672e6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f41ee4067e3d4020475e625b408ca3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630066b59b57f78f66df132d14d08784229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bdda643100adfcdb5ba8b1e2774809230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe2b8da8dcb05126951b123d203b8f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a87f2c6bc9317ff19794b856b4243232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610cd1e76295d68ed793118ff2ebd38233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7c7500ce7102a526c5c417e2b9426234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ae20f607707443a3bd87cb89204ea235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c284da67870cf898f30588491494ce236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c695938562d3090e7304000aab38f6e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86abfe84d69f3694033133335479438c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6682437150701cfb85c8c2dc893fc32239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd6a6ab306d6b6da3977cc7409e552240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6f920b752a6e64700940db0b39880241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df22e297bb63e9eae293a37e4e9e529242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e9b8dff665c0a33b6466f95b9f6ca243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8d12ed109646434ac8663024b507e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08a276ae545569541b4eb20fec51bf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b8426f338d95b8d7e73dbe05b8cef246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed311e6ee1825153a0e95ce6387ccff247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d94ae767bb11e5604506df7232a53248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585e91252796b9d72d9e9ca98fbeb92249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d82b359dc40932aabc28ecee341682250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121549b6d7d2c340ebc616784e0a4ff1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f9128ffbc77c430d24ed051f212d9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064239a8531c55fb55baa1afff4bec4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c6b3658a169a6060d00be81bb503c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa579ad01ab1d168f21292bff30ffb2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5caf81d000fb77e42b5ad5dc3b77da256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee611c9c57307b326850a9f225caa83257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b62a2f1e8501abfab2b7e07b09c6e7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624a08a2538be95726f05c85a8ed307259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492bb03f262e0f7c88e94343813b04a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef1ed701c2f7d3aaefc5fe93e74d47261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0bef706d32bd104419060d45fdce2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe2f13a0a3f2669efe617cf1d1bbe9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da5d3b1a52e795817c995d2743e058264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62ff78bf846f1c50706f56553e4938265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85114686f12c519b0c49846420c9b0b6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a09eede130e9124e063c8d3d047a52267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d718cec918097329c5427c1aa67040a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784475233d81cd92073f274844e8679d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb69c3970de8f25fa4133df48fc2a6e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751dcfffaee5875db0316c27e5b7f191271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba506a4413a62ee2968f03fdc4018a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4af7678a1addd89c96baa30f2a99c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb8ede397d6762e41484d08b2f2412274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56a2fe09055281a7fdc15686e110c7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaff4e3b057efa24c37f925dad98680276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f57d6ab574177d9d38df4859978b3ba277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87afbfde432dd3b598e1c0433ff93c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded16f1990a989887fe3f23710f8319e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1c459491ec4387196269d8d5a20c2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047e8b1c5495891219ef6b97e5392a9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996334195087682b6267481e84b806c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed716ca4d5a2eecab5c8eb35051ed841283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f219286778aedc6eba6196640d929a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbdb0f6c9dd8c6187bd19e5d045c739285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93178476f22e527da8cd30a6b1278044286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849991125a4dd6847b9be71e5bf887f0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d4289c5b74b476c4924e35e8d37cd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ff03a66ba1af55bebea257abb2ace289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a51f92a9d58f94869f5126e2b72b4f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472872a616e1379d5617cef4f26e9228291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b444024938478590536cbf5820bac292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212a8d3496a26c09bc00d78123dd183293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b36adc82cff3f096b7e97dcd1da68294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b6ad0f2ad065e1ca3c8e23f401c37295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2309bf7c93ae2d9fadb47f2cacf146296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016084654d38ba4166c62389d009795297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba0b2ab854032e53abaaff2669d4ed298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5472fecbf5d32f889be4130aa1f30bf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9eace088c46c84d7e44f4393fb0527300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683cbce44abf7f5f9ab8e1c11e6decc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3d008343922990974e191bb1ea5df302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a9357c4ccc1ca3291df25b10abc1e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1224ec0c53274811e4af3864e13a8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177120d97c00b002875860d632009bc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203e4721952c184705d988a3d3d7958306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b33ce4c2bad2241207250e0e02daf5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c625e90ac8c36e0b8a99af6969f9fc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996edd42244ec484c17074bc614a0ed309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef53a008f8587197897e6f9efab3ce310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54bcc35285cb4045a5cb4cdb9b9c706311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f49c3cf5f14b8d1c5c7794e0a44770312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b113f99ac195353051963bcdcb4c6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208b95a2ece48dc20fcaaaa851c003f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71f3197ea503b9024796cbdc105203315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5cf8aa6ac6c06369f6a30e38f4cef316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c963c101b13eada8950dd57fe8da6c9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8a2a881590059d5a5f69265e3eb74318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892f3e81bb405ff8a850d8188309dae319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f006cef4a5a7df58bb05242364f315320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb16d66189894e674d957ee1b95a54e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0181e70e452a6950a07f9b1a92a81322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72c595f0f39679f7dbfcd0497990a0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7194cf37b4a9eed8bc6650fb0945f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4ab1f3ca8e5478106fbad79444919325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a1c13dd0e09c91d5056f85e3f8215326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77551f6d49d4a0539d59260bf6de3f9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec9522e1d0cdc2b042f004850166a2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe25eac26ec921557d351470d1db65329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598db3c9d340170289153e0b1ab6a290330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d95ebc025b5be14627254002b9ef41331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2387b25e628646e0dd5544d041b543c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5298d5490a472c1d285c1a85b096f4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2d3f387842f89f1cff9e247a52d0a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7deae4126973a839b154a3443a1f40335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ce7b4eab242043e226a33bb20624f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff09e2e07340542cd6458e5b068d525337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3ea79628229dc3757793bb4f957bf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c1532010023a0ed49f50e15024d59339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e491ea4b4db2b0dec3485b30f46bbe3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0a0eb28e1c6de55dbb90043ac2b4d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe7d935246c446049312a522668b84342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e223eaafc3c9a2f0ed02e12a74f27e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d967f71eff571024d210d7594782296344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a683b10f706d939bd9f3baa159bf2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134023de79ff5480133cc752ba31e9a4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6286a9c17d6cb36b1a237b17e7cc8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4e97e406618c0566bb668fe9c6b3a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c389381232c3547e0e6f514a513ae349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13aa42359298133cdc738f5b0d7745a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c86045b26abd902e0445004d313af351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68676c7961f84229664e2e3c2c495f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ab83d7b5390b1feeac3c6357c979f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2990cc8b2d18f1190ce937e1791be84354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58062661787917265b7e3ecbb015a71a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10516207ba3c0c006298459d30876b2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937e0ef61ea0638033c5312e82112d8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f82ad4f4cce73032736a1d26748ca6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50938b95c59e3d9d17369a0ad46dc923359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761773f719f2705ee36cd9588c687bc5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f3335ac9dd43f34a80ec82d758aa3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0942d47f8ae7378ac580e9966ae6ca362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54a6d356c46055343553c2c0d00bcf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ecb00316cb9b7b1288243eea83b96364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc5d55c9fd8784a9369940e8c56320365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b6e9819bed941c6bdd349f0e7bd8a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac7d4fc9222ba9494313df4f2e8e7f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c6fa6fb630de389cc3eae6158510b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c693a4012f39155fc34912b6eb1c8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b27f50d01651f472a6e5251ccfd70370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a35e8cbfc41e487f1bc0ebcbc75165371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd4979fa2ce8299382c20806f6f53f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099c1cf236aa504f118ca69cf08310a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e36d873280e8c805117aa017f5d39f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2010cdd54e43200ae1fce18e367879375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5276e91df6d473be0e44c50c9d7b2c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3457e927a67863042ce219628afdf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903f736d399f34b028ef85c4590c5e5378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>