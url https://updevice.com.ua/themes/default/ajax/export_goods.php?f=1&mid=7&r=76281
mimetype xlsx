--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5912dba9ea5c04db30471eda4dd0ee71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd0863d2c0bc6239f45cea00080dd22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7caa2d1ccb1150c61f8dc168fae83143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2265d2c6edcdc6ce33bb38790b8c04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ee1abb64a0eb77bb1851aba8be7045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fbc5b2f5db7dd1f418644430d7ef666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329e0097474721202da7e1fb8acc7767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec523cd4ae85c39682eee3b619444b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd889da8628ba3a820e482d8478e589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0bdd6e57691592748bf8402210106c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c25c08099784092f617fd1cf79ff8911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5abf247c1b3a600a34be72304eb6cc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aeba93dad28dd7942d2f2af7311c1313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96269a165918faf950fda4400eb0f0a714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29d6967cafeafb64f6265e5a0c126815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5dfac7fbeff1526a95211daeca2e4416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4dd53c622a1481fd610cb720b1d66d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c0f1fda067702ffbc2146a5319c1418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948788f177ef49e24ca8563228d6f9f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3b8393955d79693941a9685282a8120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852d84379bd685b5817d79e9c6cfd0521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec04d9d5a3dcd38e4253206db0e62222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed69fbedbd38da28d82bbec0cd7d6a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc06c99a445afb573efbd63c5d4437924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273fdc6711aaf97a8e9001d2285b6c525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad76594020cb7905a4ed2eb4204c4226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869b16e791a970617545c21018edd4e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423109f096e98d9a84679f58e988486b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355788d563dd6d7f21367347534067de29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a78f04a5a7dd6a15d0d344902ed31230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b8c76f278478bec66faf694f404f331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8debe1396e7cc4268b4b11a6cc652d4832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b080d976480e0319bf04b0165165b333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ba3e4cc4aef625279a86af8e66f8a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9b18f1d1ac1ccd2db5e1a0c62b2d335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d46b6ccca05d11b25a7b3bc6cccb6b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10fcc9185c0550cefe22e30261516537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d0695678b86d7260bb3aa6516a62338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a0e001215b0f9ea95043e93513fe839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a5c6d732e728d06773501c4925e1c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ffcbaf893905f1babfc1384b312fa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2645c6045a56150756b2d2f082a9c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c5f7fff824b37bd297e22eb7ebb5c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b8468ffbb65661c652470ebddf8b444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5da33bb7b3ec5bf157c3db29f4bb1445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90179d75f76959c81fbd3570c178515746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270b9c3d62ebdbbe40b6a84bffd0f2247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a346782fd47323315ac97593d5d0048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef24e2b6464cb87d09a5af543e5588e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f752b750a97d8b1d339150b3583e4150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4c46bb4beddae6dfd4a0689631dfa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92af1b9027d5f31c07d603109b52a4552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0b5e8f4f40ea14bf43e8972c0ed8153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01907f411575f27606c379be0699618554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914bc887fff2fe0be34a292780f5169a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45d99baada817445f91ef6695751e656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d4af6119899effef994c05ee001c557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502b59af783116288bc5605d1613d1c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4b791394e9092f6a1e7277b26aff559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ea2cf5cc6de1491daff2f4c44629360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85741d0057469fab33706b34777d99c861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3f03f94ece81ead2466bda6b4ee7762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d14c22154e3d4e20d27df5efad6c263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10fee2e817126660de40f55e7a3601864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd1b5dfbac015c923e4aea8e5c68ca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a75d9e19844b1588d4fcc04fee292a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff04e08fff91b006be5c7246b025d3667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81db19b9e20defa04e774561d3d0f968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c67be162a3829c3475463cf3a285a669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd084991b70b7e6dcd621b72b002d3c670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef75de24af2c7abd561f9a788901d5671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8e0995c4a5e16003468ee6085e67c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c3b7816f373ed1cbb3e4fedc8567173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e447fe42481746a78dcbaf0091edcb174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b180b4d63d4a20880125298e451e5575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e0f0984f578d4ba1891040e27cd7176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea2aa32bc0e6e5c2e15eb53ad9a0c177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45bfbdafae09c133640f261e41fb2878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9897b705e5722e42089a74f8c8393a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78be1be7194069fb705f19d662cb9580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e630c86e2769966181fba0b5a0d5a681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974cbce2a4c675140dbb230bf75ff6482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad31634f6e693a1320eabe25c9e98c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdfe9b085c4177779ee64cb9d0bec7684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed18d0c61a7a926e08e3b9b25e793de585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fdf3397a0a2460fb4b763b6b64a4d186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85325d4e6beeaeeb627e595d73d5d83687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4f6e9f0de9da023a8dcb17bf5dcd388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debdd7bf5f6e8e6edd73bce9ba36e9089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ee23e13edefb9b4c1e63925975a5490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5e8d34f7965179abb5b1ade94bd4f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454732962f12665a67384750ecff68592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc787469c753aa267966f210a16ef9c793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d8a72a6e991edcdd8d1c6926fee07894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a23e178739d7322d6a5828a1d586f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621cca039d4e9c78c4e0adbdba9a6ceb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6576a5184ae7b9aca14f241fc8ee5a097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cbe60b740af5e01138becc6ed0afe898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e742734bfc63f17ce50093e463af57499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa419cffaabd786deea7d52fd2597d2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e9442d1a89cf51ab816259972ed83101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209df7b18f3b2dce3a0d16aec74bc05c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967b9ade8d03b090d3d024ddb93631e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c8db8cdffe4106f74f13e1c5f5446104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a320acdc611419ca596f4612f1daa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e8280208d62389cd4eb74f450c17e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb310651ed35e06e26df7eccc55bf4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848cd00e17348caccb84fbca48280889108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d38c1e90270e1fab84a1eb9f451bc1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ded5470e8aeed7d96974f88767560110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac2107593a8a903307fd3b3005136a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9296d2a403d47df27f9d3e02fdf21d9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943c6c8e5c2b2ec6eee320317202cce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ff9747efb380978a49f68a1df921f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ea8417983091bc419270670b37dc4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590eb5c037dd69f7190d7c011abdf8a1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d0e7e845b70d7654babd96860c40b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b4ffb825270baddac44e79716afb0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8093327560fa1828522f9b7a886bf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30475c5ed2f28ad3352020d06e537f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4690a8eff29602c78beb1b661e828a04121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af848a71afd23d983ef0bb7bd2fce83d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678aef7b5019686e6c375d031e771350123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd041b713e536fa1d6f0c2b17c534806124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4174673ba96d46b29d340be5404d2b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7b42441d7806df21df17b0d84df34126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f46fb330f5ea4f4f38908d77c2c142127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3e5c908347b77b21340ce2b1a5062128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd244bf375278c2386ecc66cbd8e0959129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505255c17ee32d1553d9f465ca591e6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d6d3b13a216648f2985f0440613a8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc62465f877b8b905e4c1f53d1521d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5b634bf140d7f85b196aeb15c5382133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c16bb4444073bc5c54284d9fd6d90134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df2adb361bc5cabcd2d770b31ff2d3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ae43f82efca3776ecbd79e24d3ee6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106267330e180b8408ce0a46fa793f7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f2b75c4449b27d52953668977282f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ab7f50d8dd9da1577d37987df5b27139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d396675c316b93222a8e3688661149e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834bd11e65d5f08e7e4b9d9699fc17f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5cfb161738a5f10e6a9ed73f0e550142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce9846b0a504148a9b1feb80bc44a7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07509f9a2e1768112ff6c6089df7b0c6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0ed30e5efcd06d6c5561e77e13e5a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b3215cecdc2d37696eb820f5ebcda146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477b442b3b2509a6f3e54193e3f9d3b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41c5b4092d50d79fb53e16162b4ddc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde2d501173a2ab6186a0afe513152e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76a8c18085235bab28cd47dd35dd00150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d73327a9ddda169ffa4659fc8efb5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4424eb40bbe8caecc7d84a9affd79152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70283d7055e5d4043304d75c02a125cb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f37e27f6493a0cb06d82f4581782f3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1faf6aeabc0e281f204f96158b5e452155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d6bad49f0fbe004f88f277e735326156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9d3dd495fea9a5e4a911706f8c58a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2a580be6f5398e89d43d41e4d1157158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d75140b04818bafc6b90c4b414b0c0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda460a61526dd7a2b9c9ab20d90c940160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28366155b465e8b7c187a3ffc4b1d2b9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ec6370cf73e309c21646d71ef61bd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49a4fda13c4e84c8a2d426ee5b481c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa43bc5df4389befa12d2f3f3c7a7ec164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d960cf9a251edf43bc134532cd3e60165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d695e237fc981bb6505ab6d7037782166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6832be3ce8e3cd3245e26f71d22281167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76813bcae44fb9b4e077e48a9ada0732168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bcc237ab0c01bf1a68c50d27447021169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e2491833c028976e19ce4a2d65b24170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac56bf330b5dae7dd5cff9c89708ae171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ded8e9dc6f17763a548abd833dcb9b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a58c656fafc8641c3d127c5800733173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74fd3f8f432882c9b5bb83a8040736174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f97d4fd4bd6cd97822423f3c39c8e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25424831e3705d41bde3bef950ee3cf1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7cb985231d58ba91ae4b7d9ccd2d80177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37945f976be66f57ae215d4750aeee76178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f41f84355993bf7a56925fc83d149179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db283685d9464337145537ef1cad6820180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d706e4a16280869a0d022bf6c30c51181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e41a7975fbc623d5075409aec8d223182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9785407390f560ebb3545dc0ffc87183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470cc2094f330731023940632307c8d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f861099d9b3da8a8ca22e6d0b4fd6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a555e213106af59638f92024a4e13a6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750147fba46a2e33e28113c0175b778187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970c10a7b6bd0baa4dea8c98fec2b8d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c3ee274a3ce872908c09e7478df56189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97350b266d5f2cc505540de07cadd63190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547b156db3545bb3b62e520076a6601191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148dec35fa50389655f1b0b6106735ba192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211f1c96a1c6e1f51d10c3ef3e3a51a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bba7d7ca418e7c7da4d67756cfb937194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deceec8c0e8d570793f769f711a31a1b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc29089d9725e5b34d8aae8db272b07196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b27597b984c77ba41952188eb32337197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4aadd21d3bee9b81cb0746443bd63198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72658f7ac8a4c7537e569be348eefa0d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509b7a879667d6e8c38a72aa7c93206200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171fa755152f2ad0af0531229c293e48201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ebb9b1bc09e9bc2928d4afe922287202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03349f62b23032b1b11f36a7f5fa604203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb077b62f8d6607e3428be6a9e3bc8b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870bf5df3a45d3a48095fc09de5f0a6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e28e1b0ea8d332a2d20afb12956735206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662fee41a1a54203aec7178f0f7f4f5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340289f2ee1aec2c2ad66317d7da2b7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61191705e0125e74654b2887a3aeabf6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed2784499706f5232a7550aa076499210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21107caee79e6bd3624316ccb208f4c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d21deeb7c3644b70959cae499929d3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cec8b2b220f08f6732b0b66ff58f3c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf945172a9fedfad07bc42dec798fa05214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd33977f0c6792928a0c0dc1585d256215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa196fc5a7d849d3cc850ef4c76825fa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de4c8959dc1b57c3010341837dfa0d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06c3050ea5ad3c27484acffe2cef20218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1662878df2c86b41694d3fe56deb65219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e37383991f664df04566776528de16220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473350054640483e98229aac27d0609a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70931bdb36bfdac51c67502e4d0871bf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b1d5c90c66cd68222b497723ed6c2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671856900338d5dc9b2a79fcf0a387a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ff9e3afe00d6d014a87b70edc8ba7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283370474a127933dc2775c9c3e0b24d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265ec560b42e1288dba0f7593a81b5b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393cc7eee066c4642fe1de6ae0aa9e1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90208023f853165a1ae81fab8444c7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06927da617ba8921f2698cd8195e1d2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0b588b19957b06034560310f43683231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af52a43367039e66fdc20143f3b318232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24f5fbfcc1d1c3cf6578c727f1fa23233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf7a445211bfea1424a8c6b0042218234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8f0eb7d97daef79d6f99aabddc4e7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4d905975de5ac5536053846f0a038236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea536708e7fa7233101eff90de9a1c4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43931a00f451ee242d609f9ac29c290238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25d1b2dffa21cb465a6d83cfc40cd7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f0de91c98bd2f5e0801dfca9b771f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc917a9b850f7dc461bb36516b30d088241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4fd533fd15ac89fff7eea5b45ab409242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40afdc3620fc0ea9826a3c28abbd4c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ca6bc584f34d4dc1224f78795b034244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc19650d743193cb65f6240d3448c1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027553338b4c1144c4ecbe076afb427246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff7aad8d87481b771857ba9beaeb29247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add91c48635e7c86bfeb95284880de4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3bd921e5ba8dbe305972dec3d7e757249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa679bccda68a7727d7e7b4c85e0335f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a99b59c84ff19bdf47b9a9496b8064251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25d86425c5e3b1e69438ff760db3bb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abae87dd2cfc421fafa906cf09a9a64253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7799f3c7af4e850e56b921d826f4c8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1d78ce7e3a0093bd9a17675a9d254255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a33362208eb5d48e9792a865f8f46256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653ffc145937540dc629fc3fcca61e0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d1c21cfb131a860c55d4291ea0484258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575a2aadaca530f450209553b32cee4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670ee50a326b98c3cd49693fa918abc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e484ee5e7832730fb0c813176ed59261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b8b07d0c8a274a7beb37bf3609623262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d084e7c02ad06f2a70bf5c45ebb2a9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780fa27d7cd73df519cc2e897c7b4b1b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef32604fe61a3c16c94e0d55894d9b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bba305579ffd6430ec54055e27c3c7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8383f9d9d6ab3f7c9e3d84389cce7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73c71b9b12a08bf4731d7b7cd68366268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545631e9b877949c6375a53052b355e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c046c2acf09daa53f7c45d3872cccb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da11be4dbec268765c3ae725e5a6cb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae2ea3f5b65be42ca28ed1afd27dfa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd90fd8ac4f30630240f4ae85720d9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a371bed551f10bfbd56626a1ae6d281274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acba60c86160b7ef0983b6e9d01ee10275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b68400270fd5e3ddcdd831296b62530276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f857459e96c20a6fbdc7fdcd6132aedd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecde78eb376b0c76e8a3cbd5bc65c62278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a0f01f79a6734841f7a7bfae1abfe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83957366866dd50acc32e3e1efc895280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9b7c45d99797d9c5e975eb7b4254b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756bed0ea7556b24d85b51fe3e29611e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5064306e46ac08157a5745f3c2c5dcc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637f990e2e721822874cc88decfb0e2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026bb3071c19945c3b919289d6512c6f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77746f30f459fbf80b3dff0466872ef286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc30f06cff0f9942de54465fc4b9d3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6951abb91edf900daf27a9887d6182288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0e12dc67fe97df354da8eb74ce6b3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ef95d699f1e84819648f8ba421747290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a7faa38dfa4aac5fe550b03451eb0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5b0b5a3bb5ad900dd477dcd98fb8a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cfc2be1b48dfbfcd90f2f3a4b86399293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b961b19988fe97ea223145736bc19e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac22aa9a6ee85bf8aba068dc41755d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4a0acc6b2fedafffd610a72a5fb4f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07947a040b131d62adbc0e9449f990297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a496da1dca9740e213085f035fa3a2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a378bb1b2237aa3b6f8a5ae31651b3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0a5c210dea52254aea0ddaf81188f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6981ede63aaa4e3cb51ef094211bc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431bd9adc518b3fc6f0970145504e96302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2b70790f326b6a476ebe82fdce984303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b19226a102d91ee7a580c49af16ad304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c0aa3d7e98555d8f918fa546564d8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f959ce2e42051c32543eb01dcda12306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72756e5e302b52e28faaeb73c37a5aec307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55dc72747da77d7498415e811b3ef1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508adf3c9cc95a2559d70da7537ac84309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827ffc1b67bd6ea5aacbd857c6aa478310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7decc1a996bb75ca86768b2512dfa4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939845593ac05b6ca805213b0e25a27312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715f128ca9dc4af7c57590ebfc5a798313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97d383fe73477259fb010470c031b9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8840da71f52f774e9d3b848c99b4d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c760c59c310b8104b497a8306fd48db316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0d73f9ecb81d184da73e40fbd19fe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb4f77ec32cf21af4f8326ba8876d8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0c1eb6a3f121bc86a971a9edf449f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5fb4939c974eabe8104650d9ebb660320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4784c8986e702d2b7c08502b24d5b8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8507cc4af35fff04bbfa947b14a291f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd991aefdb92307fea6c7933ec39e117323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79db450666d8f583994cc5a7974464324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ff24a90430a31c716d7b26003982e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34804a9fb487e9e798002e3e16f482326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4023194af5b3b1f0ad3162925e138c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981add5b6dae883d1bf896c10cd1ebe328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96646d2c2e3efe39603b8414f60be15c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e08b6699201064c5203903c105fcf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03527b52ceec50fc613b30df28e787fb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1396c27c16a6dba7e2b9d8b5bf177332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8d0f54a794984232ed86bf59636f0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36445e4fdb348ac2fddeefcd3c62a488334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634582c363f93f619f40b2702e47aad7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb29d3d737eb5505c41a4e67db61d5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf37927c44398bc9f7418bdab582bf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a01ad8fbaaeb71b5b1e67c096e54bc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87bb450858be0e75d160aff1c5a64b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f5e2c06213a6374a16fb27a1bc286340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc878c4274faaa451dce982779606d08341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd5230b4f8a8bdf65e9ca0c888d1b5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8e06b2836ebff22424b808c21e68a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528a5fd4bc34dd959e4fde7052e1798344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bedda815a3b4207e9f047bd57037cd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463e8fbdd7765aef3e9388fa60216c0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c53afc9bcbc4908ecc40b30dfbdc3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680fd7710bb4d01c59a5f34b6127cea348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea617123fead3e2317d352a2f45a68349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588147a18adfcdbb9ce38af68b3abc52350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626ab5a4302c67aa5d22d20c7a3f96b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445acd843a5148c17c48f1a4b690127352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83bf961ec308dccbdc1eea7c4069be353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c33224f9011def7114851b69cc5c71354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c304ba7fb9f7f94924755447afb739355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ae8d5276bb304fd9446469e707901356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a4b201a810f15fb50d9c6652984b7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573f160f477528afc11d926a36770ad358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a128346ce0edf68ad436519883400359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd5316cb990377bb6bc98cbf85cf89360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992a83a7270f1fe3f9b6fad8396e54d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba096e7896263bcfd69ab655e2f4b9f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f6a8c5a009fd09c402f7eb76a9994363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc42bce4c9a7b3baf7f9fd66a036963364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a2dcc38639883c24c60cf602c3c4d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425812c7adf219e659943a37669758ef366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98753457776f4d7173291c161d01b5c4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd0ffb8c16e88e6a4311ced14f23b7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b37361090b4a246c2b7d997084b848369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2fcd7d4a192e5171aa2791e4e3067e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e76e96c09ef1558090b340f59c643371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077cf28b60e5110cf4fe8d74a6123cc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d487f9ec23da268137e6e2db68653373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885ae826bcea9b6e50809042bf57dd3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72f2bc15339f6c82260f83eda2c8e3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1664aaed776d3a41b55ccaa1336a372376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8aef6a0911b81af152d99c980b9b9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd088e95863ca54fe427d2a82e67cc378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f24f442082d9e95e0bc57ec9dbbb1671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689b238642da7388a2d1b1d4197cc752.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9d3f432cac2c8f1a3e816fe7c1a653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6bf9a2474623a9e444e19c8f7409ea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834ae1e86a670a69d776d8f5e8bad0d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccda467d0e7c80ef6825ced8a5bd86e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977dcc57c0fbcf0961406dc0710f89437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3693901cfb76dcdbd36b13d4b541b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23bb76e347b5f67552e42c4011d1e769.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0804ab1da57db505536435b21cbe5d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a70f23892e735c7055aa59f8d21d5011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e8d6e3c0d115f2b6068c0896e60a912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e223ac268fc1da29d14ae1057ec7013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20564cf55e94d92ccf65623031983e8614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6668a633d654ea2e62df04ae82cac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2666b50d85526034726748c85240f8816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341eb1f255ba29db5758ee1dcb317b5b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9b024a322c32ddf0d6e3999633a1818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e83ec35610a4b159fccd397493f5819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b2c81d07863fff6bd95a43ea737c220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684ea657125c1242dac3cc9c8a5bf0b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07b5ca99e030cde3deec13f563cf9622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7982183487b673e1c4b6bd32c57b2ad23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e825b98cad9e97956f350f250bbfd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3a0478ebba3e429679afcd056f25625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece1553fa7ff9339bc1e77704c50f2726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35af9d59d06c84ae50d60f45eb7cfb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8792f33336fef8bb483e71ae191cef28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3b7df278501861f0435c4ad420ff929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a888e5cf5715d86b2883f82d2b30a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5bbd9126875c00ecfc83e82b12bbf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36405fd3dc47bc9e0c484aff72c51b5732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80753989ded7e18747cc0dcd45014d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feecd6253304e6c655ce6c78edbb88f234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b700c95a385cbfcea43b4c4533ff48c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ea895154b11cb00bab7138b5d6f1436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59877378da2da01b5f14943a4683c93d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435e09b11ce3b0a4be28e27cfc93da838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442656c12f523e6472572491568008d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd5057f2e1de31a524174be32fabee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459057b3555e503046564d04516f8a141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff024767c3f667b2f2e3aab32f41eb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1af3c121dbdfee3b429f1694a0f04543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db86674362ff2cf9feb93f96e0072744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29b337fadc608ca7ffb6a9b5bf42ff45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300b0ead2c6744d1f44913234b57f7346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786d83fe26bfbf83a8ad311bebcabfe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506aad2aa4f0693dbb9bf9492dc066c148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbcee2586648561fd35c172a36ac01c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e76e632a3697bda483b058c588680750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b6ab6dba94d53d6226635fd18039951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821415b1e6021cd11979800579fa084852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d746b767c4e2251a065d59cd46f7153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35363235a25c7f1341005101ac643b1354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c925e3f5254911bedf32675dd7438655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e15403a9d08c9bd775e7e9344f45f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80906e0ba31c5f4c6edb040a60166e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132aa7c51567b9bd3450db4e66b1a15c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12cd75646acc19804d6a1631a51651859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757a0348af07817dd5473d54949a0c660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0296032176e14d8340b3db38d99546a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ebcd043ebdb7433ec6e95462706cd862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c87e216cc6bbe7375e20274ebee6e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8eadfdb0604834065f8ffbb3cb87064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd029dcdef1d053e0e5f46d41babca7965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a578c2e1c9a9f714dc5d57a08b6e466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2fd59de705cd7c4f73b05b7dd272167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d80cb8c0973048769d645f4a27f3268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98490e318319b93195cb96f6acd7e469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06746856cd2d8887dea0aa2ff937300970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dad5f623e7e63391a33700a945e51671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f52f021efb437b04a1311a62f9acac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9544458f5689a3d29d5811cd72f9673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec307a469b0e0f9968f407ef983b372774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa814ad18dc4e4d82370952cf8b56c5675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f946e01c67a96f25c93e7ced6c25c276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b127610bf499e21e295549c05ca232877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0d89b3859a7580d50e8207684634078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0e1f8b59f3d0cffd45a75e6cb140f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f28dfe116f3274d75d538c8d2bd7a380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc02e0da68e8910ac768df28ad54f381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3726aff7bf41e8dd75c3122273f7282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890f06609b2491f62004fc9a9b58cd583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86ffc4a932862abef082eb18591ea284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47d5c2397eb20908e570bb878195f685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0bc85ea1f6c4b3989a46204df39b286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c35942b817160af94dfab61317bc187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d32ca389c2512874e71b32af359ff88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168da86760f010f9243178be7c9163789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36c2088194d4f02f3b31165f6f463890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c109ecce8817a1727652b9535d932491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048db32b4b570715682d0e473d92a9c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a5c63a884300599cd9d94d96fc82193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb4f27fdf5d399637351b26ea6791a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ce47c4b63273c54b1eebda4c4234195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d9dee36b5a8571cff5af5c0584ba396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523b3539a75af60fbdc2fab8fabeef097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c482df4a590d913b81596239d343116298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe20394a5dc1319159bf60a7d4b659799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74c4cf6b959d3088368caf8543869a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594ec705f2c167c80e53e2ca7ede3e6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035b25f05cf1a32a55fcb0dcbbe4605102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf3a1f92d437bfb32ec05198a81f25103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c955db9ae6985b359d1a6d2f240de104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247d8cc6d25697b7ea0bba9cd6c270f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5c0b148b82b0c5e3545f3141b34a4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc063d762aa067c5d0cef0c24e265f0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0d4caa8032de34f5338258096d50d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855764dd9e2d491d07c50a36bf439507109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75f0e79d0d8958ebed2e43058091ce110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d13d49199f1ba6985e1e9a0ab9832111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7152c7fd1ae000ba527b96de7fd14112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287542f28f6d4334db08811ea2861854113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ffea4bcf7f5862cdd4f866cb350686114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a39186e95e448c353a929a55e728e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ab6cca52b88660a4f1705d9a244c4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bdc2886ae984a91185e8fcea6a3337117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a854c3c58de347e23c8f1ce1bc0a8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4781dc7797b946d40707ecf94f221f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7672b718ed7355a0603db57c28ac18120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef80fce442ee67ffce41fbb9fc83f0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86106ccbba5e6e5de0123e308e6f1ee3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131c65f6f1b89f7cfbe00629be5813c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a643fdb68ba5ba9715f8de3a881b826124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad3dbf57f46b8c021fa178446b4b65125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4878aba6e7da18ea05cf5fd2b4a866126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708753dc3f9cf42aed37e4d66ad7f64127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32648b4d1d71180edeb635993f5d4571128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10601eb2ac81766946a9e09ed5b781a9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40d6e2ec07b2ffc218c2dd37995712130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b58f8b58909da45c04bf455f72fdc3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def6e7f846c52351488514a997ce8f6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7ebff296ea42e1612c0f9a7d90013133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b006fee82ba93362b990449314aad134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3cdf416c957f21f3f63f7695ba5f5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35792d651ebd224fb2a8e708e48ad1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958eb69d5e6454f5d7a8a635412f5bd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c721a1a3cef2d3f2ad62c4708d2547138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01073d9a2366a138e7e4e12d21c31f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886d26b63e2649ae22803944a28b338140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e43b6bcbc3b1888dca7de67707015141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f55a704d0e4efa642c492df02785b5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738880e421da61f3d18f424c499bc5f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45191680ff92e3f64051c2aa693c6ba1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594022c1a0b85541283a2eefb5284f1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160bcc97b72cac865cb9da7f5ff5069146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d558ddf8b375a2aa9459d8d9e9e0cfc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f351888d36ea5e0f063a70e4dd1d3c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6313701aecf6489c9cae59cd243318f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879ed00b4b8ab408404ea29cdc12143150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c770a61ae0001d4cf76cf36f45e01151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0786332ab30586fe7e0ddaaae9fd7f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0bc71bf2302bfa2f6000b7f15f5cf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e19f7b1d7b3ef1e683660cd867af4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57155d393404f314fc27a78e5eb62beb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c553ecd72ed40b0047a00751fc65697156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3090012e632f9df6d8a32f0580ba8a6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78728079b56e5723662dafb841e0259158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b01805bacdc8905f4c81080d20bdd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212db27a40c7523894e1742adc64e0a4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00775ce03c89047c7283ff05780b76fc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4affca3d044bb9e66288a63e5dfe0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d124fb9dd67159e631c75c74108598163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe1e102355847a723b045646dfb128164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12de35d1d81c1c0b4b0a4f944a641e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a23d6e4b1debc035a442f1feef8c5d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a53b11c271d4962a0718af46be686167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ae1692b72b506bbdb40dd69429577168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0af10dc3e3066db893073fa86d6007169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba7a03c427e0c9e03caa80225b5892170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6eebb8eb5f8d8f6516ea42e6e9d45171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd1856915774b3c7e69bbdea174d80172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9008c03f9fb1d77345aba863b2fe29173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c5e4bae0cc82b3a3a652a0661e5ca174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de022aba2d7778b089986f4b42e100f6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f654f28b2cf82786c1b9004cc3f39b7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4988fc5b639f1e8e7d8e5d81b850a1b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b5d779f61dd622ce17428caa36373178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51679becb298d13f337b4f95bc5a563b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db2dad368f9429b411d2f48186d54f6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47332df9894c1eeb5055a10311a0f19e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c704681dcb0739cac51fd10ef66d92182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a416577efd87052fefe54019aab50183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339bb4ad73174803c7d723268310b9c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a292cda5b707f470f172888bdeabe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf6dc3f54431f9c541913ae8e130c2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7adbd8ed0127e947225477b490ec4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8d7d218f9f1cfb97bb09da47a271b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98bb67dbde9cce11a878764e2acecb0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9d2f187717086aa4064cdd6389eee190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c79a135444a544cb29a35d55f6dec1b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981eec397e15a26718afd6310467891d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898287f049429bcd67d8b0c6472fa6ad193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f478f53afccd2612be04d5cc1e69b9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a014f5c9456983bda272cdb19133d3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73912df29663e7729dd49af860b5e7e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4f94676dbeafc1ac122f2e71f7ff7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc991dde1995e5e10213d05fde05b3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31ecc9fc17c885c959f69f201e0040199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd02c746e2ce56db8786db92dcd3163200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79123eb9581c4046e4ac984190a04233201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ff4a29ee656b39343aabd58b4aff2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b244c52ed326e76e803b07af82478203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964888584bb3f9de81fe91cdbb332d8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7987fe198921d4e325fae52cb738ed7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9438088c67dbb5395033e930ab4a7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9787cc512e56aa1220b41efef2048207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a320404839cca66b61f9b1e7985cb4d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7e5deedda2ff50bf95a296dafa20b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31991153d44e587dfd33f60ec43dfdcd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be8e7b78c16e4ddf089695c0928454211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca96e7e40a4d36be33cedc9c81aee74212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225b3ed813a07d3aa6f471c13f9275d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7cbae48ccef89fa4c459d1ec6c5eee214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87faacf83d178c977d46f5ac850892215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d608a43a53256db3497a5c02c7c48c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275447021082f5066bbad892e03218c1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0b04dfadadf67d2f1cbdf9f7bbc21218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ee935ed6ecb8022cf617a2d4d2bec219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf5396c94907b76dec664dea6373db220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82767fb2197fc17f668d2520c3757f08221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b3115dd65f86a4e192005d83b35a1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac507f73f3976ffbc1fd9a249ce810223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7afbc9a9d44274498f6f3cf61e14f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ffe231e4acaab40bcbdd0f4b2ef7c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30a445d9b5388ddee29db6ebf5f732226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67995500d71a84aa5da0a9cb267f77c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63911c0b10d0c329d83b925a84b0ff9a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0b18187410a1fdef85080ebc3d884229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f0bfb5581bf15fe9a0d2d4c2002a1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4622f9a4295b6175a4abfab9e56b918231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411b46fe062d7fac211558f8919a7dd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b8f23eec87dbe088fe2b279cdca53233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc646a117c2e2240dbc8d55b0c7c8bd4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9396445f480a27ae6aa270f96389b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764da69ac1e598c2cad5906309309a5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb26929ddbecb0e3b35ce030056b94237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbfc2bc81aaa2ed6d23bd5fb83aa95c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aca93248ee1535adc0c39635981ba3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a847090a82712f1fd0837bd94c47a81240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5aab6dd8f344122a460480c14c0148241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed579548638f12ccdf1b0c7dad9e679f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff641110222c40452e6638c44ebda0ba243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656b2e3c00b2a1676d73feba6149c0a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868499dc50f0fe30263280c09635522245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b79520069f273412d853cc0177dba246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3779dabb68afa78f2af92dd90fe6ea247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a260cdc717d9d882f0015ad2dafba6b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4c095fc98822abdfcdf4bb9d38a64249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434c2d277050597bfdfd2ad22a57654250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc6a7651e00c72db0203abbfaf2a55251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ad4d679df96a986dfa4c90511f424252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65292430968c7c689095655613839e89253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483bc0306b5b4223b9596650ae67c3ae254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1bdcfdd3050c5f4034ab6aade07c44255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e668eaa63ec5a687d8b6b3f5eef66256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563c30d8fa1714906f6db111bae5727257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b02a2b39e77d1e1000082982e519c5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7725d282bd57273cbf3a7ebf121f3ca259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe37aa8ae31abcb4965438ece1e3d95260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8646e98e2404737fb095e56b64eae0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a02099c7d56063e02bd62a5d28e8d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038ac386204c8705113d972f84e7946263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e9d9c9bf99ba9572e0193f830a7b2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097523358b70f3202f3996dca16208b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554652eefa92f97cf710e9357e4921d4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820d6ecefe5e28146aba3c860c6716f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e35b8a5b332da8ee28fbc81b3148c8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e3cd28a38d44f06cd1c1aa0f53dc33269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171384f9263b5203ca8f121f01d07a7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b978ea17714cfccde794829a5a2c22271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8905d0e4d600f9b76c23b7ba61631cb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2604d6d1692eb939fec53f3528398419273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796eac2e6850cc6add6d8173e01d6e50274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2947a1b6eb1e96ae78f628054c2672275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c2c84ca4f28bc121862c10da65cd9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937e6c17f6763017958b4c19a582881277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f253bc0ca6b4f549d6ebcf6bd88779278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67485db868f018b1153cb834def8c1b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d7ea79c3133ab555837e72745b83c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de2e12eeb5b668fcfe26d8a3c6d15f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751521cf10f1212dc77e6a959f09b43282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b02f3761b89b51b9d0f17c75e567d0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00490dffc6a07b36da7d4c1a7aae6eef284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8412156e7cf1f6f963cf6583ac1c02285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81801eb8276585d81861f75293b873286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36ef31050c12c0ddb82f2d3035f395287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453a2dcbc302aea6319471f33b88c57288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f51eb6589d7457938389a8e049243289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25576d64f7ce877cdda72a8783cb38290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3940af14eefccbb4e6ce9eb99196b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606d2cd6bd7c4d4c1e7c8f6cf810ddd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c4647f128816c1189d6b668cfabe6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e33d94d9a6d273b08d21135c3d3d91294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29479c7635a3635935876e508b7a261d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf58f2aafe07bc44520b4e1c5fac362296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4602961db05071d9625ebf699dd86297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce53d7450ee1b0849ddcd8175d150f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e7aeee6b12ae03b2e98510bda33b9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710afc4cf7366065d03bc3d0abb66fa6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce15c2d981eb204cbc5d412ecc28d3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8d3dbe0b134bf61cbd4fc76987a23302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790c2f0c3829219ebad56cc17a33a98303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51156a36b2faa3093c16950848c7233a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4aed5cbc12e8b40b9bdeb346f4f28b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971854eca0bcefa9bc4bc9ddd98da54306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11c520693d9ae216a06f1aa627bacf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3357d73797594e045b7373afc436f1b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff013d6519fb0bf8b46e63cb579394309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6c917b2e5e51ed7d1dd7069ae80fb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef6e724cc769d1cb3b49e43d8c31704311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f91c484d2f0dcadde5aa0277db8e50312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c784ee7529c08ffe41a47f82a71212313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acfbd738157aa3113378e894ad63197314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ff1de705a2ebb6e01986e93859959315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb7be658ac6ccc16882c8f030602e0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2902bbefd3c8f5288ce951f1f3f5c4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64176156fbaaf5d8e0f711c1b9d4485318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244b6c91db0706109148d67849058e6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30310a42498a6498366bd0e331bbafe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d243e43e8d2fe66cafac3eed95faaf4c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a0d7ad4e512b5f2c750f8e63a0b5a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928c714166f9e59d20c64365a768152323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ed28b90d90c6da69df7a8be771e47324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256387712e7252c972cdc9bda8e6e08325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c0762d87dfd34762b5081627d23dc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd46b24935606ab0bf9cbaa7b8ffe1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450a8fb6004f23d870fb4abf5dc8117328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75fb095eca9f7cb3df4a27de5c79692329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623d94fed66c449cedc53308705d83a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adcc0057a8d28194da100d69cf0421b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e45ee58318ce21faffc88aa5826a1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff0e37ac543dc632b749a95ebac001333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb157b3986f09730d28a31bd58117de334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65ad4005dcb30f735776a4e672463a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1d22a4c7326097f0f8296b8502b2e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6068f28f6b3c747c1fa6b1906a99c0e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9109fc0711d7b469b7a9e5c5df123338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710393d6fdd221f8882d9dd652fda727339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a37a99f934aeeed9ab94c062cd538340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9ae895554c37639b31d857175db3f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a0860ca2ae71e271c872f07cde518342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf677397ea51ae9cc14d196a6de720f6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbf3c60dc55a44ea1aad585d0e2d93344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441bb17b81dc05ccab3d8264d145acf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde79123800876505023d9c39d9756b3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbcdf2695efab1c1eda0dcb0fcdf06a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5753225ec47cd6641cdaa2ddfda2b1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd276b1c25b9a11ff52fac9a0841426349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b6a7b85c6ee1f7b2acb0b4f2dbd34350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578edd4d1733d8a7a0a9d41fbb93bc4d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ae21de1f46e08cb9865a1008f6095352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a5f7d2ada8c9071cd5eb2e66d282f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626e3f9e6189c0afaafc86a4a4f3a41354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76d57bb9d1ae6c3f9b83f093b6a92f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ebf2c24d90fab006fe013e9c23fafd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d473bdd1488a27bf3e5a615435232c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b52cdf68cf60c38c0755c6502e76f8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5773bbb7e9c805d78339cae7115ea359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ba80a7dc97440b247ccec27117e17360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01154cc5fe280a5866f349019d086a2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518c63473a07f1b6aea2bab4841119e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26352ad11560ec89bb0fd73cec89011363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad09b6963f12116020a9dd80f480eba364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d8dbd40b5e1a88ff4bddc0f53addd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89893eb33e45cebcaffd9865f166b7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7a3cbcbb1c1068a3d64d785d6e6cf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37acf41db43cb1a50e3024d9440879ef368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf1c3e21b48e839425486f19d34e40369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32051e4d184345ec8041c714e3cc97fc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6d64a051e13539cf3fd31164da53b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27831e9dec597c1c3cf26b7ee26a48f5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8fde801b0f894e8c700188c81b384373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016e057cb975c5dd3ea6e73bd603ce7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2719d13207e6df61377f63aa3ca58375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754b27613ce427e68a707d3b106778f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3dd7819d119195bcf45354aeac395377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9912af3371504454cd2616da2be84a04378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>