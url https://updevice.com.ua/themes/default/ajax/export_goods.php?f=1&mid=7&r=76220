--- v0 (2026-09-28)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956921ee0a739a1b4b0ce49443d5dfa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1996efda75475752c2e1ceed23426f92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50358b5763977e04c19b06cb499a88343.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878f1a2e9dc0e3aa4192c2f15f12ff34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe804bda0b330b6142893be8ccb8395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be70e77ccec0c4f89b0050444657616.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940379da723aabeec874dca762576f727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7eba824587f6fbe1511a07272a2fa58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab93bb42361b1a0febb4fdf4b1a7d099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390c26d9c8400c1ca2b1768e7180a3d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e6730a918ebe9a0b22433d9b0f18611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9f5ac83ef2f5e2ff36184392da64412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad5ecfc19171f86a2f834215c3b21213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29aea7644a9577663be50f5b16a8b214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697afe7afbfd058eb18bcaa0afd7b9415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c3b425b946b15000a5c5a77090f0016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9fd4a1329bd5b818b2693d9f7aa9d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa500b419e9deb65ac4df6db14fa8f118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf6777f9a5e5b6100e99195b7ace9c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b68051f2ce24b0646f799f26b0db520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf21b0f7f8eb73831dad23c1b50010f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9201408914f225dc1b8986898a688422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e4e01e17c626c36e889598b1b0e7623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e993b259d491fab1911fdb9a490c724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50136f15eb62f68306113f1563c91325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e074f3d0deca5f0d7c931ae436165226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c99e6210137b9308a55d193af4c4c627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9980b6be12d4a3f19ebb9e65c125628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277352c29fa5ea4eda249f4f1364d5229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0caf84717ad5787a4a921f55b082330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19f481caaba8cc087205fe98e593f631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7bfa5e79a0f20fdb978efaddcf9de32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704ec259b020822c8ad8c67d2bcff8433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab49495fba3a8b9ea444b4ac670a5a734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee530fba887e8afb78b81c750675e9435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44c66115ea7018af75038122799f4236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42c9ce4624b767cdd634895222635737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa3c10bed246b1ee5678812a34d48438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca9c4e466e993ccddbfb376dad2c5939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672c2bd5edb95423a3062619e75e28b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82ac758ad1d2160f66d3f2a1abfe9841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160e0d7a778254166f58106b04965e642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99a821169fa6a5a1ecf8a605cc56fa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd2d5e36d0a6f92d9a83b5264fd42f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee83274492b4705916084672c80d1345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb6936589a064fa9a451c3c27ee64a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32868063cea26552c33b3ab97fab839a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5bbf8d263198433bc5f29fd7f2c5e848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8174bbd54219ab14dd22fe6d70fb44a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5e7e92dadd4f0a1702c7800d25e5150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f74072541ad5e11598049eea3e964f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480da919ce9a28c7ad6d0b5cb7deb85c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48d193421b99f9a6c4b5a6b287652153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f65b8a1a56229d67ce6f613094647d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a75b7c922c46a5b39975438ee1c0155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b20c5d012fa5a7bbf30be03efa02056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26912c61a07b07f4824d2911afffc657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6017b791bc7d53b06ab424354bf9dc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b8738316e613691b1d9c4b264a13f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66bf2f22249ad6607107df9724797360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874af7119b1ca85bdb77ef9b21ebb77561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220055454f0e03de8858bef7723096bb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323c52bea56fa14cfbe091c5d0064e163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4d923dde0100be4b34d2231fda5c864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a016a437f84026042ff38b1fc0d20765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3b4d3697d8adf8fb1c656d1b4531d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06633535d81e26ce11b04ca7a4f99c7d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0220e35538ea246c3feec7fe3c1ef68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d686172d66da6f67197103de100eb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071ca9e4083121dacac505da1a8ee0b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1d9a438b6de0ba86a2da5e4b0cf1371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ae559655d859b9756b42d54b9311172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844e267d4e5decede9d25e174b54af073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0687a8dedfebbf02048358b1015dd9774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1882c1787e7d8fd8e4c3058b5445975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a45ad12afcfaf530532636ea06671776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c80c712969da065ba3e5d9fa5b417a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a911f527f473539dcd8ad5f33802978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d6d7509b7cb6e5f03d276a63fd6c179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f53d8035a76ebbf9fe81ce20ee7e3680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8eba4c48746b67a765e381d97851681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ca1d9fdb587357cd7711a38eff4b482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66675f7557cb37241e677bb23263c8283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d31a1fe30665872bdb786a04a75f1e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff566d8cc3b6a71f66d66125a116d25385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd878ecf92fd45cf776634020dc2f4ec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734632c5a4154e0d9ebfdfce905aa3a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451dcea8ec8604db0f607f5d1630c6d688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31316183eeca062e4b940e3cef7f8089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a966e40e2a8a13f26523b85f7dd6c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983c72cb75570fda0a4fdb318f04d7391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9437180da1a0a20faa113dcf78e836a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f934c4d2c003aba38c832ff5cee2e993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08090cfaea0e6ce47510a33e6164482594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da462cd37e51dc7ab2b7a3a850df068d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08924e2865330ccec102ba6d3cfd210f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459e2d63c77b5f22c540afdab93239a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118754a57d7f740ee9c8e83e4d3d54298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3ace8e835c2edab0f43f65267812b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22a178f85652bd31f6f61675de6636100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77012beae6d6d5c60933100a717e966101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052926aa1af7e8a30258e954c6d20380102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985c71b5d9c970b2184367ff34de7fa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31a925661f9aa4766e9e9384014b0b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e88918a524ffed0c16bb29d7a14a9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804847087f576fcafa3a2c756751c67f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8754aa7f7f2af734d153f9ac69b6e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3dbaa80ebd277c78a82af47273ce63108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c023708c4071ac2118bba920e4539109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771d7befdb289e2d794fd1702fc95e7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494f6999846c7040cf2858d76184c66111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f650e128920fea7f163b20c569b7f0e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b13ce4ae90ff118504c725e8c3b50113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95514952d03fd259acef9fc0f6c850bb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e201b3d36189d95d546366a33e0a9b2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a10da5047031d7a77333a95326536116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74298cb7bfa5cb1f4bff5957555c0cb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7a3c1eb282d225f37ed24f1fcb6fa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d816d172f8cccf38ffdeab1b04a7d8b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293ba73348bbcb09eb77410ebe0be4a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f77aa82ec33f389db33e9f6542d56121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461fea27b13747e7836e1455c67b0708122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ff2eca2dbb0023686d28e96249bd3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce29823bc07f272eeb62fd4a37f5fb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6daf0b496277be8aeff3b2dce90b56125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72348b565130328952cb93646631402126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2e579c3315e52a1526ae151ed055f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77505b5fce13c6757ca5bd93e5242698128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7cfab34d9cf0a2439619c38924e6c7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28034fe9588f2bd922229df550fdcc4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee94e2ea57a603928fc08113ca3022c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b6f3dc4ec55d11256d93f0a742d21132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbdf977e0225da3761c061c5b566583133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70def016baccd3f9461151ea4e1449af134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220adb785a9230d7b8be5c5ff9fdb4c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2216a288ad0b5b72bdc856baab789e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4900c5f06e519529c974c2950b0bb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1a862bf7a55ed33842c26f195cfa9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580995d92f8e7a5403cf8525cb59390139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb59f0c91c07bfbcaa2c48a79acbb48140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf7d826ab4fd2b6e0541771d85806f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfdc02e6adfd1274a12a20e60ddcff2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88adf009a2720bd64325740e7d8888a1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3458ab25c4773bcd027234db11e2a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ec5272c024ce0ccbbf6cdf49ef27e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35edd3f398e829a8377b02b9bb7b763a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1bcadc58ce3642c2370e0d3005d40147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adbcaec3baf8b8423a5e0f60166bc38148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea48de24fa90f04a99d2a33213f751149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ef90bcc2a717cd134d83d8fc1eb9f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcfdbb4cea0d6ddc906dcf5164ce7d9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0283c5183d291032ad42506669746152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b64f24137096fa357761b89099c74153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2444b35924f2685e77f054d3799bae5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c94a2ab84b58736b4b348176355696155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3d63218a54f51f7ecf4e640b75d95156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b13510c61ec257e203ea4fac19f4ce157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35f9c7d64b8d02479e0cf103e106e1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71132158e8a1fea524c837ee80a848159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774ea3c5ab9edf8fcbb7696701105b8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19da89b70eafca6dbb89434da69583161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276662f8ea308950484591b192998a3f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc22423fd39cb31e8af58cde1da96be163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c85d4893a08d72e91e6059746da2a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe4a110b344b6e286e2208ee62385a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842d0e3359dc6cd3618d9d35180ec76166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a46ecdfe13cfc902d4608590f8089c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59449b7dca94446f9f1a26aca72175168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0dc8636a1fa1bd57871ad7e54ad9f2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10b795c34cbeec9a1b695a103d8e4a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c550415c0acb5a58d76168cafb437cb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ea42501e1e870e3d5160ad84c6fd2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd639b08d9b547f15ddcc6f8b8e221173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47862c9bf7af548b9c9415006d98e7f1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a83581db617257736a17b8991ee6d5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674363c58d6e69085facfb35d1aa6938176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a930bf90b60f1fc786048dc7fec6e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c785bc0b285e42564c0466af62968fe178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e9e4dde9e0917cb26e8bc407f4933179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ddd9a629f4627c8c6aa9864962f28180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee575d5ab5b23dfbccbff9cd1b04e5a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c69cff4a6d73e5a78f9dec1d0af4e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20eb216ef68ca9c8fe08606f442706183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bcf3cb378f25274003ae6f0f3ba4a9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2abe38e9a52bbc8c378f6792d88a01185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa54cb5f29a9c0a80df605a7c68c6fc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a80a1454e2f6c9ca40c0aeb23f0b0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c476b13860321992a7ce86bd1c1b72188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e67554aeaefa88cb18dcd32d22b6a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd568e38ff0e4f2779800380ecdbec65190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c942d1c396a765c5e7ebd2faca3f173191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6498f538664e42a995270de6910bc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeabb1423b109ebee4e5d0953845ba02193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdddea6961ed3c1869ab74ac3f09c66d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2918ea536ff19c56af1911f960d0a530195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85acc79f42f94a1079b43982e85bbf9d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810df5671025fa4c6e00aee77696eae197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f14f8720bfb0449b1a15765bf9ce21198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532146305710de484d5eda2f5bcbb07199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a423a3d56adabddfc6b69c9ff3dc7cb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c1f9d92b49efaf15cdbcdaa656620201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bda2d294cf734bb10aa8113b69eea9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77a348e1a60700730e0e437d5fccd7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172da42163b5595f02101ca06fe6f77204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d813f245fb5dc8f41e089d82452de205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9abf524be916ff0ebd08a5377efc8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106fd8d80fe53a41db1cc0a1985298e4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5160b0b5017117bf7960aa1443872c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e24c28afca4a389d2c8c4b16813fd1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db05ea6d801ddbd6d2500c2696e8fa0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545a2c9ff958bfaa69f89adf7401089211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a3ed647f57d9506263cef8ce8e477212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4023d78d9c565dfa644d3bb8159ba213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ebb852d2b9abff8b12376411893d6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5badbed2a175c53a124b74c3b6cf0d19215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc76165fb8905a2719a1db908449c0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c37d86542f59d7df8abe3ffc47fc5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d97be186ed105fdffc402610889fbd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94a32cf3a76d32870bc3a6f339dd57219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d21766c8b09a5c3f0ba9cc062c12a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75cb86a8039aa8aca8cc46d74e06639221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282bf29512c5732ee6a265ca84575171222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af20c47a30ce2815c2fd63d507e579223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef0c5eb67599ba56b2737cb2a9c2d8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a805ae5714811267ca60daf9bbf84d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14723cea342a19788a8624f74a0e28226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07a60711539ba4a45f55cabc2e9706227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ccc744e228522f2442ad83d9fa1a8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c11d5a1b72fb146f2e5264c92361a4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae16e811a8ad0e8bf03a593194b9ff230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ffd6dbbd7a46415f664e05dc4e96d9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a869c5b831cf2544568418e3d2f2e3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329da18bb0a705278efee95994225a76233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89747adab0c03cb5ef4d55512aaa5b9e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ae64ef9471adb22d6a3c87a7ba8d4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d2ed8f763135a3b1ce9c7813430d9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb741010b2df892b860fc94e4ad13138237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc9ed182dd0bce0408473cc5e6ab1b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258823a426f34aa63eac38cba378f43239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d07112ec81258d6030dcf527d14723240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f2fda9c2d824fa844625785e94348241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791e648eab015591b121c101a100588242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0e773e4062b83b7dd0014c595560e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dbbf879afa4fb01d59a91333307d50244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e99a4aba594bc6b3a685cc6731aa8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9ebe6c339a0adc570a7fc8652f949246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ebbb8d3f6ff40c1c3a252f685bfc4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08cfa21da43f2ca181c7f8b11cee0c7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec18047d0b446aa67c3d07967dee797249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc9bcbc517e862ef534147b4c08acd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf973aa8f460bae51e8472012f70e0a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024952316b03a81efab81a671ae0287b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adabb884f0e906268c4d3127ebe007d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f1ebc25a120d167caafadecdfbd06254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8507084fa59d1efdde19d8731ff5b5f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e291aab0485055862a15ed593ad3b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352797af0cd531e47796ad7c7f8dcfd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181256e204e7a49461a15334ff231ad258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4acf767cfa865c6d43683657cd41d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e305fc99d875c13012f0390d01d1f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90957c90460a34956be85e63736b89be261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8cfdb89469456758426c62429c72b7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e0da9fbd13c1207f2f4c632658783263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e082ff99abbbdd8545fd93ad5b1b05e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9866b1894a74b682db1ccb18fe58e09265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d757dab380a323b06fffc31f0443049266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3684d7775f46ea122a4835ef7fa892d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed760c1702d35b7b9c0ba9e023a185268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e131bcef7c61169622a462192a4df3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01552dca33579c9090275555be8e37270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84076a1ec86272d53a98f9d2974d0f73271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ac9d473f1b1dd7d102bc78cab8af0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a0ede2830cf1230fd9961271eb337273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3495ba32459626f289fc4f0e78eee274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca7b8be8582bfa5dea8818243edc72275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43dd0069530918d6cfea28708f53b0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362cad8e4712048e0665ff195f47d93277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc73c15370492c8c768ceb8a74b7cd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3e2fc8ed00fed964d01ed20326ebd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d30953b260e1d28d63e31bf92a168280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767da7436b0608426b234c5a6910ea90281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f4f8c413cc849f96bf7ebd595690a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f94efd443ec11c1384f8e193ddd84283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba0f78ce38b16528e43a3c5b99b197284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b207bd994af729977b169d2ff6acef7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f62e57d4fa4899afebb7a0925dc5f2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d5d866c9af02723e007a4951d4a62287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6def3d0ef761b71e22ca3f8d92fa8f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352c64ec6b7167e7f8af0ae1e005861289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206c969ddb426d125b366907628d2ad290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c906b67e473a335170f1a372a8d1f1e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693bb424f493b22c7f2f9d5504c2cac292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea1d503af104d5dbdac14dc6d30c6c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14e911c7e13c91632fc196716a5747294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c304316b94101c5b6fee895a53dc609295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda9c0da3cb1a8ec4624ec5369fab43296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd0f6824ca89d16863096a7d10b14e1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630acc8cd61f38dce33e2d7363a8f110298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6616d72d1648b986665b22f4859742299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87734be3a39c2c5a13cdff3a84c13196300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0433cd0469cc1960b7e8b56111b0cb1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f45427ab801536cd0cc301a8e55f51302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd70e9d9c308a5b0686394b12f7d101303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5acb4f4a5e697fecae1ee74580b51a6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578b8e9a4e2ea4e8816abae81d275ce305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab97d023dadde9312c2f5e72b02c2e1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d3c7cce229f4d2386c0db80856a3c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b198ddeb8a8087ed0b393d95ddbfe52308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdacd947117cd073cb864cc8ff8003a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835f5f80dbe81df4bb30e7155785d8d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe8b13d98ad36487a399b17a7357b0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f478ac41e027fcd3154d958e0e0d222312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0a4d56ee88ee0ed1690bb3e148c54313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5848df7071241f909fe8ab3a7686dba314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5509de7c74251d98cff8f51c197478315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9a879812c22525bbcf0d1672a3265316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be54c7968a209fdbd434dadbb42a6c8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74dc5b050d40046bf81bd303933d9d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb88d5f00fa48852b429dff55abeb1d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8b3caef84ced232c775f874961794320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3404c0477f442870ca1666392dbb2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0333aff2af2288e030d49e0f1b0cd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66636ed4cb34cbe4afaec6a85f217f7e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e973189507ae1eae88b312c42e946324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100373e21ad16229968e569419a2bf10325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cab8f41ad4bfc7268b8003c772c841326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49fcd30747b922dd0c3f697cb60fa1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866dd30fedbbd4769582e92cf97547e0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064b8efe3762a00dab99eda05795241329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8713d774275e39ae7d4bdc6a7ab733330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ecd04984666cbec1ee4f465098ebd1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14239772ca6d3bb7979715d30a68b0d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742c3ddf45f84373a5b75d264a15ebf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7173dfd317517a569d0c8b88cbd49bb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cefeff123dadb5fa77548ad41f4c51335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da9abbc288308aed8ca5a9ad92b6d8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba11408616d20ceffe034cacc213af8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb5aab16f2c30972de41f9394c1067338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f0ae6a092eb2f80c51b234ffc3723339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4a5784fe5dea0e9afa32118620bc4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc8f1cc3106edb6a1969e7741ebb2d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74eab852026d8710541706e8eb69f9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4aff339b29e852376b2f35a9c09f2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb793fcd37bfaf4475aa0f28e6ef0d92344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02681819f999ac46fecc3f17b2dd181b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628aa539cad4e3c9c6ed8ca879b3ad3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6a8d42655c23ee2b1ce8a853008ad347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0868d1508c7ab8c4110e75f0b4efa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b751655ddc19a963c8fc34f3f0f746349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3e1ee83107d2d80ed78338597f1cd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf446643d5fc722873185c9c71a89fe4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ea7eb142e06fd01cc4d6f79d1d9b1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac776b96f67ca24341d1cb6d30a19a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b790b312218965b11f33246bb6a92354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60e7ec796166167e72d1e819e211ac355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a019d3d543c347bf1bd7bfd86ff4213356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581620c5948d248b03a9daf38f779bb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6627002ba70ec22c447c573450f05b3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71647531af1a54679c5ebb7049a26477359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475b83ed320173fc9eb56be547ff22b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc96ba163c7e5a9a74b4f1a66260e5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b4da5eea5909a160a1e4cdee4cd50362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2191a0210a2b57fea1e2b189de41e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59364eac1ff52d3987e6ec10570646364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d133fa91f38a7595719cc69f6e29d34365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4b70840b9c16cc4af3b41d4573c15366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf33cc7b2f22006aac917504fba44ed367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50e8d637247c07aa930a69a545d5ec368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0493d7bf6bd447438dbc4999d44de369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613f2b3a1e196dc93bf278ac65ea205370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96cd11a7eb3ebc0dc7a5296bca13b0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262471e57a661341a915415df2ddb98372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24386db818f187289bf79bd922b70ae7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0e7da822450145180d01372cad781374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647fc686049a9ce9dccef4bd0e1ffd5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef10bfc7301c594a10cba335fdf0183376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca794b48d9cdfd2842f05caded73f9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821853fa83267c69587bbf5bc519bebf378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf81fc9e44172bd1771a2d19ff1a801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d64484ee9cd7979761b6a6985641c32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c628e32db625121c1e3ac4eecd1173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae198d3904a364cd35149aa080510e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b922d20095fa682e89a95b73a01375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772046f92ad2b708a8150b985767d286.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e90b0571fbab113055131ebefdf5807.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4c3316c500fe4f33e19fe9d6e9ab28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ffe73f536369f742105ad50af50c79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c3c697bcc0f42badce40d5e3d014b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5014d8d13460627a8598e8a883d2dc111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf1c9ddd62d2145d8045a1e3c9466a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576f0eae1d49a34df43164c381aeb5513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68876154148255c77cf1be533dfa9a7c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17cb5f7f89f5980d1faf2ee0b129e2115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331d3151e5d97c969d09c17c7584f6f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90183bed5d37ca222f8d33c122c7846e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f616bdf18d5d014dc9b2e71681955a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53dd1db9b7a9b929e0e4cc6a62587919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0de9af04b884e38013163258cfb76120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b11fbb67469584873ced853c1a69021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c26febf19debe07e2f50f8885840b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042220461c5b586d3a67b82f4d14f09723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572bd29ab6fdd315f98496feebf4bbb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a5226f921fe04c0579af3e306e20425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605550b81f6e32a8df24da8a2f8e39426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dba0d3c698b78da776f8840ea3807b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7917e22b956016fbcfa972e7d1134528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4c2817351e1a974350a1a95ebf05129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c06f41173511ced8e579eaa5268e3f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354d031ccf9ca1cad1731d06b6633ad31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866a2caf3b1a369a78dc457606b79f832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c9eea138db8c7f4d2a12242886f0633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622bdf07e941028b4fdfbdf3a4c925ed34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e460452d98b4c88396dbbfa7f3709135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab120f61ba0951713befef09f8d989bc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242cf2205624fddcbceeb3d15c2634737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ff038ee41c124e9872bc6770e305838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7c397a7723eb97ce3ab5ba1085db739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999445dec3da052b8c8a753e3efe65040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d79479e857a647c4eac8ffd9f0dc141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332e4b4ee5dbb48880b70a15ec679c542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b11e02cb2f1c439aeb3e582568fe4443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770faa15ccd659b5bac83ac92b738fd444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed89810b4d8eec9d03680a33d0627845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9aca859db2de03557569bad54b6d946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e658fcb826cfdcbb95b562347e496b647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7807857359df98c45ece5d7e57f1dd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779fff96670f1cee8b80e6be5ca0e0649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798dd6e176edaa8525db9f0c3ac83dc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251f7ff73448c5c6ad1a19ef2cc060b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf313ec59a625cc8af65da261324ab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305cbefd5c34f73f44c837230d3c525c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b1eeee7ae813c0242eb50ad4334c754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00068867b2b94b85ebdf0154db1b4fc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0f2df8ee939ae7f4bdf4ff9e79e7256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731833ebc881c04acbe82bf690d9bcf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997fb6e08e2f2fcf002a511edc5bf9858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1f461abacf0fcafa88e17cde7203559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78781469b9d677dcb56ae30083356f0860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d90ffeda16ff4e22814228ccb07a6761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c2b0bfdcf5a264db5ec827739017662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02000318c59d312d679a0df205c2811363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe54ceddc6806c0c114622c741ce31364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755944888bcbe088c4ee460352680e9e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d50c0e31883949b103650c6a8bd57966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734cf5990f3f413f5cdcf1bb511c6c767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eac16010a229222a7c8ee27606dbbf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f8608684f0fe8206350e86915602569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb421332b5fafbf1dd2c03cd137b7f3e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ad75a48a357969a54c8b905ebd59d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956b1e7b2c57c4a680850b0422c4be372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157982856fb8a299487ffa6bab745fb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b0fc8d6eb6e2127ec9cd0e2f6bb5974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087b71aa85716f62da73d3c7b08f89375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18866b78639e4fbb1528484dc48298f776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d08c1ec50d423e656f4ae7e17c67577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b4be48d2589a20f33df95316a75ec78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055c7f3c0efe10efd0104f990672b2e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647f2b592b540fa77bc6abee8031e9680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0582ef2f1a62f10fa363c09b36de1781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00b548e826e4cf69c368bb00a4fbd382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316763ba7a9dbdca8d8aaaa73f308a4d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf7658da3c62862c0f4a472bd7de8d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56caabae3f557176a69c948818b6dae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c10ddf59c795b500fe5ee7c14dd3686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b8756e974eedf1edeba9f9a24010587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78bba22404fd5f141044320bc26638188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cfae4c751d2ffe115992ca4a04cd7689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c4431960f568bfefbf81e108108f790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4eb88293fe864b2f015fa7821d451f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e25ab912c4a2a5084ce42ecf1cd27692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2375d8c13dede04e271a3a828253f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223420a63c516f902576c991a5af689a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff54284eef4e166e315347e48842c5c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a187e0bcf83d56def4d4abe4eba8496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d623f4a7119fe546cfd5d967bed1b6097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a20e316009a89d94c7fa63aec43ae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f890d3604cf3430b57dbe39a926b21d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb43794fcf2dd4fa70f061253e567eb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef0319dbd2dfc0baf81ec0b808aff8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683fbe6098544b8825e5e3b9fa0234c6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6760b24feea661cd3778505ccf88eac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805f7d83b3315472b35bffc21b0363b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2d1e9bac6749d2e597040b52e57b2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a713031eb659a6b3a3055cedd63039106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03239a3f868360a0c3aa7d10205a36a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed890be4103e6e98db3a90db718641f0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474c281f416b0c370f51019a21b15a0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05351431ecac58c91e17f97c82f8312c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d37f0506c95c59b425a811f22b55a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f02ed869badf26887dd230c22df1c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3ead81189c8ccccc8729b039d94d1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697ccb2a7cc8e670ff16b69560461be114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7ff2407b64b039ad7aaa5f1a93f37115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f02e89b07e2ae0f948a84b73590c2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284575bb1875fccadca53bc02f833f42117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6a86c730f5561fb5894251d15d4aa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ca16a7db0d85167c487f54b6f4298119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44df9759b6a8edc182c5ccb36d6b2c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38074e63cb89514b569877ea2698952121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0e7189d1433d8eb1e179389e6121d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b177d1eeb16fdb65fce41499172e568123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87e0a327b7fc8cfcd04abfbcf983ca124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07390312145e70cc34c84e8904822f4f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a5d1a62d978c8d3f7e1e24cbc04a3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081692bb25e60d6aaea2d004b9a7850127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf7d2536f0b0a099e62a340f37259bd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a8a99ce780adbd5944f0a48646df9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c7b76f2d180abd6cc2b49355117d2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e901151f85b1dcaa84657267a225bb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65790a9ddc0a770d11ea8101c3e07c1d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb15e00bc3eaaa99c3d14644be8d342133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4bfbbdf44f06f9eeb6505bc7d2208134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a97436d33038f4914fbad28f1d661d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246cf929c59b96fe56745fbbd2a7e236136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbac75f98ac696f423aaed9bb7d3af2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587be3ba1dfbf9e3a7560469d0a3137138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396030174c2bf6c5be7fa78c808c74a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0a06ca11012c223ba7372bb32c040140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fff068bd8c05e9a7496f605a859ce2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ad7da6aaaffcc012fe8e93038e66e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd2ddfc0cacf35edb796e74848ee4f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da26280265b7693e325b3a0ae820f8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c0934a8dbb3c5496421fd1948668b6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4975bd3b46b84fa35b3a3c2703a91146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2502a327f0555ee483ec3228ce1c8ab147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846eb39cf681e2f1818d56c05263123148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f64693bc74e415a85911d8a8f55e175149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1327d96135c723cadd1e7d45ffb3603150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e67610fcafc0adba6b6712e07d2aaa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8fe2fe6783f01a44334f6ce108eb11152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0fb987e11569e60c055c9d442ae6fe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1118f33ac829413718a71beab63d29154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cfbb76f8a064f7d7b03042ff5610dc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00555217b97106bffbcddaeb65eb2b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac902bea84c4a8770f0c80bfabb993d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a358267ceafbe7d639389ca1a11b09a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87ff7cf04e6cbe877aa68927173f53159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38f36711bccc76e293b636272b347f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734da4e13b1b41ef9ad7cde9ecdf998b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f91351c6623ae1f6015b9ef4662f2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0f7fdd130006fb2a77f01d9d8f9ae163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d71ee75385ca03b1e72ec8a24150ed164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf418c8d8e3967e41fa2ac51e4890c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed5149177fcd3d9b28b899aedbee33166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062cdbb54ce953b407ae0f86188a786167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2247aedab0259fdf45ee26d6da67d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79146e5e7459e14ae13f14cad43aeeb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9753e560c0c9b7f7f360327491c29e2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0665dd4fb4c66d41325d630a621875171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce93f6c69cf434a4c21d1c8b023a0c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071feebfc71ca41941fc4ad4f4c74fe3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463510ad2dd7ea5ced83fe500553244f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93578b961b7d8cabc750e62f750035c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84499bea0f19ed130e78793bf54c92176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2fa6de2a961afd9160c2e2654baa3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2e0bb80c14a86681b993103e9dc36178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f7945ec47a0e965f2b6794fb7a214179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8a916c8d61eca83c615ee0a26434e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b333b8aac445fd0e8e04053d1f5ff4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65a24bfc410e7b0d7d2472822720dd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3587d3e7f16857a892c1190b22d0e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e047ba5b8a06d6bea3f59e1ea31b588184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4da0d9a70cfdf53b2c3db8863dc8b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2626fa44aa4cb108994c1db0dc8a73186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd33b4025b2f7da11e557b264045de8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90ac6d541254201b2490272ef6cf70188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a167fa4f26a27e6a0b56d8683df6b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27689582a69374e0f0c246cdcc151a4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4abe281c5abef99ad61ba5795de807191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f524f3da50dcbe91bf46ca6c6687f8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed718edbdc8f78d6d37a04cefceadb8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8fac734478adb4d5e0fa0d2e0ec6f1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ceb0e6e18454869dcc8594cda4fc9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2dd0b8716586cf9d26d883693cca4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369efdb39eccaa1636828f26aec6c19197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c57cc99a4d37b224d7e568ed9c96b6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3ecc02e719cfc077af98f98a00be9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a1b327ea8fd8ef248020f7a9e3ec1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fae804ce87046ca4aca83e464ad5da201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1571a2af92c61fea238d88f7b616f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41fdea3eba9e76a0ec842b900216fec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f792b46cae8139536e31181e99287a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe92fc3c66195e6810e584d8dc7ca6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826c8622e8f2baa5f3dbc25e82f4c29206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e7a7027efe2dc8845d2f7d2b1c4e2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be85a3b20bf73c275305a2918b618b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc02f782851ff7e2bef06dafaf54b1a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93041966c1587df926f0c68413dd607a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28cd296f343a0a6fa05512c511d60cf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60ba0680672387cb0ffdde75f78e59212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590b93141d201444f3fd6faa91df163213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee73614e98fa521c0f49ac1f944edfe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08fa6ff9de272e74b855cfbc057558d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271f993af9b1f89ba28b8e98348a7bf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09733aa2d78b284e0eb1a947781278217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151031cd5c8e6d7b61bc05664c35fe3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c2c24a2bf1a01e75c31b91e56d563219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07922cecb75f50f975f5f74e2f9e1e63220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627f8a4b6ccaaf03945c0e129b13e76221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934ab6e8bf4ea10bee859c906f9aed5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a935011f98ce5a80adcc7009c586a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987920bbfe389c4e2610f5e19789dbb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8bb1bc0172bdbac16fe5ddf77a4a1b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e5a94ab1ae319fa4c0a2ac930f198226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e58377153410a985a4c98c6dd605e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b427ce621d3574178543b0b1ae723b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29fdc8970e7f00f06451a16afb2c36229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc92084ac48e3f44fdf3be83cdf3f0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af16efda96f5441b0dbb932ecd00bf9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28dae216396c1d66bf3164bda99f1df232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d1d5f17ecc92040d8896786299976233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634aa39e95687e1b69c66f03fa2dfb83234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df372843dccaf0dc952a70e4006fed70235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e72df0b6055776c520d92a07e29cf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d805b759f122cbef71d5cc4c40c58237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6889990f0ea4efbd6d59d1e6cf958238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e8acacf6735a5f61ae6a684fcf1f1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ead229bdb500b379f397b0e7bbc3e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65eaa893fb7d7e197d0ffead522d305241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b59b4405a535705130754fccdf09a9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a2687cf7d8079f5644da04f549cd2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607e4f850df7657eef0567ae182fe3e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0dbbe764d7738e17e63fa46f3a6b7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96981e307278d6b4e6dd60d8d4559d3f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ac1e4281c93ea0046e46a1f714ca3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f724e826dacfa890db49138b7025dd0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79469dc0fd0fc8f49de784345e0eec8d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb399a3ef95b14e23b6531a46d04e7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33afe1dc3ad78570957d894b7dcc79e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f2b09f1d6cf67b0cda1684dd9b7b7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5918334b276b9be7f3759817d21a1a6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612795650c5b5d72b3f58f9ac7331207254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23041ff36d0087d50e8c10076cddc293255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44c76eacd06413c121925709c15d15256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce728c6de778b9390eeab4c67a0051257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493cec3ed004efc4901ecee6545a4fd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb9547b608859f994cd3627c025b78259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93605b30d769f97b7215fe933a7e2e36260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b27309475375ecd9031f130e55692f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ddfc2cce520fd729f0a4bd124075e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007343e73a819a28de5e6e70d370ec55263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8eaa08608a4cfea559528019f76734264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47f69ffd9bafd633d8472670a38eeb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda345ffc3c1d2ef849a938f8fae6e6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1e1359c8e6e9be68c083448e15157267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310755170b1c56bb9394012f30e197c5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6efe458abe461154e5ce50f11b499c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58fbef041937219cdc095564cf6bbc2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56f07286e9367bbaa55a376b8ce8a6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da180820a4aab89a1a8f6624fbd1c4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19009915d24a8d4729ab698b5cfa62273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63d4ce834490f13ff0a93ec367bf09274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e84ec5f815f47f465abeae58240ce1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07086afd0cce56e6be54396e8abf3120276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6c1270e0c7149f481a453fff881fb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16e924de4dfb1dbc2bc9182ad060e0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d66a68d56d0292a4b40d9600f36aa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae496d6236964b016c492a310f057068280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4bd8147f222c55bad6fa663bebfa41281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc1cd68bac07886ad640c9112e0597282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5ba86fba06a8a0af77e5076b526b0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2ebbcd6ad36ebbdab31d058005394284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a107fb6ffdbbf6779f9ca0c37f9912e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ebb41b13c04b713b579cdc11da1e6b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c15d2db1118dc0a10d70517d097c0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36ef071a87d99398c6cb67308db5cd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339f2a8c83189d4403bd2ec36a524c2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56095008d53bdd207b95c71e4b985d31290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022ba77f666ac2a3bd09879bce77a93291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed21ce11765610cba63d7cea1f3996292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26482ba10105051cf893edbc0e3bede9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6994182fde3e36d6355820867d670d8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351e359cc4f133192173285281b9ad8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25b79b0f71a4ba31b027a866dd4d22296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c9b4ce7ecee23e2a2b2e40b1fe57d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78deb396ae3191c93fd168478910957298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb90d1875545b30780df711a3777e1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a693a208c4c4f2a3cd99c8b059f7388300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684051d81e0a9547492d0bbae2ffce4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2893a0ee2e09023a800133c10b639302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a30cde4ca46021083482c6cf4dd5ef303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce823d8537c16fd266d4bb722e6547a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9836d9daa8ff6b32fd5e7e2bba4407305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb1708576e4f40208ba0f1128f013f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b5f66e30c58cfff15f2da9fee8901e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c306a2e3ad6d18bfb2a789abb3fd4b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907574a2540f3ad5b814a0e9183c7e9b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d501506b579d196d67f8364ab87585310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff59086f4ee1b08e6371013f77dbb8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c7b5f134895a6cb8f238798e6c3a9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2e376793cc876b4fb8c3290e0b65d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d656594cd74e6c31a950e40c8e11c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b569dd835d2695ef1a05c36d02c8e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063220582389868df9b6f9cb4ddf9d75316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c455e7e2d2c3f492046a1e68f3aaa4a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71377c10fdb0ad04aa1d16bca6a3e78318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04defb7a27b6278b0a10ac76eec1a11319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e3866444a4b4726a1f57f92f697f1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ad1d15008f44c5ef9df6246acb84f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9dbd3277711948898cd1dd0ef0122322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7bb175246af3954d77221f9d98c793323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10cb38552ceb1e7970b5986cd0b259324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784fbb7911d3a61616acf7ff7edc90f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840ebe60fc1813c9febf839b3d325d9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3488977818a0361ae93a48959aaca327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ecf1cb3e74b00db843ffbb04207e6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc86cb7ba4dd521e8d9c06d3cdc33e2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3911a975e5c0ef74dba361b309055330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11d9607b35024ecfae90f50f41c8cf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95b354c9daecd54f76db34f7953daa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd370181eb149ef760c13f15523fff333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f2c993f9f2ca175caec344d374b06334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72125a1f1a9ba2d1931e8f3a9ae417c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ca2a4b4f55ec5ceef9149db78c0ea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df0cc2ac14a742a8889f3b3227c883337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e734810a02c7a43edb4eb5ea1553e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aafb596952cb24b1a02befcf048ee8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc72adb80eb06dd40c650544bc857c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed405fcd3dbfa6ef477aa157a6bbdbb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8934e83a6324b98050df2833dfce7d6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a4fb48761fbe6c604df1f487aff76343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81bc2daeb931dfed0639810bade742344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe36f60cb4a0444db682f0115c3ca79345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299efe6047d1b0edde80070b6e781761346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5787856444c7dbad562fb167a4755347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c8784670695eb4506318ac97174e4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426397001a968fd86d20d49343dcd73349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe0e1bbec1795f2a2a9c634f233cfd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dea166d7a5174bbf8f9bf8e91a5f21351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b224956b329d728c4c3c15771d09a5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafaa49268d43ce5bbc28aacc6bc518b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea91a30bef5747eeed11b7954a7d5e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f5ade9d1365ea2d2a1cc55396b9ca355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7ee677859365d62c909336fdf954e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a968c843c8b8e9267bb2798382b773e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1005e3fbc5b230eb60210ac5612ce2e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7c870521d6f0ed9c5719d2dbc8d43359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21e9c79127d39bb407b55a9083e338360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a90c4661d93d615980673ff47ca7aa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d7d0d4a3a6b8ed238aeb34e38d0f8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87deb003bc7d26a2ed384572c454153363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45b2c17ba61790e9214441d255bd65364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20aa450646b84485a8f12b8d6cc12e8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f28fe17b6d793c69de02a3cd095cb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405fa764a197a6ee5535a83e9febeacf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ceeb744548f71ce18574b5277436c9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce0d5f33d8a493f802fd384f451c3c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63c320885d014759f47c6ba6446ab8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f80e7d1ac634f853ca196f67d90779371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b59dedfef608eb790abdacde39939372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc938ac325b903f7e1bf743bf4c2e675373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476516bfe7950e304ee6c4c7c82180c5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1fdf36ed26e4405fd61ee2a9dc816375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4bdec1dfab303bb15d3700afceaed6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32033c7f60a1253cca882e02bc1c9699377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c97fb1af6da69bd7172549af0c9cea378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>