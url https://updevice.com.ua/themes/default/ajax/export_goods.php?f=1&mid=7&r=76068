--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -1378,51 +1378,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df460c03ee81f58aec963ba689b1881.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e84f0d079b69e1fdb1379216b754d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd6ecb080d8e5d4a34ff964e3924b43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2be1de1100bedcac74cfe541a5ac374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4eb438ad46c27024023ae94d1dad3d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d592a65db4fd5ee9b074141ac3160796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb2545737aea028c5bb3e00cbb35527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f555cfc57322d14a806371f374a790a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0c65ac81ea4104bcffc410e01d6b99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba84d34516dca3473bd8a7a496d3ea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0b95ee101e1e71a70251e52abb13c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e17aa12d1993b9b4e2bf7ad126667e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31790ecdd2e45707218b14f5b9d401e113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e19eaf5f6bb12048d01e819a83678d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9da6fd9fa64425df166923f1ab59d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c74c78c303879d391e339e3e35d82216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68aa2cdd2e3cfa83793e53bae0407017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42df3498f451175741f49f72c20f3f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa58547d81e6bc61314ac3d6e1a846519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b88409830839319fd0d8120052078720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b5102b9bd35dd2b955c1d554c011221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774fc22584a2a14b2844961860a84f922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed439e24ae39907eaf6c013ab3e1d1ab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4d4196af0c86431ff067971e34faf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8da540dacd872e8baa2c99328087e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702982fc91baf3ce2d34b0089271807326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1411c86211f8300d21413467d3815b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b7e7de23eb5b1247af1fa0ab3ddb9b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21f34039082f38926dea2f8d7aa76529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b71615d373fb6aa120200064ac17ca30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f364d788a634ebad848c1051e79e9f831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd23e860570cae65aabfc4e9293c82f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33a618c95f62e70a25b59cc572b66133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4fdf568f8bbc913bc8a6b66e319a3034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d753ee7441cb7510a20df8d74c53335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9082c7df313bd4205eab492faab3fe336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd4acde44b3ca7e1c875acd6f19c9037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd218f2e321f15c7485238738ace41b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec524f87c7ffc61ab75f352548f77439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce286cc67ecfdde03e5f50166e3d9b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b529a80d25529d53722d0efd1c33ac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591ad52da35835f9d9ca468f01a747d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33a46bb369fc0e449a89b772069f2c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613bd066d89e120e0e8cfd0eec49a59144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43105cd6b3f0f39ef118ee2c51bd2f8745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd3dd938d0282b978a2393632a40af46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7496b5ae99b5725a3a3538baf99a6d847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d8a618427477107cc11da320775e9348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83c604a51a1a78dcc8acfd5e80774a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e26a8e7fbf5283aef9dc8a4bb29b3d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3ebbd6217a9e9692124b0fd160c4151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494e83899d663b615c026860330b24052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435c207c6dbf0993e9973d7012d81b053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50e29b0577d210d908abcbbefcd16f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba420f8be38e9832a859b1ddba3b6b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae05b26354d2612e947fef9124ee9756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba116cbc29c916c7e4169ba9598879f657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25e8bcbfeac51cede862aff6c4d14558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc3c500826b51e52cb9174dc4e874859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c13539d4a93c9881d940fdc03f3b5b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643e63aaf425c2cbc6f4a0cbff94fb861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c05c3957fb56b30eb3e40cee91d56f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b529e12a9516f853144626eebe22b3d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751a2075d763a51b19cebaf3e3d6eef64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777976fbee84ce48e23531cc824ad63965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937c776a87bdf8fcc3abd407711b07066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6136ab5184cb5f17847dcc0c5138dda67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74288de2916a340d78948c70864573a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc379d83975ef9049211481c7af0a669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb149fff6b7ab936a2dc08c7c3a525e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0708bb7f57b3f93c036bcf03d379e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7860f8332ca056bfc7899ba11081f4f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbedf79df37b81b78b6106f875c298273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b25c3fb54e3a4a47453dc44a6ea2874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6e59e262930db1a2c3a63cc07812c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ede83646b0b4809502f7151092add076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a61a903c0313cfe9ad44ac8122c5e177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e4105e46e95aa8508ffe5140d1bb878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb36787d38f497416d25e0dcf3f6e3f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a254392d493c63819f06d2b9bb3ccfb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2e71890aca04373f940b356a399d481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a2d49209ea4d349c95293e0d5b82282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c037501ffd4fa17f305be916c3c1e383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc4751a855e30ce1b08b04a01eb59084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188df0805080d003169b9610e4423d2685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca346a8f643e2adacb2c27365299cfa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002810d822cebd71ed5196ec0be6f4a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c061879376a8683b525a849f09d50c688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852841f8851c36f8a48e00619503cb4c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2df84b0cba4a5e8a83cd66344b4b490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db3c4b8c6f7dbc8e5ef0cd915ec18691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e6c77e773d43ab74dfe75c556808592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e5bd597de30719582cee3dfb7c35e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ede6a68d2be9e71ebc1362207f6f8794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1f068ed5f3c0ddb501506eec7c22495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80f92d2e27fac78253d5cb305de02196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e836f6cd6694573f6cb73956e855197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ee5d83d9d1314ad03f880efb2388098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4513481ae4a67a78058b60c0fde963c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131ac54c57e38fc538d98f367771cb8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe20f894b4e18cb7952051227ab97d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771b12ac38bae7764f1f95666738cfb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1981ae50d3b1d677d2494d6d65e3b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879367b9ba2160f69b9d172a2c8d84d2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23516ba508df4a0c9ed8125b59b9c6c0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da0a2ea3c0321209779b494501333e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9d47bf5b5af67c22b0b8e2a02741e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf35132f675d08b95b14751ac86adc5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49778e07e7bf02c4d01b0ef64ba1f734109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f149c76a2e792659c1be18c011f85110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9abd3e04cef5d19bb02c450bfd13e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8203041c1b978e06a294006507d41112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896bc49fcee4b9edb1ee410b5f148c03113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9090d02b531f5988316db7c086d04b4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b301d4175a509bf8a23695dd730048115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8959fffe2495c17a3261c53bc4310ec116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8572d1cc46466f0b98865d135e0f6f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b92d2f80c74218e4e4363b936ff16118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964a6ebcd16eda7b5d80da6ff92c971119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272b84303fe46e783006be9933ba804120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6c4dbcef4f9d88ee5a3527b9a35c9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af473cb18db92fc72e80d5ecc07945ca122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e95a2725db6a54afbd8852d30783a3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6124123e8f48989c3435a232bf14937124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131f1bdb0fe0f05a5f6d25ae2affcc0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9a3d001d896f73c7576a38d820964126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e0f3c53eaf36790e9fbe6a9746969127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359de770e60693fa1c3e75e1e8c5fe2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c01ddb76bf007eccf7432754d9e10c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a448b8708f66cdf612b5aad7dea82b0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559069a1412d0f553db8e9f8bc8c272f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36899dcfe7767cc31b3fe3ff6212c962132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484db67460d2b74867166d9939c4c80c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e2185a1f14936bc0f497bd1e61342134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805bcb3c1e03229a27dc8f5ab467971d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caab33380d48d323d9c2a1e5c7fc929136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a74a9b7e192f835881fa37a94f495137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e932d9845613468deace6cc9ccf1f92138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea810a4d8eb13040e6f077b4853947139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120a1b98dbce3906f607d1062df7c9f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03587ff6cd9eb319f74a343f9fe3ba141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7da7539c3e384c9f9f35dec55f1fae142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d141827a2e79cb16775a793e53bdf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e07498430d84ae7e1405682d651495144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184de0114825feb2e08185b7c2a450a9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbae00a20e429ec8e081278d70b629f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8e5078066fb8822268726a1bd1c96147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec72d67bb0e7cba49605b90feb15742148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f919c470463681d4f5dd88b4c9ff14b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c28d04a1560763daaee2149b177a03150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0739cfacc8228192d96422f7511c55151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff4199087f34bdc4ec7abf3e2bb030152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458873f0e69a0555255b8cd22cfc8131153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f914d7f32d6ab4cdfcd0d9a6fc27e7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbbca98c01239f1026523f23d4dfb99155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f08c38b7dcbb6985b25675ef530fb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88f9bba674128c6690f8a0efa349ed157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36551f3251524a02c63ed25d97b5e7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed70475ac56e2f9971f8655f02f456d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df25291fb0055abfb308c827e7e1718160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3b3a653cb21b204d4da17a05259c8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be680880477d3f689f98abd888d264162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2dd01ca0684fc27e765e614f29d49163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27a0a8e1bfc783cf6f5d35103161f6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30478f93810c596019cead0a496284e3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a7c306bb44173d0c973d3c7a57fd5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb8b3cbd0bb9b579732121844afb45167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29efadaf5aced99dbd5588fbf552d7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473981245bf1459c3e472bb9362b539169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2aefcb5e3c10290d7ccc5513dd0e57170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311504cd340a567b79b67cd3382da6f3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1adb84cd5ec74adeb3fd58187bcc3c3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5964a84da915b08201a1bf78923cf8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836efc88ae0bbacb31b96c571422af2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7632881f05336afa3859a7b9fab3bc7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68af9863060e9807e2eaf8200a67b6a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fce0f77a1e1097421f0370141c0faf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad016d3b630c78c9191a59c4c4f53e3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871fe1a4fa3f351e43e8650d746ee0fb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93213dc9994d77e84ad3540d70d6057180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dfbc73320213fbcfe5135700dde3e1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a938a49678a14fbbf2a2caedcf1f0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a5a94207dc3482c1cd41d4ac902c9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de199263098c48ce698b8ac6aac743c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35b672ae63e49113675924b855bddb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1a053b58f03704dc6df5c6858bf5c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12626a90af3b4e5dbfe6ab5c5c505fe0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8a3b58011b0e15b77cdcf59bf24af188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb3b76be3f16260587531f03dc33be189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511520cce694895d1687d8fe8cd287f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ac130f2d6e40dc22e5f2c7eefffc0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad66b43cc41425e68d0b24aef788722192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a89b356c28dd746e6481668d9c682193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeca27d02270c963adb21e8e8217859194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b207bc3fdd35310f0fa348ceb8ac72195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f7600b0576852ae3be855e8058278196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3377dcbfc664009db932001ca399e6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7deac19a7755a7bea899aaec96a60b0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3104a43bb509165c2e9e00e9740d4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4444d6ec296eade0d5fbaadf23b170b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b702aebcfaef1b5c4cd248f3e385f6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4515301b3d8ef72772898142b81e8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd75415a3688ed7c790dd3af95d45a3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97d22e75c957a437c4244f27c7d1dc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38d2bdca8bf682d2df70621361b26a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ef9e5850bc7b21855c33e67144f07206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6ba8d7b6bd311f29def05fd96995c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25859e0072a9696c8c4f2ec0c283d6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e9eb69ee76d2e8875aebd143472e5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa46473a34bfe6ff6f1086518982c10210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19045d67c9a59d3254357c261dc6ad40211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bdf61d508f721a94021c202902d0e9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bff5363cb4f2bf0bb6d722c795fc20213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ecc6e9448307b0742d081c5a2f70f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef900345f3bfa1e53cb9117083c7d08215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106368539d773c494a1be37aef187ad216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bcd13a1b120b524d976aa338d0cb3d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75270c77b4a68fbcd2468debef822d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea2d217a5485bd37722177701eadde219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356bb842c041e10891e2e68e093a7521220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bfda64d2a688d7a423f7a31e1312ae221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa235b93cc6b2f69cb4593a610c3166222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453433145b93947a006337cd0bbf9158223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23657b82f899251af03a2db2047fb05224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75225b98b3d107001505e66bab54a21d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86678482a424d0d2fe7d18f12d26d1d4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513b4c434e2b607558411d36fbfd87c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee115d91a4d9e7c4d4033ee055424fcf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a674f0750d30f50533f02aaa41490e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb21bb61882858143fd127b9bbad61230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67ff89069bc9cf2517a9f509168817231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21195334c64eead564eb37e49fe5cc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f60a6211e750e3a106349e8c4f8003233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7611b25e53f29c74442033d50c4f82234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270203e20da2d7a5fadc6378c66cb5c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c2c3f35944f7740c81e47504156f6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d6b22ecb0a197401ecd9e18fbd5dc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481db51191bea32ad06272abd02df38c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d61aead8a7349eef7a1880ea34f7c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca880da4f8945043926ce214069238240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb1e9e58a9ad86fdb4be937df3dc33241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760832833f520977aa724f6c98dec0a0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12e8276a960c159d24143fd38dc561243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a601c7f04b8d8ed7a439dcd9d9c6aa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e7e03bd738e41b03136dc1008efa8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0e391e583ec299b4f7db0c9c07a04246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b352e12033a03d0ef3b8ea37c0d693247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c640ab33eb287e5d55dfc358095c78248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d1d585e2c12a8c92fc825ec7eb673249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496403e1baab00b563701b42c45d077250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b70ce92e479d2ec511a0a88d24d84251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9ee47d415125ff8c3e85a1dcdda41252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c2800035604340aa7e975158718d0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc8040005d35b781d7fe1e8d0b9136254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5229ca5605bbe1d73ac0838b6865d2e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee84300b2b0846c9c0b3690c026347256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10675fc4c80832e0de120aafc01de959257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c45ab13002dfaaa8933fcbc675aff258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd56773ab89e6c66a642c464dd28aa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2160686ffe590b1b0c948f623cdcf7d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c878489aecdb2a6ddeed51880e107851261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c377b3522d1a47160d5139bb0d67a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d502a4f96af499207f01610e01b09e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5bf32256ab696fa39d837b3f9ae314264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d597207bd5c0feb76569e6d6087e2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288515686ff4acc807dffbe2cc77515c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1ccd2c55c8ab31a65a818ab9a404f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151a62a5df1fce4d22abbb6a8ae37b0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f39de9e41b01cfcf3560f93cd67981d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80183266a33f1b486f6ef2ebbe32481270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f06baf45f9baabccf58f4c92d84eb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfeea362d134b9bedd521ec63ecd8b4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f6220d1f6f251ba1f12d9803ccd51273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff7ec0de7adc19b3ebbe0888ad0856274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219446cfd7aaa047de2dad0763abf1f2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657ec7a6aea5704cf2368ab541b2705276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc8a4ebce725f9e5826b8363d0a05a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8ead99458c8f4daf4dedb1e227c3d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82ba9fe28858611f7b5670f76a60e2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba785862f1b9c4fccfa8595048a9ed280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60bfb3ced3fb4cb08e9107995bae944281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667392470f429416a79e9f78bffa675b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41675b894f3b95960d5dce8485eb8829283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa912ab453d32a427891b9966053cf87284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e28e92999e7f460d06720b4559ddcc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751e8f6fcc234484e142e1f10ed2bd7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863e34e5bf9dde3dfe27bebc2c7e8c1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dfe3a33379bfebab26d00ac9ccf216288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2dc14da8cec2cf4f95bb7e446455bb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1413ee8b1d597f6fa71e0bc864af9c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac670315dcae0e9ef1c9b26239d9dd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e24c9837095a0b11cf1adc1c79c63f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63c92269252d6a4164d6abb76fd89a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b39642fd2917cd44bb871d0accf81294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b8e8754461c0d3219ba6beb0eff9a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f181e408cea691a3b0d814538d927296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21950ff908def929b4fe11ab63e533297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17455d1a148cd9e9b57c73816fa32c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc40968b11055fad4d245896c2c866299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87215ad0d1a7edd1a8b3f2de5843ad4d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44fa36bd53744eae71df9f0d7d47744301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa1c92d03095a6a92d6b90664f4350302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cdf0868c0ea16fb4714adaa9d7af3d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff115db99880b30dbbee56a47708856304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316be14198b4f73db0dac123273e3bb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe241a83040316ae0e1b213c38761fd5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e126bca96b05b982758b2b1edbc78a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353573148d19a738f906f7938857ad4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a6f0a0620edb435173004ec1e6686309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fbdb70877f04992c3c897edbc18acf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb1a4a6820b65c103bc259f4c4ff3d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be3f2381511e7bb9a6aad2de5d2568312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e04cf81b257132e44151871160e935313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38780983198e4845ad881bd3381704d4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2eee9faa93fd75a09f43edb6ab36ae315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f118b0b5c9a899e3f2a2ae60708da33316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f1e8e9467f2b64823832ccfcc02e3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17709c6577a1e858232e214e40c86b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be933f31758f603dfc9e9efeed74ed4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3f11bdecd361c6484bc46e7324ac9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ac62854e5794fd6d105c3b917dd79321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290206dc948a51364d81038a4116a73d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e564f60b8190781bc9ae7bfca66a45323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ed341e48f5ef60674bd34025895b4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad03fac91b7bffe025f454cd52ccc3c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2631667e9e9c1ad75e2da6b2b1abc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c4c559b98244765e575dfa5204d9a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27c76a9cfad20e62e011b1662db5b6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea3f533502353c8670196136e608642329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c4e4a7a655b1f9ad957763079bfc0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e6109ca472722b64b865a4b809510331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f98887ceb72b1d52b182b22ce8970332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98881a26d9bafa244ba86465c845182a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177a95a9aba1e1ce3ed9709db80cdef334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617b317243ee374731a25d2d52f9c51335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3247de584051f93f26e011ec99099a8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93f1dda106f671048e8c8228ec0ca6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00bad2142891787b0336439948d1e8d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7588c84d4a0de18d3ee339164ff1e89339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2986039fa39453e99415041def54eab340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8185dfd738aa916d2a09063b602a8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa97acef7b4cc10537c55df841c5f6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84318f3809e9f9d81019b6952ffdf1e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aac34dd4689e904b4b783a8cde6188344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced7e6a654b8c0caf044033336f8d5e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433867bb40d3a749d5d7086f4d2177c9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11575b1ee7f50c7f84abbc359df9b7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e977773a5101c8d3483aff70b47b73e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db315c37dc9a533d1d992fe8633c78e8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23f576d224d20522bf14695df3756c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ddb36c83cf5723cc55eaa8e4fe586e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee32ad66384b9c21a5aed7a8e25c4a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918dacde4a0dc2c011ee565d48b2c06353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f894677c1db779244f759c75fc73b71354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571656d85b42ab138351bf97a85a9a5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76bf8de6f1eb8af7b107ade8ea1b875356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc96df6e9cb3894a9056ce4b747d97357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d5d814841a7cadb4490454aaca358358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2c74a3244f69800bbfdf0fcdb6090359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ce56e8e483abc014d2013a3347414360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9888d4bc906e361b5720f9cfdab6de361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f90ec1e51497224f75b8bbe26ef731362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db6512b1e9b3f07a101385e66ee156363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a022c08925c963a18a858c4338ab1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d13e3356d3348844db295a752f42a6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b8cc371109dfc3b46a89a2d4fef3c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d27ec30620be75cf7444fb4649e37367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e255957f98b0d844be1e1b1117698368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6aa73c0ed3209cdd92a19c91fcea21369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa2096370c576f66b4b29e5d06722b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c358e0acf3af7a6bf8fae2bc20c008371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae80b5e9562587969a4a71beee00637372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5a830584e72d37832cadb4eea0b95373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6320fc18b710bda1685990940c901374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f806ead2339197a52d72e5096464d9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee494c5405959324b46fc74088aec4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ebcf5dd6a200ef645d76ceba1d825377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b78fbdbdbbcccec08e9f983eb9f31378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b719b152ce5be0569c7bf01cf596641.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e9ee09c2fad4e3d930979bb1bb65b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4312863ee2bce814439e87a809a7a73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf9d82279024a76787829dffcb19ae4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5cb3ec380603e4e28822f38438ba85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf44331d432b65826510f88de7ab21d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89077cba7de69303708f1f08ad822137.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba02d4fddb5bdc768111617b1d38477f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d9beaac7f3adf8988afce2c42bf529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdfa28ae62f990758f630396db016d410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7205acb491eb7555bf897bf3c068df11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2c9c4f6d3845cbb5acecf29bca20c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af8967394dd7a3e88885f5570f478213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133548af0998a02024e5bbd70b3ea6014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32274a1dc73de2ce197444e645c34bd915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02aca2d287e903be07c8a01211bfc116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3e4e41bc2548b2ea7495ebbf2171217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c1d2da0e600b62c037ce2a9eae06e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29420da8de62a5e9189e15f82daefcb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5fd58cce971b280cf8f6850fa766a320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13641fba527fc3711512ce2717c15121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49b9c883c5bcdfba3e69605e03be2722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38b4f2e439e001c969177048fcdba823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d790884279295212dfdb46902ac9db24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4389e9c8518436460760bb759aa556b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88fca0ae5b35e85dac6a93f9be6e3d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9010614eec31e880d94bd1b5a7ff0327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65cc979d9666f7ae3f0f25bc21b8ed228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c1cb4c4c8d1c4542f5dadc946721c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f42c7b3025d122167cae4f3c75f5b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004c0be552fed93be5ea90d1dc00b3b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3100bbd6bbc2ba64f5216e78c475332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb01106099dc9bdb44c5f25b84ffc033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615d450c5dfa46ded799e724008331d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214270fc9a0a237b86ee9002247173e935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9cbd59c365374d1d577b775aab81336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5bcf4fbb48d3f2612bdc8be40d67637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e46e61b2cecf33c6b7bd5821b28ad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc253ab48bde09b00e88223ee16afa939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4214f4fe06dd9d51c3d278f3d8eb040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a34421783a52bb2e1cc6cc1da7dc041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf0e13e4a71c44ef5d5efa2d772be042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd2899a412cb6400403e51c06bf69e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf97a0a7286cef7c4e50ff317863dd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61609606f7d67d6f76ff0346d5ff81445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff639c5fe7682309bfeaede1a26f604346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d39e902b1c317f073bfb26c1e1b8447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0025a916937df6aef66bd9745944748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947b39892a5596d08072d94afec568649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6a83562bdaa3f5b7d9d9ee76f906150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ed47eb49c7528aca89997d367fc3451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c2b5efd35b5b17358ed3a790812bb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35305feae62528b032e9a9cf54e9d99153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd77f16d305cc265972aa103e198cf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e7a993d33aecc5d9f2b6d6e7dd6da55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ee664508a3911f00ad89d8738e88b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bcb354721b48351bf0c012b2ad511957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07819889447e78cd4277ba1c1e36e6bc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915da00cf0a8096676b19f61984774159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af0d34545bcb8c97358addcfa6564d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b8168d3069538b8f2592f77ac2e9561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6ee1b917a3fb2c8cf794f1a4058f962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a280bc6205159b330d2fd6e64787163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714746336288fe397138f52a320548b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348c80eb7d5b92eb36cf163a4706caa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3613e44c02c4350c130f7438bf282466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ec530260c22c722733f5cc4333de367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e3904abb104af6f27e1944f4f85de68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ea313a2247e5781cdc592940539f469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee799f7ed400541fb1ad29b0708b1270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38f5e3dcc52d528caeed43e3026a9771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcaa62c0be62040c019300ec30f61f372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00312550057a1a947461466740f583273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1258a3edfc4a81532191d03b05fde174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3af33ffc5e42a07e7e782bd0bfaf9c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be649e64ad49536f5d8b368a3cc8ba076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464caa213bfc93b3ffea556a106ed3277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac55f6a2517d285a8ee053992451ed78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b69da180a0043351a918d9c153e86479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73012c793279680d9593c226be7a536a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66264df7e2463f4b0e0f01b3dd5147581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de47c7920f94ab55bc41c1ebbef9c082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d2fe13cf6df3856963e0c96502b9883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b42e32e8ddacf8b953f7556edacbb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421129717019d9d5a8a46f8c98a885a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13efbe48d7186f3bc0410e173d73efb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50d0414db42fe747cea841e1dbd4f487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf965f1020aaba19a7180eb828e34488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c63ce1fe04f2582c002b23d0f8499d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddcbb7e35c8a52d93efede78b97c25f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34488d637786db1bff5f39ee04691c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1631444fe6562541305e1c5e465411e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b618ca935f2f4cd2c10a116704a1fd993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f11509c6f92626b7d16ea2ad0671c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cac740d72907bf9cda785e4cd7b96895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443be598496dffd66ceea85252d3e78796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3b7c262d15dd3a3348eb355603e8b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77edae9bc1b4862d828e398490042da898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28804f071e77c9183462fb905b890c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b75202676b72f02fbc51ef97d1e36a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774edfef55f04f39cf82529e92d0e496101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec265b114f85968888127d3627daccc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a8b9e09ec652665f798d4422c0516103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6631151147ca7339a28f3f8ed2c6f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f667d94acb15fe5e4994979cc5f95f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de042d51d0d597cf817c66c9b58982106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ff8a6799dcc150c95675f8b629700107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d24a44d0a0d4e01c39f79f2cee944108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580ec71b2d819451eae17faf8f5cc38109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85375eabf42a0ff58508a56b5d0224110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979ae8a98b82f4e93e03aa252f7957f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863fcb548f90e7a3654c0012c0f49a7a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d727d86b9fbef2b8a4210b953d6850113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2957e4550b3a2b0536025039f032a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153395523b954874dce765b6e9564cc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c857211ed8fd7cbd4d7147573f7d6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d4a1ee9c19fe1db0c94283e227604117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d7eccfb9393fcf42ada81e8e6fc959118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b1d2ad3baf63d57f3ee3f1e9b77545119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1161bdfa6f7d8fa4d0a33ea1880a426120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ae4430a4fcc31272da46c35fd0b8b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773b0be48433c7c603839d765cbb36b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6092a2d0397277994acf9cda62fe01123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a38b3f583ba1473a2e4d39b7720b98124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265fc358865ad072fe9e3b148528dd7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ad934f3f14e4db11663fbc9872173126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d78e4f7552b83d1d6895b02575e12127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ca31a1097db0b30ffb0afdee75fac128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06ca567cee8a840f86142a26c95e26129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817c306561270110c4f4b7ee24a7d27130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1817c57d339ea6eea919ea4a7a0f7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28184f23bfb898cb2f85a492ebb1f21132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b76fa857082681167378e0867a542133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773a3f8567dda091c2fa879baa18f09134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db1f583ec9939ced642dd51df127a5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0d274976796701cce193351a3535d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659af9a9fd3a220f43b212ddc728559137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a60ec0d17853889faa96371e936e8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be635e486a8049e877e47414e21c050a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791219c28ead05ac84c0e63d8d08841140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d586bef8daa3a343ac8a64bc8ba3da9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3e36df9dc514dcd40ef4d9ea0b53e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac497c788419d1d046fff535872573143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245236eb90930c72d738836cef8eb0fc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a5bc2282bc20c91a315340742b596145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac345ec58dbd68b115826a546ce5c251146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5e19fb8af63bc60323ef964e0d43b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ea6c13591dd127962b7c3bc31db06148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df82161d9bdf4bace7f5288a4aa416149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110dcad7c02d1e268c3e49717119819150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61d1a391f1e54a16b93a7a42f949aa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e2dbb3729128e9ebae3b54d41c826152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc65d0c8c99453be5656771715282f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1737ec03cd9132a074cc191515f3e5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc158c02c3c949264657489b66770397155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609fc39be6d790f182be3f2b42d1ebd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68e958bd29d5aaf2a9733b622d1157157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ec310d7a94fdb430442173616381a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223230470fac8024d94f236fbec3fc3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c4698fc1f374b976be9d80a52a2c7d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50594fcae18de11e4e38a9bbb6149a4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d95db294648c7b9173189b1c90eb4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842be3d8a08d453bd97782dfab576bf0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64f5801d888075960602c0c7a43a9c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a9ecf49b2df67b65372c3a7833471165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8460770285576b1678d29dad9cb0049166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44768e461f7e3eea5242f69f6b2c7c9a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22ffa26ba25453165684d2635679b3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8926d62433d3c46b82efd43655383f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2dc41c1520102072db4cd889f8ea79170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c71a9e539f31d07e791adad49057d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80aadda3b3b4c1454d684f4d1e976b1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99acc90212c8de0db518772f3201b2f3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863f4a0c786658ab0aa46214413aaa1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af3c62696e567720042f6c403d11a4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46127c5834c63a2c698c835b47bd19176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f78eb8e9e0bd6a0a6b21717eec0f3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b042d2fbe6fa81c5149a1d4d5ad5ab178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119ea9dcfefa2bdfb59a7b980e1f49c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467782761976e69f5057eddd6ad594de180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29527c55d56b129bbfd925edd63432181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e758cd20d2a6d0b5bfe9bc47ae2d3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa0d2b827f09acd1eccc97161b1b73183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890b7bac68c7f945787d570914451d7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23523bd8ea932f8e5ddd6c91d24123d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfcdc2f28ab7ab0beba47d1203305a1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea2df6ecdbf37308e3dc605efa1dd3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659735af9b40455189e70bccc9b71913188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217bf1bb3053694607e8b3c404ddd37189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460ec4faf384bf04d9e4efa496309ed190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bce80ddc6d57575139bf4c473714b2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b094d4bc2ba6a90576abb1b1338295c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cb64942ead5e8edd4a6ad61b6e54f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebee1012f3cfb56da4fc6b5cffa6af194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509229f3925d8d1c654d0ae227212498195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46abe719b6fc0d8129fd1fd2228d3669196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2012980777ab23d27b3dfe69c8a634197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec333005d5a29161ddc46bcb658c64198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ff9f4c0b91cdf489083abf68a553b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4274d8b73c863cab5d3fc89b9b06066200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224a4212f3eb26f432162f61bfc5892201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d27f461ee0e0e164c2051ff33bc5d1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694d1cce70d72acd138e3a3cc1505b7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803edf4643ed7bbaef5b50478c0e2bb0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934aa9e9decf37ca22dd44974365031205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd441f8eba14ef73580f36db61bf224206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02388783b784ecce4112580234b53bf6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219395d0d0a2360a973808f9b0a224a3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc50f81529a1c4db9f409716b2e4f4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80fef691c4edbb5924f171b187e3854210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a646c604d2970a2f6c8e68cd506dc6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2915cca7494acdb9952fc05bbbf4c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a4e79a8b7153b1c00d5d90f1ec79c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088ca8a60e80744b4ac8d89c88f072b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef817a4533d1231f833d85681429370215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73218ba62d389a019ffa40c72c2a24b1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4fdc98efc34f177f2c1636f607d9b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842bc40a375265586bc553046c80ffe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399042b25cc0525df36d2e3f4818739b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2061e528e7223c5a8e80af8e77c60220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9a80f84323c8571f7a02bbe2af895221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68f46e5e9f45dddc26a4c071a04e97222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b7682403662c4f0e304745354ce9c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244ee74fee0fb45289f65720f37615f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9652fa72f4c51ac96e7b1efbdd1c06225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8d51777de7df99ff8d04f83b512fd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de3e3af621776e5c31f188ace0349d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6e64e7c3e8a592174ab4dd67d26b2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293cd37b1966bfa022ceb8c18096f24229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bcff380ce0f4cf159dc8e3b8119a5e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579f6686104dadeb63eefd7d1831514231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f464e3fd27c1a3c7b9c9dbd7201a6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb70bbd707f279713240c877ad4de0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ae54cd1db1d9bf424b5aad2ba1c55234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663a27836ad5d0a94aefc749c016586235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0eb8d714077b83f0014d09f652827236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7949091395e79af7a631c22dd46704237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadcd125df236171408fb92b424a3879238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426aeb51487788fe77ee423a42d1d07e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9aada1b6ff1cbf7a3d76ea40f5ed70240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c197593f84fc0f1c2bd4ef88e560e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010a19033eb5dbdb57d00037c982ef6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae04aa9c082cd27f2029da630f3dc1d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a6e5fc3032dfac09b7ebe1ffa55fd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415bdd43fe8aae7ad3e90b42a59f8b5a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1cb30abe0eba96be107170057a51e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4a0677b41a6f8c69f3ed2e0939853247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a8d369a8254ef4c164082793b6d29248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3061daab4e06742046dcac52b23b4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7980152e9f839189a3a75918bad1707250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adacbeef655d4600ebffea733c4def5f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbbb2cffeff3ec2e140665e6d250e47252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044be0c1d8d1db553e4f7d4e27c777ed253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d47c60c92fda4a7b77a9311f32d1f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f5c002195af4fecff3a7307c91040255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2eb80f800bf5e6d958471f0bd71052256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f4f0dbc561c05f5c4a633fd9aa641257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9b2b333b9b218480f013542067126258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f711d3ae426b5f1bb0bd556d8795f49259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7baf1cea52636f197a94aaf0bc2acea260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb842ea06d915924bd57072515570cb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6da725524180156b730266bfaf0159262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a93bfab2bd6f0080f3e3985e860d5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499b1fe6c01d975d72cc5997424914c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d2142d3e59614bdf8563d82c85879265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a2ea45eb7cb8455542328dba0d54d8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35298a293cfce0041716ec1c379de73f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e3c6f2edca0ac56e4c422fc422f04268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81200191772a765928f173e5ac90881269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68484f642686cd9add76cc06b8143ffb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21eeffcaa999ab1397e657a3ff3dcfa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437205f79c44977fb9b08e4210cdf5d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8833d83f7933d1fa94f9289b3ee4904273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710523b52ac76eb61c089f1a2d37beb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181f884cc566454d1c1c27faf59d232275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01fbe3049bf8c1416eac0afd088b61f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a556ff4c23adfee77c30c9acc5def3db277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ac4e422c8056fc9c1494125c2d65d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c28d2cdcb1fb3b960425e6aeddb3cc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec29cdf40c1f874feb3ac0cd8c4923a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f7ef8bf96ce7e6fe01e738d4657b1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a68a2971662c9594868fe59a11802e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63c2ed0f75c742cc8fbf84e3c707d4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c4d9e0b586609e91c9c16379b6c1b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063801b56cebaa609741831477cd952e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4bcc935728581881d27a06c534e21286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1858910c3ccf6ba7027e381cc4af39287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab08342c4bdb021c86379ab56e8bdf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3cc768025279e4f2ad894f4804255289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a9620dcf8bd497cad1e462869ff9e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374dbe43fd84be43ec1a5a116b4c0a9a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4b2f74bce34bc9575183995e9f242292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab5e3fa366f0387cebe9f8735a09ed293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbafc4e89ff8e266a82aec9fabec027c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f58d038854d3ba89f7b34abd9213a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0ce936eb43f7c9119e65df7ab1609296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa4af38775dcd22e21c3c04584545a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7118a378844c37f0b9d2191b55677298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9efa2d71e35d551bdfb8bd573a270f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52441c47e45684c8e16851ac2d944b10300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001abd141c0e78a6a7579a04a8722354301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e445fa412e9e83e60da223666ee731302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828918fbe45df9aebf3f89382fef2a8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf659e62dd4e5604df2c15de2874cea304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475a4bce1248e95b75b6f16236fc698305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b692eeee1a85f6cb7fa401af2434434306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32afa81e849cf8ecc8d556b6bf461ce307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663ab7d3629b0ca686726f289532546308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5eb36b81524f5dc6382bf276b9673309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee613974b83a5eb690415d3b33ac7ed310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7140fc2cadbe3659abd28d8a92d1ab9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8788950b19f99fd89c8bab905d9e7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bef80dee67d937ea063cc99d74aeb8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a7f5c8dbec51a0c351fddd6008f21314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f5b1a452463a1deb755e8bc72b0d3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a17e5be7a8be4f1cb7f1a4358d1911316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55f3b35d55dcbb29885dfac02f9656317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde13f7025a63f519c143b5b6b8ead2b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2d57876e40fdf6cc4b53ae79ac889319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6432ef3571297915cd6d8c4075681320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bcb4aa66545c5209638db7e1b003ff321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a113c5a9401afefa5e7038c082b70322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ed53afc109890853edd0c5cfa11d8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc3e94ca76579c5b9dc8df796b6717324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aec1c498790c4ba15d3bef4a1c7130325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6b1775038067cbc12cf2ca157c7d3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a37634cf93363d75ed2a6edcc6bbfc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd2a14e00d7a0972eee1439d342a1c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f9b3818e6695bddb9b0f29904c73a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8fe845517fbb51e7ff155e9907f7e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0eac581d26dd7a25588d673ba63343331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30b54acac5192210e99f76b28a23e5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4e45c496359d8b09c361067683065333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59baff1f62f876eb68054c62596f536a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf52562692885cff02fcb887c160b06335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881b730d34b657c7122ee81dc07f1da336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b447d54e3c3f56d2562677b4f0a36337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f267554186f18582343e4ef4d55db338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95521022e184afdafbabd97c73749ec3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8edf36e75e1d94c73fc598a0cae4c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccdb76fb134c79caaf0c5261cda6601341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be96fdb7abd5410a53544a0b9519b1b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3bc09b1df0a5e43fd649b02016a57f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211301c4edf14d345b638801985a802f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86a308ec0b163fc2760541ae79fb0e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e56e80d9cd991319a1c4838f1bc9bd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e86058f4eaced166d285c6f320ad8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5044e534c3cd3e23ee52cb99c2e75348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a51c92d2ab262d946d1e254e30ba93349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b592120f6516b06314ae1ca6c4a858f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683539422da3fdbeebc7d1741a73620351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b20999f4b74fa84804f9ecac20e93352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bffd942b789064de9cfa0f93c83099b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a204b7cc712242b976b23f6aa3d2c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d709022fcebaa32f75a8adea720f5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3b36a60c446a0919e6fcd80d5a344356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c0974601b5885f65b423f6f99475a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc914b6d1a023d843e1f50496ee30095358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f7dba07d5a69e0988b2cc0d34cd3d7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50f75091d3b2dff50c9d86d13ddc4c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f75d27517ccfd0f932bee2058590aa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3bba4632ad0a15cdbc97b7f748f205362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053ebf6baab2890ce9dcc8de151aca7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862e07c222b650e04f1ac326ae7bcab364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62893b9aeeaceb6278f08157f973b4ff365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174fb0f9cb5d5a9d7bbdebead21b9d50366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df9175d00ce6e20f1b300b63f4745d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6f3c2d6d3c0a07adde818a1ecf32a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9b9abe20dd19e6be2c8726e0b5823369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084766eeb503d4ba1f8f3ee507d797e9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78aa2a2c2ea80559c1e1835529e60f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0169da7b83a47cfb2e728bcd7b5c50372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a02b523fa98bbd47fa0ad7687e914f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac908c791350439ea8ffe3059d4ff10374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef216abdda49b3e2a8c6d3e9603b0af375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ee5e65d94e1928d728f6a59933846376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea953bd59d7d2c13a761abb795dc963377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25021f66577b9aeb31d643c758975f6d378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>