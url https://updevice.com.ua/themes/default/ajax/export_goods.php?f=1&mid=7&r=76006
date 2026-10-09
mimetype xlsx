--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="437">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="436">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -296,53 +296,50 @@
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-electric-wireless-car-charger-holder-suction-cup-version-jr-zs248-4-5-6-7-15w-/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder air outlet JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-air-outlet-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder dashboard JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-dashboard-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Phone Holder For Bicycle and Motorcycle JR-OK5 |4.7-6.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-phone-holder-for-bicycle-and-motorcycle-jr-ok5-4-7-6-5-/</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Phantom Series Tripod JR-Oth-AB202 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-phantom-series-tripod-jr-oth-ab202-bluetooth-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000003778</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
   </si>
   <si>
     <t>000005818</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL02 |8", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl02-8-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
@@ -1378,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb28013cfc3f002f2ab093d2189d5a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd87500ad2cbbe9e9383c73580711732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000918346a84f9f06542b92754c5581c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11c0e15eaf8dbfc0879e618b0824424.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2ba55c853d8fd138e67ffd02835f55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586cdf046932c5b8557373018cf6ebb46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e5b7f9ee9446db552528c602b4e68b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf29dec5a2a6f2d5787e91a8f7f12a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4372424bef313b4801910a5484ee6b39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca64f9716fbae0d4d20573c4b70c5710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55faed5dde73f7c22c532df6dbcbbd1611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47830bf0233bd3ed3eb8d006959c425b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074d61bf25b7fd503997928043e0c3013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557aeaca4ca192d7121eabc22242a97314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15cced8504dcb2ac4e673b29978e33115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540fbb10b9362558fa8bca07e915cb8b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50bad263f58e33025316a3757be84d317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82dd20aeb3b025c8de52625d378c77518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988dd8b622cfa15510d6ff02f29b22019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2c1a5a33a2308da847fb952d5037820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65071014e13ca5f38295ccad89432d3c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365afa582b0688da4a40f9b91014a3a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2fb0180fe45378ac7cf8c9dc122eeb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bbe34002f36a07974bc9cb0997284224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4923f3722fe2e974ed51a8fa42d053225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a808a79debfbd8e083a4c286c9c542f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c57ae1eba265697e02b9cdf520712727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3617b439dd1dc460fcc11459a4e64c9f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3f5dbb13c0671abde5f8f70dc813e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63717960fdf1bdbe7cc57fd4a6f99a830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575de18088b82eaa2c31aca04211f1731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841d978e67a972612f63a1fd369483e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c00a9bf6ddd357b348d675a46520c533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65991de10f7a31aecf89b285c63c4ac834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37042dd0c60a620130697298ed256035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9614abd611f92160b21535fd6638236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203750596083e104d817565482a7e2337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7868f2638a08952e9c61897752e3438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56434e960ab805bf2470635151680d8e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea44f221437e8e229af48c48b3b59840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ff3c58b0e684febdfd99e680cac4741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c2041a64e31259a8d341eac979db942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece502c05b3e8e42a2f59cc2b5f96bbd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a011bc74d327c9e3f20d2f9b6b63e444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa6cc8f401b808e27069e7d4fd588e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65ac600edf12ca0e28e2107341359046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db548862170ba606fbb0508bdb3b0d2947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75348326ca03c504705d3db133f435448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8107d211da53ea99eb78d2d82eec17949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff67eaa6c138c0e669a90b7341b349a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d6399c2e9374c0d98a6df96d559a851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f447587be8eda5b22cbeefd77ef6cb052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3685b6f2303f8710d676c664469e74e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f67773720bda80d5a2222a7fa3fc154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d884bef0ada54f3369cab49313f1255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a10a0b8b817a8c18fa0395ca752c6956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214cec5bf9d6878cecd707e567f9686b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27232cae379785e851b20c49a751a0158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1dab1850c699a8f2a7b2a31424d0ed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb8560fa793e6603a81581d5cb859260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cedea44d89a92ce3173a9690dbab0061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7bdd2e93555785ee4fd97448abbd3f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9851d3a1aa5fafb17f6ecdd75c559dc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03769a0616e3d6e3cbbe7e5ec4e173d564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bbd5995f699b728c8f85acf504f6f765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77b2061a6642e829786224432e896866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615408f48f037b63ea7cfe168e329ef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8475e87566e97bae44a63ebc7ebf47e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59605a2b45aaf8a4a6c85386f8f36aa869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5dfebf980d2084df6d0992df3fa2370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c2ad3500f3c4e77de71d86b708ea771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a47723628beeaa52e6178d3ea4eaa272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307838d51b0c49d94ea8df6e5f0aa3c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f559ad52856d09424c6eafb0cfb6e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ba48a04563cd3bd15b6358e51824375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cecfa6636d9b802dada4ec7a77b18b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd312d943770aca69eec9f10d0b1836a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ac4b966b569a2f622467bbda3de9f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee80e42379ef8d65b6f4b10b518b77779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7e97db84806d19549f03bd17cb73580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1fd1a900c2128badbdad471c338b381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd667c84417c61011063eb2fc0385a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbdd76d14c3082495d8cccd9e984bae83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7fb1e12da80231c2c0b079011a21f284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55600314bb397f1c2bddf1ed18e90485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462735b601284180436a6648bf0f04e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35827d3358d3b65c34d303fef0a1458d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb24daee4486bc62c0b65e3684c83188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc657b6ca9d9d2b75b70d888c72d5d4e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991bdf5abd76bf23d062ebb75c950b9e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd56c97ad05db5ee482e58caf51d6e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358764469ad169a89608d73d4df1be892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcca78f19f175cb3d1f9d455c40bbea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920bf7186047711caca8737c590a66a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d95dd6672d968cae3afe1dfb36d2995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3f81d2af327defe6ad11984bd0b7296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f216e40d6d540801e9b05b9a1cbffad97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7780523955b5fdaf2951b754553968898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db924cbc1e77d8efd76e3dce9f3d45699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a6015740e5ef8b2ef423a3a7cac4e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12069310a86689b453807e258cfe5a5f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbcaadc88ce7898f3b8d50589e184a4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa35b59afae3433fc3ae135a8b3e32103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c497f8218a72419b096c102cb1898104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7694e97192dbec0995f8f1edfec0db105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dfec8273e615809bb2fb0a9dda33ef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29fe0ff0c5472bc6676276e32e96e26107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708747e2cd7f93701aac180e0591b99108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f88279cdfe05ea857c5a84405b1e4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981a184002cb7030a8ec99f55006754110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c6eacf0782e82909791a7ad185453b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904af419e796f5deba814bfb406506a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d6e9f59a3988497d02dc48e95a9732113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c7af78807e0e060b85b84bc69f8d3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00bd609abf0aeaf281a123b565b2355115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20ff4e2b2ae3afefc83a3822b7266b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64568fb2fff2462bc851294dbd46da117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65164c184d4de19b3b62b308391fc975118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a60d07ce9bae6de24ef002dc32c51b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac09698a16bab638d1f91a7b8804f09120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3b81c04062fb640a0d6da5f715655121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3068f141b30f0d7953edcbf73faeeda122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a9619671cb8e2ff2ea98bee348350123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb07f31d2b9fe22dc951c48702c8c8a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90473571bde2199592379ed9778e0850125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8846340c1e36f774fdb0d3e15f57c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06b74c809ad763c1fe465bf07500ab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4bb74cb5e74b779146e3fcc3b2c8dd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c18e7918d8df9b05cf494144d8bac8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c90fac5f64a612dbdb472409f6ae2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284f637254d1462865580dea287cad4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de48b3c00a7d97f60f99d611bfdf8f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237231e5b5a04e23e7f275e4a2d7037133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a59d6c66823b173e4ec5d194b6715134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ababef0d5a761871d3efb5dd131dba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb7b081b12230a091bee4760777dc7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6312d8f0e0f2aea3268cbc4341d4756137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d31138d4ed6e9de6f62eaa47a0516138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb9fc7bebd0065b7e5d7ae210ba715139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718bf4c05904f0c4f693157c986564ab140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6d1697784520cd69f9a7a84e16f44141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1698e77b6d136be682551a6213ae7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185fc87f5a38da293bc536b32573986143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6ef2262a82bf4d16e939bcb65bec8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c3499782c696f66f2c6dbefdd96c6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b57eb1ffbd1240209c7cba4c168eb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557b91ef149453d5e0539a01430048f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22313e77f609a997091dec1601f080cb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072fe2a7d1cc6999179cfa8a5e90c5b3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b3e5f4fa01d8ddb10eb9fa1e5ae83150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca984e69ec57adea7933e89d149e0492151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8913759cf0a74b272225026e2711d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970781c34f62703129f7ca314e11bcf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8bda852436f7ad0fc0d6a65e8f4ce154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668e14d29814fe511453035cdc2c34f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551655387b1bf45a655963daeffec8af156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b14a6ed73bf346ef9508e51b2c286157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864da766910ee499f60d21fa24a3b6b8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c9a38812dd9e7435a182de542b39f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71a7bc024cc82c2472d476cdb978e0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9cbca70e08f8678d15fd684d3e1e67161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4264367dda84823a9502a1f6aac17a8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621c903b6852aae31c97b0769845625163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24cd71d97c58b7ba9593b5f741b165164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71eeced8c131ab1530c74ff7483ef09165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8411d3feefb46bf1586c14fbc88673166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808245e28c7c3a961a319f8368a707b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d963d5e65155166abff8f629d4726f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e478b81163afed9b0ba6ac50e346a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd46470d3fb60d74552296b25e6e2c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23f553fdc7172b8efc2de87a36a4a9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4165a913c7d0f85979b5bfd44be4bf61172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7dda34103346d8377ad8291de3f967173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c59b7a496eecfe519a99b47ec5dafc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45be85e0cbf49ac4902b04dec4a0252175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca43683c5ba7f2cee7b3e8f8c7b370b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5b45c0d2157785155c3fd1ac7a2c5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440af2eb2dd2a066fb66d3e3d34c3ddf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ceb5b6c5ad859f21f2c530b1cdc56179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ad9ebcba978320cfa1b63d070da3e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631796b288c0eede3095d833723ef04d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb73410a2be8ea05174164582a8ec82182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51315ea00676e0ebc9f863c2e05818b1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d65bca7ef69fb0aa185b1489eae38184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebab93a5a0fafa6af01ccc188dfab9d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8840c4c5f57da496f88dfc2b5641b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6faf799501c5c4fcf83f460450e24187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d620dd28130400397cc9250c7ea16ca188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c541b350a0b7d1856c46e6527b0a70189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676800661cc77b0602e1bf96d5182f1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f92f9e3edfeabc59db558bf238667f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778b13e84cb21eff74d44631bc1c5fa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd912981e62d56820c61ffd81541f4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f0fc4dd039fa6630d19992bc18c4c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e81676bb79381856c431fffec4f75d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0d3b23d0767638f30c969bdb55608196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5b9f3f395cf7e9ce12384efd4f147197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a318ce747797be6271dbe5cc99defe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c0872370c8d8131c85615517389a0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ddf1d9a12dc3bf53b7a14f09afd1c5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7d8cc1508c204b96e63dafc7dd0e3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10ed4e4e1f1e2d1800b9b137a23a39202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9561840fd820f37eadc0b32cbbd0443203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1132a55b8af1e18ea57b07be71bd1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c888a2605801f52535c972a189868205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c53484d657efadc77a2b353fac513206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87408b172be1ca041b5ed01e9ed63e98207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577f8f9e40ad978b391b1080482298b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10b92817bf9b1d90a626704e7c05fa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075b5541c6d3d71a6497acc9e0e2cac210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c91f226f26302c08c6ef8cbf1dd30211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0e5a9c223e1a5cafab5321b490033212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343c71892f70ac81afc153b42c2499e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1da89786fd049f372d45eb08c80aa7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9d50c38ad7bcfce00823820154bc4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72443e1f2c66effcf8e8869e0441c08216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101067d2fae52941af2a6b6de84b3138217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e56c3bc9aa792c496937bf797101e2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d52304bf39bbeadcf9ee6fb0e0afb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da641e9c9e5fc85d938f47a7f72af33220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace02eb142053e1ca8fea1dcb20129f1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea1aa9a5ad7e60dca7abc2f222724f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb3229687e8dd69d236778aed0ed6c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4cb2fae74c2eb5f6f062069c6e2657224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b685d119c7db64a7be162a42cf87fc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0a666f0fc8a9d50fb57272168c858226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5128bc886c630b9498e2902c9c48a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84117945b8beca8b00c4c3da4ae7daa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b32f27c3523c25d8712bc8d7e5058229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267e64698b388fe9a8721eef5bbf083230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b6aaa435d379063d21637fa277f22231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b0b8ff242acf2e01130770bca8fcf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99002104ec203a1237f93395e49a3139233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e9c1ad3a6b789d3f95ed7fc821ae0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86426831feb3cd4fd81a93fc775418a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f1d2fde7310437b7a6f8006973ab8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4c7417e1f6d669ed9fdd814a1376b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ca987f4410153057333485e5b5b5a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62acdacc8d7bc9750878a74e982c9595239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33664cd41b7c449308496226e557072e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438efa249d8a3af961fbf3b02694b366241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf334a3bf69209d301de5905618c2d85242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169b4e0faadc9431b738229b6856469243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec64a783158fe0be1a186e7ec090ee244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943bc422071ada864a0395d982031806245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ddc7bb78d35dbd9dd1704c80b510c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf39bad3f7cedf175f8d666a5d06a9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376e97333b99a44a2e98f65bcd84772248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a382cb8146e655b21ba6e81c06eae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a224acb84c5bd1f9e4efae7d92f9246250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474b339d183b1517c8ba9ac5e3b4158251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b79b63c0ef92e2f808fd5d4c12d802252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18b4f6dba1811418a098ecb2a6be99253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd51b7b440060e6124d0bc96acb047e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21dc1c5bd85a22e57b9ffd497734e7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadfe09bf08923eb953e17bd377404b1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92ee164e0773040a5ac9e100b57a7a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8471f67419006478ea8a1c2de4eda7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe86396af2ae250998a3a864b1320e2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b8dd30b7eaa18ff1782c6412f100a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313767c439b67f01e4434fcffe67a138261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520275a9a09545b29dfa3f560f4779ff262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb8928e84d2329e732162c1c85acad263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16df9ab3819915b36c69a6450ba21f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d98e0fa0d7ea50f2fe1ebc5d42925265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc996e9f19d1c6a13655d688063fca2f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a32c5e19c38ee1676993b8082961c8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b7e58cb15f7a81e22b6b8007c50ec268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f5662158f190ab28b20e8f98b0188269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c59d78db282d1cfd63562d9488c2ac270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180ffda1d2391fd12adba834443ae05271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6545a3620281749e343f25b6080b5c2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7936b1174632a26e085feff3cdd2e7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a4da25a28282d870e9b13b63e069cc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42937b0c12ec85d35e83cb484c96997c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de99bb5755cbf84aa68e2b0ddb5424276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3388bb34d97469399fd648b615d3da4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d232d8e390162fa2e25e59261a0f2e1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc383195811f532fd0ddd196c7d18a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940cf3d0ab70dea9fd15c7c26a4e868280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3302bbef7af5168c7ede019bfa628281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053d522776108692e1e90054883862e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068769167443396bd5d47a2c15e5a9e1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eceab1ea44eb3827810d1ba4b536b5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c1f3ee1978f5297ffeabd807688be285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2e8cee662b4dfe6728d82c6c82d4d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb9197993d8ab399074466485f32fc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd19ca97389a6dc9c14ebb663ed638288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6c2737d0f6ea46e2e6288dabb198c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb2bb1697cd2b2a8453017227f052e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9022c1f17cf5f8acb22228067fd591c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eed032cddf287c84887e85362da885292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859828180dc1384c4d5198c85909a47293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc2736463fccab029270dd7661db0f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c512b6dccd31f4e0ae4220e305dd519295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352c940243f077a0b2b739364ab7e64296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2c8241cea9254a9a39d9266f64b10297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6113a3d45d20724df9b17b02588e87298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7e5de6c1eae02979d6d273540318b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ab9ede71b19aa2da7de988a6b8401300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3febe4344580fbdb3da9cc97fbd6bd4d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fabe18ef626864f5258af7ab36d0512302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae27a7cb1fd3cc8008c7655efe141ee303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282c62eb5934d9b4117ddbd908795d0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88bea83eff888bc510a311b4bc9fea305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d49d7562b20726138c122095062ba4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9247c882d764e6a967fa2d2d599ef307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8f3b35f58c8e3b6e534f97f9e7bb1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e130cef1e8e8184415e0bc9f7223b5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81da0166805b85ccfba6cc61930c30f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4897db830876948655f5b00af2e7c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493cdbdf7a6facbfb3d615c3b34ba21c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e797f40f30a945a46f977eb9dc6152313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f58c030fa6516caff43fc8062ace7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0e25764c4d0620b975f7afdcc3ee0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5325cd3a7142566bec63fd0660d95316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9fa1f512416f71fa7d135e54e0d338317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b4dbdbbd32ea98ea1d1777be0e993318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4feac4bea9b420b0f300a62a7083bd8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d9cc22b514f48828b7526645a9f18320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed97c45f8639e6b7494d1be196e1b8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec20a8971991732c6980a7df5a6d71322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797e718d072eb00e6c673b9f7edc7e6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c25c5cb133f4c039decaeec74a0fc0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba77c8e1d8ab33fafc5bad69696e7f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33952939906011c62548720b73d63a91326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d8284081cb654d25ae82b853ec80f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942abd64dc3b93db46dc97f117369c31328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ccd9425988018a7f6eb023ea53ca1b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2b67a0962a552c7df5130878e6317330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0466233c4d2dad8ad471f25039e6da5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890e98160f71af9aa81cfdb7faf0f76332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2897c00768ffc9d66e7a528e70159333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648a5fca92534dd9816139381d4a77a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288f34e237fcd42d97c5f894530a2ea335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30577b708bb21c1844bf3c34d74e718336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c2f912c67a42437986fb7ec5ac8e0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4480301762a80f511ce45b7daa9d6c1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ccf48c5b52200779c443c08de6412339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03af5af900286c46a8806d3339ef71f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030941980120b7b5b8a619fba89f947341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22bd13664bb6462b8313c3ecbfc2a02342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308ccb5e35dba88fc4cb7ff09ce96ff343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8f26bc05a863b0b4847b6f948e3ce344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984b391ec77c91566f352fba0dcab1c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e849b78d30c247ce9896a17f4604f15346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc18a9401b72e04050a41b38aaf4510347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516857518d967992b95e5335a9455ad348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9cd83566285559a8ff79cce2b7c58349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb243e7f85db02c4271e6ea13de3d8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a931515c5671066df31c650d6af44d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a0226267b64f4efd469cc6bfeb914352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c911eb6a4d2b16e7b52c168103171f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26064a3babd15a6befbf5a40a347e87a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55329765d1305411f2a3485051ffbb6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea092bb634f46936719ab5eecb061a59356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f6f14b9ec50c5486086a666e03e93357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4889d75bc2534b9caacef2d5ee9fa0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c295c6d5a2254a2cb4decc8b04681359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931106bbc202e68eeb0fc19b8c4c8067360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccdab653eaf21f550bed4759b501e20361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13f5513de0eac7ad840955cdbf83d5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635570f734604964396b371b4ed987f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e02725c5800338f3df3f67fae6303364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2058d89fc554460f96a2fb00f20d127365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8980bc6683959fbf5d898476fdbea366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61429eb527521a4d76e3cfdf744bb11e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8788ab6759135d2e0d9414b8965b303368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636685bae7dee586ac4bbad99a4d6a1e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6500a504e3c66e6d2639da88b1c34370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8efba5e7618e6a830ad1abb1bb599371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a5509113fed8e05bda7190b028141372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47374d9c399950e6378a3d2eb632e48373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f3732ac234e4814fcba382272f634374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ea3109d5a69f25344dd85c7c2e366375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8885bb8da9f39e6ca7b9b9e6fc9be14376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb22b63ceb13e889c99403c9908d8c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ac66ad1ddd46cdb39c40648aff683378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1658b7c1666d5066ec530f7a2a7c4ed1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc23c0f99455cf2c31749f10a69ca012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c54d8da0151918e33d7ad26febe913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b541bd0934215efd2a1b2b591c5324.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e4fd9e70880182a3be6b598f87d3e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031206f59db0406772df5ffdd1e018e56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5be937a88ff5a8328f563675a481e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215c8ce727e09d77ba5f379bee01da88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62d54c2b6e31caa6a80b0468342dd09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e22529aad1d03489171ba9f704ea6010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38468828b488ed9e266f18c95c0a9fe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905e2a0ade38e953273241120ed3ef012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d96f701d426dae10564623120dd0d413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7273bb8d48873883ac956c36aef286314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1b4dc2b02484d8041ca78a94bfa7615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce131c20cc4f7d79ea27f4bd409501ee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdeedb237488cb354d0afae3b6dd93f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0680dafa24f94f8a0b7575657ef44af18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28862423ca4a79465791407859dcea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed9995ada3fe25c2acc3ff04465d2f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22023e33b4d5a86cbd5d24567c6b7f3121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5b9c870595c9aef4b9ab20682b19522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5421d339dc0c29115c2feb0ddb81f323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f704b7f4342d0c55ec16ad4d8ee18b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15bdaf974c05770fc63b1bd4551afe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60be776aa01d55eb7501f321388209426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30793533f8cde11bcdf6545057efe15527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b81726696b1770ccce89abb3e4ad6828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d734ea136f4469d5339e86ab60265a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9876afa469bd39a0c0103e387055d430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f11cf31a6a952e2cdb3fcf28a1dc7131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac6a2562ac97c01f99323466ba222e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee0437bf2799b97eff1c1ca6147f5333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addcdc2858598df789a23662a9f9a87434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae5fd5e11bc2f862c15623776bda3c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334bf0f328f09eef79294ce62f08bbd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da8ce0c8b2297c264ea1c503a2d65237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786b32e0f851ba9259fd56e77c7594038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eebc48232e71e82f428ec9f8aa7ff9439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1b55639c2153b9f46f5fc4451a35140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e13e281c25a1c8c1101a9ca6198c7f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37487087abe362ff10e32bf5348b6d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9b0171e42b19e3f43cb4f5986ce0e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f5c474c05f0ae7497c7ea531515a544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078a2752ac76988241fa049f44b3b6245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbad49e5b74ad50c8ef034fdd6c9c2c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0843ad8d8b0b8e1625e570bff523df247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771415690e89f7d3f99ce846071747148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0ff5eb8ce37b62553a177bd687f1a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222bdf421909d2dee19bde38b694c69d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb394990443fd840adfe09209ae0af8451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b23a0542f42982e859297a1b388b052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430f1c8f45b6b1ca02ad3d2f2e9b77353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05069a8b1f19a77a375fcbef8fcd5b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf72b3457304f86099ced0eea4b6c4755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3122563d9a528f081484ebbab89e9c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577c82c5f6c9559d3f3fd025390923e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a140e9daab482cce2576471383afed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150af447f60dfa9449bfb5ee0636b4259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169cd9263af00c499157f99f1a1e4b060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a3fb4e14d796d9effd2cf8f893caf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef145cab5e6012c3784cb54be77a36562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003317c8458be1f95057a8d968e84af63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c826e55fe0ded2bb689c750977779e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec3bbcb40350b8475b6377305a022165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7077fef72aad2e2c69034527a3cfdb166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a14c26dc05b5b782c71c874097d15167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb64d426aa8f9064148c51cfb3b0f468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa42687fe352b8644a9cc3c85f2e9c069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50042c3f2ab8a7f438bdcc337ab700ca70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd974183c7a3d420d2dc4f4e1227d9c771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcfa9a3cdc4490a04a32d8d5cfe0be372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d246346ffec1f307165263c1fb1a3573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380cf7634d378bc2b2e169e8280bc4db74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e888fd154f0714e7d6ad726815ff3c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a319830a4987e2616609314359b1576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992574c21356b241c071f2a121d9009a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14536710f292414c453a94f3e4fe7c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b29454b707934c5749cd2c018c62279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b92377545cb624f0e2c4cec8ab19480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cbd14e33be20cc55b233d785b7ce9f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf9ebb848b0d327867334be8bbb59782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c5636f2478cb5dcf2181e7451acd083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5afd8dddb41d750714ea804db0dd184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b12118f35d07b77f8b1c1b77638fd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f703d11342df625b335352f012329d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b64eb2ecc514bcb02ea2a71f41389087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391ac11065079c70d0004532823bb5588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43478dbcb1821bdc6e9e64f0d66ea8c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa398d0923cafe249a39281dc1f007a590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ff172c715e0f058dbac322614225291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb615d7c435c432b38b2a1fafb0f0a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409d5fa2fd14188628b522a9dc2a60793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdedcb24d6cc8df99c16a35b44cd3a6494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3a420c4244d442729fc4316f084b795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e18d21f4883b176ffa8739aefb97c596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94a27c5a9b31cf4dc37b6866e41d2897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8976fa4d387037653f4ff9b9764e498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba4dada6d00e6fe4abf24a4360192099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83dcf2a6c8f58341d36da3384812362100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191565267a8cba90894d0f393afa4f92101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91f1a8520c8dd5c10bceb03ce36eac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c00f51631a5d7f86633139d7ce1d5a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e255420cdbb29043bf232f9c32f5f47104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1abebba7b1daa86e09692722d3c04105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf80f8b4fc79894856bb06c259276dbc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02cc4cd6f2465b855ea269d857e6cba107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5252e0bf9ec5a5c603aec58f1e6a39108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d510b7c7bb09497a754c646b6657011109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e58d18dc5813a3e77271a2bd368fb6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42fa88218f6b797177d60509950af2a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d6ab49716680521a448eb9130ace6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b057032f61ddc57db277880e984a0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edaa1fa54dbd33ebd30586718285948114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015bac61c2c204d2c401a7dc531b900115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960882799bd8850ff500c26a2c476c67116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1d431904c99658e87f63620e9fa3d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a9b41059f13ac71c82f0d3d910080118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720baea902351ac3a36f82dd605bfa70119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d448c39cd29099e3a66ae491d1f396120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9e78767c92952e0360ce8fd1f71f6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701995df5a78827c08e2bd973f6cbecd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc991d15a2163e41cd97d0c24da28ce123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bea2b8783605ba6db21b170d09792a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2a4649ea8f0b4596182209c2e0a01125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85493066f69963f63f34a7c45bcc98126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de074aa71a73679236fe3751ccbc86127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4863b157168e3cc93a9806695d2aa0c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750da080bd52dc1d2e1402d6f0e8348129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471240d26b2a1412a5a673f5be148e8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c91e11cf071b5dec6e23256fe546e0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e8cea36dd29d661348d399a840f72132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f485659a4ead9bfd27689bf4a06ed133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593573f419cc31c4be38836124cedd05134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd50674d10dd1a980d3c145ac6c7c2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f58c2cfbb42dc347abb65f7ebbaa41136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cfef06be616a5d4ca60424cd3f67dd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eabef5e53343e8796d7850a71d03a2d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa58857683b0de0d8ad627f245d455f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae57a470d9f30820f0b38c49faf781140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50aafc71e0dceb525262054689cf98a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd83fd07c72c52af09ecfe1902fea6f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b0c33f28f0f4a55ef473d4606b676143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06baab77cd12b9e9ef15f75479aff9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ac6ff36947c79e5066f6ef721c04d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872269e98bf2adf99a1503e66932962146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e88859421797d115c625a1b1d413d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d9f85b332ffb4295dcc9ac57c0a07148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29817c635ed33ab768dae145b13cc019149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f47ffa5619b5c6c11c2bb47793f52150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027bfcc938a56c744f27236b8cf8565151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19a2b3e74fdf31023cc1e790c46592152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3bf914d306bd18ab5efe5522352fde153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9e8cce3aa3703d2142d5538dd22d7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598da97e08b380ffa30adb5dfa3bb94155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a993342243a6a2e940786652f004bd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260fc6228b3964fc1ac494d2434cce3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45a5a4d98d6616d49bfe681da7a548158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd35b86298e273ecbcb85d56bd52c2a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06698f20344ef1c0c3747604dfded78160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997b875c1c274bb957ed4864f637d66161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130273d19169083caf3fc633ae627ab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569281201a55f23654147b61bce9036d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27da1cf84ab5a84f196228bc77ae4e0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c38db2e36bc7ac7652f631e2c5a4c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284acd3451ebfd9a4d013c6e42b83082166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865cac0724547914b5ef0e6b6a9ed47167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9229774ebc46919c935f4754cb43253168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39b841255ab112a70de3b1422c9732169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f2a58471f2482816202951f94bb3d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c82a4148fe193335cb417692d2e85171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f32702162254883ca92547289b366172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e680cde300c4e8e673baf45d1a7afc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be5ce62d06af242ca3eb1a9ad809ca9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc6503377d8adf9b4193aa3cdfb7765175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694e5483ca14031380ad8ef63b17d1b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a1684f40e44949f988b3c85fe37e7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f3e9c669092f3ebaf194eb469a3df178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7eff01ad8d537dce1be531c7b1847179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2718d550fac675d779ca02d9491942f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9a449545a74107b614ac7dd1fc4a4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f865613da3a1aa4131e3bb51305cd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20941d083f7573d1b077d3c6bc9170bb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5672472af88e5d053cb3270fc3d9b9b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafff10d51a7b2dfae5c8ae99ff3b749185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dbe9353395ea5521d306343e642c00186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134e997ec0c83df7fa03ddef51e5819187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816fbabf1608ccf153220bc021be178188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d68acb8471e71768a241ee181f125189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49aad7f161a39f098b93ff4a04e21d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85356c5e1491b39e8650521115631c3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c6a7b2c6994acda47c5a5ef8d4bb1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ccdd2fafe792d36464572227771d8f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc4325504f50834c75c6fda9037c6a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd97c447f00e7343fbee5284015c8d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e9ff7938cdb8e2f2a30037fea2100196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8fe12e363a489ef4ea4eb226cf2e20197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81949ccf44e2febaa04af9f6359120198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48140cb6c9b18885e6a36e9c6813a1d4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eac9cc6a8cac46e702be7a463e730f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1318fb818c1c52d6666fc9b29927e1f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd5b62ab1bc4e92a2f39656e2ae6ba202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f29d071aac79dd636f13b7dba9bcab203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6929a4cba42583aa9e7a86315742f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6de34d4c3175edf2f8b2214571756205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68355281cc5e7d43629f5937d333787e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77a216c70ce1fffaeca5ed9f43df37207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29d582631dc84ac6c18b05c71aefda208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7cd76bb08320e2e01cb49a81dd3bab209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc3f8035180ac4e5a58bfa24547cb1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4409bd65634858777e746ddc3587ba5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd743729532a246c978e3177b4c4fed212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e42568b5f4701f2f3b731789804c5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c69beab14a700ded30dbbf767ee87214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49273985cbb16fc5585bd1fbc1dbeda6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda562b791b7c6a1ddb9a0a2091bc49216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f95002841b32b1664a16ee7ae12b0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9128fd1ac5667f9ae1fcef78fcbb7c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b39e24fcc161d73d06891185921cdc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5290d8f98389a42bbe9b1cd255824b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d32e3178a59b44984b770f080cff4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159460c8f1d52e023f30c29e17808b8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e196d272c060de7e23d05c214e82e16b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d9b9aaafa6fb58b61718150ef35c4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89de38ae226ca3a7f537ccbe6e6a044225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a58ed382ec612de487edb7534b1a101226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f68964da2f3944903d9b283746643227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8acb41bcd20c4e4b1394a6110d8cb99228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14be7806108ea858867d2c2fab4c089229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937cd002ef48cc3457e697826f0f00e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7744c320f01b2a277524e63bd9399231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e36c5877f50bfe55cc498e09f4a42232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83e5d9f70200aa14e9d9fecf986518233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf623bbf25175531e895cdb40acb4e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2434eefa78b995cd8955942952d45235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6eb82225323c55e1973af9069a9a97236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f98a439e92d1dbb017d1bbc7bcadd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e557377559142b4e04a386a3a013c55238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51189c6da7fc5f3414004d23b08cfe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d09077c408d97e1be31ab99c654c0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6b4ce82d57adee6aa4ffe7bd57601241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91d3f38dc7feb105209cebe3910c6b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf7271011d922edd98770787e9f9ef243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5101df72910ba91fd4b5998baf99837244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a91f28e5ea0ab88dc8488bbab05f94245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe83c98d5cae05bd129a47cafbda47246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41f30e62572bd886ca1d4540dae53d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2c3f34451fc65f32343ddb47af81e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069373616660f86e9abc6f766887205249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47049b1a247b81efea54fee08e845224250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84ae434ebc50252bb9873b6ced067c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf235d1b3279de2421eeec4921212f80252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60ee3f66c684171db47a8e84c5e516253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b3fc96aa633cdf938e32ddb2c14a3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb33f9446830dfa9a859402b4fabb2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332b735e5bcaec746290917c52f1092256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5406f37b2abe7d6e8b4e26ff3b9e71c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f848ebe7d07c50de6eea7f001e75e2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963150720f6dc766972f341777633a18259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ce12ede26e18c52cea5501ecbbc5d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c417c9780f6725d857f7f18cf428ab261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ee753ff7a5249fed5d1b58486840a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c60bdcdbc24416c0d5cb4d668ea985263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851d43ae5ee4882575a4e06c1bfb525264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d036977af175366d8cbc1b533069993a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d104b5bc8c3ac546deb317c384695266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3060c5aaf41811459dcf2e0c630859267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ef10f2c824c8f7ffb77fbff9b0988268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20632473947b3b28b9b30bf24f9fa2e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca165b2a9a82476bc04efa3395621c5c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3cd43507f6fcac15e510becb18c9e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687970e7f752c4d544aafcafd1496820272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f16eda9834ff15e4a57ee46126bc63273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5831b22bf30bfbbb0bf5cf9433d1456f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc57c8b1f497b6b5a504410ba45b3e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410f47ab173f74a54ff2172759c4a51276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec18486c4da57e554a20242cd5bbee277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a651f3d22f60c5aaaea0fc20f89aa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e80fca4a5b43269c7a9b39f6d51975279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a15c276300b63930a8af9f224b98204280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e636f81c5654515ac9072cee22420281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43914a814d8a3a4cb81c51d821bcda282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb5195d9b5497d54076060bb1f60c0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ba408bcb3b0cb5cade9f0ba4269de284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1a3cba19daac1c0000a77b25a402d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d765b709734d65fe75ea3bf18c1a4a0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca49d8fd4345ab935f49dee6490774287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6018fdf4924909cd7024e4f3729ef288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a51417c042f2861221d0e932349893289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8efa1366ae878507541423fb90931d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a1b5ebc23211f9739efa4ae70add7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378aa994c40bb4bed8591690042779fa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c09e1c959018dbb94447478f46eecd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8742dd9546a27f0c67ab2414496913294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b7d0e30f3889bee231cb6ad608e0d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646b0fbf3832f99a4001e013e41f1d5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0180db65e2b49296e86e3c4a906eb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35736404defddbd80e86129ecd4aadf5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37163e446bb18e06a3ebbbb9c2c90a25299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177be238e836ab03b9e4c685f725fdd1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5572e52c359e8852978427f1e40b6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ee2b398f7488fea15dbc91014fc28302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb033de9a80b61777fd155f173c2602e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26b2bfe4ba4fc0e63d5749e4be7731304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f895d7c91ae9bbadc15d745c5c376f2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a86f30fba0789c08e1fd3bf883a12306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaade21cd28770eb08f98f3869d7d1eb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e943894d6879510bd5b987b19b37d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222afcaefb4b12edfda5dff6bca3af0f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808f2ad015aa4f3b7381f7500fe6a17310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9961d89fceb1f6fdb5c523ad3b3029311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff079cf518833503f05954be0c14831312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab46bb2b6f5f912bcf837def0092d93313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585c76edb2a9ddf6d5fbc06e4fdda9d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4baeacf68394ad2189754848a46b02315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43dae50b02dfddb7d36149ece652ae316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6e213446fe4d98cf88d78327ea01a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e41dbd9c43968e91d497c609be04c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857da603c5e0553552104ddbcad61d7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c47b0ce23850335fa43d2a73030bbf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a26b2e917ad686e3e6bdf63bd1eef9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66962eff1e6771580e44d56730147fb6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a05e383143c50d732520c891b63cb3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966418565cc5d2e63064f8f76a6e87c8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c21a69e8a28c71c2484d449eb5cf7b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd830b082bad9b63f39acd8d5b4bc6d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804420b375c3d21c831519d5b0517a35327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9e69df134625d477ca39481dd92d5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d8a3b0a1559d81582c10c752833de5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b46fb5a0e7a18be438fb0b4a16ba3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb8fa2e15df6096870ab5240fbeb53331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac555c273e295536ece501cbe8e282332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd8beb9baa493eb87ec1c8c68d4a770333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135cf4aacb561e399ce95cb62076c673334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457ba636f23c6e026a2808c284886a4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6763740b1ab7786506264f29a7df37336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83de6c931324035269980269a0ffca3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11112475c2ce440c0559f7dd77040d17338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec00883b8942d9a4bc0d448d0140b5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc384362e4780ccf5aabba7d33db71e6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b6ea39dce938dd9ef0b3699dff967341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ddbc9c0d432e94e7ee6d5cb4d388ac342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2886a6f77cba7a9b0ed390c458fcaf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe868c2aadd7c49d344fe746563f613344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31f5bb42f1b31de6ad1233caa110da345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ffaf95ba1b5b13ea7fe7808992377346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c89ca40367b86f9e78ef72c376b0f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8366cb86cc409f7c70a3bebf3c3d1a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261626905efc824262bc0f63ab043ef349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c15cf49e9e8544ad5c3907a918ec3f9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f6dadc45962cf938e0ce361f0d9b7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19810b0bddc0a217784853e0d24ddd8b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000c21e2fc9684cfc444ae7fdfa2a9a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490a35e59a21d0ad1559ca631e3f118354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912709518f899bd2ea55640a191789d3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93519b29e18eeec74dfa9d638cef0a65356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d848e4235b17b4c667f0f2f96791d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0371d86915d908fe619963ec5035f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920edf8441229053c40426dbe39964e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7da0a6662c81f44e641f7263951e6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb12582715eeee2fe76e1f7d5774c2f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9e67df0f3b995860d430d0dbf1e2c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22d2cc04e0c0e96fdbe06646388b5e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a43d6ed9d34dbf2d837fec9a96d124364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c27b67c276e31969cc9bfe1786bb74365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990032478dd3520a73b34006db5dade366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea82d23680413be0ea1cbc09507f54b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd0bad6a6f4bdaff032cf084cbc9fd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9aef51ea60b713f67b1bde3e6c983a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f774ea11aa88b3305a36bfa473b11370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a74fa57a3bfc1c118087b7afff103371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4229c24a03cea6f7628b91facfbe40372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853b733accc07d6c23cb995b539e570373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f31cbcc92f262f358074e36517301d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3273402bee3bd28c2c77c47e89ecf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c5b73bc45aa34a1face0702383a3f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4155be26292809283e824274d3e8d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4d4682419c5a8306d868e3fae1235378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -9610,51 +9607,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9670,51 +9667,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -13925,3418 +13922,3414 @@
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13593</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>20.83</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13594</v>
       </c>
-      <c r="D42" s="0" t="s">
+      <c r="D42" s="0"/>
+      <c r="E42" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>7.1</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>12626</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>18.51</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13702</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>23.22</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>13703</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>12.46</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13704</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>48.68</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13705</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>59.67</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>11644</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>15.98</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>11894</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>4.43</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>11602</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>5.42</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>11603</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>6.39</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>11650</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>7.31</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>11652</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>2.95</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>11899</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>3.75</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>11900</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>1.96</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>15679</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>1.81</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>15680</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>4.19</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>15681</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>3.56</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>15682</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>3.7</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>15683</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>5.09</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>15684</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>3.13</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>15686</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>3.57</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>15687</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.94</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>15913</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>1.72</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>15914</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>3.69</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>15915</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>2.95</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>15916</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>4.63</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>15917</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="E68" s="0" t="s">
+      <c r="F68" s="0" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>3.69</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16197</v>
       </c>
       <c r="D69" s="0"/>
       <c r="E69" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>2.48</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="C70" s="0">
         <v>16199</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>3.39</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="C71" s="0">
         <v>16200</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>4.57</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>16201</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>3.93</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>16202</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>2.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>16203</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.92</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>16204</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>4.43</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>16205</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>5.41</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>16206</v>
       </c>
       <c r="D77" s="0"/>
       <c r="E77" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.08</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>16207</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>3.49</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>16208</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>4.21</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>16231</v>
       </c>
       <c r="D80" s="0"/>
       <c r="E80" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>6.38</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>16524</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>2.31</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>16711</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.1</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>25329</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="E83" s="0" t="s">
+      <c r="F83" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>2.63</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>25492</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>1.88</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>25492</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>1.88</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>25059</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>9.09</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>25060</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>6.88</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11645</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>11.13</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11646</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>16.17</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>11649</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>8.77</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11895</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>30.09</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>26141</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>20.71</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>13634</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>7.1</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>13745</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>16.29</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16411</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>7.52</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16412</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>9.93</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>25493</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>7.37</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>12770</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.86</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>12771</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>5.18</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>12772</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>39.69</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>15235</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>0.98</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>15689</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.22</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>15690</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.94</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="C104" s="0">
         <v>15691</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.44</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="C105" s="0">
         <v>15920</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.07</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>15921</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>3.44</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>15922</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.46</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>15923</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>3.19</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="C109" s="0">
         <v>15924</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>3.65</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="C110" s="0">
         <v>16210</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>3.39</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="C111" s="0">
         <v>16211</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>16212</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>2.22</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>16213</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.19</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>16214</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>4.84</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>16214</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>250</v>
-      </c>
-[...4 lines deleted...]
-        <v>251</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>4.84</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>16215</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.53</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>16216</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>3.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>16217</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>4.01</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>16526</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>1.93</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>15237</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>0.58</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>15692</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>2.46</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="C122" s="0">
         <v>15693</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>3.56</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="C123" s="0">
         <v>15694</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>3.32</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>15925</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>1.59</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15926</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>1.46</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15927</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>3.69</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15928</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>2.95</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15929</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>4.19</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15930</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>3.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15931</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>3.63</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="C131" s="0">
         <v>15933</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>3.9</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>16219</v>
       </c>
       <c r="D132" s="0"/>
       <c r="E132" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>5.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>16220</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.93</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>16221</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.4</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>16222</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>2.4</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>16223</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>4.43</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>16225</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>5.32</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>16226</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>2.99</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>16227</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>3.5</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>16228</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>4.23</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>16528</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>2.06</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>16712</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.27</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>16713</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.1</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>20581</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.95</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>20582</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>2.95</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>20583</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>2.46</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>20584</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>1.35</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>20585</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>1.39</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>20587</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>7.28</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>20588</v>
       </c>
       <c r="D150" s="0"/>
       <c r="E150" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="F150" s="0"/>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>10.33</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>20590</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.32</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>20591</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.95</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15695</v>
       </c>
       <c r="D153" s="0"/>
       <c r="E153" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="F153" s="0"/>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>8.69</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>16229</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>38.1</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>16230</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>4.81</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>16232</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>332</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>7.53</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>16420</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>7.61</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>16421</v>
       </c>
       <c r="D158" s="0"/>
       <c r="E158" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F158" s="0"/>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>3.31</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>16521</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>11.48</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>16522</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>18.31</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>16523</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>30.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="C162" s="0">
         <v>16525</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>1.84</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="C163" s="0">
         <v>16527</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>1.49</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="C164" s="0">
         <v>16529</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>1.84</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>16819</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>2.36</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>16407</v>
       </c>
       <c r="D166" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E166" s="0" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.35</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>16408</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E167" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>1.52</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>16409</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>16714</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>2.25</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>16715</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>7.52</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>16716</v>
       </c>
       <c r="D171" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="E171" s="0" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.63</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>16717</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.82</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15675</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>372</v>
       </c>
-      <c r="E173" s="0" t="s">
+      <c r="F173" s="0" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>3.34</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>15676</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>6.64</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15911</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>3.21</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15912</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>3.79</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16196</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>6.38</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16224</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E178" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F178" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>7.76</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16818</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>1.51</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>20580</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>4.92</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>20586</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.39</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>20589</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>10.33</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>20592</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>2.95</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>20723</v>
       </c>
       <c r="D184" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="E184" s="0" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>4.15</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>20726</v>
       </c>
       <c r="D185" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E185" s="0" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>3.31</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>20725</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>4.15</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>20728</v>
       </c>
       <c r="D187" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E187" s="0" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.31</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>20724</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="E188" s="0" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>4.15</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>20727</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.31</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>13843</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>9.109999999999999</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>13844</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>6.28</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>13845</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="E192" s="0" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>5.03</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>13846</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>13.19</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>26339</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>81.76000000000001</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25647</v>
       </c>
       <c r="D195" s="0"/>
       <c r="E195" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F195" s="0"/>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>8.67</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>29797</v>
       </c>
       <c r="D196" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E196" s="0" t="s">
         <v>430</v>
       </c>
-      <c r="E196" s="0" t="s">
+      <c r="F196" s="0" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.83</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>29798</v>
       </c>
       <c r="D197" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E197" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E197" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F197" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>2.83</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>