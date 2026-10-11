--- v0 (2026-08-24)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="437">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="436">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -296,53 +296,50 @@
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-electric-wireless-car-charger-holder-suction-cup-version-jr-zs248-4-5-6-7-15w-/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder air outlet JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-air-outlet-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder dashboard JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-dashboard-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Phone Holder For Bicycle and Motorcycle JR-OK5 |4.7-6.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-phone-holder-for-bicycle-and-motorcycle-jr-ok5-4-7-6-5-/</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Phantom Series Tripod JR-Oth-AB202 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-phantom-series-tripod-jr-oth-ab202-bluetooth-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000003778</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
   </si>
   <si>
     <t>000005818</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL02 |8", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl02-8-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
@@ -1378,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39c40f103a3f1c5983d0c429d5d4cc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f51f4935507c1d368206885220f8d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739db93df1c728866ad53b0924cf25713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a6fe087ae8d84fe09f5e6e81432d64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4438519f3417c15be359967c1d92f8c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89efdeb2094d528660ede622e8bd76306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b87377c6748521ddc352fa342beab37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4337562e5296201f5395ab8cabc32ed8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579da4436b7cb46d8283bab7854332bc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b17d96ef4dbf1160306a8b79fa882610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15409c9d001c064ce0e7704f068ecb4b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118cbf468ddb43c83b65433f9b24fe212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4e552797f44fe8796e1fb6793f4fa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d55577b39935f47db9efafa573b9014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b84b173384d357eef324f114b8ac215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157ed7e077dc7170e6523645703677f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d41b45eac4e37fa61327b0d416898a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559773a566e978d324577e6a7cd1560118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ae138f65dc2c2e6e8c0c14b5ecf5919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c740a933f3c96273182fd2a62cc876b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc567f5214258f66575f12ccca6e1bea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1e92d3ec0ba753e07deace357270a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa90e1f1f793a85e188513beb86c9f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b740c9e5a3d62279de622f18476efce24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea38a625722baffdb7f6677b5d5843c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e2b1a83c86325102955bb1b67046426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2fafe40e33586a8de393c72f2161ce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0a2ded34f31df80869d1b8ca6bcb328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96248b2d63fe63971dc2c3179d00268e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234b265c13db68ac444c242e7db235a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957a18170fe4d35471f076c637b4b5931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff5601121fd13c65de23ebc94c768932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea3a6f4ba5af197a7ac73300f67ad733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693b9611565edf0df34d009ce86113834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837ca67d6fb3e80782d12a1dfae795935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b18614339d5755a20d222e0ae63eba36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629707d7393de2ff71bc2b331a9677437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109dff154268062094cd2efd89172ad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0232ff986cbd6d81e3c7fb706f39e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f4a923b76a31a5574dd62d188093340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb5e3fa7183df483124e9b21a5c56141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cddc889f30a72d81ce1f7eb06d65fe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22384b3206d92a528d5c74d26938941443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb72537e180d0c64b506844d44c54dc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b315d0cde6046164fb3b2de2a8a8145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2d663f1289226de81a56bca0703a446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5211be1cfb2f29f5365e4e237164a847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3baf3dfd8a58e966bdf7fed357f1baa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b035846be794d45d45e128b0aa76eb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708cebcf4a49e4bc613d02f0cde699a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4a67b045640a6850ad84197e8e5cf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b2a10c32d9cbf854a45c7f7a657c852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f897a9ad8a7d97163b7c78effc0d6de53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5d970493c2c0dc2d190089937f92b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf756ba4052526648022d54d1d43e93e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8412b5d0151f4b63f221daf32250c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94f6788d5c9994b0e2352b4854a16457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f692efc9c0936227a9d078a41f42958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098cd633556b84375ab3de2478021bf859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c808bbd717dc85c9c81093733648260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def4a5eb298c757ffb2637f2b48490061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f294639c6aa224f3f0e72e0c55e9532462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4289289a2501af796765b0a3eebc4ed63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb474aa0a74cf52b3c193d865af4541864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a2c4a0677d9b88b3625c982409bce65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ab24381187147fbd0efb6ec11865f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce156003df916bc1929664b4010a3967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bbc557cc69e3471649f93231cea4cd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d6940f5dc58acccf16c8f4a0b618f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca799cd0273d16c4e995d3c4c56a5770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebdaaf52482d790878379d340e3751271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7cd91b3f2db3d30192947cfff171172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15d87ee8c9ed1b58f4fcff538d803c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef441d675fd9d403f3c5c3bac3267674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e202be5a22b808e986d11c0c11668b2475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764e2643dce2a2fbcecd4f57276ddcc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09cbe31a81a378e995a3efb9a0925a977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688b2df3f0db565af9e8b11037ec23e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd80e50a770fdb5dba3f1cefbe6f1b379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543139c22822c7bcbf86b5ea45bd08580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42acb4d42d98fb5e638e1ffa73cb480b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ac957ac8fa76444d6ac4701c38def82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264715150e5c2940c10418eebcc43fc683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24e27ff9cd18f5b44de73b04d48e0c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15911f1986c6dc877f8c800022607b985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ceea8a6ed13605374fa388127e49e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0129bcd7435caa82e2be03a02ccd4987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa58acc96309ee8a777ecf3e44e1ef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c13574cc0da194bd88d5298f0b78689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61af91938b1b3cd9d53f34433836e6890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02014b5beb29a9fffda4de41ed90bbb791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f63076eb704288c3a286a7330408b392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6048643cbb3f75ab1b7659fca24b593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a95c93ff2fc48a7fe2e69d75c2e0d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc541ca386521a0bbe921cccae45e9195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80641c7629e2d6bd5c820cce6180296a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b238b0eb254743cf9727e9271cb0f097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee85a8e557f51705492de4b3b6b445c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9fe43453f1be7323f8d67e7c709d099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96615c3e409b656b2f2dab3377f1d7d4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de394ea39d0969778310da6cd498de101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ea11b5095fc4b19691e4e10595659102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4286ebb02ae013b9a6ef866a4bc40103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0e004ac71919422d9a04498649e1b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df178356f6462973a6dc190c207dfe2e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9215db18a747001a54b0e240203d8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255700e68aaeacbb710ba4b05676eb1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46ebdd9028fac0ffadbae9daa7b9f5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2d568f57d44e6cca6ae600e62dbd2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786eaa86e37f871317bdbf94980636f4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caeabd3ca7160da77eceeb437a1f474111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76195debd4f05aa54aeb059fe1b49ccf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9bbe21fc79483d0c3814a10475403113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d6ee6c99666e658958ce7207bb9fb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df1d486cf96015d60eb1a12de2983e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f150bc885836f663c79b2483f9baff9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d32a73e8cf4e16987a3410c3783572117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f3a6797f5a16f32ed414fc5a29900118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c737fe6d3bbf42763336ff7d0cb8ff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669716f7e941139300e45d92d779cae3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc1331e2a58f3199088aa3de39b030121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2dbdcb83d7b0241d689ffe3a7aa21122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a031e3da76f1e91552ce5bc74f2b95cf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe630a3b5a6b723f37308a538e861448124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863c9f479c51cc65b6e355c41db187d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55e1b0e314c5e770294bdddd8cbc51126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d812162171124a8987f7127daf36f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80733f27bbbe7f5ff61e219d01290852128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a92ea0b0e89fe6ab65562cf510fb5a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257d9688b489d4e710a0f0033f76354130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b5fac076767b0b3ae625f0280bfa9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b6ffca8877c9d4dec4a409b48fd06132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a69cb6e6231ffbbd5cb81885963b47133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642613e4bbec47c79668087d2e7caccf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac57afbbc9b6864ef7861d59730a4d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd191a7101fa7b8b5e8383059d6899136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41267d829d17a83c060e731a4331f9e6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8128c5c9e5d98be70764e11d603e24d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791eff6ea67255c32f99b4678f1fb6c4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0f4569fca7e45994f23c14a2919cb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1ffdbb7c48191de299bbd4195c45b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00069228d51661dbb73d9e8ab4fc6d4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217dcc5cce6f2e10aa2bbe91ef6d39b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd8e0b260031bacc1d4fe9315bd533144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd770d758c3efce120280128748f046145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ee31c787d75ed31a3e310e9e49f73146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4db628a74f68cab2b3c88b6b7cbd0c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808c5d2154e8e7e62e817658d95dda3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de229424948fb018697f641c3260231149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60abcd609db5def4df721ae39901f3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092712ba7d216fa92cbcf811df5e233f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f73a0d5fedc4d2589f764bc54a1d7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b19a31ab6325e8f4687e7a24b94dd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce4b5877fec15db45a50a751f1ab5f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74e6cbdfc42f91ab925d7a45d51308155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e439ba358c85ada0aab2f2041297b22156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b987ba02e49cc643fa616c1373c54157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9077953c7c11ef12d119b39e8c27fe6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c021d79d966798270b684400b4c93a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a98be55bad432d9d8145633fa7a25160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae441f638cec20814a525cde1fc4c924161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1205df3fc5fba9e5068b10b11977af0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103f8e5463ffc001b42358ab89e5881163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eafabcc2f534d060d2b66cfd7a8690164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af54c5073b688ab289a94659e085c3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43b5f788d8b31728941ea1df71d3f9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23083ed4f0197a720b992958db8779167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf906532e35b348ea81ca6214a7c87168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2a25f8c2bfc04f5c30276229cd94f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6458e696e8641fd694a306879d90a7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4592cce0d21e6a4404a13a6c2711d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079f8793aa4830739cee71364a02423172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181a7dc94709113d49f3dd8978e31a7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd779654931a1b478f5111f1141dd2f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50179708c3fafe2605a5c26d07bd6902175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2e979dc494a140b36dd0dac685b16176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489559355cca2f3db6e7eb865f1ff07177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35712493c9992331c521474083e1a558178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c676954f0a73ef4ec820a0ac23af6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746491d6e14b4ab86f3a3a632c2f131180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19bb7f91441c05f1da6a3632ce5a6e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ca44fea671cf8086f835f1b7bb0e3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09b1eb34b66222bab4257c78fc5f77183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb495edc78d8645e7b8be82d48ec2b7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430e33865330c277747489a69aa061a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b74b5c9b035f9911c6a014090ba26186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a4efe889aefeb9ee612eeb71aabff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff16b65fe6f0765c09744183fea3087188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d91b5ef7f686c946de22baef6dd1eb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977fd2ab3fbe513032fe7a443b47e0a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414979887bd1ece6671e1aa94485ee89191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676f919298ec4571dda72e4ace9a717192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea7f4af3ae93fcc9d48074cf3e4cc1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4657a0b231b9227a0ceaff97ecfff1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2a27c894d464a1551e325c7187670195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2385e2a06659a99fa9ba5968eec0f1a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04492501d3b03278da0ed85e334ce876197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08c6f42be444f23466c68ab6bac8b4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09824b0a40a517efe7710dd7e9b60a0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec3434580f3b33c6de08bc90d42cb9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8282a6024ff103ef47600ef7088ddc9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0aeb6d2f83927b552c2203b1ee49c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf25a9ddab5708543cf34532207179e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3bb05d69ee29eaf6f58ffe1b3e9fb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c06a971ea6b6c76706ee69e8a47205205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563e54064a682d928dbeb8aa8de2837206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74ee175c9eda6e31a59b0dc6228472207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29797d6a08fdb27908eebb97aeeb7b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8822351a80617d81a2221262b6eda7d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47a67fa26bcfac5ac16a6d18b086f9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab98e925b95a1158e77b31d772fab29211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aada725a352539d3c3e5ac5fd600f0b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a26e5083bbcc7e8cb79a8d0450d48f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4bdb7fe4697a924d1b750d77ab2d3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87558d831f6e77ee01ebc7588b72f97215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c19c23c5da76a70add045f073c2b3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85f2c11c92896d6dfe56c6dbdd5748217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40c0b2da1c5fd167c27cd412ac90e8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963230cc4bf92e1ee339a6d7de73dd0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0daec346ea5b6c7c92571fe9acaa8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29412f15ddd491c14a9bd68e8564e02221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6fa21387d0e13762829cc34d8abb7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677394da64e3343c2d47db82d36a0855223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b1525b7f32614b5a336b21746bfeb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69822688f75901a1f6c1fe4b3aefacdc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8aec12fc08cab771d2061af73a0324226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c4a4f405c93a8aedd8be7392fb124227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c479e0e978edcbb77346ac36b9ac5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8be3b093c92b001adade0c857234f5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b44c657f4d66fdb9b711956567e0bb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11cdf918b56b26a56426446d7a29de5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703749524cfe6748056087bfafdc902232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86fa342e84a8f6b38e36dcc690624d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47356ffde6a2026892fdbede247b86f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8cfe740c2b02a211f990138aa147c0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca28b1c332bf0f00510d7d270555711236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d749fc67b5d09691eddd3b96c9cb9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97bc79dff1a6cfcbbdbe337b9e9793238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c195b460b3e5ffeb8d6edce035644239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d978aee711c969db3e26100cd744f68240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18aa3b120f1cdeba44c056b69232698241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2f6d7a0aa5f69357fc3e5ac817857242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc65a08757fad23f3513d0ee5213c2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0311a3d47cfbce3875382a4e65382bc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9bd67cc577fcf9efa35bd695e82eb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee7be803a005889b5cc57ecd7443a8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe7a15878e35df2ba6fe79ce9ecd58247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf8dc6cc6a74603fed2080b3549a1d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b1772c605000b9bd0c7c82b6bb921249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68480373e5e1395ab8099b50c3f6bc3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a27965a1e8d533c5af0e57381adb08251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130dd3c5da3df9317fb3a0b83372e3b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c75786e06b206752c97eae45d20098e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075eae89fa7b69ccfb06423c9748455c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1048873d43ad8b48e42e85631d9e7f4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dad800e354a10bf3610db7cbe27fef256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0e74feb8f092c4371982098d65c83257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23a609b85bce294006b777adeaf960258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2bcaed1c862afe5a603012ac1b3318259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ea27e7792d0c54ca4168090b200ed260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8f8d3104bf9c040b314a055fed129261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6641f108ed12c5e8313d73f6df940262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b303bdecbed372c3482a4473f3f79263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c75e3abb8d141c76117174607cad56264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7e627874bfbd21a40d7461296d228265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7fcdd02f489d7fa923eb64673ebe5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd4dcb2cc34acbb7a2ab80b224b5e2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1285c2c42de3b4ce818ee61abe8e6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a359eb5b5733d8257ca52ccceb19899269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb945384da49bcc0ead842f723c5d58270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5a898575f1839047afb6bf72a4657271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e80d0a09a89a65ec68425d191d3e8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c129690f78477eef0f5622ecc716114273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70fc14832962c98095a9dfdf63d0660274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856a7585f572862631406ed12ceb28c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962fc94d010434b6ee1260153f5b32f0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf430303c60f6d56b8d575c579c9ba3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38bc2983f8c9ca64a6c5c7956b98f25278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4929a9cdd224236ba6530650fb187279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a13aee8c6135379a8f21b310667bd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0921745ca2a6689c0156f7a51c977281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826c99a681779aafdbc5c775aba703f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f197cb67a29cf3801ad58b08a51d9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7f1e011e84ef10914b3219f73ff67284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11152fb172e2c0e61408398b527d6d2b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a4ebab5d35bac2ffaf23c85ddbd48286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bdbc2ae88638805e885aaea14aff1f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb96ef71f5b5ce5f516b3f75c9533703288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd48bdc89fafd5dbda5607abb1c92b6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928620770a7650a6b437ee1dffbed7b3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e1de86001ddaff4200326fe3a4b11291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d7e16d7a3ef143ed59243fad83bc0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259f2831051435d0f2237b432294cdf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3c753ed9ea5a63a11d7f9db702806294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49bfece751b6af250752e447b7914ab295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3296fec8df2a1d198959ed8d714ce296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a77695b2c3a3f52b57835c1b44357297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af9af1feccbcbefc8dc6e7d4e748c9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e85737356b99e44827f3ca636c0ced299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c43ef4b19c1334d6c23d8c92a8e20e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76687033d5df478423ed62f365ee4819301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7cadb66659d2123ec230b21948b76302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8445ede7a488173200be0d07ef28d9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc34a3b830c659a4fc4be1480a86be5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32787c61c26f64b0f64a61195d47b6e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab60fd27b07576561203ae22568ed0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f28a3e3ec67e9b39affd3186790d14307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b68e47126dd8b3dbdd6b98ebe8e8317308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55615edf4fa7fe089018ccb027b8088309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4912530524f34f2a65fd999d0c2e30310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271043eed73b661864ecdf8fd494539311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6158b574040e3f22d92f439a5fafe6ef312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93e3881f1a7d9df1682cd8ddfb4ee7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a2ca552c2c31cb4396ce6438b6954314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f743cdc6a36bb2575e0de74c5efcf4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7149e0895beb5bf194e89df667133c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ddd7d9a3ea63d711049632f30c4aa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8fa536406f2b3662ba776d7916804318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff33df6bb973f63b9d5bb8fb2c6e1d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7b632762cd4a3da639fd3ace26639320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf95dcf18c7ccd2bf4ea1e3493457c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861243f37027a5587e39b66bf33602c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16954368dd63e633849f14ddd455dc14323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca10a88413fa14bb8fdf5e88a612c3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027746c15a39b1d05030f376042d254325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af71b3ff13a63a9c2cda1316423c63326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc3a9d4d322df0b6f6f0a46a30abef327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad370c025235b9fb24c319cd00b359f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375bfe60ffe978d5eb09d4057bdbb308329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f93e3f2bbbc3a33027b8d716fe5343330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0296d77bd6ea72128b23a288bb40072331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3bd88d8e8d83227d44582d25fd62a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063fe1c0b3de5550dc572e38dccebc2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02767c2163ca109f96d3974fef91d1da334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73556dae52ec12bbd02fe7bdc29033cf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ad0b41137b1f4ddf8e45efcfac50a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440095bdb33f771dea92abff313873f8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f77f334ea2dfec8755af60b28b9fd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488dbbed6b720e65e9684bf7cccd72f9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c13d3c76dd8a97baf59ee6859c98aba340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b47f45e89ab3c133e7fb5669a11fe341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d89ccb6e37b8cca935b8f3944553d2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a08f9c415bbfd4703929b0cff399f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691c4402acc5151d8104750d5c4861b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d608f00efe6bcdfef90bd9e73f8ba345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5edadaf583177135376d839e719fccd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec1ef131d5bc487817b44a734967f5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec72c3a8b4ba283ecb9f90f6785b66348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e773063de3b7b113d49436edd2272b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8283e158b4453e56637159d5ebfde3a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729255f53f75fd8cc7b345886d43aca351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d2f4e1fb771403372a65187a0d83a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce83845456a380ce912e480f282d7dc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bfcd4d1add0a1bc4e6ccd92eda66a3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12779c44d618fcae2656b03a0a81391b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a4d065be70566a8be5ab1772c169d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828371e3ca58cf18b66ae714dbd3cda357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929805d6120b84d204e798168eb8e9f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ff297f0142987e5b167ca49ada95e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99675fe8847209b088a57c9df883ba06360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5058325bea5f517e929ca26734e16e8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ab874e6507f897fd8b461aecdbf3e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2a4da6e7c02bdbdd2224ba653644a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c825c40bc7de992cfe9df011cd06b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624bd67e48d9d903c66220129f1ddcb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144fdd1a5f089fc1fec20d290f3ef71b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a644d56f1770c09fbabc823b5466e72367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c14cd50416eb53b292c6983677569368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0abcc9432826ffd893029ae312c721369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d17344187ff67a87ab591f69b5f38370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65055d86de5ba17e7880e82ebd1dc9d6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca1da4d407a595e71aae0be18118d6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3fd0479324b0fd14c92c2f609ed4a6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac1b5bffe543440ca29db458ae8894374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9be2d6864fafac566bc0d7b49506da375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a4f97a8e7d0dc47f12c582cc34b97376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9da3dc3cf6855d7eb9b6c46387b494377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6603047881d728790d7de8905058f3e378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11273fb339f1fe450c14245091151cf21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288ae0c94da425eca92424a750ac5912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d3e8a877e6db6275d4b07f7500caf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef148ff0323fe80429bb4c05b941cd094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ddab51f868ecf209e31117d8765105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88daa86a4b6757abb09e1d767eef672b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652463e0ff1449f0cac834c2b1cbe977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb5773cf34f8cacddfc4ba0871af148.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55bc52b62ee4e4c12d763b3de63d409.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7bc7f4a18703964eb5846235f4a0b410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36b4a312417e88f7b373a3e6f8c19211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63645a8ec083e76a84280a48505ea412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10864dd8f67482f38cd0c55534a91313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235099ea6f626512da0cbb55e2ee82414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4787f3714be530c00d59b60cb437f7dc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638ecce40b61b75b8354d34399c7eb416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a341f9ee9807a355f6ae37428d138717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa3e93274bbc8a42d4231f8d61ba4618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97dcf2878d60612e4cca6c4cc5320319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ccfcb5b15bf2979463da20af2d8c2120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bce8d2c204ef0a5ceadd7215cfc24121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d83d5a9fc66da4ac6a396e01f3848922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41678cc2a14642f04927be29df20502323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd91b280d761a4a1eaad697d14c9a8924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b3edf60686e3e3c40ea1457f9f5d025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf3ea8ae1fdf8cffe9eb13525079fc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220f289d97f31c6f36990daf61de4fe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f61524796aa92e5073e18bc939718228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0c01e366bf96c613c942d76becff029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e720ccf4f627b761d6caf6f75fd0d830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf643cb9d497c11048a4de63abb34931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ce34c63deabbcac9bdc530d759e0432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd641d3c55467a26a01a8f776ea7de9733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2866d6136991ab906812a0ea73b6134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae9b64634744e5d2589709a365325535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba565a98f18735723dac3fb47a3f9436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278925e987034e5103cc2089d87fd2437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef29a8aa3a40cf9bf053ed2674d32238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba98b8931bd77662f326037f0ce1c4839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baada224635c7fcc96cbe4a014df08540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb851a80c6236ee242b59a23a47bb42c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bcf9f7a46760eca09a948f7a0dfdce42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4aabf5757142f4b9e726fb157128b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee677c4248ddfafdc36ec903a0f38e5b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da8817b1cbae2fa1e4c309730def8245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0060cf22c4bedf7e3f423df8c3eb3b146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45240349eca8338eba4ec72f608ea647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e0d0a6b6bfcde6616d75ac6f481ab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72ab631d343ce412fb2299e678f97e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a78f81806f885b08b2fe8d296983c050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70355fefab34c6bcd5282ff9303614351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248943f8c15294f96720c90ff49af8da52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888753c295f9d206c81693ef5aa089b353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92e1e33fc92b4597c9e765a3acd6b754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4cacf324b2a2e6507b2d877089e80e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f8ddaa55dd6af4c110ee0065d93b356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3385b526fa6dcc2566feb6ad3e66fcf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0094b33106e88ba5e233028e9fb9158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d86857f1064ba82b70d89e156558d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54485c81b542f8e070ff3dee34c9aa2a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb48e7552f5e21fbe4fd7ceb216db561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa601024618d7ae814d19614aac7a662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0efe9b1314c06149cbf9faea8a864e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ad894cca652f11f770422e1ccd01264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418dc2736db45aba8d8e6ccf388dbfc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443645687c8701ec12ffdeddeff94d966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e282a58dee48aa928c37a061b4c1de67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884834589aed721d656850ccb6263bf868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df581e5bdf0fe8e6baa519f0eb20b84269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419828b0f3cd58f457ebcc1d38de66e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5e6fa9e5f133312688900c526a6ed71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1ff823617c99c1bf821b6fb1f3c0972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd64f340a89c9465a8cf2823749ec2b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58130192b8a404480da3e6cb1a1a985974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdacb45f6f6b386069101abb5d1cbd7d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3afc9d6e048d58cc9dcb102024bfc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c7184422e303fec810ce0f776829077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d8f82ae83c51dfd950f30d3769d3c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a0d5ac062ba7a54283ab76fa24ef579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b0558c9535093a7ad953594568a4880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd02dc08e4de50b07701ef6cf79673081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d84455d24d4aea389a3ff75e0fa6782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95c697f8201ff857885729778de47383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f422610086d45e8c81c84e541099b0c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b232d8d3f12b0aaf6b1fe9a2fcd0c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f82019ba032f3a9184bbe487b8cfba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e76a6f8b220e9c1a75d1ad0dad0c4087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552df9e41f980386cb74f5a0aeae4f4a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740e7232c2fbc9210b02e6ba525101789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcdf2837bad3b610aacda5be3586d3c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e8d8c1859c186fce0c5e14a3d221c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9194527e132deb1dc587c3e16105ead92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b9bad84e63df6797cc5b6882d077f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f35093d69f3a75946ccf97e1a2835694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7d31665b6a0b7ae1cf0ecb634b01195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d88309706e112195a68fcdd8e56e13796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b032ba9d6fbe1632f5e4700cbf3e88797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f02205746f8915a3a5cf78f88862f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7139fd3ee6de7cee369ff0436a9321b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abccd9df1b3e6d76d546914f9ca19ab1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751cff5e3a6c425a89437580d699755101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ad4c369b315bd6223c33e4491b5da102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2fc3cd64c629fefb995451fad471e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a9cad09b07af465340fdb55468ec6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d7c6881736883e3f8246f6f06a18e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe1fa9202fb792129660421b40686c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e815a9ca2ee23ed8bbacddec47db3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c2772e22944395665b41f86bc438e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd6b99b3d1b6b83668ead8f34e8c64109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54951f87fed4e8446636c1becb6b2968110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c0a1be8e143ae2eeac2c27932dca6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260af90cf895f1979b02b6d99c3769c0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d19c07ffd58cbb020712386000139113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad368e542e2173686b625f706ccc87114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccff603d18930f4ce39913717abc59a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427c7896720ada9029c341df71ab240116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b847b94268c27dddd852b0e203430d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615e1aa8bb6575392f431b696ad06eb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9dccefdf60b064ef2e357a289b9501119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb80c2d64e6b39ab760ae5a18bbf2b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227eba09de0e613ea7661ebca970993121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88341a2ac4bbc0766b0031d5d3326b7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92eb20362e97984a052eba97c10d632123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a72241844dfb723cc051a4adb34874124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14512ee93f723c3eda37bbcb328315125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e585efd0152891e7936ad5620f826126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ce3f9eaf2f6735aba4b0ec7703cc1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6e3e5306e2312504e2e26dd53f223128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6389bba2687853df4c983eba19b09129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1537aad1c5fc57fff85430403ae7ce8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e610527badff82529787792367642e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c60dce3f1bdf798f2f9a87f32af7e4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacbd7059bec0269d0d2f8c77d2b179f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44777820cfe4d17f76cd14dda9f1d4d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109e8d353149525507dcb2993373d0c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9feba6613ac5243842894394bf9c3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac45ea297cac53c8ba769c9c484ac5b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca91817ac35c879f68ae926a09ecc4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b7bef209e31baeff2ef108743df2f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfcae0dc160340c857d541089098820140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277afbe18c880267425690192b983e1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b996770554f5050e21b32a4bd7bf5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd18b06a981e7dcb22f24ed272fec41143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40ed5f594ef991512f786c28cc0b91144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed007b3c91de86fc156f0a12080ff03145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b2766a4cf807940f3310a24accef4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c8affae4067d68c97a862ade4c270147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a44904c323dff69c200d9105e3a02148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259403631d6fde5ad2578d0d46e327a3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef036d859bc51a5a136ca03025a3e6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e022adf3347612059ace9588f5c86b5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc802a05310d3c5c7463f804cb6cda96152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f458748be4aa3bfc82bddda344f864153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91453602d66f2775d97583114a493fb9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8835600fa6d6a0d8fa148f6e560f6a4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4f759f6e36b51a875901eec037bbc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f54cac6e13a11148c476e0c8b761d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7847739615387c57c9b9f1774f3089158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847fc79e14f0f3c84e076658cb3c294159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f2927b48f11e4da54fd8adc717ff5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3796cc847bff86a3e021b9bf91a816161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a183b834094da546f4bc028d6cc08162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9813dd5cf26b66c94807b0ce97afda163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b25baa7a95d0299609b540a0a5bbf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252fa3f60795ac5ee29c79d1c1cebb0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1248b30c38d01549cc21a92dfe527166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677a7c931b4fcca45f67ecd2d3ed49c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bbbbfb5ccfa4bb9afeb3a22e43721d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617bbbc819250703b8b3e63e0d11dd5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c888ea7aac025fb66453fabc76ab50b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2ba6f047809c9951465421d74f1c3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0ef270b83885aaed9e3b7b0dde524172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22e7296b3c45127872b69c0369b171173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b4598fb6ae022b73728444b21ff4a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314aa7b5773dde69a4c539b25536d0d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9771df62ae7a25b9aa1ff6fbb0acd4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d387219b8841fabe7ea4f96d9dc18a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb132a2a857e60cf67fe4b376647080178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a31104698cf2a66e4d6f32f440adb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a69936aa0d6c90555acef69f71b8e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc23ee2a30b780705a26187752de32e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639284ed99435cc84d9957280e86fe5e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e82863e2539257d7767a89ba15448c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e16c08035e2d27e43200e4bb5fc10184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2cc454df9eaa2a4c74f33441e46260185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225feb594ba760351a456fcf38148ea7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801fb19b572555c0fa99d0ec895d571187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2a2b958334173118b7cc7acb28164188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec08f7ddc2e548938d506682bd99a6f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0545acae986f0b491ec7dc4411b78190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac534d422947f214e9c30ab1257404191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd0e752da8fb56dd214d0df3853214192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74608415a6263fae7d9e82d77a630fd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c443971409e4305979722cf203d9498194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f1cc48b72369476ab9f4c6f881a11195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e35ed1ed5f5f47f5cc0469fd85e1f3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1ea9f64f459ffbc6d9348b1019f00197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6aaa99eae8b024868b1ee079a301b3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55926571ae006ce14e1ea35f8e9eebc7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322112ea33b7dd8f6e641c9c88d4031200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dbf1e4628cb2ec21d69c640e7eb5c0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c5c834827d00780166403707e940c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a100c9655cbbc0011a5ef3566507d26203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343d85a6cf6cef0710876103e8c539a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bef91a86661666cabc7b195e4b5dde205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25890b4023db0bbb5bbd5abe811567206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca994aadf3a92223f3efd88ce77b9ce207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96322f1636329287b62059d6f6ea7c74208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162643436fb597f3a700507e38cf28f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26369427685801a953bef267f7d2ae210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876944bf9e5220909806ebac2300e5f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951e0630a557b8042fe68da482ae79f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523375fa7179c59a7fb101043f8963f0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91640a1231ae09dad4f7192586919b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162644dfcbba411aa083db10b49b4ab8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb366c6f70f6c0106545a1c08a3ab5a9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f885b2cee9c0e3effd7c85bc639c0e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e027a79f8016f80522b8fb9385fb6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c2a12e329685abe256ee3a9424bf7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb07830655a14d12c0a8b0baa65010220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273508bb4bbd1f2be9d8b6423934b62221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9dc091febf9564cb786d48acfe56e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd7cce9c894cd55fb7f85014d9f241223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006d1dc6479b55316d1b347c29f2a1c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb337d73a9e51b7bd7f1f0ed127817e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57447084941e2d3eb3993d3951c0dd8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597c40b6684c97de749505031b5d070227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abad9bd7a189be76afcd04dd080bea9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a36e596122546091210c67d623b63a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835375698a1b95f35ff55c758683e5d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ec816669b99ba8f7cefeb5f58a060231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97f76020ff1136600a5b1c3ebe6714232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e77e4e466269505a657f06717943b7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee8c98234516da564a48c5834ca6c7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de5d24143d31f0f53dbc060c21b8a9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2bb22fe85b5bb02495047b12fc81b2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa069e39eee318a87451e7b5789083237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5061665d061459a3db1e54a44f35d4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143ff70d1ae1fa10e5a9029f9c08a07239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9de6d747d5113f8157a98564d8c247240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e82f9013c17479dc7c1c754556716241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674192ad6883cf1499fde6317346749a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67385feff3e00069b84fd4a55fb4c8dc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171d83fdd0af701ca9e8a5c4511de75244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ad7afe44f42d58b836d5ab99787ae245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108dc7bee577f4177925e761bbd2a8e9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d656b02411b277391ada82f1dd47f6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a57f78b8d2e90b591d9765fac340ba248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee6710be6b1213814fb4564762fc06249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb547291575aa3daab12f77edb412dc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84610b86f65a7a618839710b7d4cc889251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762542e00029827f9b0cc26353c7f52252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90dac805d496eb3876cb7d044466269253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699bea82b30762733ef2b20eae1c61c6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75527ce9b874c62c44a31c7df878af0a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8ac4722abb35548a779a7f987ef90256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef340fe87fc48737bf79990c41ac785257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6497a6580668ba9633554ef8afa9abf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc004bf583f8448fa153a3f99c2cf6c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05c68971d67b82a2d4b2fcd0630530260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1147e717d965fff357723593ac2d02cb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d88d484bf5a30cb4b37cc0729a28be262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a46bff9ea572aea72b6113b6d9b7a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362957cec6538fd5ed13dcd2405a0fa1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d40ab38c5a080f10869619dcde477265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e61592c8a760814e6ceebfc6896869266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e35bbbaec5fd6e2317b7f4e5fe06f2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fcf385695659f1829bda0ad667a47c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626be2e8220a1c2d0a1363083fef4a25269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b4a206c2e9c47225eb4434ba07b09270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0663721a14df64f7e7d1e9f014276a3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f863f7d313302a4aa27a08dd65152272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ced5bbab252fa43fa830bb6d10eea8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4156af7a1246dbbb9eb0d7f1f41e549274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45cb2167a3467cfac854ffc76a935e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092bed206478ef5496bd35e90e3acdc7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8da2bf732cbcf033f221400cf23b08277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c7f19753612cd637333e550d6132e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be54327b8308c2856aa5b472a00ef6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f739b92c53072d562ec0535374af50f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad71c973c72468cf9873a64e797e85281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d379fc0471e5202458f36eba16205282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a340928c9e625c60edbafeb444fc547283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b77dd3a2805cd6938a5eb14ba6aa199284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607de09ec8f0990370faf2744b89034285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a1795010cbc64e3766cc9ae0e5cd2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140afdb1d73776ec63777ed1e3de4c9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24317e25ffff6f230081994c5d5f99df288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6a9874c248aea4cdce145b7e577c5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4a8819aaf813946040ea53f14a228290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e9747dd8406b74251a1e0e1d6cdcc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3db41ccf5032e590dec30c081562a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b03cddc9a4ce6bd0bec654ec429b2f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469531ebdc8be6eb683eae73d1f6396e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8c2d19958885cc27979282ec3332a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7fdaa120e94a3d350334735b511b7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd25181e029951342dca297e5ab277c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8bd243b80e8cfa2dfe58ef8ccf9c6d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086bcdb3dad3364f5e8065164926249299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a14d62511acfc13df0591281701de8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5e06f969ecc6e4ddccdf2af2214cd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ec1909755c19a40c3ca98f26a0359302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990a59ddadbe168b3a2bd986cda32ff303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03681ae66808bd8096b73bf95acea8d9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5c9659991882b9006639992455375305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc72a05f8d4fd425f1344ac5f1d625f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc7da54480a9da9c89a4f5b0fa8604307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44afbbcd40496932d3589df84b67525308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011aeba9d3fe29910611fd62ebb79b4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576d60fff53519744ed3f0c2cddb5d7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14610c92ab32a09785c5441ba69ed7e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f7d057631df1aac41ff9cdfc216ba312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a29bba079988a54dc223949db1f2a2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9af5855c2d8c7c0ca63a3804a82de314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459caa66b2a9df80c343cc9b2fec321a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c39e8dffddc3b0a7f4026d99373627316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12269581cd04d00feb07681128be6d0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c8e998ad15511addc000cb9264860318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e383214697503e1ebdb1a185dc2df319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c218059df849e6ea101830d77d3ca320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a2828d56ce7c16e2331ed11e32c0b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc261fd745b9725195c224ea946b5a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e39b70f8748470145a620952a62e89a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8291743f3cc89a05d9acb52fdaffdb5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf271012c68915e84589d481f9d3a61325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a444181e33a1e6bbe51b30658659ff326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8e35cf4160797ad12d1e1f705453b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f146fce17eaa0daf89042d0242a87328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfacd2bd2463a72ab593cad45e9de93d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8cb6bc0ed556dc821e45b38c77b8e0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e916fdf7860f450db8bd6ecf6a3b8df331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023a07ea9ea60d69a885336f3553356332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549da000b38184e3b55ca78fa0f230b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151ab692e4a1c41ebf39dd6459fb8c6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9209a0e0150694ab0a5e2979211994a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4a5413e22dc8f5e7fd14f2410a2bb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b2d5e95003538f87c35c76f84eb71337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bbcbecb91a6d13401c6e3e32c4d919338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e9d40bb176328301e7e0dc06f7688339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b14aa110141a874ea30b866debefc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936e3ee582f701b902dfd7342a3ab02341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30c355d20cb1a855e857da5c05f632342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe897f7e665b0309fb7323214d4bbbb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee32559cf3e390f2e05aac4ce2a17a4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e8db3ac83582910bf08853490035fb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17363fa5000af7d2299ee717f2415fa4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637211b455b9117943e06ec77e953fa9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d9eacbe7f19657ea12918ccfa31f9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d3506c535d9080db7838b1816bfb9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0424ae73e4a99de3700af04a88ef9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26c0809bda517aeb091bf2b3874f5b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3133bda1bf82eafa5f9ba414881f80352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a74ca382bfc60772a1e90fd44e8ca353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7e03f51ca2a30b8b91f4a74a5509f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf992570d374f3a3883e5b8fa96e9d0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a37171a49967d516a4ff77f756f532356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc414c8283a21386bf47049acd2b80357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634510968c86eac7a534265bff25fac358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb731efa23aa0df9ce3fb1a8e641e5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca5f26a5a41df6e5224349a5355939360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af6b016ac12aadaecca19ae41dabd2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ddacbdbfa686c505e556dbe4f50de7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3088f3d4100f8cc41b7919d985ac91363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d739bf4b79ab114de42d76a0191fbb0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c73e5a7c44ef3fccd25a0fde55084f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445225ada218c145bd1db8d5842c6738366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254f0105342c59fc8eb82ab994723a3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f45eb0a5a4ea7c14a848a028c03e3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bcab0b4a6fcfb81caefe17b24f8766369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d1cabe8bddf9a033a7d65b516cafc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11fd44f3657d5e86d286590e17c90e4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0596537304a2b8a120fecf9fd0cfa5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244a311d518a23b898414ca9cc7046f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda8dae9d9314b50da55a35308b6c935374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5af98065e0d4a925807ab2482a1fae375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c37647b930c12da7fadc8afcff199b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f02e588ad2e11d760f9b77dc099fb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937793520ac87000ffda558d0000b88378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -9610,51 +9607,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9670,51 +9667,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -13925,3418 +13922,3414 @@
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13593</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>20.83</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13594</v>
       </c>
-      <c r="D42" s="0" t="s">
+      <c r="D42" s="0"/>
+      <c r="E42" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>7.1</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>12626</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>18.51</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13702</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>23.22</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>13703</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>12.46</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13704</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>48.68</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13705</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>59.67</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>11644</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>15.98</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>11894</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>4.43</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>11602</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>5.42</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>11603</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>6.39</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>11650</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>7.31</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>11652</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>2.95</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>11899</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>3.75</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>11900</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>1.96</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>15679</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>1.81</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>15680</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>4.19</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>15681</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>3.56</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>15682</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>3.7</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>15683</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>5.09</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>15684</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>3.13</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>15686</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>3.57</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>15687</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.94</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>15913</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>1.72</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>15914</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>3.69</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>15915</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>2.95</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>15916</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>4.63</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>15917</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="E68" s="0" t="s">
+      <c r="F68" s="0" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>3.69</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16197</v>
       </c>
       <c r="D69" s="0"/>
       <c r="E69" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>2.48</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="C70" s="0">
         <v>16199</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>3.39</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="C71" s="0">
         <v>16200</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>4.57</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>16201</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>3.93</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>16202</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>2.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>16203</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.92</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>16204</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>4.43</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>16205</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>5.41</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>16206</v>
       </c>
       <c r="D77" s="0"/>
       <c r="E77" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.08</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>16207</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>3.49</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>16208</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>4.21</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>16231</v>
       </c>
       <c r="D80" s="0"/>
       <c r="E80" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>6.38</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>16524</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>2.31</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>16711</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.1</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>25329</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="E83" s="0" t="s">
+      <c r="F83" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>2.63</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>25492</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>1.88</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>25492</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>1.88</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>25059</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>9.09</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>25060</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>6.88</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11645</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>11.13</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11646</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>16.17</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>11649</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>8.77</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11895</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>30.09</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>26141</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>20.71</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>13634</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>7.1</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>13745</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>16.29</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16411</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>7.52</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16412</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>9.93</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>25493</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>7.37</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>12770</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.86</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>12771</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>5.18</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>12772</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>39.69</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>15235</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>0.98</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>15689</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.22</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>15690</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.94</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="C104" s="0">
         <v>15691</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.44</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="C105" s="0">
         <v>15920</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.07</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>15921</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>3.44</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>15922</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.46</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>15923</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>3.19</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="C109" s="0">
         <v>15924</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>3.65</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="C110" s="0">
         <v>16210</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>3.39</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="C111" s="0">
         <v>16211</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>16212</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>2.22</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>16213</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.19</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>16214</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>4.84</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>16214</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>250</v>
-      </c>
-[...4 lines deleted...]
-        <v>251</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>4.84</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>16215</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.53</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>16216</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>3.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>16217</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>4.01</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>16526</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>1.93</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>15237</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>0.58</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>15692</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>2.46</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="C122" s="0">
         <v>15693</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>3.56</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="C123" s="0">
         <v>15694</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>3.32</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>15925</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>1.59</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15926</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>1.46</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15927</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>3.69</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15928</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>2.95</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15929</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>4.19</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15930</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>3.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15931</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>3.63</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="C131" s="0">
         <v>15933</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>3.9</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>16219</v>
       </c>
       <c r="D132" s="0"/>
       <c r="E132" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>5.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>16220</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.93</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>16221</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.4</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>16222</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>2.4</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>16223</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>4.43</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>16225</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>5.32</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>16226</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>2.99</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>16227</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>3.5</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>16228</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>4.23</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>16528</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>2.06</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>16712</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.27</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>16713</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.1</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>20581</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.95</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>20582</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>2.95</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>20583</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>2.46</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>20584</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>1.35</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>20585</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>1.39</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>20587</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>7.28</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>20588</v>
       </c>
       <c r="D150" s="0"/>
       <c r="E150" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="F150" s="0"/>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>10.33</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>20590</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.32</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>20591</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.95</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15695</v>
       </c>
       <c r="D153" s="0"/>
       <c r="E153" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="F153" s="0"/>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>8.69</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>16229</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>38.1</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>16230</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>4.81</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>16232</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>332</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>7.53</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>16420</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>7.61</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>16421</v>
       </c>
       <c r="D158" s="0"/>
       <c r="E158" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F158" s="0"/>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>3.31</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>16521</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>11.48</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>16522</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>18.31</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>16523</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>30.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="C162" s="0">
         <v>16525</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>1.84</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="C163" s="0">
         <v>16527</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>1.49</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="C164" s="0">
         <v>16529</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>1.84</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>16819</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>2.36</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>16407</v>
       </c>
       <c r="D166" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E166" s="0" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.35</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>16408</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E167" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>1.52</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>16409</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>16714</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>2.25</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>16715</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>7.52</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>16716</v>
       </c>
       <c r="D171" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="E171" s="0" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.63</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>16717</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.82</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15675</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>372</v>
       </c>
-      <c r="E173" s="0" t="s">
+      <c r="F173" s="0" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>3.34</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>15676</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>6.64</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15911</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>3.21</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15912</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>3.79</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16196</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>6.38</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16224</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E178" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F178" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>7.76</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16818</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>1.51</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>20580</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>4.92</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>20586</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.39</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>20589</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>10.33</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>20592</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>2.95</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>20723</v>
       </c>
       <c r="D184" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="E184" s="0" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>4.15</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>20726</v>
       </c>
       <c r="D185" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E185" s="0" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>3.31</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>20725</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>4.15</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>20728</v>
       </c>
       <c r="D187" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E187" s="0" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.31</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>20724</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="E188" s="0" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>4.15</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>20727</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.31</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>13843</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>9.109999999999999</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>13844</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>6.28</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>13845</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="E192" s="0" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>5.03</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>13846</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>13.19</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>26339</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>81.76000000000001</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25647</v>
       </c>
       <c r="D195" s="0"/>
       <c r="E195" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F195" s="0"/>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>8.67</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>29797</v>
       </c>
       <c r="D196" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E196" s="0" t="s">
         <v>430</v>
       </c>
-      <c r="E196" s="0" t="s">
+      <c r="F196" s="0" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.83</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>29798</v>
       </c>
       <c r="D197" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E197" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E197" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F197" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>2.83</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>