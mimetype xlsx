--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="437">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="436">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -296,53 +296,50 @@
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-electric-wireless-car-charger-holder-suction-cup-version-jr-zs248-4-5-6-7-15w-/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder air outlet JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-air-outlet-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder dashboard JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-dashboard-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Phone Holder For Bicycle and Motorcycle JR-OK5 |4.7-6.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-phone-holder-for-bicycle-and-motorcycle-jr-ok5-4-7-6-5-/</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Phantom Series Tripod JR-Oth-AB202 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-phantom-series-tripod-jr-oth-ab202-bluetooth-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000003778</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
   </si>
   <si>
     <t>000005818</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL02 |8", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl02-8-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
@@ -1378,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943d550846c7207d720e8d63c6cc3491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27756154d9534ac7a1d35e5f48c0ace2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e865b6ca8771f24a214efcac7ed90753.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55a7e9fe255d9c0710f3bf68e0145d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb8e3296539f3550c741dd41f5484e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3d3d2fdfdba72e1ddebfc526f300d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e78857869405a9b98f3ae3fa58db6a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323afb8801e399c21746b2cae8cea58f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36774cb1200aca95639ffe07f7f1329.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2834b182f828d9dfd5a8403047519010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065737687a969684a036ae7b717ad5811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82a8fbf3b3153458fe72b0d542908d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d53bb22605627f38e292328b9ead1c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eeddc2e8f45deb55605156c60c9f4c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e3be6f0da5917657c254211d5c2b4615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a6fac91e80fd108ef38b4748b8cdf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1150ee91f761ea8ec76b327c05bea017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329163438f0817e687e9c47e5ffb2d818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1c017c461baaa210f16da912b183b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb728be903e91eda387ff7a3638586b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180c486c421e2d35971a498a21d19a521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772494ae7721460bc8868ad32f09c93122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a46c4652efa2d86e0d8a7ced4f897a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e2dbc952051dfa9be691a8890e0a024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad19531ecc1776a479dbaec4ad878825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79689ab7bc6baf59851e64f2bd9088e026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b69de760db8d97ed35309433f8e5827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d851ee72c4b1df8ad330e1a67509128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24acb1021b5cfb55c2a6c19460a415929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64a4ab5c4d5e2306b9a1c74b95bd2530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d300489bfba09f72e1e33b0a7c51231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b86cc01210f25b2293ea2deeb070332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005e213056ca91c89c38ff77318aa8b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d4beee2898f40bd141472e98c1cc334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321cc843ae43250252d60c7d15637bd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adcd870e684c6ab93c6387a5b8f11a536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67feea2a1d2192947075d7d2dcdc3e737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5018f846dced4816f5914fa6388530ed38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af8d9cd763685144c02ddc5c0d31fe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f5a0fbe69ba20974718f2811387d440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c6d60049e38d806a22c2d2fc9761741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2847c7fff513757face8dc64e570a342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb3c020fb62d3430d994f0ce27396343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e051f557390520f3263e9fb3e64c9b644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531fd548fffdf2bf1d144e2114672bc245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28910ccd1fb07849a1d7f0facaf30ed646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5611efe8bb9f81cd39266e024adb15f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48cf9a3e682f2bda2680d1a6a947ba48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3f63937251c09961209f15b7f1fec49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48160b58c6f5a410e2d25b74cdec5c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe0f2323c6ef3693f46a355b35485d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7723c9f8bdfd35e0b0f8763723a0052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7acfe3bc57af9ed381f6a77d81f1753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a4a5b86328bf6ece0634a5039791c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c2c14953f751e1b9c0c5955f3781a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527fda9872e977361e2ee1787e1fb59956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef1ebd7c83599a8d41453a75195e5a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23768c9edb000a09737a2dd8b289a5c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da503d1d5c8d227700925c01ba6b9f8659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bbd10543c135c69730f09e182df8e360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63b4cb495d77e077aae64d3a31214861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0a6cb728d4ddd912b4d4b4f53a98562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288d9d02f11d20dd2ec5643aed28fbc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f812c20a45e981f44e68e51058a5f4064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4446c033b6b6027a1b332eb2279e6465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137585c6964d1fd2f3b4e34de33de44766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ef78f054ddaa8828eacb4a9b2fe1467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508c86ad6edbe4dc476d2edea2aa0d768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9837d6849a2dddcfc82eb9961701de69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba775d55372471e7cae2df785571a370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8eefda7bf431d39505e2237204b7b471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905aa48d44d02a52c7c8563088cdab3f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f69ebf2208b7655bdf2f7987b684973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaec662827e28f099cc69113ff61e0074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79a550a09150b9f83cd7de09fe527a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2790b525142d8f6a8bf2a6de7dea14576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c78d6d5078c3a8f2cb70db9a2ccf977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38954b4f8706587dc2e78d30a110bd0878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388052ef303708ffa5ae4a3e81ad3ad79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59af6820ba0e3929c1b6e1f2b4ad5280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0756bd8b961110b5b3f5bc94aba2e0b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f40d42dae6303092e4b68615187e882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b622d5baea2b700cdf7e49b29918bb483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f5fd58b87113d792f57776781edac84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f8c460342843d840133ef8552927485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aead63d52330f6a9f013e33f28059386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70885ff7b53d673c9a3541e4a72725287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f733098cc65288cc70ac4e23b20b688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c971f904cd12c82a317ee1a4b0585e689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c0c12d2fb47350a03df089d235b7690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e989d1ffa3ac2e23edacfe1986e7391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735068cacfd92e2b7c2f7cae7e83df792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46e2e838b5d2f5dddc2186b7a8138893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf832cdb86acf2280aace6f4470f30294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f9cefb28678c5d4860aaa8ddd233b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195a6a057ebc4dfd56d735edd72169796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf16418f4cba3a4895ca2c0d749bbc497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d8eba2282605b0a5d97a68427225b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6aa40698878fc49e0c440c7e31de8999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20d5fecc4c158e405ae633936cd80a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cee4147c77a3bdedd8f321b5dcac84101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36491c4d4bf12138dd5836f1ce92448b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd6716588a25966bad204740eb397b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8412f4fe7886ed0dfe4fa579a97c14104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b073a66080deec01b667a07f89672105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb38c1ff1aa560c587cd02acb102501106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf392890328cb61405a27f5b88fa60e8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7576d374907d7e61d5d64fff5450a9f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b42473f0ab51abb7f749c6a10a4468109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd99f47a5dce4286d158f41c64bd8f5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620dbc36acb665a8f891d3d52295244111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09adc6910f3bfd63e6192aaac9670fd8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd61f27fc33c4e3391e544a52e61732113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed07221423085eceec5e89105ef9b8d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87f210dead67d45dda5c57b41a0614115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d23f15e69f76287ec1ca19ba14030116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809913f2bb4f3334be9c3f9bb523b60117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2f1fb4decd8d2bd7bbc44d85dd128118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082dcab9583f92b56f510d6e5d0b8bb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7cf37b7d6b4c5e5f09a489a410dd51120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2cf05eb2609536e09ea10ccd5eda4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b51328e4ca4ce6a271d6ec1f3ae6ed122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1bbe6b4ef2e37e9113923dded2c01d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b817c72aa6d7497937afb9fd223759124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26528abbb06fbae85e7331ca0c9733125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d7e7d6053b643735e2d17106b9f362126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef89f8f8947705ef809fb100649b18d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5387806222b420ca68c84b4def214b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e516ff76754174dd88967b51f070932129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3342913c6d56efe82fcd8fe8df9d0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f525f08d9cf130018ee0030b11c1c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d4d0443a9d9fb1a54073ad5dc1743132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6873ab5f2edbd426833e08321091f13133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854bdf790b08d083a70a7b7b5c2a41d1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9b8ff439f0a6d01837df3c6b2f181135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a661671620e04d4b18b42f5b092b50136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59fab1afc80684f27dc00b0db3e0c87137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6eaaebed2d95bf2ee76c44c19acb3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded29b6053f3762e39755c55648eb72b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28bd5408b99f48cdb9bde5fdcd576c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4855e0f8d4c6e84b060f12d80c606f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751425edf62b4cd8e9d39b47975b7d0f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a5595c0e32821115c99eb97807096143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a85b3f0d261d8d91a24fc7e6cc75d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70deca739cc31271178a1620016c1140145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024bfd68dcf6572d2b4c081e1747a4e6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ebea754940acacdc1ea2704fd7b21147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad86ef718eb5140e110a4e95a180910148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35e26c3c6d2c9251099b47046cc873149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94f327cb55b212c6192add53dd4ce1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e162447b529a18600b17a7763dbf7a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55571ec0473f839b3e15046360d63465152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f1a4f76d4d56437a2f83c9571b54c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b6359104477baf1fc55381d9d63cd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2fa2bc0d68d480818482ce43b5643e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47054082e6f2156712693d14946708156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f79bdadf392ddba414cbf0510104c1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707f2b510a53357a3e1a27d1ba827a1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91746cac0363d50a0ff795731485b11159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15395c0c8543e6291b396378e7a7a0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e6f70573a593d60eba026485236b1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997256b8b7ea9c0f4b283f918ce428fc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3770a1ed62143f931d7d3a6b04f76c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340120fa3d7b76fac8725571aed9cf6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824719c1befa25771bd6e7c590f8b787165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d2e4ecb474924e52b8cd54d53f3a1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5b98a51fa1642d18d87457e829a62167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940e35ec62757310311f794c7780b33168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0dea6b3a83c5d2ebbe86b1e779b331169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5c8890cd6abad28c9dea23dbe5119170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97c2be61b515a612a94d13f069e56c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacfb94ca0113d890140aa83730c957d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62afca4d9815ec41a24c1f02d24a38173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a524b9925cbddaac6f5634fd52e35174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee59cb6ead8a870bab86bc44ad1e3f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c90a2dd2020f411742150f53a8d4e5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caebce3255776a1b2669a6d491c5973177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba23181044a1b0a470e6008ae335c01178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92acebbb623be91358d33f81749b69179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90edfff393d99f789fd2b6178b5e0bef180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653d8ccd9d64bdcbecc769d71447ece181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3504da462ca50b5f8d6133c9b20feb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8669159cc36cab205301341a900428183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489d64dbcd9f9dc8dfd814788f206db184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be67e006d75fcfc9819d6589f0dc57185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c595d2499d2473dbc19e0759938505c0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514d96a722690a2331aabb5d5c3a9fa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c057ebd997e1c92f8057fa97bca7f2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121516d38c7abbaa9bd8baa87d324426189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362a7f030650dec495053793fe7f6ee190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ed6d5eb98af21725d9411e728fd26191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78deca8f21746eb94d38e646dcdbe2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aea65ac97e12deb099fbd8e7cd81a6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32c78e2c4a6101f373687cea4b0f57194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73eb3e19087d6ef1bd09e4f920150c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78fffd3ea91e2201a93f7a42f21283196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbdcde18860f67329208b39997b50be197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb788207311a650a9835519785d6a9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0bee056a57c4975a9cab88f4455c27199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f850759f7e8be55ba77d15d216b942a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59daae2b0414b99d30f035f4d119b7d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64663a294ab508564e4fce54904653a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4d566a077cd030901905af4106ff2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641760f06852e54f80c3faf1b4c7e80a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8285e97428028d32f3abc90269c64a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94145b72d066a86a73a570a3fac044c5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e8783364cb7f3db099ca5ce3bd9ba207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c453982f1cbb6c58b42cce1d91ae31208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e5e2c7888d15db95f91e5a432cad4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8aeb67c165656837b0f5ed572ef7f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c00eff8c9ed8c6474741f28cce6d8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0ca58ca1a6212a34d1e086163683d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68943c821e25968b392efe2140f3871d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e6ef8ff45521436334c4734154f35214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1fe2c8682fc695eb6be6639892e8ca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd3b0635faa7db0e03258cefb54e41216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ff38851561554abe5175ac085e87d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f078f871bbc297b5d5d3a9115095d3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eddeba15c3c39203acf26767337d4b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766bd32a79a191e34fae1983ba092d0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919e6d5e42a520d812636fc0d6c346d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb5208b3585211250299b2d465fb68222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcebd35c8c732bf94ead1b90bd9e2cfc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c64e03b9709dbbff880013bee85316224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29448b4f384d79a418a0d74f862b09f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e908b01b8cb92aaf3529cd7904643226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5308f3b52b79e4568add852c50a027227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e768c986a51c22d6b63a2aabf1104228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514b2242920e38ecacf99d2faa4721e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba0f666627f5d4826dbe70ea087e88230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b75228149ab4d91ff4445f5e8279d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447416fb47982af6d498b44af74ca43b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad3a20acec21dd8d2f56fd7a3a437f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7fe1dfce3c948ba5d0b3ef173adc7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d884340f4d93777aee6f3020d20e1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41e9c1c9a7d5e9faa35d2d837c7e5b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76682e3883c9d4bfca3e9ffe018b69237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e48579edbe9aef1c92e1098f0662d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b7dcc1318e5a423a566102f4cfa99239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c08e8fd66cfe7e384e28e2aef6a497240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5031ecb579f8da6ab19e96f3472b7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f2053c7c8937c2b049a3dc2306aa1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d07a54a792e0e482c04b0051699d3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333017bbec67a74970017e8870f49291244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320671c6cca9fb5fbdfa615366fc6e2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72ef938464e47a09d6e2267e27aa18246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15dbc217c062c8279a707caa9d7d94c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2abc69fec0d101f0afae485f8f61af248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69833ebbb4ad5297314b3ae67c00c0d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e9ef379e2b00dd4772a947d221982250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696bb6e7b4be2400ac6b83cee291905251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002f61aeb7cb09ae3a7a05b4796f676252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43327abdc7ac684bcae1e8f35d9eaf7a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c54a62670ce8510be597112a017735254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb93c9980df07cef7969004494111a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e27bf55b362a5dbbd1e88e6cef1825256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a15b4761d92e05d3a24a4d9467ba5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c51625fcec69011ade7cc6a51a88af258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125b114fcb2751cfa20d17050a8d628259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d5c176a03221e35fb9d014e303b79260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4cbc133356cb21caba42116fc194da261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecefbce91d3538c07d0d8a1f601c4dd9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655f060dee28d0b88d4126b430c6e53263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ba84d115c241d0b8bde302acc6163264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5e527d8ee422a56929003759262bc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f843baa4659b937ff29221ca63d145266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7102b6ff93c2426e2b72b114fb2c63267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c73aa7c0d4ce9f95852ec9fd15328e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0606f05c69cad027a0476b55299a69269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ad47d343f678b6b6373e0561e3b5a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5de92d1f89d12ec06869c061de17be271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2bd5ab0d45647d32d5f759809b8be272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a08d90e7bde95a016f986b57598986273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098205aed29ce84060a6cb5c7a83e09274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6fef0f93e2fb9cb018767a6e8689a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1224531578c25a28eb8eabc8c32262276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d896da9bf8a8cfe2c7f857d8e25fd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa9d095895644c5d96e3ef4fa4f9f7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2462de7198371a3aff094ed80ec383279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51656c09dfa94529fa05c225593397d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afad97c3111d95036b5ae759d2172f3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5330bd5b7cecf01e86844bb69e6cff282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60770938e0c036b2300a6ab0a938a45f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6cba9f7c0aa3227da99574590d7b4e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0a2918ce3015b3071917ce88ecbd9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e15622ff6123ebf10f4466b3dfb7da286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0fa7092d10a3c5d6c6db9467c1a401287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4d8bc34ab295a4f199b9eba2862f1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55cabfff4e47be9aff9a01e9b8ba9e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061189c903b21de3ea3017775759bd3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a96e2cdd5887e4fad976f6f9e9a80b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4feeafa968ffe9085a1a950e979d68292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09b963b6e23dacaf460f79c407bb3c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885123f1be2486c31cdf8002b0b0881294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9a78b67a15fc18c9db7be669bf214295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bdacb238cbd6418f06d9395238cb15296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3fc7525e117132597980f00d81877297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de890c8be7066acf39f1c164177196d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4547f0c3896eb67ac7ce07660028f4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b061289b0a8d7d5b9a5d13dcdc01a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6ef08ee167a2c1ae56ca54d305589301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c660daf0ace594a596826baf7a6e4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d917bdd679bf1a2e03c5b725aa855a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b01633b5d6ebeb752c5de151bbe932304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae669e5d97be3e4566e6c6cdca7cc3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af2f9752469aba1374f7dcf5e46b26306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb13d31476a93e76479c51b3efd9143307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea38edd99ca92d3ac2b7396cd78503308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae8843923f9813679bff14d3bbeaa1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2d12ec9fb2f8c50dd4ec0c24cb9c8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab966e6abe98d8af8d2de5882d83566311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6fbc9b0d9b93efaf23f6a754805576312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e307d2a4a8bdf45c22bce419a21ce9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274015487dc98b01dbc843c7e581261314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed285d222aeaa496ee2c34c7872e9a12315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf40933c284a9d92466d34a17cfd75b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ce69ee60544cd926dca61c041b2de317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afec217177a3c5b46c8a9a90d0de4d3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222d003a9d3c5957f7616d74c867781319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517cc138ade8236ed365572ce48a4f11320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630da4d2eb788bb4a56419679743aae321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003e543ef55a56b6fb366758f6e9f6d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5d8d992ed14393e6d4e7d2fcc8b8b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195aac3300abf827014d41d3f800be2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f5f5cc6b9244862536348b0578af9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33678b25aab9ea1582aaa8673dee6b9a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8eb47018679fe6250b7871b82536d4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4baf7e9f00e3cc5caa5f5dd3215520b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca64e968fffe684396875035a0bc6a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b2b448a3ee87970353d7e67a27a77330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165087ebaaabaa0d83287dad00f0118331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb93003e385a4b2d8793cdce966ceec332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18133360877d18790939213d0f22fe1b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e6c7db248b2e4244086da95ca8faa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db34e750ad18f36fe762d4117713e9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e12a7feca2cbe4b08cb2292adf864336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aae6243cf312dcd9b933f3005f6edc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4733548b95485825b241739d472b76338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152c727649beff9b3e3d4318c7515ea339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda428c1b75e4a91ed1b1739c79d32c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a616dcd1bbdbb978d6c99646d1d8de341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba05774057f07e161a20acf19693eb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a22164750398ecb9b641cb0d530481343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0d2495b7d651c07cce9c854c8af71344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ba7fa41e5c1568d1c9f058ab758e6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154abdde0b5291f3aec9568e150feef346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542f17d7c7fe78a9be3c2204f646f9b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06876e8bc4760a3ca41e7501e9d1d1ea348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbeaf01de4cec678753b9415334f591349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a74a79b21325bd064e05634aae31ae350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531f6965df37c81e9b4a979abb49b36351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3240f05827f4f0aa9b2e2c2344aa845352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f709bd302bef38ac46a7fa2e08a22353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87261c5558c2c5825f5081ab1dd405b2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9085d8573c3710634de7f6eadfe3752355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a2800308308c777e1cc4e17def557356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c85e0cc7e4056ee258d9e457c89a7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b534d22493aede0d634dc5eb60409358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd71f0bcd212dd01f9c6a895b5d7cfc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c818d69478f87f4ec62369f73f503360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b70f1e7334872a0ba8769fb11274b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6ff3a543241d1ac6055be76b93fa4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cdf77f2e571fe8f7525da705d6543f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f7f120a21b51791719ad093ee7537364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d21b75b4c5a5f2cf56376b34d9da66365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5e15e708306bb2ade0dccc86cd5e3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558392b008a41f033aa158c3544be5ef367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664928c749a35a3a4295b88184cd6573368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073974e0de39606b6a1a9adac944fc8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98388d967796848cabd876e2284fb0fa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48026301a8a92f46aa6e06155ccd482371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea69f137ea85d354a22a0be50fe1f4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c38a1d904ed3ef736d135840f6f974373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e810dfc8e1556c6dc83d36df897826374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d68436a160c5cd9c5b865364575c1b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428c5c8a73283b5771b6a09b26314d0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f7c43d460438593ddda2e64bdade9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430d3eca3d6b7ab207c43fb698bc63e378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9171a759e216f753216522d8dc49f711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0c9a4aa714e6e6175fdd82c3ffc8e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a60db10053e6bf2a15b5b5d1f901343.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd25c159b4e93b4b7d1439cb77635d34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f87f190b8b0bda5fe9ffece2062a35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d35e4dc890bf9e6356a6e8fcbc04af6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1ccf04c22d97d812ceb2fbc85ae7a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047527676fa6bc40b302e6aed8a1c9d58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb37d93a33496a2efc92071f660c2419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a00d5cf9b6d8d4e6afb595f54bd9210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384c857d0fd8ae0880c3ec56a8b254811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a98ba1038b30e0a9591845097833312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b71ae4f0110c408fedd575265865313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5294d1e28c66c47203025f3932c4f814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55608adb4c30ddf2d3f59d045739204d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce3468b5b89373b3f32aab8858860816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203eacd2899db0f6058478bf60da3ff117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ad49a044c9c8b4bfddca5bb5c33b518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd2697469a64d6f79e439e70c729fb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4de5523a83654f86e54c6878e34c520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7ab9423b02ac3ed6e42ee0808ebca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f8daa0d75d73d902287cb8738cb3f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ae91f4bb45dc8a46302cc113926f823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95d951bda5664dce0b48435337c5b224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22c78b3f27da335abb2ed02c9c464025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7de6b16432fe5c216029c14654494326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a86defa01475f4934abee9396a7ef27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f620a2a5c913c72d2885082890eed428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533bc1fefa2a59021eba87da067e4a129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45764b0f3ce791f2e1aa3c399b6f1a0e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9a65fe339d653463983197ae6670931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345f85c9e7b3b577e4d0e4c498b437932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ec6d7ab5a9c66cd4894c805282e6433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f889d720b0baaaa002271080c100534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160ae3d7b46d15cf27ad715a1e504c135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9e24ae25d4a1a79b4bf178df6f94f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3b37d888d73837bd717ed63dad0d937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c516a55327ec6b46e0d2279841bbeb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9aaccf0dfa45df2068ee914d77fcb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef65eb6347824dbe74d69a126ca2f040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cff65b729780f9ffb7bb7af666357e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483375f7437280b0e79c1c05f47bb3842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93f9e54cbf237e437ce45cdb1d908e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470896bc499b4ad6c8aa35d4d33fc2b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb912f74d38da0a7095611f891f4e0145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d6c43ee31d57251aa5da2b51432b946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b6b94555a3da542df45f11cb2dc9e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc91e34718ff404ba6ec601a7b1c2e948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c30c6e31418bed7479e7663f7c6f5d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac1af7df9592b21be45bab44abcebf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f3df766a5347bca8ce773e5f1903a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dee05a5f14d2e00239744ddfc4be5052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0fe473bd67682d44d8acc9dbefe5e953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1084dc807b448c0380a2657601cf5cdc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246afdacdd0f73118ad33cbcaa30b1cd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674952da223291777c74dffc3e20469e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517799f2a907910d878f96ec6f26435757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c174a7fd84a0c2203067345ad480e7158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c39718e0c19aaad90cdb95ba531d459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749f46eaef5f7faf6229f8c684dfa5d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491fbd51e766f6e30d5098ebf557d4061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fbfadb753c59205d86c78ae977a8f362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ef1728a1f964c7dfcc284b4936f5a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a757a63ce606c0734411d2bda0e3ee264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dbf2a1bec0f92ae3d56ba69d3ab2aa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7080d1280f5fef68b24b86454b6646f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8afa588b351f9c848b39b8a3299b0467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b00f17554b3c553677d598abe12fd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca9d8596005cbc69489ad5890e25de69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4245cdb8eb65cb1d72cc77425f7218370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb24b5aba32f9840ece9f90378ad1c971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577db160297714daef08e6b822f4e27372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4d6a083c000d8159cae1285a0b9e573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85a3abc390bc1d3f8d5cad570afb0774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bfbea08940c6ae7a3864c5196c52ba75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16fe7295cbc44211ce5844d4e5865a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131dc4474ca7417bfc7fd629137b89d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3852facb179d36f06815c2e376b1478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6bc9a8dbcb36b3a452d6b31532985279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354c99eab458c840693457bdbcb80cf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23614d97e9a59ee5d32662039e6534c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc7691cc214d75713051c1db11595082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3686c77bfc569b54d3383550cd2d5483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d046597844a5892c65d0d5fe10cf2cd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c935a89664c05cb98c384669f8f412b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ecb87596ee3d3e547d1b1e908f47f786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71916e600ca373a5eccf5bc1523d744787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40394cb69383137d3310ab2d8299e1d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf42f2fec91a7d9c56b5bf4e33c94d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72df49b5aa4037404905e2a2f51538090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ebbb91af54721e53149137a7c168591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91843a9f761cd43c274a597518e0a91f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450a73427e483114e225af5cd1a298993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0bbe12755df1a5d51fe64e285808a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e39720869665a5ae915ed09cece81195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dfe556da3464b6ae79e398f1ddffbd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7bcdb06c4f7c5347ebbd246e4a2ba697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01d7e7534ea720eff183e2ac20932498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253810b93d7d20e83410556352a8cbca99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6ae51876c1ee947ca16189aadc097100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186b7ec44cb7f3d9bd64073d176b496101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8a54ad43dc7a6e7a0d87b5b55831b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85290d4f22e7801d61691b2cdcdd3916103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b957000c8a1cf1935716ba2a6a552104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3277a53a4d95b9db93a2f1423ee4a7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5fcfb64fc7361de5ee83f36e86ecc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef5f5c172e0edbd3bbc8ad79823633107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da5a0e2ee617a09e207c37a1c19296108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e571cbf408abcbb67ce05ea6ffdd82109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4d31b84f618ece5b1dbcabfb7c613110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26849c7a99f0cc0078722ed1e4f5c5f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da505e9967ebead21071d2155b4588cf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051d2b6cfb3ec380e3764b8cb6bf9c4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b797e82e63c16fc79c9d716b4286f64114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538611a236378696f3e119c49ba99b9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e0976d037b5d50c8984e3d8ed3240116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1434b99511f68247facc65e457305117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3e390528e191507e0b7656cb05c07118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513347a9743d6fa15832f95a0e86a32119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34279e52839f8769cf1bc4d58a4b43ff120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5c43bcf69e4eac594e48ba308d5c3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a5e3f1639441d14134aa2e8fbda88122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09d3cc4f7985d846617c5e0867fc13123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd65c0d868a8c3c4292fddb0488e29124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a51dd8b6dd93ca8202c68fe473df7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c0cdf54cc5a0aea27a84b01825231126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd4ce00487fbcfc4b6766c19fa5c93127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bacf4813a2a407d7c2ef57547ad23a0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f6993aa7b342f0a8178fcb913d669129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ffa6342f3b72f712ecb3ee10c7331d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80658ae7236c17fb53e75726a7ff00131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111141b434f11dbd69ce6b38d186929132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eba03a46e5268769f55ea8f74a42a7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1096f0f67d8900548fce43265c3d2d5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3734a1494aa584ea8fc6fcf231c420f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9affd36e2dfd77def1110410a45e0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5399711274d19eaf8bc2d2b6c4307137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1c76f62a3ee826b037aac1bec9cb8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879081b7bdb35a1a82d3ff86279dfc2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81eece2478d7e9491256cad0338cb59140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aaf4187b93ca8fcf79504ce65140b7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae59b7a820b52da2fadc6d76b884e8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee54e22638bd0048a72097069792611143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af752690929b87d5d79c94ffbbc73ca144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990a67f7fe3fae1d946aafd1b58d902145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09103982eafd107af6f09a04844bbc9f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54d170324a3036eca8a34f435949b5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90e11e791084a13b9c0115ff1f21b1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252786d639a09188de76897a7536e102149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1d448334ac96bec76df3cf493f7ff150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b03bfd7e921edad36f67aa353eb60151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e757156db8d8794db2c19ebeea66360152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74621d07382dcbf239de375269bcba87153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f3c721c3561c9d263d85e834e6a40154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21fda16cfb5f4d51b7fb8489499aa2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb5b2a1d70540ff1f02ca31d3f5785156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a506fbfdea40e66e25c21c4eb42b3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd408e1ddd19a3e8d208390be5b28e9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619301da1f315ae8a63317307eb8d9d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e600d3cfc78740f42ab26aff54caf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7e47e9871c33f2a80bec7ae6d0105161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714cf4e3cc97c7ca34a2277c97ccd013162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b47595c4503ede1b935a98c62dc37f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e51bf57a02407ee014db2cb5c50ab9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46af9beeaeb6df47006bb1e5092050a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca272710a28e2555a9c32b5549bdff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f1fa2eee9d24518cb723601bdf99a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827ab41cfda405828735f5c8b1326f7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c053bcbba0c541190ae2d75af8841169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b3f1e0b08c717e95cf9ab0015c9ac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ad188c9b483f759d7356e7c738d75171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9f43a2b36329313400d49fa511994172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f7992f29989c81288e8e510d8f4ad173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36796e7a659eaefac782e3cb33151a9c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a0c7a7258986254623582bd8860b0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0bc87802a20b10c24158520d5ca85e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114257d855005d60fd5687f23347f701177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc845f5ff0f63e25f00d5dc2791a6b71178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62fbd873ef30da445b2ad57bf578201179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502f90080aabe52047b451d9eef6406180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e6d47cd679874509008eba5198071181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f295e51ae403b960f73daaabfdd45bf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b390e36e25cd32b79d5638a49170b13183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e38482a7813ecfcd413da35344726184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49f5482124917aaf57ff2759f16c1e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a9bf16f461b738de33fa222679e06186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc0ed5a745998147da31275e582679187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2964264740704ca257dcdb6dbff752188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb94076af72695c43e01d0c415e1b61189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e5c9c2fbe3bf926de686b54afa363190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76825c10c2da423c6de149b91e18ef191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7531c9b4f54ed9304c5818594c8f39f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc552c75cbc123bd6da97ae4ec55559f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42ef9490790950c806e136d47a12fc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde97b3d842488f4035ae13ef3b05c0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849b18494209b26429eeaaf8a1636b9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459692ddf8b4aaa992d216015a95e6a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904de03443f64734a494b0888fbd1a3b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632bfc5823a0f272e7136004bfe637f7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e332199e7dfd79c6c1b2e4fe3ee4cf1e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb10e7158e9557a8a2c5eb6a666f780201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762805f6e90752434d5ac0341806c9d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf58cc92d1df80d4157ce79a0fcd2f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a6551de3d7f1e2eb03d355c778946204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691353f4da4f7784ddf27a15ff87f950205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99068cb026e5d1445712117d769bcb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a54b2e40454858287b2b388eb529a7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965a7bb3cd546b16f66a0f4c2d85650208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeeb4c7459f9b0a48d8ff1af205a03f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde2bdf7ff9952e012f725ef0c5f8e6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615863bd2f0d84e84f4b10c15f813c2b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b167424b65056bdf60945e4d2079c9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4397f1545638dd4d85427aaad11ade213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c25a4fa312a5050ef5c5fc15507794214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4015022c975746278f76b2aaab19b4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ebd102e0d674f304fb345ccc1b961c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24691dc7eede326ec9439bf9f3e2281217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd37b6d45ad606eeda7146505b418a3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231abc0a4bb22f385342438842ebd0a8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54753cc6790d3c8f682b60c7e5c49f99220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0777f8d2ad10f53e42cce2ba8e109b3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510ca9ab24463a11e9f18085f6c6318222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87689b5f4a470597798631d1e983362e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44072eb55e1282ddaca531f272cede1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22876491b6625826646f7707f786bfa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04abb4143996c0aeed21cf390f03598e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344160c687a1b5b77d3b4787b2394144227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341628541eb504c3ffcca347a2f9d09228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed695624c58f6d596a9e23b7e3447f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b51e3907ca217a83df2000ee43d24230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9536e9df23cebf4b96402d90dcae39f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf73b070bcd5a4a4dcaf5c605b3c084232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e156c1386d16bc1f097c4784f5b399233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4eefabb5bea33a744fbf5077d6c246234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b312a7ce5e9712cc1bf4645e62f09b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1a832ea1cee7dff05bf4eda91b452236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191c30cf540539bb88cb1d1b4a9f217237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3c434bd95744e800908f26b275855238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b2d1321b21254c02fba37d3ac68d6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98669f8ae919fc7759ecc658a4c90b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dafd39064ee369758f18ea3d544afe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7e8be2b2deac1cd8eb2565b1be29e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc186ca5ffef3ffad9acd5950fc00569243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da567f5d2f6dc1cef545c71c7bad9da9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f583e08d1fd7bbcb0859aab07a290245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d7347f126fcac31bd0803a4ec1351246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e005fdcc63d93f36409d444ac492f9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59386b8ef2f020b767cb6379e3f9f3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8207395870c6704033f80fa0b93c0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef42f8a36717ca47af71852a974b0d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4362323cd3d97704fd4bc2e1ddc65d9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4143ab2027f30a1efc3cbae33e7145252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2394cb8e2755a10ddc9d8b1ab9ac30253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d2657d96f616b91e5ed2e1f6baab3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaacbeae98bfe22cedaa7f5485556b0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a893f922222c2b831ceae850eb1f1d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1dbaeb46de17a5bb4f980074af401257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc1e4a25bccdae6750fb27afae3f608258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23497c1c08598b62a96ffa0606caf0f3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ecc85718ace63e7117b758276e0d2e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5a7610ab39efc5113f290cae3cb56261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d8aa09a2b5bec395d3352af0cc785262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db398849ce7c304eb8967b8756d8e29d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76bb95bf5f0711cc27da41a92c3186264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d86071f7faba24be639535ee86d25f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f267b54cee3138eaf722ab268b1c40266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9dad6089843c459500823f8698c982267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1eafed62b154c490006f1eef7b60d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e88c77bb39b4e44690fdfac5b5364269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe753409d799b05c2f7549b59da71a23270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148db6f41ac30cab57970ae08efa659271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96059e9e0935939d61420c0ca523c5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c509642cb24d2002b8fd047522fa334273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98743e4a820ca0a6665eb897f791f6ac274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f80f54eb799e25fafa5c1606594e03275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3bb92b33be1977b9846e8a27baa8f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f045408f7c875980d84e34b90938b2d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135379eda1abdbedc37ddcba0a04c811278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301a455c7a6412209915fb083b18373279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c388452864d8759691e7277cea4b13280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f87047a4f5a783ceb8a7df955fd0b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ca07aa8183b0e62a9476e642012bc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b1074e59a739f1b64ca2c4f9b7bd0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496465ee2305d74cc8dfc4ce1f8f426284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8589888d4d0b032401eff80f58de99285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f941827a63346b89e2bc4c8950673286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fcc720019e852ce496de6dac8ab479287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc2d79898939792ac48773bca8d6c0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2efc88251f31929c96bcd3f2b0f5f9c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8534b21bd7dd6a117c4421a576f9d7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4f632d8cd184085aed0a0417dc6b0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac4099ce6e6476b5deff06f5fe9c04292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9775a5a93d6d8ff4f7a68b4c91962a8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2af1fe41d6812a4f9b9271d9a76b5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383587a0e3818d6f0458bc7d839b9331295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77fa516959837bf5823671ef5f153a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883161b92a37407ae9a084828629f2d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad25c7d64ac0fff8680ccf7b117fa58298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02eba2d8ebd052b80fa5f6b05e7e3b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de50a41dbf9debf3c6d7ed8c2fca10d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b138228b3636766c4b757b92c16922301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2608a5a483ed3320f58590b377d0ab7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58aa534e3260652fe0504e5a83b72d7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507def3324aa37025f8083e5aa5f9e2a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b2bd1bc98ef264cb85f05effc83b3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343a66b01084ee6accf6007f1714dc3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d60b74b2eacd082316bfb0c5b5f391307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618379393ea79f9743d7c7200bdbc111308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac193ecf2b31b48c17ef1a9af93449fd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623caa85b79b629aeaa00a5a7193faef310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d942804d631b517e1bce4e6bf2afd1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62c692f772d268d92361937e2e0045312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4bc44ba6208e31910e0b8d5a980c91313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b07f635867055df825b910a74bc31314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead865d5d83ebbd5dd7caa107dc4aa00315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f8ebc56b8a827f347f4ca5c98900c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e4f86bd5835e145d56c48a6566367317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c150ee2736c9fe3fe6133ba3c8e3e79318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94327f8db36a4d46a7ea316445b0a26c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0152e80d18c9c7f65ab062d064e4576d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2582ab9153b6f367b498a50e64fe2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e1993ff65f18bb5ae28ebe6a4ae3d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc9cbe11588935430d13fe43cf911e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a119259d12dd33191936ba46c362de324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752990ae22ff457d8eb03cdf7eb120b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6ad865a36129f9dca06e196076951326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf1bbdfd4cc60dc914ea71fb03026e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff34ced69610d7c30e094f6c2956daa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c71e0732b729c717159607e5cfaaa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54757fbf1948f9010e2781f92afe59ee330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7bae42342ea53bc783f871e632916d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198988b5bf8c87567a187fb4c3d7f91332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3ee9eb04788d4b0cf7a138a0beb8d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792a5343268f2e2cd0958bf05e1f57c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f64c68c3c20a916fb9bda53b3d7b7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a8fc28e8081a593c6c91389a05b23336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa94237cfe443b839ae6a37facb51d6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567acdb91661ce49cf45cea3c91bb96a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4722ba705b5461c40fdfa21578d3e76339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716d6e4705e6d88394347b07538f6ac340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7667958566aad2c3f7160c74f0297341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923bba1d90140d674d2f5be14dd595a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47598118cf074e3a71f486ac8c74508343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad8de4bd0f854f6aa2b3714415d621344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99732192c901a125f5d7c062cb2108e4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4e545f85afa70d636cc24f1661b7b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73278cbb2b80ae72e65764147e13f03347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2426df17646f9e82becef6b773acc6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78a788b23900793159ddb5def90e8f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38b14fbdfa7357b9fd8bb9bae6f738350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837523f3a2e6df486f6bc49ea29b0a0c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830f9e6bac8ba490f2c931576cdf77c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e306d0729f85d78156084ddf3c0a8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6524a0ba6f9dbb6f254c1b63ae66b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346be5b66e28700e3e5f9b6a98f6c926355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e520ea995073e60f79a7214adb117356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93569119e1b4cc2a0b036862a1dfab357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6d2109a005707b3c87c3066817b61358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796af3190f988a1dbe12f3da62d6ed08359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa2a795c5b3aab0cc3cbdd4592ace9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f73d5e310551770d791564494cad03361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217b9755f1242a4d1e3a8aaec5b5d9d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c278fb0f359529284b330955788b4e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ac0e1a3a9ffad472bebb643a6041b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317815477673bdfc31c0e241ae4c26e3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653f4408dc6f20caaec9a83cf69917f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366d38c2da5c8a7a5d5ecd250f3b10b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21dea4e6fba931cffecb7b7d518f91368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e8a196d7b08da83cec74c5e07a16a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ab518671ae0cfbb5f2f4ec0078e16370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c933963c670479b2f39d8508cc8f4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028e19d7c4daa54ae6e43ff3460dc01372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe89cfdcb924c8302a73699d51a17d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7b35fa09f7187d916c31a523066c7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9fa6d907ac8247f3f84fae90fcaf5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37241b49cf6861b69762b6d4b942c66376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449ce0db86fb45d327ca5c45bd4594f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8438c4cad57c778c66005b462254579378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -9610,51 +9607,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9670,51 +9667,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -13925,3418 +13922,3414 @@
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13593</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>20.83</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13594</v>
       </c>
-      <c r="D42" s="0" t="s">
+      <c r="D42" s="0"/>
+      <c r="E42" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>7.1</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>12626</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>18.51</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13702</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>23.22</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>13703</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>12.46</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13704</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>48.68</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13705</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>59.67</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>11644</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>15.98</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>11894</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>4.43</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>11602</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>5.42</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>11603</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>6.39</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>11650</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>7.31</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>11652</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>2.95</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>11899</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>3.75</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>11900</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>1.96</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>15679</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>1.81</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>15680</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>4.19</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>15681</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>3.56</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>15682</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>3.7</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>15683</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>5.09</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>15684</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>3.13</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>15686</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>3.57</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>15687</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.94</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>15913</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>1.72</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>15914</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>3.69</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>15915</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>2.95</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>15916</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>4.63</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>15917</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="E68" s="0" t="s">
+      <c r="F68" s="0" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>3.69</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16197</v>
       </c>
       <c r="D69" s="0"/>
       <c r="E69" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>2.48</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="C70" s="0">
         <v>16199</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>3.39</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="C71" s="0">
         <v>16200</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>4.57</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>16201</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>3.93</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>16202</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>2.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>16203</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.92</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>16204</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>4.43</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>16205</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>5.41</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>16206</v>
       </c>
       <c r="D77" s="0"/>
       <c r="E77" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.08</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>16207</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>3.49</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>16208</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>4.21</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>16231</v>
       </c>
       <c r="D80" s="0"/>
       <c r="E80" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>6.38</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>16524</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>2.31</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>16711</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.1</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>25329</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="E83" s="0" t="s">
+      <c r="F83" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>2.63</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>25492</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>1.88</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>25492</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>1.88</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>25059</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>9.09</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>25060</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>6.88</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11645</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>11.13</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11646</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>16.17</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>11649</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>8.77</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11895</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>30.09</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>26141</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>20.71</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>13634</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>7.1</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>13745</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>16.29</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16411</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>7.52</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16412</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>9.93</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>25493</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>7.37</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>12770</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.86</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>12771</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>5.18</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>12772</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>39.69</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>15235</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>0.98</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>15689</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.22</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>15690</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.94</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="C104" s="0">
         <v>15691</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.44</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="C105" s="0">
         <v>15920</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.07</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>15921</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>3.44</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>15922</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.46</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>15923</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>3.19</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="C109" s="0">
         <v>15924</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>3.65</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="C110" s="0">
         <v>16210</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>3.39</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="C111" s="0">
         <v>16211</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>16212</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>2.22</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>16213</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.19</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>16214</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>4.84</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>16214</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>250</v>
-      </c>
-[...4 lines deleted...]
-        <v>251</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>4.84</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>16215</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.53</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>16216</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>3.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>16217</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>4.01</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>16526</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>1.93</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>15237</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>0.58</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>15692</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>2.46</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="C122" s="0">
         <v>15693</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>3.56</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="C123" s="0">
         <v>15694</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>3.32</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>15925</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>1.59</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15926</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>1.46</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15927</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>3.69</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15928</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>2.95</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15929</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>4.19</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15930</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>3.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15931</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>3.63</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="C131" s="0">
         <v>15933</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>3.9</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>16219</v>
       </c>
       <c r="D132" s="0"/>
       <c r="E132" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>5.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>16220</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.93</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>16221</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.4</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>16222</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>2.4</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>16223</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>4.43</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>16225</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>5.32</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>16226</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>2.99</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>16227</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>3.5</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>16228</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>4.23</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>16528</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>2.06</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>16712</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.27</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>16713</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.1</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>20581</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.95</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>20582</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>2.95</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>20583</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>2.46</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>20584</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>1.35</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>20585</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>1.39</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>20587</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>7.28</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>20588</v>
       </c>
       <c r="D150" s="0"/>
       <c r="E150" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="F150" s="0"/>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>10.33</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>20590</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.32</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>20591</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.95</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15695</v>
       </c>
       <c r="D153" s="0"/>
       <c r="E153" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="F153" s="0"/>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>8.69</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>16229</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>38.1</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>16230</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>4.81</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>16232</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>332</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>7.53</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>16420</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>7.61</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>16421</v>
       </c>
       <c r="D158" s="0"/>
       <c r="E158" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F158" s="0"/>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>3.31</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>16521</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>11.48</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>16522</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>18.31</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>16523</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>30.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="C162" s="0">
         <v>16525</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>1.84</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="C163" s="0">
         <v>16527</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>1.49</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="C164" s="0">
         <v>16529</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>1.84</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>16819</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>2.36</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>16407</v>
       </c>
       <c r="D166" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E166" s="0" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.35</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>16408</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E167" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>1.52</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>16409</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>16714</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>2.25</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>16715</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>7.52</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>16716</v>
       </c>
       <c r="D171" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="E171" s="0" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.63</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>16717</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.82</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15675</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>372</v>
       </c>
-      <c r="E173" s="0" t="s">
+      <c r="F173" s="0" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>3.34</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>15676</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>6.64</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15911</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>3.21</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15912</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>3.79</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16196</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>6.38</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16224</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E178" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F178" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>7.76</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16818</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>1.51</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>20580</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>4.92</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>20586</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.39</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>20589</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>10.33</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>20592</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>2.95</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>20723</v>
       </c>
       <c r="D184" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="E184" s="0" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>4.15</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>20726</v>
       </c>
       <c r="D185" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E185" s="0" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>3.31</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>20725</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>4.15</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>20728</v>
       </c>
       <c r="D187" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E187" s="0" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.31</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>20724</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="E188" s="0" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>4.15</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>20727</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.31</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>13843</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>9.109999999999999</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>13844</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>6.28</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>13845</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="E192" s="0" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>5.03</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>13846</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>13.19</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>26339</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>81.76000000000001</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25647</v>
       </c>
       <c r="D195" s="0"/>
       <c r="E195" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F195" s="0"/>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>8.67</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>29797</v>
       </c>
       <c r="D196" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E196" s="0" t="s">
         <v>430</v>
       </c>
-      <c r="E196" s="0" t="s">
+      <c r="F196" s="0" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.83</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>29798</v>
       </c>
       <c r="D197" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E197" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E197" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F197" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>2.83</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>