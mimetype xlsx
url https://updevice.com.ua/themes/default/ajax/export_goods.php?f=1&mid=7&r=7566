--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e8a1529f7f16b9a4fc06f54188d9b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a68e6cd28a2ad1f02641f6405ff352.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6263e3e6414e4cf1a460ec56699c243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53110aa2d310bf38dbac17588e72c29e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e526e2a0eab62c5cb70cb45406df55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094427a50a3b6a2e72e1b304e68c5a86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab465ec7a1839545ab3072dd9e949d227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc690ab4f3fdcd1afc68450b61eb4b98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad069ecd7f2125956bf6f7ae6cc3bd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62122f9d32d517cacca5b5961b059d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856df311a803bd01a3c002eade6a7e2d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91cd46bf6202bd28914686319dd1c312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f584d9b8c612cb584dc83b6e963342c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5381ee6def50f574eccc1553e0e7f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba7c5fb7677f4a61fef9bc7ae8205b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c919c6b6c86e1d893eb75d6a8ff4916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92efca33a52c56ddcbd928f5b6350ecd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3d45b14f68c94eb180bb3610f144318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4cbba740617da4dc5f90139d1514019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98999510bdd293d051963d78435bb90820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b5ac9910e5f3d20dc1f34c6fe0531a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5b421ecb51945dc0ba21163a49e7722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92e0050d0dd09461b81830ae70608d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c39f423bcbaf87a5c3861cc784866024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c550577c4cf49c8d224ebc7d06b1d6525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b01348ba6629071e1bae3b16a7702a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406f34762a16297ab5b13e0f656cc5e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133e75a7179dd1c35e5fc730b63ac3f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2c9456c64b4f8989652a8e09faebc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56770c189d90942cc924a5b1d0b061b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1074d8940da55102deb5d592fec219d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b11fb80516a8255dcad8d27891332132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44fbf7b0adc1d6cb23a128109cdaa7133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf18013eac121dbe7582e146d368fc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f051e66875c3c67551ce69e8dbd683a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5fa3475076cfdccc3acb09718d27ab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0707d10a89d2ee5c876571cffeea1ca37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98618333109ef8f2d311fb7d0df0a9138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02b757bea11b9850bbb84138af936939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5b878b28c967fb599301e8b2cf5cd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126f4ec0617e9068fdb28b2eb6d935941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03818a948eb1e75620579035eedcb62b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c252b3b1d92c00b9282dc7058a4e243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9372da65539ab2eb4aa44e349771a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97beb096279faef6ba13e8593e3e3b1f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab067c9a5e862cd2e3d3adb3e41ac446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80fb145ec618548508735068df1ffb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d27c5ae4d927f4db915c4a0b5082a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7089a94e359d32ab771eba8e6764d449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1705e0f48c64dede6df9bd096bd2e350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa01dc365ec0420f7450080decae4f851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433655eb24a29f58363ef531500d31e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53f6ab12c1963c18f8311e3d97143753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244994ad3a177b7cd730306b31a20bf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d921336f9aa1d464b332bb10dc40b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648c0662626802d1349b63e8851ef9c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d6b5232ffad6589982c429e9607d357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4fd8c7343842fa20cac7dd6c7e39458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c0a038324bcc3dfc4bb93f5ae1bfdc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede4dc512619c35963d385ad7e9eb6560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a3be385c8a6e4f36aad032bd8e6c961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751cd261a3ada7c23c89dbc10277b6b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92538a11acfe5b96c50e182135d9d7063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92828e85bd9052dc32b7238e2e897264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0881ab183bda86061c69b10ac915fa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1ba219357d650e8a9240925fd446066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c6bd6250e51decbcff4e3f3f24eb267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9603010d7f8d0c9b53b646fda71a1e668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8060d94555289e1e63a8df729b8b88369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0fbfe06add2aaf526c47448bf223fa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692b5ae2c8f919b8ef979513ad19b6671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f39582705d5e869fe4c591e15be51e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41cba451785c89c12d6906df7d589973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8b703441b38ea930abf7a16e8da1e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36156f4370d565f7bf48f0da21a6829175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b706f9b47e4c9aec3729a4c0be3d076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db39dd43708f3cef2c2a6833b08704277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3a8a3bb3bfa6115ea109cbee0175e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8bf53eb2d3abef34f107fb33fb6a379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599ab93e642788aa14202b8468e4d4680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb72c094307b9489b9d895e44ea35781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2cbf27d5e649bbd7c4f9dcf34f99c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac1541e68e19355b4ca1b6483918eb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72603d476320242cff2e44a151d1174084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498c88be8443bae69b9e0750a8d3df085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0db8039508078fd538b5bb3e6969d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab90d0b41756357d0487b32bc34581087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f1dee2719b4ab2e71f49994e0d0f688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704ecbe996d2abd2752471898e2e7c889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16d2576974cbef9f6c09c459a6930d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7efddb410b857f222c66f03897032391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121fa6a1a6c088564428d94ee817760792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae550e2d9ff41fcc4353dfb1b181c2d693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0b19cdeffeb72644945e155e6caff94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90825aa4647d17717b07848bdc947195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffa5f798b78c72cf386efa6c333a1896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5271ac7fa965b5c4ea7b6e30982b9497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f27fb70557c1b068a8a3c175b0daa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224fc0fc4d31dc67a3d580831eb45a1d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1374ee0b8c7b4d9a542afff2fcaaa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092fd84837ae37cfa02e382dd4c25c8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b571b31956dda57d7ef377e45ffd1bb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18121060fed64e8bbf1f8b7b1309fae2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86246e7824c35dcbced237aca4238e18104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ae741f8d05363c9b07517c3069ff4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e97cb2237fea8602312993fae7ebf4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac9d02f35fece9bebfd2dde72aeedc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694fd2be000b3320ad291dbe6770eb0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d2084991d3f6f49104c0643ad69aa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3b3d9324582ac470ff916e653c751110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2a4e3b2477f19cf38a7528acdb484111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8909a5b1f22108fb4802cbfa16ec70112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d459bbcdc56cfa0f5f9cc500944219113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb55246cc3d5ede29a7a1f4427ddbf4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f2a8f14a44c71077574d8545275fd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fac8895220b59d8b1fc22e7f332af0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3ba63656812d9ca9e838bc4f9c58b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901bfcbd52b70a4073489eb7b06a401118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748be259d64b8c1de96fd4605f3a7e57119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390905de260425dd22de63326c6bfd35120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdeac08168dc99e46232b61ce86fc7c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5cc8bbe333ec73b434477fbd57df75122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814be9bffa6d7d197ff1a69acf61759b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135459d66f552e6723e4b4c54a1e5ee124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4af80b9327f00635bcc0debadc7a98125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87ef4d8096cd6b9eed7b7f564f26e0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf11e7965f793554deab9f6b2421ca3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c19cb6e8f7d8a01ae43699fd7f4628128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd254c37a70fc655d6db7fe677d87c2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a066ad770ab6ece355508a4bb6bc13a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51f757ee25ad47bdc497303546f983131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e0bd11d94bae2d38a26ca535e989f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812277b98b5cdefc594826216897e757133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e192f27c8ea7207be2c4bc971550d9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35fbdd95b9581beb0ffd7f2c452f88135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0a161d06480052e2ba3f6fe045306136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725be78855fe5a0bb03ba1501e33e461137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041c26920e25a8c518c132e7db7a04f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ce9a5ea5e7e774c004c521bc6b6f0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72737017f91602b33c2470243f973ab6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab063f7e3a33c64ad989b6a4944cbe0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe67a34f707ce61cd144766af328d8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f758bc2c72927edf40dc4403c57c24a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3475c3bf15115bf5593c5d852ab45b30144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee130b1ada72243413159bf2d64251df145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d74ed774877d4d6f160841d4a2f20146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610df08a3c1d8ec6a27899ecb28e0691147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9885af4de50f354c8ab72dfae880174148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d598c0d90e25fe7311a39a731c8c368149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5730ef3441f4e3011d4a063e5824ed1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6becca561171218e5cbe04724a2658eb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e062a0c660e8caea4e64bbb5a19eed17152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3811dfc6565def8a620e41fb0b907e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51194f11cffb5210a96652ebfd0c2ae154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3b236d1f4c1e59ea4013d26cb6305155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18820c8c756f766f0135e3b296916e75156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc99bc1e6867b611c6dc587410eeedd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358db6798146e0a37ba4c6a44a24cd6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187a6489746112ba267b8d7810945f5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b804f28863d7128dd5e25dfb9ec8793160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3ddbcb6e0f0cf9c48a90d7d0bfc39161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f402c558e9cb47d0d7434706dcc9ed162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75dba155d3eb1de4807ba86d65436df163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d1c9efce2e8b7580438572ff78a4b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875091bf823e3219b66a0e487567bf96165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5132ee8c68e24c9d5bd0f3c50a6df3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446a4808cdd0b01dc6b600db282e93e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0f5d8af2dcced40977f42ceec450c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb413751b6214c842236cbbf2b5937d0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920b1b44b1dee559407f4fe1145c602170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c672e4757ff1212ca2625796a91cba1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce92579ad870364cb697b7bc8ad27942172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ffc6a86477a8f109abbbfa31b94042173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db06c603ead8091bff8ce84063224d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e82411713f086b7e4b9d1c15f2b499175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde882354188addd37397a93c3b3945176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89fab289dc7878ed940b6cb540b415177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92511d68a917ddbc1844fcd7a98f2f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8feb77019d93cebef2a75ec6fe8b5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a33afd2fab2431c4e6dd5e4653bcf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585abd2ab126b6ea817aa68710691fb4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c7cf05205c398f3389551276daf2f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df8916457db1b48e12de96c7d11c0bd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842560710c382cf6d97a0dfe3d563db184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa275f46115d9b7fe1cfc2ae50b0062185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ea5b063690dcca30ff66063763d3d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ebccc9c4d8a008960b39a07863273a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e629280b431982ab350c5d0cd7b4991188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576eaf3e689254ba69f612e0cbfb7290189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6fc340045a3441ddffcd7458cba1a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ccef7ff9bfe35570a55b1660dbccd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa5fdbfddb2c08a117c38dced46ded192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f20334b53a75c51c1bf8131f77c40193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a7023f68ef23cb8c7dee5733a839a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b94dde043b29642c27945482841d38195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d99ef43c17f8192bbbb1cc0fa009d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535cdd467a903f18433c36cbe2dbeb27197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba190bbc3736e56a5fac3ec06537f3c7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16930a23d37b805c235b3321203afd0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7764d01de3c3b3fd2b06d11b786f94200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7355dc3e9939f67d32e8d09bb60fc388201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4feb927ef5a986d01877e54772f9c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377340629df9ac447e2ebf7bed4698eb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f50428d4488f39ccc825cd6867dbf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8f04e6151b9b760bbab0db7cb32ea205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e5a6ccdcdb75873f98d20cd021ff8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f0ba2d0797d9fb3c0d3fae86b4ee6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58292ae41fd30873b5ca0d100a8d0536208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf31e23daa74235e9065e3029e63be209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ad61fe2528b6733e680bc7a8aadc3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93582e0eda8845a5807ba9da56ecb88f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a306ecabb88b32f0f0d631bc53e4af212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56521f157ed462507816c88674a0209d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340dc1b9e44b69445a8b228e059259c8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89e8a72e27ec44aa36412df72adf3d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b36480db589570c609df694fe99f7d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56d1a1a4880a6a5abc8855926b67b0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583a68d3d41a725b5edef20acaa8ac0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba57fbc26a81f5e4e63a9e301de5c09219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76affe91885379ec8cbccbf943d5849d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea303563173df638b0bf8b7565a18cf9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad06377bd82e5cc1fcdb5c346953e10222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf788ace4c7cc2efe04edc5698b53d0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea25c08d402e4da75f556a847b0f55224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2f3a59bfa2bcb1cc56fc4a81c218f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff8d10d4303e1b2d865a606da52d44a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4d5129d887b3216ca8ff9c32c2323227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc17aec691fab2335ff5cbe19679e6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a80d9e86b4ba0cdca7689383888627229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ac29449dc91af8c84b5108b60820d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f04daa35faaaa4c5b1d601a92033d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c480f85bfae7a722c8df75bf879d2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4014829115a55bcb6ca93e36bce9798e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd51f3621d1592ba6136cb1c70b05f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966b0585d2c165002be93d38bf773f5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8bd3ab43250d72974ee72f4b32c4fe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d6aaaa7a03cf2e4b8c4569c744c34237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d45843f205eb270143a8d97bb0e3a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa5b2de657ef328bfefcd275d5e4be239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43ddccd8eafc44873a2204b94c6d0f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb772a7b71b5c128c62b22b3203b469241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da488f9b54f11a5ffad4a2744fa8a6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914dbfa97b4be270fe72824394533a5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742623806c0f9724da4f276b8ef4490244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e619b3ead7c0f1e02a239768da4ba9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8280365d3fd18a354939b66f3bddebe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488b93f03505bf75dfffbb3828233b4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba484fd81282be625aeb2c3007dfa3a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc323685b92c057308409f68d5e303e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d324e4f460b7da0911940561d2d905250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962324baf407b8995952cb7578aed643251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d478dcda1019773a8583a39ce5f881252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310fa4932e738ae9e8a6ac2d38430a06253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be0e61b6a9b986b226009362a945ac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480e04f36d5e4930166149a58888eda255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf21100a154869bf99d94e8064cff05256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ddae8eb41386a49bd2d375425e2ab2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19020a16d9796e86fd58cfef220cca59258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfbeb46ebf24c3c5f72072968efc20f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73753c254be814207cdf43d0aa042300260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f8ebe9e4acff2107eef3ce9097ed0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b708fcea1877eb252ac5e0946500b96262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307572aef914022281b4a3dae580a66c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a526b8607ee81bf8ba26f2d263577264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506770980e4cefe91ddcb3a3b2309f9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4597dad781dc9c86e2c1b32a5ac96a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b73f65329e22e4686c06394af29d18267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493ae99d6173868bc84119ac32776fd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e679c79d3d67a2ed91dc6e50bacc7a0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f176caaafaf3284ebcf9d4051c7f9b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783c3dea8f1b0e714808844ed05fe2f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f501d3535390d4534443ae393066e84272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce17d7c495e078216dd73db91ecc69273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab1fc0a1092fdb3f2b9714003492f5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759274869c8643c2fbe3faa8604f1e7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da136a34af90baad54f43974e6c88a8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e44fbb82107a0d13e88456f799d5a5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca7620d450aae23ef414b7f8ee4c3d6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474acbf166e1640c30d64e6c337d05e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4cb9bb55088a6aab5c2ffb5edb19c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616087420fe43ce9d600dce9c35f0b4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b49957ab99b881e122f2bdbc53f88282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19528b3901925a09652c1f08a7a30e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db67e7942b1d5a6ca7d88234fa25fb3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0a6c6633596b4929f60d829df6d85285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93222b004555e53990e8fec96822e6e2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59520329535ab99dc96abb6d50e7e893287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01f794039709671e7db7041a7f9818288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2b9c3f521b6d551832a502d3a44ee289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5b469f0e72e574a28ff540c7974fb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5997fa0a3371bef91fef382b3a5512291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f72424046b6bab2bc8190c98a6a1c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d2b4baa01bb19453c28f9f139575c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b3f43d8db8b944f2f32feabfd6f25294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35923045a4e64d7f63e21aac4151a3f0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c284ddd7600b9fe4331cafcf3ea68f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0467543fc27d588c67bf6e24f3ec1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb7cbb742d332fe89afe89e0876566298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd685a72d9331f57eade332a64515a71299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eeb925f88beb39682390022936e25d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0835576d9a92594981188bb30a315c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78a71f62b404cdc52d04937315ccea302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485ed6cbcf217e8b84ec1686d02587f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069392da2a0f2f1e13a1f5a9120899f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c76494d57349264b9f063b30835d6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354d99bbdcb4c6c986cf767f963a8af306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e592f2e4be7d7621d3313aca89b84fb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c9137097bd4bfdcf75e68f60e8cc9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113966275d9ce6dbc993af5b8373474309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a176ea697cc83427a175eadce0264fd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357bc82ad2b343fdf24cb54fa03d0aa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9fd6de54bb6f25a7ae41e330a45d5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd6186e6dd628e839bc83a3574358d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f761b2e097e06f821c6e4c43fd3b0a8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a5b1eee71eeeb044728137d000188315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28811860fe36303246c1d392a75da476316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc20c2f798418806d9d2ec2c5356fe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285475ef6ed79e9304f2377855de10c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d45dfb687068fba7a8004a68732be319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4c18df3a2d6eaef27d80556a35868320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5288a7bf96632d89a68efa5e4e66cf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217cba043eae122e7ac8f0e54f6ee222322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10b8f7e498f9c76ab5e0f6354e4391323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946cb958f46443114e53d5e4e3bf8baf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6ca42ea5ee6513d2a25497188de1b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64acc3e96eb2db42db104bc30143601326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810654dd22d5f0857fada4af3f7c9dd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37678833a240bde98153aea18476da19328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb8b39e97c2a849e6794794b8c4e6d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a7c970d56de63af37e4a7e04ce3c9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54400101e715a73629a43e8ad8b0e3de331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6d4f5c47363d610db55b200ddd09d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae0b9246e0a8fc342a65cb94a9784d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b2d3dcef41fdcb18b51a8bcc8d9ab334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751126b3a777af6b5726757b10162e0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b56f059da610039a4deb661e9ed38336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474cb15f68c243e89bcc8f8ce8744d32337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2535b9e334ca9ea094639985aa99477338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3684dc6921b583c8895114d56d227339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c381fef45414c2bc447e5d2f3cb5b0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf36debd78d104d3f9f555c003d4f49b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29963690eb8bc7fb658a88662f2e2f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3e77d4a680a10f3e732ef7d3b0b8d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9a3c6892cecde68beb5125988c61f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61795ed0408effb6fbcdbfc5b5516ea345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed714c99d5dd3e7bd9ba292fa395fb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9a0be39d19ec99fa057ab9f7daded347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d92b659bb81f3d59e2eaa236109bd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857796c59971d830760a2c25444a206349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7319533189a23c31430e4deec57c053d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ebe0fd820214a02af9a370543f27df351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31a1caa87725d0b2f8320f58856257352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf307d7780062d1a7fe58455f754111353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe884121c03e98614161e7d856eb73354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e07897c7d6941eaf28aed7bd50f064355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39eba4a2a9a4f214473fb0cc7008416356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af057641c9a6d885978f50075b52e6ac357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c24f47563892a1bbc54a7e9215d196358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a61a1837defbe69193d1f1c92826a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e19fde4ad4f85e99d09401c8b3c791360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c78e915d2b2d8e9229bc7bec62c74361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8efa80524e49f70051e91381862fd04362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e06dbbf253b01990754d0bd08c770363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c716cfc28813ca1cd7d993253bbb00364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4add58d2c2eacde92ee07704ee4a58365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b439556ac26dcd6f3a97603532846366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b95400a1cfa66fb8cc182bfbaae178367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104582733259a0a286c23c491c35fe5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2af75815775a605eebc9f48037beb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269eb5cda8af55f1f6d553a58740094d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22cca4319bd2ff1144bb670df4fa442371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54dd5287b736addec8d383d242dced372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1470b6c2136dd10cecec4b21ea60eb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b40d3ceb898d90115794a2a7fe8476374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac01abf38139e1927a8f75ab8ac47ef375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf012fec6cae4ddfd087ddcd168a3d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d299321b987c8cde6af1126df02038377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd58876679e29a624519f3755dbc32378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa072cff461f16b0b4a3caf460f10cec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c56a926dff48a6fa7f5e47687bc4612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2abe4d8428642a9d2a8e201a88cd873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3416e8c2682d995cb02134c2983eb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d55bfea3d23c8282330a836f28ec75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55920e3fce5d30827e685a99b54d956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef2769d402ca3860456673257c7cab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320ab28798d3a79834e161dacf503098.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443cf9927cb61fa31087e82e261716d49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450d7331dcf74defb7c68e469d59d9710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53628218ed0197fe225c2de94a73af11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578d918e1e219b21e1decd34e4a17bf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54fa26a1d49454ad40c0de4752181d713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6583f853c37b32fdf97ffbdd56b51e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ab1c2bd48e761ca540aa7dd79058a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697a0f68ef00bf93e2c6e7d8994817616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91c3dd31263df1c7aa90636579052317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6e1ff8b9d891a0089793d8f673d6f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa965fba3a18bb1391c608102689cde119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843ff7b9da2fa43e07ae84c6237ef8020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d06391e31f8fadbf0cba737cbc6c521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a24e41d4b63f0c90d7addc5d91e4b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f09b806cfe592b6a04374d8d4605b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f79c352afca4e9daeb4b82db01fbf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89756503a0f4ee1d0c9bd515468ead2625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa81afb311c478b3aaf8e257ca7b6c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915554ed2d3dcb3373e3081f08977b627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b675b2b2a4f4c00979f15a423d2bf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23855de981172ec342eceee6a991e52729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3c2c62a30bac36ebf155666d51c9d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5142a3967b114dc28d25677d8da18a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5441ff62e4b4de649b2f13cfda185b932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc181fd39526b7e53437e125f6b58c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e92188c35c11e55daaef6e45ff6a534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92dce3b8d00fae344707da302b93a235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addaeb88be1942e4bce4e95da010ffe736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f8b71ac7ed8873880bd84c46c60ce37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5c0017610a03fb565976b80fdb96e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b7c0210c00a8dbcf2bc79c8a1181b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1cd1cd6df987a9f626afa340a4a89540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231bdd397654475ec75fff0e59a04fb841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c23abefbb8c1c5b58b26e6c41809a942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc664cd98fdbe2b5755a25e7c7295ffb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea1139011fd093b959d3c3e5155db844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcacadc84a5cd70397d539d003cb8ead45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719025e6c35a6a968f1602779743ad1b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9430fbfe6ec07a8f87c9055185b2f9c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44df8de2c9a19794fab2990b891dbe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef18c90d7916013cc3d4f5cf9281ef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea43e6efce34b839e029028c13688950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993059f3827d9da459c544ebbc316be51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19115470ef725825bc7cd9a070f108652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f888111830fbf6a185b241ef914b6c4353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e87948e96078cc1322f60f34f08fa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47b77cb76e44603b8bdec526124acd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf4fbcf593aef4510705f39b0e708256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8aa2d8d381a1be53f7d6ae20c21b457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1606d582fb48e2def69b3318e984158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2758ec3a5eb542a82aaf50659a47ee159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29890d85e4a363801cef100a06c5efb460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d2d96de4774232ea21fbc8a55a93761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15fd942483450f94fd355a6081dea562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a913830a34c9ca0d034b38f2a9bbc363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8322f5eae445e731c7ae22615257864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b0681d76862df3c0e433672e86db865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e460062f240b54d732b6d236b12b966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad0fe8dc878552c9de3fbb2840c7a767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a7490906e095be46ad319636b61d468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ca75cdaf0a3231fad62100749ad6369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9ad065738b855d3fa5059648c1c2f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6a63a4d4a30278e13765686fb341471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb50676c5fcd7351084b0368e0763c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb064138dcdac4729637d9f69fbea0873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8940f8f42ee4792d8a5dade57bf1a1c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc09e596ee3738037ffb6941841be1275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512739d0eec7771754ddee3330ba18576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407ca8188ca3d6469f17d10dcfc085b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1dfbc54d4cc14dfc5c817e2eacfc878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea4f3e6bf7c5161deb43355cf54b9379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55b3c061b95db6a8ff84337186b2a480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f088b9aaf8e73540e5b99abc8857581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7a9e65e86e31003523803cf180f8982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf64a17efc0f8952683a5451de83ad383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb127706653fb0d7d0bed4b0ead0fe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328142578f138c272bc7aa2a18f720a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7e2984dc4b14c6b0589675b270dd286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8d57773d22b20b49cc605008d045a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d36407767fca8ec6b4808a62004f788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b37667b90baadc1804b8a118f608ed89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90c1d65faba4ea7f8cb2b7d0d5e5c890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a6fc7bb6ce5017d56f6e07173c7fe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719292a0d22ff9b386ca61d64a0ff1ed92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635630f0e98301cc11256767101fe2b293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c46e66a3423808575450090375eb0494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab479dbef44ea7ba1a181592d1a82495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7336ddbc1d618d1d681333bdb2332c596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade958e2a576829be5b83d7f72e2cafd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75674bbc7e6dc42f08988affd7da7398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b0729ba994b5cd75204ee9687670799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9788641d7f7f32df8ab5d86c207595100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92393558c3087248ccaa1627f6c7e1ca101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af19715860d9bc3318d85ef9c7148e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b6b6c4d59ea381cf4cc580326d4a6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93236e3626dc82a83597971c173119bb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77635537bb4a8edcc74443706b34b2e1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930fd1468de4b68aa72b3f069e142b1b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7638a4eea12e91704f9d92ee80cad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f678353d6cc1fbebd2616e5501aa40108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581004262f7378f2918d6616b95d7215109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241dbaab8dc200139e79aa2c09d042bb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389d07cfcfb788861f574cc0aeba8b0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3fe3a6d2a7d13b3c76f32cbaf2194112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581ddbea83ef3f10639f205c5870679113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7ce37ceafd86ccfd9573e5cb8dcfe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1cf4863cc2d36e48035b41f3614e4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae790ea94534a1aaeb842abc645b6ebc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d34cd8f6a24c664f51784918eb7ec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51696c8a77bfe883ca10664670afee46118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b65f49ed6f2d19319a4c20be69a910119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91571e29b16bf358d115f68b72876c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f93314b46c47c0d9f3c40b6856b9b1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd521634d043f1195a2f927d30f14b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642c75000906ab993a140478fab0489123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65f23693b6d736fe7dc46461f7bf22124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e1e8f16711c43db91cdee2b103084125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b441cde7ad9b81e3f25543d252599ef126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770032a81fb00caca735a140c70013a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8db38d130ddb2f01cf06b2a77016e5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6250fef4fe2da94e1d0b5c87977f5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ccf42e3eb3ed8887dea81e5d300fc8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765c3b5fe21ec7a041e42ecc757210c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32074624ef518c997171eb9917229f4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d896b9ec459f863c4f67b07834b51c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63fe636aae0ec5b255d3f29e985a63134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730df63de4315649b3be772ab06437b1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93a00558de09c6dfa6b95137ef7633136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84220cf85e76c002fdb4500f542c11fc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e35cd47bacfb8428e34b815ec2c9f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb7d247e3f63c8c9da45480496375f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1517b26a2519bcd6a97fcb936eef0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84db61415ff2707390fcacddbc2636f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e8ab1bab46f19a75252a2fa97c224142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7450f4299c33f5150f61c3ba4cc3f4f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850a191025060a183664a05f01b4859144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e0d0e49bed0f8aeb2494d4fa1ce4b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5593a4ec4c1b19d76fb1f862ce9c4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff99ef8f7529b95c56c16ec42f7d8cd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692d8a300f035e7e17f8c152f8432bd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c72a5a4415ce26756a4912024aadd4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d10c43a822fb63dd26003b11d780ae150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d42ad2ed41f0b33b9237d715c4c36151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675a0c5c0a2004c1d4422dab5773825152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff86951460225d860b141adf9b1b3c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce3ffeaed22a33cd20c86fe6a9406c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b635b708a67b7d95622129bf3c814932155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2cee33e1a8060f0d905f9b738e0d88156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98869aa8ebe5df3a34dc578435f5eb6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8e6a984b5ba23ff5f05904222ba88158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c7a1b3e210277abfe888c9f71e433159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0396a27e1485eb6c7522f71c17fc89160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6e8fde684154b7a3815e8f971a02b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a80717ea2a2500bf8550a736167ea0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e720279ba88a4fc54b6832e088c6e5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0ca54375aaf70888bc8972535c42b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e3fbdc2fc092718f41cbb2f8d748a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eac30f122b97cf2556761c93d1f0d8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98fd212d6d3263d6bac8fa07d04ab8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665ff05cd43df65bdc5c405c6a6c953168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442712ead9104a2b3d697334108ff871169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9793e3f7b7147a526f238fb04413bf2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67be7e8fab3ba5dac38afd974a6a6d6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0d099ef013fdaaf03ac76601b52b3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16021c1b632dd9bb1d0ccc72ab6b83173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421ef37cdd2325bc4ea4bd66414142c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a52b08d46a7b79bc03c5341f8dad8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12566c6ef14a252e9150a377feac409a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45931605dcb0b6b5c5b66aadc9df67a8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfabddfe1224fda1ea190f7f7ce1f5f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4883cb81ed135481c6c7149cbb68a48179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b99130ac9fcd46afb79f63577ae36180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99e846b5d0ad065e74941b5de835aa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92902f7061bdb6f0d3737b54d80672c8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd3f0ea2d565e4a5f4888beebd7755183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a001251fab1f7f66b428c378402992184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f15fef02bc049627dbfa8271499d7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf1709e4c7e22155d5b4bd7a6aad22186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867238ddcaa7fd5a8efcc4d2fc3ca96187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6871c8c5dc8f11a986461b2d2b16c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e03b0b491b870921b6352c8c221c3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07240016b675ac7e0e60954d7dcc4c0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e856e99452b22c61e29310d453a93191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043a3bb0f368116c0d052d43f7fe1c4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9939392fdfb51203b3aff697ac605193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cee1a9b0df97194bfaa0d6748fca0b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3db366d931c7900cc7c818eef8a24195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700170fc6a2f5d9c50a2b77cf9c3804196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7ba404e8f18ca75746719c52acbac197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd565e5f8cecfb274eea33e15292e4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cccc05a4fce371bf8ef4e5704106ca199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5847b4c088f402cfce6bd2d116a93200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b8b8b3ad8665ff652f4106e8acff2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc83d0e6d0ba73d24cfeabeca4496d9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239923c5a5cc95217620c45f7dd234ba203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2191b025940bf8e4cf47232f5b08a34204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f241ec3c95a3d5f765c9ab4be3bd0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8fae0079c943fb6107a5a0a3908ccf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb733e8a55c90eef5721e5166306be207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3884f2297681c1e45b1a8e27fbaab73208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa5e700e2c6b37e97622805c4696f4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c6c5c38047808d9980a34054dc928210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34393beb81421d98f890298240f49d2d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef0b7b06a006d509dde0be45a17ee0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3380afe470833a21c9b4f45c7db137213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83ab2c0d9af7c0c3e507a9ad6ad0d2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb107cafe1feadca962110e589ba81bf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff66799855c591d36e52bbfd7451368216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd582b222fe8c4f8b364ebcb01761d4c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231d99841fec69dd8eba5523ac338f1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6e2e6afb00cb2b8e6e8406450d17f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959726a2635981bf69839170ea97b18220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2905e96571c6f63ea42f2b9bf25c669221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459ef23df35a32aeae5ffabb1dadaf2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1327822fee6a47e3e5036a0a1eb3e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8808adebb84ac6380b9bb0f12854e0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916527b9fc86677a4603fd4eaa8afba6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e389592b54e78f783a9254fc5b2aa518226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436501c4c7a057002748f61aecd28c9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eaf796356375f546ba5a7946989be3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2daf6b4d273ec673c1c646252c05c36229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93314bdf794f04b76754d447b41ce99c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f56efe8148a86149e13e67729647eb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79c7958576601b89462696d8054411232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f480726e6a83510d4d76c15093252233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda92b83f3ab385392c4a6f990f2009e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737babcee630b7917a7e630b0032de7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca883bbac5b89155a286c89e9af980236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d0b8788da9ce486e22981d305de8a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca1b39a14dede7f34fbd5fe56c7c83238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb518c902b7406e9c87488d2314bbb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b75dac5dc384e103c32be9599161b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3e35ad532296ca31a5d64234aebc5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4d628571fe9e2bac9a31b89d43dbb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c3b56ef55ed10282ec54e071e3f82243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761292b2d6f41c7c071fde4d3459853d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad438bd45dcfc2801185ef40fcdfcf6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a034ce1dc2b7e25ee395f67278cb1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03943b218c470b462274093012a4250f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9513d316ef784e04906ae7d195931248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb379546b404dc32637e25ac7d8682a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692afaad08131c1e783fb02f4fa8cfdd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3ede0b98f8b1d39396f110f75cda6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7bd4d30a645a7c270eb32d8206301252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66caac6117aa84dcbeda6a96637be15d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9e39d4aecc2654a51c4c26c0f5b37254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da96b74d4eb7e77e3da8da624e9198255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166ea39cfec28acad0113e1758be570256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1689571bfa179d21c1adf95addc4d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223573494258b3e5c7ecb484adb8374258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109911af5d37dd56466d4eb2dcb5bcd6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a17778ed503ea1dea1ab90bc186af260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599f10079c91fe9a7adb17ae31ab332261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae9a4b1930c71fa7146bbc655ffed4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ef76cff6a7f220b5a81d515b043a9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ee5c835f2244102e5cb7b6f4782ca264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301ae86121d2564977a51f18e69db6c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb931611c4db8b5d583632c9dafbbd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5552ae6d81db5cba38452d98c16695267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16400c091980e2838248aca679a334a1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b79a1efa8965bb92cbe6f82dc1761a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf229fd52f54f0c5f6449b560eecbb2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2f6799ac6478cf7ec78acf859d217271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79554670bb572bff69e64ce4b9b6d28b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e498ef701bb30eb6664e9caec466e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a619a147e0e1b454a3ab9a00edb8ce274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5b082e058a45641473e11df6a45e9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a7cacca20eb021cd0c85a8e9b649a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8ea3b4d99540ffed3cb4a6ab76fda277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a96c4244edcc4f3d8126c2e491321f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b75a9b8b42ba1378872f91a26ef71f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0ef026eab440762d3b9d1691c4336280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559784abf8dcca5efbef6109dcf96278281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d305a7cf82cfe9d91f73adf1b5444de6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f1f147cafa9fabd65163bc79bdc5f8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea4c4a918e1eafa2b5f822ce3896f4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25de023d316109d1e746b4cce318683285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbeec29676f66b556734d5d46d336a7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ac7d573bffb41ef16d86d0da3340d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70dfc00a57996d9b981eb20a5f73dc5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70afe1f7ba305110bc46bc50077587289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc458339535e9d3026c7f515f5176339290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0ad966cc3c235d2fefc62dbe43fda291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e9b43ab3d02c5a33e3e2f674b8871292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312e1c0ab03ee299ae9d47e5a7305af293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e5b388f9954290934dbde1dd7d667294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b692612c3bcaa565dcd05b37efe67295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c64161140c8bd27ec024ea1ddb367d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27344645dd2b084b0cf700159d62c8b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10ab8286c0f72d075c1ba680365618298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc2393f3b05a0d03714fa9935a790b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c020b70731efe7cd8fb05c48c4dc371300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10afb001eac11c97d6cb8522b127b2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad5caf2a89b0b9865ccc71ba4c56d7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8c07adee56146848323b092794bd5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e0158dff7f872fe5b7e7ef67c6640304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4f8c92651cbe2b0aad2b8b82b5c25305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc833d7b8cc11f82f768a4abca53dc96306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c8b4b80c7337be41bd05d50db14b2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066a25f017b2c945879728020a3812d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45574f44b5469401ab52bd07b3e7aeae309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1313d0a9c400ca50e28570af81b020310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e081f808ea5f0290054d438643f31311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd38b56b1f8dfb0ae526b2d9689ddc8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c52d7e2b659e44b42f7b8b57a2de9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd36aa14017ba5fe9972ccf67ff0a5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb227295d26a8594bac62bde2996aa5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a2ebe1e7c67d0063676b1e08a9f54316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805e97a87405695a1d2db02abff53a2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ab98e97e586df33ca52c446986891318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad149c1d525a4e73d6fb867aa17bdc8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fbd34dc9db259c58c5d67db7fb11e3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342707ccd099a2d0ded24ff1dc67e19321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee57d8f9a8adb67672dfb8dcfb328c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92875bcd2cbf3fb9384667f623d7bc22323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4b7aced61d134f21339022363ac6e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d964dfccbf660b93cdb4c78030678c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da9a78966fd2814c86c2956a1409c1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f488ae4630c12a5f2d7ce144efae5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231eb6df16a39de484acb53f1775c179328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134189e22b6ac93d7d4ed395f9350e63329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639409aa11b01c8e3d2127f05c4f61c0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483464d428738fd083d2e2d900d09398331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc734e76951915d19ec12966f6003814332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c0133b0737e66d22a0ac3ab734cee333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58eebba2260670873efaec305d4ed1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f3a4134576a79b01c3ca10464cdff335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71a5e557e677f2491a81e5b0f0c2a2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f60f1af5a2876b1ac1d6f63bece52337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571cce460707aa1737a23dc1770cb9d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614aa23f964fe0997e7a763b59cb4da339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4151b330b9bb6d16fb0b0fe79b7e5cb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3b3704503480313ac1f3bfb3b4bea341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f615376269462b3b8e2faba3520f5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5d7492777129a3264d407e5881bf9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877746d1146fc699c2e0533212a6b39d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444dc3f3d03c10817287c137769b212f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1589a896b609052a994c130332aa8c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c770d4819ec7c122bbaabac91562a23347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94ada0577260d456443adada691568348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da67f17df8d0f4a97448df44179e1b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060744cd00b731d006a503d9e048468c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d022c04b9b40590fa4e3aa2b54ece2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c0a0f9b8908e863aa1907f1b663f1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f77134f162f17376b8364a24a8b893353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61743c822527e087ebc03195c54ef96354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf84a084f13f89289ae09ae1aaeb760355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a0e067cf2f405d768a646e74b4dd6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9df6a85aec51f62f77b15168cba2d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2dd392b833ac139863739e509dbe08358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6875957968b2e8954934125a48e5a5b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa75869208c871f37fe40e2cec196c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db6f6f30d1bc5fb9f88e472df2fa99a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9edadacfc250a1f77f19316d486e9d7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed0f765e31804398e1b26996bfbdf73363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb2fa04170f31f8fae59d144dff9cf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1529b5e3c79973d90d0afc6041027365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f343835625b85df80fd9f5493d2ca5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6a1798090fb2fdcfb2812ce8636f0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c22794f05ba0576578ae79c129cc11368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3a04dd84f030abacd7dd6b78af50f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01c7d91262e1758b714792d91d01ca370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5254c4204d70a88507730e0729c3482371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378d487d856080a79811bbf9a86386c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233cd0fe5d46239e94c027db42e180b0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad6d84282d377c546c4460d5d46118374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a80a5911326a597c8eba831b54522375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a32cd9a0847860d6b69d0e285e40ea376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd71d721b81d2cd605e8da947566af377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a7659f9ef16f83e4a55b8f2386af5378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>