--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe904d4c328da188a8cc5ea82f3d3b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67e69308ffe4c1d31e095fd556fc302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ebfe8bdae69bf684e8052e1c4759a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd402a1d414f5ef2bbd0c1bf9573cb64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99f3a1686a6c4559e38c1f16e2a3f45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080dd4abd2a8080c6fbe1466b28d207b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc72c312f797fc6e044113934f4b34f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52865a7ad9222564b1af970d33586f028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5823084e167b46db6427592d4d3ebf99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76710c4bca55c999e7bd084a27aa80ae10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab627628e130375869e5012637953711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56279e9cd9739a3da9b1e6d4c06272ba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03ee5be7505f2ef2dd3294fe0f6eff13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb375be94454ca88e8949353f42174c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578fbd30b679d5f15ad03bcecc10496b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a547e64e434923e460a78c6d6ae0a7216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a218c35c019dbd886fdf4ab8dd9252317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe9df8cb6dacaa82e11e3d6dd91e2518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705be0845735cf16dc639d266fce855619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d911fd01b0ad308f83d8cf2598dfa3520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9c83deeed3aed791f2b4df378306121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4fecc0a47ebcd428dd8600b8868c6022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b113485bc80bae18e1a12766463cea523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad192b821d491281cba7fc8685abd2a224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864fa3eb591074646118b01e1aea22925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89bddb439dc402e3cbf019bab5c154226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a521afa99acd2b759139d33103166ce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97fd3da3fe4877937f37663d354fc528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0301e733100a221b5d5cb08c985de3c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ad3f4699d30bf708996caa256786630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6f0054391455f3139347f4829f6e931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce13d9080f070c4139f1060fcd466332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8460b6d4afa321aaf06cffe029dada33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126857cefc59fca37ef79bda50184b3734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cfe278e7fe24ca631092af9194819b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9055fee5e959d610c1f2981fa58ecdb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd2c3bcac5eaf48536d0c5c5c0bca237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85573f479ff059c1133f106f5def2f1f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d25c2dac8adce06b23c71095eff5339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac3cf4fe61560110b801a528c246dd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f92a8ef2f528eef6a70c6d243c78841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4198e3d56a24f429c92fb21cd8101742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a11f31cb6798b302826f303f7d76343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac274e9e0b78c7ca6e8d434b77f4a9744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb681bed626600b814b84a9c8dcb2445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb760159aac973600ab28ce5178bdb446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8ac7645df1b08aefe001faf8f693547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39fde5821be989d8913b8336cf5cc9248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62393a80ffa9cfe97902e58e47619649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd835ca928df32bc20950635f3ac8a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa00443fde4cc727f9f925aae5b994651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56b97cc99324f91d738f95013650f552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01c23318069a918d83f3429fac5cae53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ed711ef55ea5af8199edcd9b3075154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f6f4caa5b1a0907856df6855cc9a455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2e972f1fe0a265ac560fa383ea8c256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5bea2c60756761c48e6f88d52a9f7657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f4b0c232f129dacabdf2228bd071058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7721398c7c7a81c40ae89765eb6ac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a4c818777a34bc60cacd0d76b71d360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e83d9eb549c5395cca8039bd7c8a761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ce037dc96e4e9081fc7820ba9d7ed62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da48e492e3b58ad3beaeb19dc9d40b263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe83119d6629c5df25246744892b6ad64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e10504628b4bca8f842b19833d091365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e268f961348246927db213c002d6666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a18630de10001d336263de05ab14867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026682c23ce7530fc317f8ac639583e568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a305c9a3b8e366907d0841b63094a9d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a72b5a248ab26f0d95cff9e56975ad70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a688f6ee2f3296be6f5975b4e9478c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164efc5429502bb2e86ee319ec4fbf072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca75fbe40c2b6828aa38e2e70a8d80473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7c3abbb2b8538c110a91298f6471374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a6685f0bc1488324db38eafe4248475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5daa3e5bc5a49116dd9e07d7c2ba67e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185dc474c81cea9a6c27f90accc163777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8303a849a7984536d4ba07150327a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20790f4a54e1ab3e06e1b3a86a37b57979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96438b25e3c899693fc65283a23e16380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba949e471fc9cd681819725c1563a581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8d0b3779afd78fb2a033904c2702d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d1f7fa065d8d2d99042fcdf748a8483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152967dd3d6af67c4750c9ad66d92e584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4cb6eddc35436dcd861de344eb22fd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319bb096fdb174ecdc6e0dbe7114a3586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dbeb88b0e601c4718fda389cbf3c9a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1eac5d4e6fa5f5cce5e3990da549f088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c473d8969a6a6875a0d6b6bd4f7e16389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab75e1ede54bb732077b561399d57ed90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a60fa0b948507abb347e0af27b30dd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048994f188ee0dbeaf07ff138aefb16a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9289fa47740d54954ca2ced227663793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75b3ff8bbb7fc3424d6fc65a692a6d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e8b76a500abd3310a8235a5f63e4c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e4dd8f189b267f08ac40556864236096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907cc5e487303fb44a48efbf26c648a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639806c5f01a00d2e0f2869cdd47bdb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3778515bb7d728e59d56389cd42bc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f8fc3b7b0362cbb2ea1953b71c95c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd48f324563e35bef26ded077136e3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c862f6268792e234d2f7702072c21a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfafe98b83ca065644a588ef31346461103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d7fde7a06b7acf22ed1595e1946a4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df212001c9183ba67363dfd9b436b85b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a00d9f2df7a5cde89f0e4eddbe634106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37f0362f2a10226de31ec9676c1bb1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ecbe63bae58beaca8f866144326a1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245a908feffe43f4842d394b4e795ed109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8396c7a7392ee10ae8204e4c3e8fc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30956d810eefc30a366b07b6d5371309111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297abdd49fe942d6c393a6728f9bbac112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ddad596df1fba1ac8b5c73f11d6bf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d606e658a47660850154ecec742c3a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2295df9cc651e21cbbdbd8b6fd53b7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7b4dbf0cad4fab694ca36f29bcaab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84394cd6d54bd16a84c67dc54b2e38d0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f96a1f1dc4990207a884d0bd3e6a6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba02d4fc039fc185764d131731a7e87119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a43d109c0d2b7a7e54031235fb0d9b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354096dead104a2854e306e9c43e132e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d0865ec77b1cd29933f2085a7b90a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8339d2c7b978c553a9ff9e575d767123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b57501d082b550b3a1c7bba62f9a7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea8777640dcff6ffc9d7a06e4f2a1c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0efa139878f2f32c8d186d58f478c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56586bb721bb9487cb49a26602427947127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914e83382fbe044ac0de9eb78c329fd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ad1b3c79694d84c4cbcb8fb54bcd6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd82be8dfd3973ad3602bf03936a36130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec15d7e8a6fad615cca8650a0e86b44131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937f98d3d8f192c361510cce4c85031132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1090dc3699dac23bfae1a78ac2969133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1ab68c4689875152d8e00d43f52dd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f81dc6b3a4dc0c70cf1f446ddb9c0b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be432a85a66864ee9d82a8c34097dc75136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b303c1c0ebc43420f5a4661a64f05137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71937fbde1c4f6e732989d4985a2412e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886242b169f34ce535336f4647183b59139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2691b617847a2bc6ff1850e8d4f45140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8f6cdace36c5185d072cae76796a2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e4fe56f17efc7511dbaae927753de142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c651a718f77fa571717815de15cb13143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b28f3a72c02d4c705c2658bd0e8efa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc55e5fdbbabb60e4c205c7400112a5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1ffbfbcda0b9115274eac9efd3d76146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259948df7f509209f3a0fee971597533147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118fee96d18fdd4e090df4ae100d43d7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e5c16c5640c47aae7666da3f512e2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d51975375d58e4663b618f8ff06e75150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8a197f39d68733bf8b63ea9cd2153151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c0b0414e8847ecc285617a249d29c7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28453ca17a2397300564c02f62aaa59153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b06b809dc82a7bc10f7669173171d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02ff434daad223887fb39c4616f277155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f7cda044598cebf3819882ffe150d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b7545dbc35d59e0484b4ddd1c81dc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face74fc67c4a0215a10b7f63365fa61158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375545280ebec883dd24bb2174d9bd2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed086f414eb54838ca0ec2c35f34e23160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79595787e4af9a0edf1abd3e532e05d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022ac18987f556e7f30b410c062a577162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791f335b0b7f80289a7da61cd0623ed163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734f19aab472e8b731a0325d4c113c3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e266e45b5e485cb8aa1318e806705e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f59db096c26596b192d33994afdf9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff445bd70f0c46f5e5937ba1098c86e1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5101802ca09c30e7724db393ac42900168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac793c226a9c09b535332f13eaf3b9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1b57a39120484b0275c7aa246340d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bee6dc9cc2cd7c1b0f8d12bdb4b590171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e670d8acfe5e9c9b67e56c09199927172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a82475eed1112d7d30d7e1666df554173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b98a8463106ed7aefba55c09af2a6e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999ca10279656334f350ffd02c84d75175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272743673f58707c65c0cbf9cfb2e21e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682536fa7d25a395abba2213269c093177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b071b22cd7b57a4070440f7fdf0c3d7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3a4de84a3a094e312d85b60ccd714179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba438c2ef279b967c4e5fe168f2ee551180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05684bf8b84f2b90197871e1e1b6fa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566a63db1cf091344779e3cf8872653182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4920d40cabf23c3b38f68c856e4e117183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078ed99ea8d61f7e4fe36acccc0997d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0a7635b620bea73813e2b79160f5f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25af035ec5c762ec7a0ace402ffb085186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572bbf7faf75b3c62867840a99d5fe4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253061f8fabcdb722e5b83bc693a28a7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690382d4ea8fc5842977e560cee4421f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329ec9731b2e140d899854d3ae51261190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac72128db1ab3e78af936c36d45a91191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359ce5c533831709c5c7014369622e1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d685ca2cb9839c639d0e412ea8d814a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4199161ef16b8569aee8769b79da7b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6e38d0638556a83bcbb24c317a5c8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e61240cfe3b53022da4dc01d0a54a0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635fddc8ee4668ec2e2003b9225bdaf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c5026701c77036c817ced4099e8b1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4730f5511d12ed80094fec0d0579a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec03d781d6f09c0f2cba65f893d248200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33583ae05b316aad89c09598fd68e9e7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16284b8dde9b19ecfd8959a700fcbf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5ac249ece23164a9d75267fddf8f3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4c158bbeab9264083f65a8d8c27ed204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6833f4fbe6147e1078581dc6dd158205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131a15f5c6c730d3e940e35af01a55d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b6b33887e28abc18fa11f20a90d8a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66316cf35f6dce69f4489f5019d7dab3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895290cc1cf8a2f5e79b3115d8141c0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db415190e74d022f535544a2ec52e0c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da684dce3e7a13266bcea5ffaebbe06a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecba0456c1758344933ec1683f76b63212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1258a5efc133125dc2759d5426f18213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f02a34d3c293a9f09e2259a25508d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52808b4cc011d169d776dd9dcde69cd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea4ce3b9a47519d1d59df862ea434a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf39a4d789c40114e7614dc3e013b01217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a51b70bdc7439d15446b427c8a77c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b81c338ecaf29befa684885178eda5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9ba08764a42fa64dd773e9b96d59a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022fce9edb3461415d1def70c4fa015a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e97ac79bce6889e49d4bab3fcdf952222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebe824945f0a41c331d5d5b659a09f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbcd37a65fc461bf0e11f8ea0ce953224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78cb56a59cef4e8e8197241ea8aaab225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8b830c9962900b60c2bbaa4d4bb0d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96190f7ed4ba3c4dee33f077d32ad8b6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78797961005bcd045e2a94af2712b9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9923d3eca525bdac00ac0605633af229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10007841b9286e34d50f33ef746415f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c971c708bea5940489efc11b9d963231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4407146dae3c991d31753993e6507232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520cc141ffb549166b18431acd31f89233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee562bf6f3a51b44a30e4447b606d8a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335dfced16d8381d819a2b99d702ed9c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c295d9ba1383cf79816b9af70f2de236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9e45ea4b547307ce98b1dc037abb5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3ad3ebd32e69afaa9c4bb2874117c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b912b2c85e18d69c85f9f981c544b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dec78e65256d9f00eb1a057702f3b3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fba24fdae38b8fcc2814279bf22e1f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f805b4b24035890893af2ec10807fa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b8c242ba0a35e347052a5a61d5a09243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a08a0d37afd66e7719146dbb6648ec244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7da053bcbc65d60552db6a1059a1e6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7ddfaf87688a3cf0e4130c114614b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c758a1bbb1d539641b4d0f67503798247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e9219ff5b681a9241876e27f58f22248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c57e2e09f61efc0d8417cda52d6d5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006505a8db66011c352e8b35c7b4985c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4230fe82f82788e4cf91a47141c434251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3896d582d3e9fd284cc0839c88d0671252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc0cd411ed6b552f78c20284236f32253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9317c231a9a69c6b5139ef6fb9d605d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161eb8d20f756375f9c313ce228e3b4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8862c549e8eeaf072cde5824acaf4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc3f2eb82ec330017ef53f35b15ac9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a7cdebedf3abc9a0f7172cbf2a27d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e272b1d48dc0e7b7ccbaa47fdee640259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f162427754355f0dd529220ce536fb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cbc8004484f4f631e02cf0e50ee35f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870596c7db2f13fb368df7fdd4d7224d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92a10849aaff102099719993282cb7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9951928e84a6e55001ec398635edd0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ebff4c2df7ceabed284618d4ed76e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3e4ad120d3aa5880bdc42f6834f38266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d2ae38b0a10d2350689686bb36be9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb29174219ed57c8a4e4df0a67ffa6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602387fa03a591719d2742f8327062c7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d597082d14f642046ac97f8bb7216f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc98ef759e863d768f1e6eb784a8154271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c054acbc41e9fe6ee824a42e07440272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d6b09d4f8698b39c4523e88e3f8f8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78540a623b2b3bd67df202f3ada7e5d8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c873070359e5d0309574f7e8995b39275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0cade3bd5cb20a248285e56b4ccd08276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f50d0e6526f7de9651faf45a278106277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5acc90a5070fbe73bded222a4a2bf8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e22116339306f685b62aa1a0622f34279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e7eeaa2fa36b70d2d6b8f74e4be47280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952d62de24b938fdc278df6691b2d25281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3429ef4219c052a105e82eb07afe23d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a19730b9e70e7137f73d3e705921a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8632bed7faf446a2186165df329c9e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c5a62cc1409b5b1641b897e99e904285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb6c81491d96b496857c6d1550b59a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ea0f767a41ba39693f0cf3dec3d6a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9de7c36814a39ec1296272f0cd9200288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990c2bd3fa8144770cea218617d0bd0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d8882ea1c944241b3b837e1692629290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eaddabd2c75541465331882168c32a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a24ba100af7309d53921e6941c81a0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5daf9c5e3874d88a0fe55005a94698f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eecc10cd44fcd01970054e77884ba30294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cfdcbce1065d348ae0b9e1f55940aa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa61a4f1fc54f9403c59c23c516ad77296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0bae7e68bd9b0c497fe50df076dcad297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2367f297e41cc4b95b06f23fc54e55298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6597624fdc78bbcea07102864bedd2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41945063f583709507055a0dac14be18300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4faca9a62d37fcdf8bc90886f6b9e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b89f17d4c6552a9ce026744594ef7a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f697a3f151290160ee639b10fb370303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3659e97cb7cbc40bacc2fcce39152f6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554d2e45ea30e69620b8a78a11f5454305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067c073d5c847a1a259c455cf688d31306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e93b53751f2032697ee015bc1b26b0d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971f5b5f78b98814ac165e014a60a2c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3cd092818bd17c98943fa357a64cf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1500f5a5d4d67846c9cf4195f0bc6b5e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288dba8a690451b82ba057b7f3faa93311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbfc5ddc37e5884a53918617fd8d1bb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3613645931a86f60c70e114286277dc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e33dff4552ea436b6f82b25a961e3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89d369e63bc151dd11bca50e37ae43315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224df613118fa5c582fec5c739f0eb3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40990da2c0838ad56babd90ec1d03fe0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733d3126681b52e9919cca70b2b2b45318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88463d9f1e264216a164b338c15d774319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f80299490e8c4dcd4e4e1b47b6db9e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e324cd36dc102e5bce4a89b7d0c73321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59be5085bd74663e9e6f3602d05e7dd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ef4cfe212c4a0c57157469ba73e1c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66de7c7d171995ccd21de92665f7ec324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd897787864f7f2d3add19de48a9dcd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1b0c82ee488e3a1e067a43dea81c6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1a2f9fe20d471d0dc5b08e52ac2c7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3a9f56c833331f394c630c7ee1a67328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf96fca5cbeb3513b3f53eb53e259c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51001ead407f385155763de888c39394330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78b6a0cc1fc13c21c87072e584be45331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f39d726c6dfd4db8c81ff768acbf0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c142e5b588c36e51710b9f8a1dccf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bebd0a4d15eab17ca1d70bb4ddcb11b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae102d4bdd15477ab0087831e97ac2e8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9361b66fe8cfa9b14e6ef1a5df87bdd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3a834a18e60c55806cbcc74744f95337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52340ca516ebc55973e9f21e90f723ca338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12964d76aede12a0dba8fe6205e8db5e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0191e96c17a95058fab6efec794b57340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede6b933d67ea27f32e28d345c20ea6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b009ff6e9cd939a151fd86736d7bde342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a44514a8ecd8d152b1a27030c1ed56343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a3c82f94177356e3bbc8d09132a2c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb713c66a28763630ae93ad7614063a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40545653e94ce2dec6bc06db7baeec346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d3ec3750a9b21cb01b6f9609661b9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a23d6dcceb042bd80e2a32504cdcc3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80ab7bbb6aa069a8a783c8b7cc43cc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4813713a625fa834f19a3d574877fa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee31c889a77247dc1b0f439e16887b0a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40c222838d81542e252ba8884df3e7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9a9f55faf158410c82b58dcc486c2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6474d74d40b00aa410e6f5f050111354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8343d07eb51115115928484f9bc10e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9f036cbb6088283046cf2d8f32330356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f021c8e66a83fad8c2e965de65c38357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7939a0bbf743a4d7236935c123f8814358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dadab107b349c87483f79486e526d3b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996a60ca0d476989189225d936030d2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac298ca67462401afe68fdd7ae0e646361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198619b81846dab9569a557f07272b72362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee927c8db18ad99badb05084892419b8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99ebb9badc735c4e402a189fed30ab364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af093d83db44da7cdde553caa82773365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882cfb84bd9717cd0b86be75b23cc23366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f436bda4b6959eceef09b59618d7b72367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6666e6e1d0964899d44431726de961368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0e3c2b58726ffd4e405fab4cc84b7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f65c72c0d820146607c06f2244228370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca9c453a49af161dd05d25640f4950371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90e1346192f094786360e5acd10b33372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb32375f7bf6d3a2eb8e36f99f9174373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c5cfc2d8dc4531124a7fca8b7b8ed374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068c0976793d19f86bad9d3e786f09b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad1ee0a33edf3649d452787e4941c3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab18b5e261d083be273dac1069ba20d7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee828ef36dcd74cb1a4b77a51fa61a19378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dec20769c5caea97f0f24ee5ce28721.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2136a057b35917012c3fa5fd98d64522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049efec562016080dba778f0c8dad0a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b97f15e698559164f56824f252a244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22129040147c35aed35ce59cea71fdee5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7f18d0eb1e9ab362b60b9850578466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9ccaf509b8ea8f0ca30b7ea9c4b227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719f6d4bf0536152cc17548b19200eb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480bcd02f8f64f9d575fd754c5303579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc937ccd07325dc632b0443bdd472bc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5910542db45c21f733634e5c33e0c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3406b757995544a21ed29df1add848c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedbe9b59b07ab73068c5c2136f5958213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624efac35e83843cd93f1e59a21074714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79594986bfcac77784367c4e63fec115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27b1f0c25318f91a1927a14310e99e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609269ac26219ea4736ecbaec2d32c117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378562f4d03a472e36dff5077152ae2118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ebea45bf6f3b0617b8ebdef710580219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883ad6c59ddaffc29db67eb6a4ed16920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e4fc63fba7ff73c6c652aa98ef9b821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71ef64dcc66c456668c396ba779b2622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72ded40976ab3e4c7ea84c0ce8f5a223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096212644e8ced260e5aad10682d83a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8407131eeb20be0d420db96406eec125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ecba0aa741abdd0a79ea563b2db06326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018b10b264aa6b1eb0730777016f09c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad463f779385a21aad743b858685df28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d4f268d5b758a41add745ffc4813b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497532a52dc81ada26946783f4e50b4930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b95dc6dc8c225ff1d1f5a8d720fbe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee281175e51d50fe54dfcfb88543cd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a892beb2b0511e84fb24e4f08ff3933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45863546f60f5d38ae0e083758c9892e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead771174a44b9e36f74fa47804d18a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a07738accb1c9729693e7e03b907c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0614bcfe069be7475acdd73d11df5ae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8658296830d4d0303a6a79653ab8fbe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05013e4e532ce012bb32c9c00cb9afe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3019e590fa51239907dcae5ebf2a6240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816ae7155397b1d07fc1fc64dda4bc641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def00340fb6be52cf0edf2e9aea4c55442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ec62a79a302da02b80725ba76884e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c598a3c0ebefa1071292b374f886244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8baf80b374aa1cbd6996fcb0092fd4845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779e2df07a8e2cd95eb4c2e1efd378546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26aa22d96e7a829e7242941916722a647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21066276e86d73b61a73de58824bbe0f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa392e37596db4a295fe0f96b528a749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573df0ca04cb4432b846c38aaf78e1050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875c5d43e400fcdc13dfba73095198451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d109c294f9431b6ab0dad2d094c9d952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ee24811b942027c4473bfc20ba46653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82172f480bc2232c0d0dec3d51f7d0ec54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04910064ee9351d602009d70f798c955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2658c361a6ebdb805f980c53bb9b1456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a58514c58fd47a3687daca5d96dfc657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3966001ca2964ad3c21f60b278d90c658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd80efa889f73dfe8a960b1e6a4ae059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52aa7c0daaca7502404d3abe27bf65960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7359c7e5c75d6c8f81d9d2bbb7457761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e48e8c9d577787c3ed2b4e177819162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23341bfacf14d6aebe99d159b4f1ca763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4a72d02626c88ee2ca4e1e237940d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58841a80ca1e60bda161c069d47f0d765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad07f5e842d540bbc62ce7b873fbb766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be65c91b482763b4cfdd87842ee7d5867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793bbeeca643b270b5f047661150dff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de89f947a5a1ded57907e18a5724fa669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53242c1948b53de14a151480bf57f35270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887f8bf228414b4e3b1da947558a80371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a62d1daa2baa5d819ee9ce5b43c7672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd2c9069c63aeb47d493e79630d21b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfefd424f934563768d889b7614b70374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de17a477251fcd6aaed9d89ba0fdb875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f85c65c529e1dfbff170a86ff6c5376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71077cffff030d6320694e44cc0436f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e5508d0d991cb297cd26f0dca0c0d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b859524864ff3c37f9734d287cb7c2579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8355417be4ab505f2fbe5c926989d3480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc57d89060a3820a4b2d6783f2ca0f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d858d2faa84e78728e7d98c4e33d7182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4a8c3bad77fa089dcb07c80ce65d783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30040962b06e5cc4e798947315198ef884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f375a10441acc61069fc2ab03046385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa1d37d281eb8e9daf985c41b69fdd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad99d01638a6fb251869cd7e781abf687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26945a64f9c3cba7ba1a05bc06ca756a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da2be14674ee8575be578733de1ff989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516ac0cd5b45447fde0c84309714fb590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5618d3c9e42412e04390b1f24eaf8af91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398a01334a6f73c409a8fb445b16a7392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919cc5760350bd3ebdebc5d6235b2d493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae6583c91e02e653df12bb94db42c994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584c7df895c747659b97d30eb05134e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f24173afa9f0d22265dcfa4975eb4596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c126abd55ecfc4dd8b43401a5f4963797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644910308b3ffcfe30829ce7f6cefa1a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a95afdd48affebdbfccd30209f99199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164451107944f7614b6168edf7a8fd9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac8c8d05242acba5c05b8a13531ea1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd3a222b585e95a095de14bc748a68102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5863bb11c5ced40d84fa9d85d9d5b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a829987b362de7cdfa33ad58c96cade104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a7dd23379664000a3593f4b1989b6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6dd2818b5b0dbd0730ffc7b01282e2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca8084bf45c37be251aafe1f32b06c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1e24f5d55e630e997164bfb438adf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717ad684a576ebbef5480cd138a2ead109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f006ec3b3e28f200b13fe4de938f07110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c76762d527639805387d57c52b43ce111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d852f93277de36f415f49bc83e4625112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a8e0d60fc2637fd2d2ea81d12c71d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9066cbc14c173dc679e783dcf8d4cc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349990064d1ae0bd13515a5a8165437115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e1c3701da4b3321570e819b9a0aab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9f4f5f0ea30e8903914172bdf3016117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a38a6d9c25e2d016d6f417803bb7d3b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee93e79b6aed83abaecd59b61bce7a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f4d0e1a9ab0ea8bb186eb0dfc72e9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5a71747095696de73f4f8dee6d40d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96cb0bbc523e907febd1cd9bef41522122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29cc9ca171f7ba7f03108fa6f7720a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9d29603392f173d6093160b7b447c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c2a281b180d0fec10a2ccafeb980b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19b7cdbd62bcf541fa08704ece479a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ffa8d253f9825be08afade31ad3597127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927c586c88fca08569ca8189bedfcfc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb82b9fd55f7552662baf3d505303fc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530817136a1f114d26fbf47a2e7316f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e962b8e2709064acdb53d62d3ea4e0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a36f237848b473474485e53461794132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199d45e319bd99b99dc560c40850268133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f76de349bf5d2fd4fc1d79a73d133134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2422fdfdb1a6b256d51e308165340135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85799e6ac2dc36d7847b5a57a3188b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858187d2ee2b0b3c69bf619cc5223f94137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7c9f04c794e0de97f39327875aedb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916347126a5b9dc4a2cdb2d56f23a18139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6c18be6cc9fcfdb3b67bc298bad22140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179742420a725d289ab54ac6138f2b0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dec3008098956f6ad323eb60f6a6a6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68901281ba6bca8043c2386fb52210b5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7790cf7bd36c0c81056f2b995c8292144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba14cc95b24126cd673b2111638d58145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88eb810201b47513b75f7b974e532ad146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dcb855a6a68929291cfee04bb6c3c7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7e4428eb342cc852f50fb05d11490148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec98e77ad81d3939639d67196bb965149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd9af23ce5b66e16932e8913e787c5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50771febdf8a68fe24cd6b8c2b35e521151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae19f6f068ab6a79b68e283c148472152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc7cbb445b80b43ab0419bb5fcbd33153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0ff5997eb426abaee56711c042eec154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9532d5d5a2d33087e4fa6b1109b7c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6978d0e27edef4f63c2f475c7b5d3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220bdcdd875b87df083d0b76364518dd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c184195ae35407fadc7fab2d6f65f1a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1816f5d00d6cfce9bca43062ecf6fbb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8e0519ac6137c4581184e622480ad160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba91199b4d7d9b1277ce8a962fc391161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e5b40dfb63ee2068e50cb1cd1b1cd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da759595bdae7a81f56f6f89e8c126fc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a16d5b89e7346dd2c07562c35d7a2a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ada8cfcd7d1b2badadf3409e44efe6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56944de8a6c78bdb9f53736fa2cadf0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454829599b1da80a07d8d8c530591f5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625f63f435bacd57a1d641d626c479d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3999aa41b97c68061fb5c1c6697aa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c860d1cadc6a26fb1cbaee03e5429170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e068d677d3d95fda754addf764d8f39171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccbc0465c7f0e010830ddca22ffd46b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6e0aed67339eb7595d2e5f0d3209e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c89ccf8f4c05fac71c74d91a0fdb7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8faae574e03f310fd06d0a9a881a719175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc7eac6832df9a98efc725b7764bb16176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7319ca4a1c3a64a4adca66ab34d9e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2f909bbc371ed64772cc9bd677734178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d2c30ba4768670455936d8813a53c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c054ba4e817913c0076ec768a0ea9aa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93078efdc946aec00607f93c756df4d3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf39320ce1a7bc4cfa348dff70f0dbc0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3dea93cb989f461ff99c1c903fcaab183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b516cae319d1d801b95952ad1d8e0d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61650bfebf0d5fb6b4ab51dde55717e8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b941f2e81c72b98914264ad3b4e4e2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb8e101f48b97e8902d0f4fab9ea57187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a143d3fdab5011a2b5a53d989fb208d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa058b4a102a3b016610819b5a9842189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5283eb1648dc3158e8d66367d69939190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08effe40df707dd4ac03723ca499022f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75537b176c8aec010a3ed11bf06dc389192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829ec4e195be786e8880f784d74b85e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40df93dec5abe2a39c9e603fe694d32194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb838bb64a3c572b4952b6b0b923d22195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25926ba2f4bb7a9e56e09037295cf4c4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e61c654f3172430bec023a941c08fdb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bfbc1b54ceddb46c073ee325943cf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44837210c54f673b5adad42078f4d4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160804f934564740ffb25280ee7f37a6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313115ab3d06216ff34ddd5790462575201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7917ff2992a10cb66607de78e68eecf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96583c5815cc08dc80c238aaaba0da203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18467eb93b8e1430aea19f04e87b78204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1063c11d93ba1994c7fe034355e71c5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525580662da382f6c94b9c9a7ad144a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd24e1c8253291e69ebd07add335239207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc30d73ab1ec0ed6e889e6ab79c4865208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455c782014964a669577721b8be7af4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd0a590be2cf3bc45ab278aae9770d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c30249d26443a7c4c4ec243e2446a7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab135f7aabb0cfb6455f5400a88086a9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317fd49da67af547dab53d2f387e54bb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15fc54a3c512c6c9a0358ae5f6f0cd1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383902c72c51400a34c4068ceafefb53215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bea4047065b12f2f97eb3a2c1c3aa1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cfe5a1fb3d01b4b7f4d728f10a0f4b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9520db67a39a5551b164c228ffdf4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253201d786dcc9739b1f641063c32b4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7ac738dc12d2760d996015180632f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b09b475e1eff1bd5ce1861f08e7f9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d524d212fbbf039bef3d46ea2e7c585222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25bfcd097212f40af16725c48d1663223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ae68c3ec9fbadce5b81c41088d3bf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68937c068e07c3aff7704fb0fcbee239225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ebe39b168a163347c7422f6e13b53226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d5ab34718c7462ce40a80718c5db4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc7f0ebdee2217d63e67c66d400222e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e7a49f6245dfe748ac06a2f081ec2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7974b6d4687d26dfb2892c2f1736886230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83427cd10c799dc4567adf3ce499ad231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3562d70ed174054dafd8e82c4f30c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927cebbb57d2f216168b4b8061a25fa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623ac72a3fd10b43d9d08c2e6b9f749234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95bab6ed8c79025165b246a16d6dea6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe7f2dd11382441ebc24f3c04e2538236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30a527b50e4840fec934843da5e78a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67fdc7931af698ea41148f1d153478238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935971764af2388d3e5dc02c4d7d55c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43092c64e45c51274aba8a1c2f3d501c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf625ed853d91920694a6d60c3a9cb3c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8dab05d578f7bf0e7a0f1fec2f80a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8fca4650948e55c47f43d17d8377bd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ea5967be7d170440a6b439f603701244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935293ad5cfe9e2c596b202bb3b184d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0766f3b5a68d409e2c2b5a539e9b8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb016a6ef096e8bb977fd67820dd77247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827b7f1735c49fc6f8b2f12193bd2b5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ec36a26a41274855341479d7f675d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae8ec451cab5a15ddb4d0f0b4da815250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7c2d085d6ac269a130919fae0582d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36ae95161bcc6f966b389442014577252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac52568499962b88fb23abd9c7b3237253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef7b98ad6403e9219e31669adf83a0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565069a818e75412ea7b977a127ccd0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757fed8b9f63edd2fecab2efd8a3591256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65356333f3fc7b8e81f8d58bf7e54b9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81c747eb762e13541468392254a150258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dbf686422e71d70e114d41dafbeb65259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2bd08ac57bf17ced62f10b39c1359260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da00169108b5e4aacfcc8d9843b672261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e6e01c0f1a932a57370af70a3fae7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c27ce39aacdff122099d18607465ff263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f78a931301eab92806e5da6cd20215264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8a22b42d1c074dddecc5e914ad73b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d27a4acec11a36d10dab41bc3daa05266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d0d425240cc2c7ff350f98cafb8f1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624e14c2b05c8ce511a8af8fa6099ac268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802c78771f6d25a5d8bac57bfdd794d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb853c28f03a9bca217629f7cc61783270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfd73068ce42afdaf6374dac61e136271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16e1d73c2a38b514d772ca523a2a33272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257bc824f3bb6cd029ea7db52e18de0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74172966bc59ef2b3cc4a8e7b1bd21274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ad91cabf89e5addb787cbe70344f0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281be7adaa99f36ca115c807b2058cbb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428818667ca4238e5971fde604ecb56277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588b98be5e4b280836248555e638d56278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20510f44c4e4426fb3be5646f6a3f09e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173cffb1516d6d6350fea3193972ef2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d9ec238aec3c7ff847e1089c69378281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264405e9ca0279fef07adb50ae345ba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a997ec0c61e78feb5d4408927059b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd80a475472551c0b8f42984f85494284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77bf9bc1edfdde920d431abc10a1f12285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f7dc3e61a86ae96482fb887a2035f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce916dfd76787712ec5978c3136706f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8fa087a0278bde16b5fa9c57964906288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39624b496d22b7535d1796d27720fe289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9261543eefddd5709ed7358caf994290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1c73d320f1d57d684fe06bef2b4dc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ceaaac47854f312e5e52ff23e63d4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79682de6a899a41424645cb3ec0fa927293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73e1451f53df0527806af598951622294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a6f6902fec947768197fa51e2c2f4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374fa00a8fc960d0184fe50efc2b51a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d953b714a03d793a317325498a9993297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be050503e6c4489e598520f4ae766f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405f598d253454e0f5135f18905afc5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13eddfc702152abee76424b4fdeab7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd6fb2f61d81a6ba9fda1464718b74301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf220a513c392cb424df283c328739cc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f0830a160af007c68c2a52d8326b7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e0a6913bd78c66f868ccbb42391ebe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4204d1f6dfc9355e7176da9a95119c7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ebaf53fd68767d9bcc9195c25fad0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65abd7d60826b41135a8d79912fca5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a492c6c2b74295b388cd3f891140378308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f17d11594edd50a791b4e45044a6d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a65829d2c6f3ef568f77a6abdbf040310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de489833d1c66edecffb191f6a6ab922311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99605502e9e96f0522bb03a507d7b751312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c7b3d431f977188ede24bc31f0219313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651ba0fd67e1628a459647d2e9ed811314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5abf698f33b3ca44f984754e79282315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d52a3da83d63a4dbdce033a726e9c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef566546dbef327405d1c195200d4f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6c7f5f78862183b09a21e6a35ac2e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82fd1fc21fe5799f6639b78db5b803319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b3bd6a0a3f926bc40956a24d38c88320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc574967d64114669cb22553810d9da321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163087a7f417f26c1143ab5626ff6f2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225c12ee72f8057e66556c298de3230323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c790ea265c5baebd485788111b0b3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16bf9dc555428fa15d4ca1e107d3d6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335a439f25c9e2d05bca99d6d3cfcb5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ad0c5289995545a0a0e9e280b37d0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13fbc5d3813727c67deae7ce264a30328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8a0c0aac1212ed2317531d1412a41329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437666d828b7765d3a714da72775cf41330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42490f90629badabbd1f8415d663730b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547b458000309e0cd7fa1dca0cd7639332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d932abb3be183f159aaa8db64080851333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdfbc025bdb31165d3dead1e0bc3af3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983feb2142fafd8b65f95fd951107202335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d977a2768895ada20adcef9d58afa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446a709d7439ccbcd69461f629844e8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991d4e40c5a8d8d38920560359403be338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ead92608311fd8cfe6dd7d4ebcc40d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da248087202ab64e67351814e709c10b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5849355acc2810915df5e33bb404e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85331b3741ebe9c5c25d40668f1d652c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaca4e258611baf07d8b28bb0e21b4e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03bea9d1ca1c7414e7aecf2939b7e3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e9ee500d207c85db16f3f5926ae70345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa240143b0e64b866df2b619ee78ae7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b3a8ba014784030956711eb87e378347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3faac5c36f844be6e04c398793b181b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164340b2fcda4aedd9be42f28e3e528a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8690773dd5a6200936c5fe20ce2fa84350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5c2718c79132cd3dca6fdfa7d0923351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51212b671f6f0e0b8e498d5254287a6c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550c713081c2851bd1bcf20be890e88353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99569e95c1c9ee98cd1003aa5de1d7b0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28fd3e7d3018f98ae88ebe663d0450355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28a926b307a36eb6f22f4b7e6f904b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73371056920fa3720e99fc3650ba085357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d55de46e8436ff4aa6182ed058b43358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605bf582189ab75c54a979a0343129f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c596b27b6e552bd3041b76f59dfc731360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92459bc48e76f17f7d58e2ecf9f944d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555849bcb9f1008826a4c82954f7a2e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e46ce0490c821febd759a3743f757363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de003e51cdf2fd45045e71ae1edc11364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553222f62800f7535fd6c753a6eb127365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc8de2fd66ca293b042f90245867da366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba632f1c9348c2ebbd60990e3083c8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff3f456801f201fb94727332e0f9983368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709e737211dcebae2135f1d7f83019b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412697050742544d134f1e5787a00616370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314cc580787c8e7addd1e5dd11083cc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd17d821bc4e1997cd40798cbccab8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baedb11a4ffe21bd21500b75c101ec15373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070503c86b3fc95644f5deedf708effc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defde61eeea9a370dd0b900a49bb91ec375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a87420316612f3abfce08823a52105376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e103edf7da8fd931687267f968c07377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4017e785efd8b31ded4e8c0ee090b9378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>