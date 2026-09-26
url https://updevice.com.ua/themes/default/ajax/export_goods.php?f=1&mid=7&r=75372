--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6d4ed5851ef57d82989522b22ae1c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb4946acf78ca8644eecca8b783a6b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43545fe67ead2bda4870c6be4c160363.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc50ee8325d652cd96046b33b0fbd324.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79d107aef01dc491dc214ab403ae335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e2243e396f1185281320424bbc4e46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7690f21274a3bdd40486fa39037ebe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083a54cd48d79f0375b1c38329908548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c901b6bddf4023bdd5894e107f819ed49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683845efdb1ba1c66282d05bb36550be10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6c5b58135c7a097abbe41f29c884a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820166280dee800ad59da6fed2d7c53312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c92cf36e98c2e7abfe6d28826bebe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1248155d02d69aea62b52a49fc1fbbe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7efa802dee74462b66151bf22b90b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387af117bcc5b98aceb156eb89eab9816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eea038a41e9b93d5b20f12eb86ed7d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32061992cf604e91e270d1398707a46018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450296037401724ceef1ee636bc31d1419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876b8732581a22caff7c33e882f298520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4351717540630e72ea13139d2e515721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49535044ea5a8a3468c52335a435e322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95e11efd4f9162e03bda4d633f0b1423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c03aa75ad3e763716014b1862c94324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91923f4ddf357067104c321c253bd3725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1ff7182f17d59fb296435aa72564226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b58f715a87862eb4474b4adc7e83627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90834aa14e26c6cbcfe991642c967928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab38421c9236887ca9bd499d4a526cb429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c51c95119b006cbe28a8c1eb7b8e8c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd00910008aa0a21e1afe0c3036d6c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba16ca158a1f19a9394816b28b4b0d132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fbf687c1a778fd06c17e2f974da79033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b66cbb34ceda190cdabd8a796791134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0811b7cbd562ae4fad739eaa086a335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90bab197bfb6b45464c7963bcab8f536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5510267209c3eaffd6e89f6b9f348437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b5a001470d37866f11adbbf412e6438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b6f88ac9539fe384df214bcb12f4439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6632c68b3c076bdc909663a421586f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a460e30e7c445dc385284baa2379c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16775f6114a35d43e9a37ef265be364742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a00e33dc685c2fb0dc59d7de65dfcc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd6a20660103d6267b2e73f3d2a24b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927b9ad856f247227d22a03bca9222545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4cb0a45c7766b99d62b44f06ddf2746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599dd7db0295175434c9cb6b19278fc547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3a79612e0b0faf23c32a1f83b34de48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a748c983a58e76fedf1ff07ca7fb349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be437edee496d139b85cd56fdb781e650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55af2c762b27000cae40d4d0c3a68b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d2dc15cf6385551ef21e51e951d4b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317cacc0d9e217002cf03c49bdc3e9e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d02a7302a2a55b8adc475396fda9a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f23ce4695db9715fd218dba218e6b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2c90d9ea49570dd6411ae4b5c920b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f64824912134ed6856277ed34531f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d175384ab47c151222d99cf8a016158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5187385533f36f26f9c0c36c5f645159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad35dadc8948bcda39d454744420ab860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe459ac8f4d72adf29a449f257fffa561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b5c88071d50c2c45629cc926b3ad662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdcced318ae903f3fadae2fe97f9b5f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9cc62949cfe6c650624480a25a376b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286875aaa5ef220786d55c4e0ceaef065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0069369537d890ae4af53a2933ffd566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d69c4aa0870da5fbde9596292000967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177db7ff7bcb41c99c36fd75ca9e23768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50fb5261caea7a5b4afc1e2898450769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a4bceb8ed1b945b03d5bc0460a41570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4ada62e8cac784cd12fef23904eb971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943258d7dac8d3cb8d15149b4a211d372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948cd43c56e0fbafd61923bdf2d509073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a2d4d486a89b3b36d80817e90108274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278eed8fc44edcae8a4c45fcae95fff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c0bd41a7d1f5b935803e4272bf08076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc71f9daa081cdb8a960177b40c63677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db5f2bad9adb68b832b0ae456e374978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f98ac791491cdd4c69ead0163f50579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d1bc77d4fb4ac1f6b30037acc405f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79229049ff43fccaf4cd1274c4ea1f9581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b210aa5bae8f72c8bc62a965c82f8c082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b9fee3f161e0eb71234b314426fd383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec3df434e836f057955e1d48db92be84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf32a961f330aaa9b6b476934c8dcb685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854e4693ee06a1ddd25af91d4f5928f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495398cb6db61963b516141927d2bd8587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ede2c4457608c4cd22322c80e0a2c588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1dc93b41af08ff9313196ddb7e6cf689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f96260c660d0033d59b352e7d7cd290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650b56f54c7685fbbebacce89d3675891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5a70f4d207659f04cd6ad3ce5f20a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545827d14707c036e7de34f2159823b493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8702dc5f09e61f08425b33d11b45694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae35517ad70bee53732c7b0c30f27495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b697f8a343ef151b1939c3b96723396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9136e5034e230938ea8d1f535ec8b8d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e75cbe64a38b9883757339e91bfb998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf1c5a633c428871f9c383a68f25dc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7099651a0c2e092829b921a035bd428e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941be1e498a8237a960d9cd6c9f39cc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3a3012ed7c8d5964ebeb1c2558fb9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f8c5026e7ed59a4397b81de26de30103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9a5f3ca943a3dedef9a67a5b9e85c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364799469c0349c855b2bd3e2ac0f91c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff04df128c2daff0c2e00d0b9524d27106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42afc9dc99c0ac4bdd626628c584e2b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26611e867875d9904927a03e4fdf2d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c16a696c000b52fe2a10e86b8eeb94109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b64e0ca21b0ea97f50367c200d503110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1bffffdf74c5661b28879fcb0bf16f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438317f078e7666166a423aba59ccb03112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62078f3654b8eaf497ebf2de4ff6ee32113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589bc3b6bfb2fa8024f5cbebf13a14c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20160076afa04f6843a48bbfa437493c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f496cff91544fdde65daecd58667f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138866d82fccb4c9c0a7edb1a7b885bd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd73ba12d270adf18d60e5799fd1c6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55819953e3b9d5545ee98e9262d02931119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04382a0e15f37282ed7111e63c09a7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595fdbe53f59e3d34e864e8da9ae3f1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1943915ec17594fa3b922b7e00383122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7360677287908684837a419618614123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa208ff4f7697bd8b2187964d8714d0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c78b7c56470639cc7fe72d07ebe5a6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e1f91b50a4b27a8cbb5c4b69ebd29126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658f6a72c2496c76ba1e65f38c8f87c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a8d0b9dc7641c199cc27b3e6a5ad9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf6ef172076bf71bd1c80178e294e0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48645d8a43dc25a9e0b817278f7e756a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca6ac14d8598ec1237bb47d8c7b71e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79fc17b4edd206b645e22d771202dca132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c07c3a0280b3e963de130b9fdfe680133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003282d48c5e31ac613d7efd600085a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ffbef27fc0e45c01bf501349ae2c2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba89802f356a0191b08c367ffc9cfda136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50deedf497b43c266b513d8f22038ec7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ae00467968d5f3e43ec684c25f9aa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d3446dde95864f8d67b6000f0957b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7b76de013b3de8b89b1349a81ba50140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e9b221a1fcefcdab8138711108ddc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f67567182bdbfe5dd8dd3d4f2e8b9a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d9cb52c8800a976973fd889753e42143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51edc6756e5402c22a2b963b19532ee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81dfadeb1add1097c83220b14f716c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648355f0e417a65473c61e8349b83e6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9db4789b25e5c4576a8bbe372c1c4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c3b3818ea2510f4f7d320d1ce4497148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd8a7fdcaa55381c8cf0f278d443c0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734613582214f4209fbe2d67cbf1e6a8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a812e3ed50cb86a71b927ca8a2656151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b9b39b7cc0132de615c7ea0ae464a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc3a9fd43336b74a062530354971e0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03738bb716f946ec11de6e454c031ae7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691a9c303b6522666e5467dae968055155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d837a857eb3cdba17780e706d699a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68bdcf77a1f76fcf81347cbc69ee7a9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63878a4e8ec7a674388bfdc8473f88a9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88256a75fe1d1c495e7f12291cdc61159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbdd02f17461a63ae27936621a5feb7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98bcaf0cfa8861ffd460069097aa504161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93d996671ce65ebc71b7fe54255a3a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618c1d5de1a01c01dc44cc58565bc3d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0fe9fc3b14dae692ead20eb42fcf7e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a970fa578216d69d62a47c080a83558165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e33de4df52d815b53b732c9de6041f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40831a65ade83c11a5272b900eb12122167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16070a5d5ec8a40cf057b719b3c584cf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff9737c8eaf59493b0d46b1febf2fd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d411235f8aef8b2edb0fa880af26444170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982c1fcb2372fb2e18b3b6a7924d7ba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df79b89d7726ce575f1350966be5ef172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766a8667032e9496f57071cdbff6331173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d17ba729b42813d7ad6e32d566863174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df56a8c0f313bdfc1b97fddc797a443a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c375cd21d076be60c65ff0c591d796176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507df33f32fee13c041d89095f43fb6d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e6a541cf6880eb27961eb3f5b909e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af2db956b2081827db9e5690283aea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53871b1af95cc2666f8d0fa37868afe4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc91de584f33039092a4d78d0fb01f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dafa25b0fc365329c916cd9d8b2bfd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5402947dbe06767843ecbab40902777e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab1fc34101225d1c09a51fef47d77b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27607232f96c9acea8e592d0886cf2b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7de74c89ee4a202d214c3e5049c9a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57f22a993e6b9756612866f622fd55187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798eedfca9b0d5f0dd1672ec9f6dca0c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e141487f8933bebf9c61721c9622354c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51eb9516ad6a3f841e4365eae89c18190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137df7724453b73e59ff1ef5d54fd929191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452ec04d52961fce3d51a62773c1755192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4394f4cabdd1a7ea03cc82fb9190b9b2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca49d2fc945e090296a8f760b89593194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b83236e324f11fd783e627955f926195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f96f701caa2ec330d09df73fe93a7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6372b163965e9d60ce487d07ebdf49197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795e201a9016f27189a05cc4007a542198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac430c4caa983e1ce8862c3d62108f3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3845d428cf45e638bc0bc28aaf8c811200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e7f68aeab23ca838c13d6e60a4d8dd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd68063529a7ad77d88535c0a45920202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ea593fabda0f31e74ba39a64993bc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e429e463111fed1d0d26e4efe59c247204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc4cbd42031eb65820a61b2405350c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a0db29bce9a4fdad0db11a0549e93206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb593f8a5952ad61b929110abe7170207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40900911692aa282f22b189d59daafd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcab814a3db149cb3e082d54835b45e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b38817bf921431b2ebebc966a1a40210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eab15f2f8170c16216d36eba64f982211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a5012628b6966166b3586f78b8a39212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba50852228c8f5f7a072303e5732824213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d440101e192fdb965fd5f929a72ff1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0be125d17467a411e62cbeb0bbc093215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5623b3987217588e0d680d15a885ea216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f172769e3df870afc48983ae871a2d88217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c33de41fda11df4718fa9d6315d9dc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895d4f5f90b353d5c9d96b2ca1dfa8b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9c5f5f6f506604bd07b9b9386ea84220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d99d4c9fa714111f8bd0156f2bad85221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f0957497abe700d7ec9beaa32f83b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e3d69b6f1972fc7615678a980920f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63946f3936595cdf13af3b2d28abdbb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9eb986f5a69536b175cf0310d84941225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b6b7a4b361ad7839b7619c7c19160226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e421be3f409dfd78aa556fdc71c26ca227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea9596468df0431278c63d98d40b42228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06939c89edb73361dc5203e45962168229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46040a1f757b113ab99e073b7dd345230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e45829626df07cf7ed2724036ab879231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8bf06b7932af82e3ffb49c1323f81232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca6a6957254a1a0f255900110071d9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe562759bfaad3eb93224c86618af0bf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09badce422f695b3af89ed52da3bffa8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f618ea1e6219fd5246a7cf9b2a3c752236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7f2ff259398bca8c1bb466a55815c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991b590a77c8ef2b64db5aa1e92558a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b1bd0f6f3f3d54f9fb7c1f8a56c1b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f93aa4ccb4f6c49647d100f964dc09240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd1347c11bcaf2ed836dcd8a3c7209241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eead54c1259fc3fc3ed22298c20649242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64336c79586947758130937bf2b8e1fc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010b9c026e97cfe24974bb6d4f8539a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943ea339b8fa59599f0dd05301c3374245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9512b467bde4b072bea0d807b33251246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a20835fd34b237dc725f03514f27c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f7fe379d014712232d9a5d6db494c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc296d4333e7d72fc430bb47e907623249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8dbd751ba4dbe6045e1778fa5045a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa771430a5562d7ecc321a13ac328ea251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403d32911db098469946614fdcb1f8e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66118ea50eb2871da66d80fb2b400554253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346afc46ac8b379e4db4e23bdace86d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa186b7b1f3b1522909f0e5f622d4d2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3329d0b13435a37a1f5f651b81662256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720b8fceff0942f270a7be0b3d59ffe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e2c3b73079b366debc96edda2db103258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02def09dc137f5dd950052d91e219b65259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941be320e50b0a3415190f1ebf5843ae260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f733c17cdc9393f20dfe75dec35fe2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250dd07d89731873e04bf1f8e0f4003262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e894062853fb2b88ca2576759d563263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20b7922c4ecf89925e3782f45b4fb9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dfba45a639c1d43f13f935baf21154265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6a124c4e349b98dee3cc8696505c2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6546087212a1082428920ba288c3572267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33422106596447a24f3c3f2d4adb0f4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782b05d2ea90a45c33885374f12b20e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f6385d0e109d6bb762dc5c612f059270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19546b9b5ed97ca12f9eeb3dea2db96271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da4fa608fe1594eda0ce056e7a8057272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55616771b7a409be4a2e2ddd0887776b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b06d18e3607cb3e85fd7e679faaec274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac36fd867c03eebc9274fafc6db430b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7322b0c25ad0cbbc529ebcdca83e3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc851756ba4442b1b4714793b1b7a788277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5efe459fd961112db45ccb7e04b1e9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef42e761bf8c7c5e9b08c3660b524f2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e417ec60dcdb29fb8cd383c32d04d6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5ad520ff2e706e0e89be45031b120281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f48b461eb1dc8e25adf55cfffbf87282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd396900496a44b7b241f1703799793283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec135e0a7f00393c419e200843d8d488284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3807decc4e4b6866275d88d8c9747285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99f824c5e6a77c0de41d5634ff7113286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b523e0d7cb523b8332c8d93eb9e38287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab24ac62bfe0f8d11cc8a004995fd45288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b49fc49636408e1a43616ba4814d9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a834b484feaa9e6109aa3d7d80426290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a65be20e8583c3b09e7b693cfd9a27291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab98f38eb5f10775e8306fdb562dae3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9f4075b1c65583818bd24936eed5c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69091e0760d04891e2c39f849141a062294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493bc23dde0d12fc89b94ba74882eaf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d9bbac6398cb945c14eaf76acf64e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a3170daf1b849ab9a9096a28823a1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e07ff9b4f7c53bbb7d729b3ea1d99a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3116d137ef3a70d94ba5abe07f6d2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7fb2adc6c2b23f2e09766f33e99af1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7a22f69b7ae938ec39f1734ba2553301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3eb0bf2169d4067b99ea28135a58de302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f67fe7b6c21413f96ba68a0de0558303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f5855d8bd13e1e42998b756149336304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7fae98e120ac35ee66f7e77b62964305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b3a0a68e80ac6a3b5dacb25e56636306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b14456a0796a2a0cf8c07fe9f300b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606a91573cec3a5d66b097dee5a47a3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f33ca694a1676a46b70178455c9fc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9d9adb3a93789eed458dab93eff1a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef1e1813d0d2ba967f2ee0b0e7c959311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65f3069dcc138765fa87abe33a85e1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c795fee9a5d572790e070600cf69c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db23779af8deb685e2f8b75449a244314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167af7a4a29bd51e23dbd511e967d88a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28d6d0cf9974d14a5ecacb963da4d9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f990009d8928ff46249895116d23a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5dcb55fb129a3fc37cd8b96aaa2e5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459e4ad2452b3304e55f7aab2c4c70b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7eec591de1e055b28d256097217496320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272fe7527d47653f18a36d1d605b88b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b7274534a518277699ed57b22747b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042bb164c4d459d204d2151e0bd0b92323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94234904a71b28f61f1164a95410e927324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c9592c59ec3c6c11a55c1c24fb05e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2bbf961b61d39cf62ec9b1449f07a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1d3ab72b8d58f8ee46976cfcf6614327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5dd0840bdd87549531f485550b719328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f22ebe6cc0bf6520bfc02c6c20357329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf048a662de7594b613904b8180421330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806adbc0534d8e9b9422aa7b19a9c0ac331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468e865ce6f6e39fb6d0b9276e9ce00332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ddc03c13ef3a723d28601b19543180333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d5909dca6c246ff02a2181a2f9b9e4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74d6712b6d61cf441ac7242c4f14e8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eacd0165e6b03bda26c09b1c803d783336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385d096606e313981d21eaa1a987901337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9361565e05f32e769e37b666393b56338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e2e4883c4a130425a798d2d6b14db339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986a31df080a3b41b8e2f2a6e5171c7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e649bf78537b5d1f7ac35e480e1b3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529cd7172015b2dd32806af9d4378e1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870deb5677de0371d60597cc2e77f3bc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db5f407dd10882977c163fcc976909344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a49bf8435333543307a9ae9130664345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabaaec0d33234c12fa7eded03dc0183346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a8d1b52ea5f826fd3471b75994ab6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12855aee134a668534c8c00a5af20e58348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed645b059bd8b4779ddc3048e0a567d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a60a602ef90f9686267c8f09c8985350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d9c96c02628fd460c0c77ffd69c9a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7305b83972c37ad888a85525ef2be3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d54e1448e8b7579e4b72dc8e0fd060353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89da1375bce2efe0656fce8dc6d26b1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f0af2ebec90d173653a7418763887355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1963b14624d963671337c26c6a2351356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1afbbdd3afbfd5c197098d6de7ca87357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea331bba4dec462c625ce93f6a9c8153358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390935fd1075962505268bdbea405f28359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2d421e499be11d4d0c1e9d07056fc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e9f2466f32d7853ca585c074bfdb4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6c7c48c07ebb062e2288c01418670362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf9b2a99719ca2aee606af7b1ffd89363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66cc2165f1937829e1be20d78149354364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65842004533640a7af5b3b73cf32cbfa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53a596ba9a71d04d0eac2bd719cf51366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12264e0020bcb5a9b6f18d6c303355367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7237a3cfd1d9b7ccd81b212811885368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb658aa9ebf6963551ef385debd7eb8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac8d21670c1653c1532bf1eb023e92370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1fe0d39862c9cf8f77795f7314d85b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c89a499dcacf7a1106cc30df7b76c3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33bb7bc2ac4c25347e3d4f5244e7319373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2d872222157e75dd2025b2b63304c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ab2c121a4b8ed8638f24a2f0aa1f7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a35efa21945e174db98fd7b4d401d6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188ad444a7c47ac9ab28ae6a354f07d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e396d208f5e5cba0bd242ccb9b10a378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c7aa3ffc394c2aeb6a207662e77d21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30275668df6272ce9a47bb631b0595492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e05d5cd27b8886b5908c01a204a4e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4a7fcecacd974fe4fe8fe95e90e524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b33b65e94b18a44d720d8a08e6c485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989a840652217235bc68f7425f2faf16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef387a7a23b704949b9ae42e46492a47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44f394764ad0fd1576611ed538497c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c9dc98e2b128a837e2f466ec3b3839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552272b075df85c47cf617a4258c48c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6e5a117ad4326441871c8df3afcd411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239f80f585593ed10b2b08b0aa7396212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ffdf841f79162a61e798e47bfab79e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0da094ac0c3ec9cf58121c5d352f6f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f357ab831f30a7f0bd41078dde3d015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22186c6747c907e6064fe7cb80c6258e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef8e152f8f19de6bab550001fafc3a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cccf31daef251cf689b30993b72201b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab85d4c1e7b5a6df6cbde7e9cb8617c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5895c7fb24c9aff466f31712d87cf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a47a84000b944094d2a3a6e1d5c55021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc638def73f3836e2688b444028756222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de598411ff6383c67584be3e0022ef7923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79210aad3b6af842ba05b3be0c07950424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c113a9e31072de1d77e1eed065fcebb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2c12b4e330378d1fff7f35aff345e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5015729a17881458b876fe489ef7227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be916f30fd4280f2072bdd5da8f9609e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b437352e2d0cb26c08e8a639e426cb329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56bb07e99d6e36c988779d0f0b9aeb630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc32226b2321398f803993b89b5969d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2eabe81aba94df675af647dc319e632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0964e49a3259f201782d1f3bbaa9333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4ca36f4ff6ba92d775161c8bc4fb834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c92bfa0f532c0225ced88d6d0c2338c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e1821c0b5facf951f4d14f7ed11df36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ec189ecd264641df13781bb9230af37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487ab399feea67b8209c4fae1fc4c5138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd4cf3a1c9f46c3374fd7b2ef789f639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ef0c07e491ec34788fdd6d6cdb16640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09304bf610b2f9bcfdc25211063ccc3e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a15d4a4c80fb669baeb20f1a4e8f5b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75100b25a4b5b49e1b8b74c5019a556f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c302bd20d941761b7d367783673b8c344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345ab7eb2ffd687a4e59f8d2d15cc4345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671a6552a4ccb91a1677276c7ac6a8a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c39296a27d85a5ac66f06ba80ae38647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0649ae466f0a03cf777f63417957c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51980e29565c4d8e1bb69c1ee5767249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2095a0c5d0697b845f2c796ec64eb8d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb565b906de3c25368a88b81c269d8751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679ad9ea5981fcdcf4a80c0b24e632052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f102c2f99c2f4384874e9753dca21953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653b7bf614455dc9cc598670dee763354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef8b78380e0f740651ac3492c62ae255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8463f65f306f52df11e29a6ffe00ec56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c205ebb127679f52f08b3a12d728a757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5841ce81e85d9135177ed23977eda658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b631ba2994ff45431a13c857dde5e4659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a6489848819d4bdc14819b6c179bb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57b8b4a21a05f3e7f502d3d480ee7761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc503a23ee28f4f7a2e18cb6f61244b862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aba00e635b6199459ecef40ab1ccc863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66de29440ac90144791ee8b4ee469164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7d755c6f92905c15d63518c73a82e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb28f908f3d55defce1b24d65c354e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123e255283fefe15a6c21fc133f256867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aabcdce40b4f3c2d102d6a3e69a25f068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9505b3036f6138657caebe3d20c4a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6fdf1435d31d583cc9eb3fb754f46370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc4bb044fdc681f7f785b9275f98d971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd161665c165fffaead5117c7fb39e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55199884c0f2583a3e30a3085af317f673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c621410372cb3c25f7d35d922536b1c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96aa950ba5b47b91017c83e9262aaa575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04089c38811be79200f9a65c519e98b376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c06b51dca95203e72aad54b897029377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47cd0542fb167101e00c7ea1e94e2e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347dd23f5b0d43571ea11bcc9a79a3e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0aead196210c49523e20fdc1446bd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02626f0b25514b067874947ccecfffb481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd424e55dcbb5372e78d5cd24cf52f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b821da74c28c801350ceadf1d413f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29771c2601307c3fbfc48ab9097e4884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a4c71ee3782af5bddbb63dea3884885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ae457c76af490fe6643165f30692d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281ba6d439abf3265bc50c28d9dbc9d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696aa15a05f5288c6e3bd21519306f4788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d516f1743c36c6673848bcac08bb889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f426c2ffccc0c6a44473044aa011aa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d147da774853d90bfd418a7ffbe5191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a04060bacdd016c70215f51eda31d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f8affe33e02fbf0a07eae30f6d73693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc8a066347f831955d92dd74d1e59494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c94593020f947ea3ef1b03eefc8ae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf596a0c700f9f96a9a52f68415fcc6896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d863de76cfe243b67a05069d6188c6897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3f53f6dc29b1aa458b3e7a03c328d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0afa1e7685f0cf34a35823c0bad5e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ec52addf828066e058c8c7e5e91e7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf59c8f32e7c98b8a5f3125704a91e0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cfd0119f3dea51a0b7a6a33655b2fc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9e8cde6ecc61308cb81483617f83c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3014af3fefbd97a8b6f09a28d6cac9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da301f38413f7e4c263cf4e995b640105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c6332a1708e20abb5e3c50d3ce769106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52561aa72fa3e671786386c34da6288107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a34c2852d3eae7513a93c428464cc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b788829d89f7caa034ce411e88c52b7d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb261818cc937417816da655b08263110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f891f9c82676bb6afd8c5ef572cc8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b10b51c3b37dae5fb5c0e3d550835112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685827f2dd2e1a3c1c46e831dbed9586113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328632322d5433ed208ce2a7ea57ee68114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7cf08a8dcc9a35b0bc75cd783c543115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe49ad9bc9e68455f8c25416eea614116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95299395e56a6d320af05ab2b3b8c41117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce51c2ef75bdb2cab9c82900b4d164118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69171429e64b81c181906c8cb7a6a931119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827aeba8f2636f0866a4c7fccc666afb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc574da0768161156060a8627a0047b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16672e8a8659553c17a420800467289d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e93622c622362af4be989aa289e65123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57f3ff583ec67b20206d8f1baccad3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ed082f214a4a7c1991fbda277eb4c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045cdaab59b40f457f99a809119bf45126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41c742e259a8f4f74b5ec17f92ccb5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b07ee3e6f6f4a4f26971dadc5691c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c469749f8909dfe57ae9db7267b3b6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89466829ccbd30509590d78ec4a323130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3388d7a4750d5f971c489812f6fb8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b2e671f55e93a2ddfd29a82c3b60e4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77226ac5536ad158bb57016b625bba133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a247d6eb60770c9524508afa3a175ab134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff378ff553710214d631d9810ef25b0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e73dcff5c1ad0bde8cc66deda69f9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3213fdccd5394497851c23baf205011137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde95c263505bfd8eba1635b213f6dc3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932827c2b7a8f4491953f866b10a42d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623409db646bc5a29339b65f21871bf2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902156a4ab7b47ba1474ea3b6c7cf61141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe862b4a3374704e174e7111b89d922c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22221c972dce95f283fc605f756db42f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f27004aa975fbd9f3d362b94b24bce144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd402036439223012f7e5e5e34477aca145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a1fee58974227687ce68c7382e7df146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b852961fdcb1874f28b9e9c911b99147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b84fd9fbc9b3b71bee4fe2b4d422e4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2619149893c7d9d83c0d5ef513886149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eab1788539b7c43e7a60e0fc52f64a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882fc6cb1a76a6b4c8c55044db2c037151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643195f5d2818e27b738401c18db1452152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e259cd84bff0105da5d13e40add0c09153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a935ad942090060f96c96eab3f922154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647dd96ea747e0f56d8fc592a2839c9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ddc4f26b76b1241de59c0c7e39c9b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be082bf02e78c8544551f125a7949f74157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97444375c09665a773cb3a30595d51f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8bdd0c307d6c69b66339a2bc38d96159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd500bba83bc2f0be09a1095bdb156160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27867d0e262c778de27763c5face6d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec23e8375f18fa909deaefca2a0ea8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255614e7acd751ccef2b81e9e2556d2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8426232870e353c4576335974c9e0b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23824199432b671d798d82f50d7a26eb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e8d5b023fc362912c903f531c518d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38089ac46478e37b8eacb204c5b767a3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11ca84a5ff151916109879f68ec05f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67230ec9f9bee325cd185e81c7f72af169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae1008464b0560167aa488a4f83892170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b96d3c3ac235254d68a68fead923fb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2117bb2f16cb16ae5bb64e733f072d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96497f1585948186c4aa05ebaee59945173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c975434a9742b0370cd52af00d5659174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e895d3f55cd5f843f02ed05203c52175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda74fb4398913b2f7ac68435f531ce176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa0287883e9d360462f6250bae983b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ede90155037a91f9b3d44c3dc0df1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f6f9d4cd217c8251cd3a53ac260a1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1990c2a8a81fbf8b9a8513dfdbbc299180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157fde4b507d0d249222c94d1ea3d5dd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7753c74ca3ff27a8ee693919324ced182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fcd4308671756ca027fcd4b84a40b5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48565beca1ff4e35846e75b02a743afc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d259c7135057168f710350db144667d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a169d1506070f0e35c340dd489d8b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75d1f5ac41ca4771d5002ea4ef7592187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b0adb5c066431ad058e1d86d9cbf9c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc517d3f6aa1cec14a02fc4fbd2d50c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18102c47cf1ae8efe7971f53f1c239aa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc67e58b7644fe85c2c5628d687b69191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3091684fc5931752a06bbc25dacf840192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2901214d82da9a9634bc480e713e13e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac62650b8ff01f6656436447d1048d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7408a5b442a3066c8b42b5ef2f134195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197269d7496ecaedc54af9cd1bbcbb67196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9df2494606cd7025de7a978cdaae33197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd62fe6c64d77214eb7bc2878b74f27198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67b8b1cad3dd6ae5ff3a54d9e18d93199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddbed480fc8a4c226dd50c9022799ba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e1ecd7ea2502b2d641031cc3a75aa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0d94d242d1de449df9336bd249f89202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520a52c75be3e55121ce8292a29f005203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47318f33f679b885125b6bafddfa7ab8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51393a5a14ef950e15d75afe05f9e5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a5dff6c068cbe9d8a70857e6e700c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e0006231070fb32cfbeb79054c3d8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c5c3ada4ad6614f94dd483e7b992e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec30c82511dbfccb8f7820c033a8d9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695b97bae47e62dc88b2a9608159e5c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a811d16159677edfc435994ad59b4f7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8728d8cd5fe5c6ddb4a6a09cfbadffa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79ba2ac47c74d97b9dc00d2d1efbd4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e4dd124e281e128523ae8112487f3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85bb3f68cd495a68f5266cd531f6dd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f6eee51c8e88d6866799cd4e4fcbe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740ba80dfdf23fc6c3ca2ac36aa48bd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae69b70bcad8b7b2d02778a207f620218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e663301513c65d7bca7041477b488219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d37b64c1085ed3fb28c1b5807f06c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97b4453e8be9ba42520147626202a2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c606cb41cef3c67cf2bbd1063a94f1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1171918c8a7a5333f0d9d945335d1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba25e98455dd6019bfba1add9458a6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4904fb7b082995412d9306930dd2e0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0050d4d9ae781f6de5c33162dd16aa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dcf4b49126a3c28ec9249d30d285a7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de2c3b248e5dce005932ece7d425c0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8c25618ef3e4d7fa85f6db7b306a5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d4682c0f361e7aa3665b794bb5bbe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa061f7604f9b47f3b81837c8ec7022231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af84d549a4429288f3b6d7559fb490232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd36a52188650492432c2bf40c5c6b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dab9886beac8eaf77efda40b863235234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2d7443c78d40bc40997518a8ba723235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0d6dce23c915bd17bccb6feb74081236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401ed937607a2d513da1d305a3caaef237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91549602c56e085d11c0f5f10bed17c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b53dbafae1c3488163ed685215189239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117e6b8a0ea8040503e800eba94bef2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977596fc80eea48ad27c550f664dddb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49e72acc704d066473b2442b8d1f7a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df0f4a42ed4eb1b83d9b978d45ef32243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca62da1fbab88ca9361172bc543248244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27102e7a9a4a6d7f3526ac8c9b6e7469245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa4087d5bd67e896c667f2a561e73b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5bc28977a74f7bb5faa19cc92b678247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3eaeb3333b5d7b38db0382c925b2b9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10f1c4d7aa0f0076a2ac1910b730f7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e40bb8752046e6c7875f800326b218250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f70ba2484179942cb8b90370fbc9d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92721a9078e45ebea7ff8d6132ae660252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea832535088537b660297042f0eec7d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1211ae9688ffcc255c6aefe6b33bda254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3ce9eb422f8878d009e5fda7ab204255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca1d1a8005712204f27a320ff7cb88256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6abd0f0d5c8bc5bc02103cc922ca74e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6808fe98fab84c480238f03b592716258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278c1c4923608824c210fdac275844b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320a521646a684f75fe781daab2c0d4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a195d2ed8260bf30f03839969adb4a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250411f32f65674e9b67aff095947c19262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c1c6efb50259a0b29de3fb32d1bcc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c98f3bb8cffaaa86f31e559f06be50264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a73ea76aca89aa5db3bcacde2b8cf8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7805df2b2f229f5118c57327ae730266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b9e2b7d29017f4782e1be90672d6d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b41245630d5b50fab942e064d07ce268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1a45027f88a69f6d317e38cedbd88269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24ae58f691131818f4568789bfdab4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925d8e928f01f79ee46a7acb46a9e99271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a8af8c821217b1e63262104600580272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5370b2710e2901a384a31e9f7245c4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40918614c6099c23bebc7c331974c56e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da088feba22bd7fc60158ea9d2c0252275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda5494e212fd22241d4712c7cb0458276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885ad9e9d2ebd14787f2228c1503b9e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaedae8080dd5af5b7ce964ab79e368278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d369cf0e83b29143f1065513dbdcf4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e0733767f774f864b3df9280c875c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dfd2cfb549faf9e7c493d6d49e62fb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15787d8d9b7b346a3a1a2b926d60227f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a956f1acb510a19a20439adf301f3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd079092f8995741e88147fdce5e48b0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb1da510d7bc947493015bf8596316285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701ea02a6dd146625e1d24b599b1aa8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358fa228bd5ed584e81b418d625f06b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57f2fbe51754f25bbb4a8091b990f9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55430065cdba73b8c2bbc50a47e838c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249dc52ca2920486c5a46f7084085185290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2494469318eb7f157e574152adc62c2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de3aeb285cc5d590bee6fb8cf0dc21292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7f2d0d465e92d09409f721a98c0af293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf5d6a4f9cf712cd14c544df4affbe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ba5946eca85ae10e7052b6085151e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4fc293059e696a070001fdecc7eb9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf49e84330b477fdf140f9fc59c4613297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87794b7cfb46caccbb72302c9b0e06d1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab35e07496891a7a1313f22c953ce41299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d9aa2d0d601c2b62faac2f3a294f8c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53aa588892b370e711cd5e353a4a1ee301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e2d98a400af0825442a22c6225e2b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd9db0bd058274ab283958e10cfd13303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128479bff2a34497b626bfaa21c73fc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f5ce14ab27dab374ca1298c5f90e1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53a63cca2d42d193a3ac8d62afc7c1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b525d8b077cac1cd2dcc2c8974bb704307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe159279abbbd110a0dfe4c7b6f54a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe31e6d72c5edf729830345e0b8139309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f324f8a0d3fcef090d3d051dff4f69310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74dcb45c26d6bad55739a5960b6db4f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e67be0ab1687ee2c903401c80ec56312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20f563126d554aac9677d4cbfc8928313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d8cfb35c2126d91ff3870a96655e2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b7f1348a58d894cd7dc3bf50a634c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9effb538d2614b1116eeed3d4f37b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440f6d74f01600264c99c77b0eb6d32317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977193888da9ebb1962035e64fd1209318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce710bd025417af85afa16f1e5b85b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a486fd2981f87c4def113936e3fc4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da6ad9e4ef0f09130352e5849fba57321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f03e760f51c5535d92bedf53b6ca7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ff9c7eee3c74e8742b270aaba7909323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ac7d103ec026b7ee9db4cde31d4f8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698df0c73aef09435ff6efc8920f103325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70605bb6d60bcacce628cd1534c85c3b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018952f11d291a51cc3c0f099a29dff327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45de1aeefb22b435c6e03664cd7bc7a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850f475a34dca2391615b170613eba1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50958c8981da22d03954329fa43cc0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2dbb5b68eed895fd526ee83d6ae3f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2feb0c1a477038f33418427fcc74db1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189d51526d5a1616d7b11146ead276a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36470255dd6c0d8023eaaaf00cc498d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77666870527b001be1768c11c7999200335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5eee458108ef750bfe321dd7e726c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b73fb837ad24c38c31d6cb798fde1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675145c99d2370786fa9a17cb3759104338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72116dd5e239c5baa44f9b1a2a1633339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fcefbd453be2123e2d29331e40ffb0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65d9d2225f4c760979c07c9f84259a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa68b5ce56081f2b5fe59cbadc8beb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14b83a98adc7c0204dc4c7ebb92a11343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e439f5ee38d9e6f4e9e5bed51a27a5d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014e3363fded53ac9846a9f0dbfc303345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbfdcefb1933d8d16a35e78e75d71ce346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440cbb4d241d8a96ec92cc4bf50e5ea4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220acb8964503eb6fba2568ed43bf88348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63cdb21bf4a46ee5dae6f075365786349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba58bd15414758d560fe57a3653eaf4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a44e40abb5e4fdfa000be2ff2ff3f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b78923bdf5080b10aa67f1f6bbb79352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e2082e8275dc4747326216f4cf90e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378709e595fd6702704c7f28f5d10d3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ffe394810f0c6b51ae5238e480a899355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc14c4c5777067fc4891118c1dc3992356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf7db2089994b2b386e0aa0e7ec40d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea75f60825709920dc79ab5528768b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138ce522802d4897523ff0d58528604359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1362da7ae6383a486cf3d7359fc5d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db6db6bde963aba5094076d997b3ea361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331032466e0053b3904646410115af2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d9426576d1744d120c1695f0db0fb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929bf4f22cc178f320df474a4cc80495364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c78d1fdca4165b5f574a0325f927a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7447d7f972845f520dce913fd2e189366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34457a25d71db4bfdbb8b0e340867e0f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e70bf1e8b6909873d4ed4369e9666368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d34c4bef55029ff9a298597d1bf52369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8767674b35e83d62eacebd7a4a2ae9e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535cc271a553386288fcf75262bd237371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f364a04f0eec3b595195670802299372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9149e3094118d06b0db3e1fe4d5d8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87255ada2ea2feada66bec3c44e3da7f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5078a8f08e23de9e5e40d177df7d3f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea097253c4a98d8faf16e36b47990226376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe02e6749238e0bf7a29cce78e2527377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b2c5a9b5733ad1c2cc6be099d6d99378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>