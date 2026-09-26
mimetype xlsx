--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bcc929aae4fe9ccc36ec6746fe18a21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ec6833fbbb70f5b448f8718d205182.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c4ec00ade907b91c3828d65a5e2a73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5901b6ab26cc571f795e9599bf83f1f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc53904c0dc991d25210f477758db95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141cc7b0bc9e1240c5d5dbf10cc9507e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c65a3c3cb2d7381e691d1be10dce47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4ca1e3207c82b932663fee877c1f18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91554a8463f1b0991ce3e4a3b7ca22ae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659fc3a8cb25592dd144835f07310c910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42a8d0a7def2cb26ae174aa7a4d6b011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c2f67fc2044620cf5ae39f6426eb212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b279becaf1f4d73d20d5ba892ac4f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2534548094d7244c1a93fc9459fd10b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f61b5c5e905499138dddf0177c218715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31443ba2f3b6f23d0613ce8f3c1147a916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adbef930ce1a7ceb447ccb5b2ca099a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831f09340381216759edcf813e5e71a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d524c9babca844576e881c2e3b8c8919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9930df0728b21b412f3c2d77a9ea620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49133e39a90062447e837c65d58f5eac21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361901114930cbda22d2f093a4d807922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9e9083e85cf483b6e7ff65465825f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e07a0a5d2581bb9ed314efa23a9e924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab163b3efeef3bd3e80bec1e9feb179f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821928f2377098acb8149a5ae9c143026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f51b0103c071b1e3f2dbd10228af4627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88f28494e4f2d5c189154a3912b02028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d76219fe7f6573e927a0eec2cbd41f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea625a4fdb990fd1e2d9a9788438e730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a481c2a68dde9198be8ad0f0240c3d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202d4d9f32fa4399d8565222042ce2032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c8d3827bb35beed0ef2e388f7b03433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568030d090db31aae78afaf50cca19b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad8fbd8bfe4816876987e126659d4135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6aeb7a2265918a4d8cde13d23e2c336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097902a614f6b782088a4a11a0ad3cb337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c42224c480086063b8ad9f0f724191638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2c3e81a3c3531dbbc7e77a971b75c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7daef6cacc94248b3e82000e532f940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0868deb6d455a1792c4255a00c2d9341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aee943c76a1fb986c4e964371adc5542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183fda8805e038b0f07b1f09beaa12ab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3fb47eab165d6a133222478cde17544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ff695341a9d610a8c7848f27629de45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85fb5530198f2da012b1e331d7d69f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bef1de33d38d1bba4136651f6fa2d147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8acb80d58e5c3ae23d85f27d32ad0348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fdc0565cc8e20feafd29b139760dff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc77f94f46891f1b5f2546f0cb2d7b650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f928b6dbc07379b8dcf1c27807dcf8751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a85aa73d4397c0a4071569d85b8a8152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89edb25a0db0f61247be702c500fdda053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc262f2b8a9d920569df7753ff929b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792d3668ef6f7e49b890ea8329af32655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d92d4b10b2af294590ea6afa52e0be56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ac27ea038f9a2c5667d6578ca7b3b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518971a3535d6cf739464989842de9ce58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9352b101857b0a103427de028e58c259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a418544eea7720981b747421750d0460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd6690d59748272184f00cc538adce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a826612c4edc7935690bc3473b2b562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4dbcf43f0bfa98aceebc7f3becfee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553d85b0d3e5da5900870c51fd82f5364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ae694bbc512eec77e07eb49c180b665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ba606633964d76f2a95ef0930874266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86348e822d8c12c854bfea5a230a450c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73f86236912fc508ab8f756673a46568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb74988144dc3c5a4c64873b2e062669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4072e4c2a6cffc58947e411d09d07570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf42f9897dfcc0414f6bc54ec0b66671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d72e807fec6cd022d8ef69c285ced572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f432737c0a43be94a852c9adca247573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605f1702ae43edf81ea5780dee01f8974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7264a3838762c6f97d34ff35e219d575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d73dcc9b9a0d2109cbd6139253135576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff45962e2fa591ec8049965ff4862577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c803ea5397f0bc8a10b3ea24970f178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca27ade2d2815e43cd33ab3226bedda79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef50a4230867df60252e75f66853ad80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63893b357dcf42de5e88ed06d05b89881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb3953133c8a7b04db925d494ade42682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28453589b96f7b43392a29da12f9cb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec860572dddbeeb5aec3b519014c5a6b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fddd74a9a8228f072e196a9926f88785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738bc1ddb4d97322d1db6fa56e27d17d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04cafa2d8f23b2eb2dcfc9c469b36d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be4abdc180c2268a6aab0fda5ceb9388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb1b689730cb0b055b0ef728b0cb2b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3147fe78e18106f0baf9372f63d5590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62d3a75a687ca8d2a02e567499ac4f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20056a909441e7324d1ae05228020f6392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011de3d7fe3581d4d0ae1688071c17f293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b07097c595fdeb29bb4f215c13a5f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86163d78c7659c2891b8992f544f690295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c888e3f52278f4fc319437b0bce1fb096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bdb72065c9b3f8ea6f8edc358e79d497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b511aa7ec3ad729def610c6f71a09598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82205f731056504ad1d7fe4f07e8470e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec951c7ba5224a8832880c29f4fb0e86100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973dcc928432976eb17fba23e50984b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece5fa1d8c2d50836b62f0aac61582c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca8b4348d28fb1622010724bab5934103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011a7b67104630d6e49a61d19c5ea77104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1174d4690b957dcc2105e494482ee105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0feffdf1ec33fd6eb91bebc8b4017106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe90e56e3d5e132df957adfa2fd65e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a77283503e0ae63a08ad50b76e2a7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4817f604c84d15de8c14b7f048d55109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913480a0de477e510ad44f20aaf021a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72870f55e836bca0164f98682d0ab26c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392dbff438e6db6cbffc302f6aae8a1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9bbd90f8d40de0cee5cfdc1e13be4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b64370e3f3f5403fc67d0420ca8b4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d8fcb5664963a2d48c616748931a3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f7f9fd590fa91afc0da79d0388690116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7b3ff756f22789054d22f5fa68dbb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb631b7f9bd4b15ce2ff7839350a0eb6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8faebf595ea1c24f9738a59e8ca4e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc817e4e8defe6f5d39646826741b2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77f9950d2fb6a502e14d792ce9d2b8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144e751fdbb64ad6ee973ba76d92379122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496acc8e84879b835081c89126ef4b3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162922b9c9c8d83b1af81d52f6c114d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a36e7c33b06ac0a0dd653df4399fb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8641506164d002b85e48723cdb0c47c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07bb12e9c54013223db2e9aa9fb76a5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9ed07e7f542d566874d19e9ccb93e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f859a12d2f2e081673696c3e1358b234129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf831e42516712576c8834e0c522cf7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf03cda7eac74d688bde383f2d6e51131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577fde6f7dbcfda060858b5262a549f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287e2e3a8605d087aeedcc24001715f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5f9c18edf4e44ff2301e54fd398c4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501989f2cbdbad14570475939a8710ed135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e2d45174ab634ed5fa198ae1c0f34136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ad99c0a80618626e94e03a6258052137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9a9f2e5e55809b1cd38f38b20cfef138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52050f9a509c9015bd502447180175139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66b1c541b3d05a203aafa699716160140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462ef2f9144b7daa4113ebe313d8b55141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110dba2783d9c93d6817f3038ff1cf8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e5371fd98296f0150fa5fd205521b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586e4387333c1c8c7f48c40ab915066144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd2d9953af43e7aa75f4b4eae1d2fb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6422a858712e3abafd65dab1daefcd2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca882fc78a47f6739e448a39ae6bc13147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc38869aca4355686290a96080432b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911095a1df6f676ebd0d4bdffd37fcf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eac2593fda483dbcfa64cd1546d766150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044610f322e47795c04517dfb72a4f3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec886b3f5507ca3cbc9dac3169426e5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0dda99e03f97d12a35da76b1b1dc1c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc754b11f6b53cf08945bb868f468c9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839bc03c035407502f4feac153ebab4c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d8c34766be7816e6e28a631566f57156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a0eb70723160aa693ab5fa187cbac157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2e431fd6647b53a1c8c0b1a769816158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f31bdf9eeda7a4d913cb60d68613f6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ad9524f364e38e22686cc3ce9aeb6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd0aceb8407189e19992ff8f972517161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64a6f66321331a6d262ae15ecadbdf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521fac43bd7af17eca9b4c700740e33163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ade4607076a6d1bbc286cf30a894f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ace242a38aba0f0303eb537e3a465165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b024224683ced6f07ffc165be1aac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0804d82fe2134f58f7a3d60b98990e1f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2993db506fd1c40d1efc8858b6c1b98e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e1901d4338803087b206db01be4a2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd107cf82825ca50314b2a379c81568170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6bcd785ffac0cf567bc526dbac1d7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6a0d8a5291476f6b9e3c72824f227172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be182dfff8b47a43b5a9fc50443e4c2c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f32fe450132e45e6f7c91ddc9a1f04c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82fc333ed160909e27e696d53681ff3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dee558343487a1304d74c4aad96c6f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a6f80840dcbd01ccc484bee318af4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3927d869e4ac21252522fa024697744178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab8daa6909d9f9ad0a82087e77a008179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd59200e82a5c9de59be094dbfd3f4b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6818ff02d7025d592f6cb3f61ff8d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01812319e5e9cc6186df094b005fa58182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960742be929436313a9cbff48d99ef43183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9982750ece27cf23153fc5ba64d4333184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82262f07fe8c7b6b456594457b147c3b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d414f1c5bc8dee5bbddac45c207fa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bbac46262b9e4249f6088036c34b05187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6802222ca8b045f78efe367063243188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7beb41a629ef4387c3497f7f6c0933b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634e2391157c805f9defd4c95fd4d6c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf56af3b9347785a499dd31b8917c2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9ea20230a822aa57ae9533a6bb182192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe7c99c86bd6984cb3d2c630a9e2e8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca559f71acdaadcbcf701f069f5dfb0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50d97e4cdefd4e13d2abf5795599bf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599ef378b3d52843f8c4fa1d5f2b64e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51891601ee872628c613e2e28dd1d0aa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649078cd9df479d67909ac4ef866656198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30999f30665fee67e9d0be635c5e0384199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b8791cfa808c228b0f26acb83eb45200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d1e8b7d3e5ca9b4ca31ffb38df1ec201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1cb78e27c657d16107f83cb9f5c477202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e1b7ca6297bdc98515e8a1057039c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ede338b9a53140c83905ee76d0add204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c70858f7381772d353c7f9c11a42b10205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d23afc607b3e0aa3d8b69a629a4b2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c493a15337cdc2e1bc593fbe8682630207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed788fdd8f065a1cf22526412d487c3a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455913eeb53e63aa474b0ffc2386fb3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfce1783d877c55685321a052a8e5d7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ccf41e61689c3b554dd191ef77e94211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e57a9b3ca74cbf0aa592ed6562ca0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27472e9d004d82ec3d86641625ced53213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912425ccf539065df04534b26990886c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf324a10e718293b56cd15017c07592215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e701a0cb9abd02d6cb572bdeeaf040216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd0d01aa34568273c8563846624932217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd82dbead972b00e9060c720104e9c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb11be0ab046489fa5011982b9bb78219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231d8d653dfac473a963ad31b8ce11d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626925969a28df4e01e9725a2b1a462221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb73b327513a8d58f520e2b3c7ecd4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bcb35c2ca1cba7b378e8195c0380e3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd145a63d514a887bcb20ea0e48425224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3d074b28ec2e109df52f5090d944b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f89a94f700a29ae245c4416c16e88226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28a8f9a86129ecdd539e256bf8a882227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caefb7afe9274044cc438856ab91969a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955606c88f79ea24186c2c1b579214e1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1db72dcee77f9d9d21c7ca33cd74b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f93a3381f119d2bc353969fa2b88f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1c448b827222fe39a15f44a98d320232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585693914889956d0a1cf81f689321f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cddeda4dee924972c00124b5980b29234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f8bf9a3d5904fc80115a4124beaab235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2bd34bc82048ede892d92269e70111236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e7804656b85537c5b36b423dbed67237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ce69184d057c0330cf7ebf4420cbc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e15bd8c763c1e625838cf29794a19c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0e85c9642550cd61e08a819f48bcb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f901bf6e580dcd542d48e15b4c983df241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f2d8ae310bc10530952ecd841f184242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49454de651fe54497e6763244cce25e3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac89b886b4bdddcc7bc6e286b085f5f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09708a37c7e44ac9d31b238dda8f618245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3c9be175f87d8e13f85882cb4a74f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7882b189c568d064e48bd3934a3d08247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac823b1666fee26f09d9e3d0f6fc19248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613bae20c9cef6f26eb2a7d5d5dcbb4f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690a88dff81bcd30100e3c84f1f6f53250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457476cf5c729824b5bdc954b2ca99a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b2bf07a9782024cf49b185c5ec789252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99457c722bb1265779672cbf47af640c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f8bb74b90c80219478e08f9e5dc5a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a75853631ba01dea6f1c36db315e05255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb02adf9b9a80b460f61fd9baa41889256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3b8f5136bc5c05f947fa87d8c8b7a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74389c046960c9070605ee180468ac8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae198910e72a9e5bad498da7feb1be34259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c2c4c4fd7ad4236a2bf63d562a353260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a2d290969e852a0993eed899da909261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc999d7d290642c7bff31fb1586a24a9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea3b0d83e72f53bdb3e47f92d55167263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca9e8ced4eaac1a0ccf220c291e441264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73065681de420448a5bfc65edad33587265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd45c003a9b33bcadeaf3a41fd008e8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0d22ff681f8e9501189de96c16222267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c25498391415b605296519a28173d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2587358570639a248167138351498269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c45435e6995204aa20d54f855acf2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17edf6563733cd7673b1449d77dce12c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764967f4ae86d721b14e1b01c221337272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00456cf9696af790d4362ca3c7da7eaf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab20c92abcd9df285cecd1bad1c7c5b4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de883582ad8c3ca6b2a070068f8d64275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f9c590ea34901e5f0d7933c0097de276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0746ce49470c0547d984b4e24c812c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334ecbb7993441fd83cd127947ce869278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a700960f6465a008562c28c246d7801279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2eef4b90c10e4eac06c86ae633bac2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4902b0a4fe0dd382bc129395b6914281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b4b2c9125b46d3f514e76f7d94016282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acab6f33460635dfddd0ff02aa8dc79283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2fb3df41fcc5b82d32090c31620f1d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad876382a6c4442e69208ce02d61689285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d6b8cb74b624132444e44e1e71919286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863afe9c8f7c04a93b076dd463cc908287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a83cc85dff91faa2d4f4ab41ffdd1d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c1ab21e0635c56aefad0a6f0e3859289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ed0f515f3a404e0226cc2e48edc23290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478161efc8ff0e848aa22847fc155b2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a921aad1aecae2cb1d1d16cab3b46292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9eb735bc64f2a15091d92ec569d860293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7af914bf7ef103b8052e87398baeb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ff89a19673a2eee741dd50f0d6da6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdac17212c897870cca53ed8e0092b2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4fadbca4df602c95e88d3c98ab7b68297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa086d796521530d5f1952dd0b79316c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93becb782fe3b01cee26ebd812ab795a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e9933815efd54ab07c86f0062ef3d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437a419d635e90de45e630c04785b66301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50656de368b75d4c36441b48b88618dc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f6c4cea8941f30bf7058052d6f0d1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c0813d8765b15e764128f5ef1782b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a60cc5ce8cace932905eff21071d60305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6174e7d3bba389b3b156376bc8a68f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2166a9dda295558b16dfb4b1060fe0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1752c0bf8b276345b85ea0a8f719e8a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed77fedf32ea26d8584676f2cb4144309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24320ab4258e5d920ef3144a4e10643310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bcb0cd79430feed63f3ad1065eaf2d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6130df370b953e91c0bb1dd7f0f21312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6e55ee6fe3c4210866d543d74ad83313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ebc306f47f0bc142603c7384934fa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ed3fa4f9d519f03b8a4b8a3d0d79c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17808769a26daa9da690ae345c450083316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5de3e40845ce0aac483133785b9ca317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8702bf15fe3e142500ce39fa332d96318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef4639a1b55cccf39f7da09558f1eb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c39e82833f7f71d26327daf3ee004e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba2ef2decf53651c52f863a9366037321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8ee93b03026958020b348659a9c11322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48535f6d15327ae75d0d4a6a4747f5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e70e0c665f4f1b95e0a3af3a6f07f66324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8594c4aac186e15c4420ecefc84d36325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e56ea8c3e98ee2c60f53822945330326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8a194f3f407685917f32b3e69fd54327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9bf26e562e52f96210b7ba2ce9bc74328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223439d06e96ded1c27cc69ec4a2405329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36402243b36e5175799e8ee9976a4f3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cdbadee773bb84194b922244991cde331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11035c536a087e9d62f8bbf601b058d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539df6977314e97cf47b5b91d124c1f8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96360b754c3537aa5aac2caf030e56334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7ddce3c9aa513b21fd4ae0163a4ed335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327311fedd170995b7f165041484fafc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd36c3da256b0e3cf83e86b23d97158337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9d760539dda1c54fe86a01a79094a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947acdcd284c6c68b3782414813ee04339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ebfbaf7dd772c732a7233ed07a98a2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e9cf93e3fc2ce6b8bfaca60604465341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d06302a2fa53aea4bef7f152d2094c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e12ed734f31885f36539ad2ffa311343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb711f231cdbed26ade61a8a7c9a9062344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ced5bfcfb6b664f4762856099c023345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421dcefe0881d984f3b635719c844fbf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c41028765814a23fe64e307ff57f6c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7703c0a0d89badca0d90add1cced36348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2ff55311694ec069c1b9715019c9e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0127033fd2c4c54cb1135101615466f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed23b504152e69397b9e85f9af1502351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea320316779ac19ac5d6ea83f678266352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc4f21fdf9ba153efed37f2cc3d574353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01bd28f64e1e7a44c1f4c103f876ad2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063429a8d82bbabad1ab8f649a91255a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6896a3122d7bf71aac1e8e305baa9e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe3437dcd43ceed3c09d786fe59510357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5dbebc83263ab04a7bf1781b91e1fc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6923522c26dbe10c773e8698344e4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e2d744499e4ed41bf651013ba2a19360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344ea3ada1f75985a48c050643d19df361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d385389a15a840ed908d9e1559cdd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae0619efc5e233c2dcd6a923bbea3f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b61976c10f00e2a84a555f8e54423364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f3e7bdd176f68482c06386a926e5f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b784e25228f4d20a75c4a59b2326339366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7a4a6f0fec43566c7df17902b695e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea02ca40292bcb0cd4c5cf0c82e940368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a707a9cc651b3ca02ee54abfd603db3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8fe57b8664ec72f536a7ddeaebf779370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd961afea93059c124e29f3c8a80f0d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea710f4744724b2ee633a4eb07af4351372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c36ffe425119b22abd5e8cca0c2ee8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee23c45cec383b12d4417d3dc957be374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fdc89868757ba100311eb102c8a01a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeeeed29aeede0eff7c091263484769376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194db843aa0e998c74c886d64c96ef0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa7484bfd0ff364fb919c59a0ad6cb378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058f4ecb4b845b61ecef9ecaee620141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69a4d91ab41c47707f272405bf9b322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f4ea59ebc3133063c6570ac2881e13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a03902bb9cce52b580be1af4ff4ece4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d2c709d9272fa7e867ef2d71833115.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a316c24c2fcdcc98b94f924fa1aac46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f503a43f66379500048544e8bee837.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3ce13bfb499a74f5f05d3c26477388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d6d030e71efe2c0303d7fd1e54bf879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae2453488d527a056bb6421f70c61310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4440c05fa7aab0ad537a501146df511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538f9b3c37ad4846aaa03cbcb44488412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385cb18493641345c26f6df2f9cd763c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868fc93009b686e70270121f9b9cde014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e165e77371aa5e13836bbaa51e2c38015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8acbe17cc8f0b7fd894427288d6f216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a817a30dbf4a9b5ddf023a58cf8cd9f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf16b793cb36465ff3a706560b20d4a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409044b595f396561b82de790310cea819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d36bf95ebcd99ebd217967fe74e53120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69a0dd6438c097963f450f6613da8f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b854c035dd9d6d28b85df03e6017722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3678d4a89fe13334d764f6416521f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501970df24175785517902ee5caf339e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98690216df9f9f01e2fbaffbd72ac92025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c792317fe40744183a8b879f85aed26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4a47b79b1868669caf91c80e95f8b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0b5f5699a88b11e61d409fa45e0f928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3fd1c3a817d0dfcc6c14e1d04e483329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b045b88995fcbaca0f11da3d2dadee830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0c545ef5c687a5f2c66655480a35931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660051a8cf95149678bc0f006c7934632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f0d5a67a80563555950006e127b0133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f68fcf23f0698fc05b04b3d54aba534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c67107a993f2b754ee629fc0e4237235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ad55ec3ff6a021b698a34546be1e736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779be5e34f80b56904df1bf8f1ebb0137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c6d60a5243f968c3fdce8f951d41038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4149a89e3bc90c845d69d8b931c8d739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4b54309e45f98e762a9ec2882386e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55371de110940a6a081c16367ff71c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4da9e2b79c309696892583a51b062042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22d4ca2114771ef086154e1382626443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c41bf16ed411d31dd06f237f58261244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1f541789e1f33f6768428f38a9bd645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f4a2d6337fbb7b52e1608c3730a6e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898cf6fe4cab92ad314fba66c3d3095247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fae464f3263bb749a5489effc735e248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d59400bd1c2005cb3a5f30869ae4249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3ffae998cbf11bff1616158b2db7e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db39ba20c02ec5fc13f56d2ce22cec51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328837d557b25db9fb2402e1da06d74152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afead5f2b7b53765523815512cdbc16353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94573c99684e5b0f9a57d43759ec92654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436287d5ccc869943363c7ff0551845055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966c7e15b18aeaec6f23bea194f0e3456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d6b4f2f30c48a0705dde07a13a28457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961642fc09c8e1fb0ac09baf4363926558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508a622f4abfc1d6bb8bc3c1852103759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1c79e046ea95cd14bb7429693798860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3cf281bde666dd4a7f27d77b3d75e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f4308d348f98408b9c89d169f8bc262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0a41d797aae2183d09be1e35a364563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d1fbdce01c2d9cb9480d92df1169264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4197502b57330fa7c40022f4cb7ae7665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a9e7104c00838b252e11fc76df79566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8af4719965a4744b382698e623e6967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169fdd5d55a687acb99100a0d7246c4768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17216f00676709d543ce03e2091d7a169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b7c7d1cf4ae74f02caeb75ce9664c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba9e8d9b43cfca9a0bb43ed3ced5d471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3bd02251f06479a4b5881739fcbe5c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa7387edf23e9ac2fa198bb4ee819c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b02aa80e5e5931e11bde32f0008ef074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8a850139ba03b7a3bc32794cd87ec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0936fab282fc87f27945cf0f7f85b776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac9beabc769eacea688dfa854068e777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2399b39a5f347a103cbe87e63ae6ff578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c6f5b80df99f9ba838464d414df0879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25aa11aaa24309118d328b318b1ede80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3423cb440186130944b6f93ef170381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744cb4b2d0561bbaaa4132bbcf7011b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5140776b3a83e2aaf3e27e5b96c21583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91a2c80d457ed4beb3cfb8051091ec84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf6508d4d723366f3ff968550b85dd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cbaa71f41bd8a2b286c39a0a49377286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b19533914913e1d4cad305016043187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8bc15cc93a1006a11079db443f84e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4861ce3c789b2d0d07a8c1ccb7a17b989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f5433d5e33eb3d10db2d2fe12433b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f1194cf703597bf2b0f422441f37091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e17c4dc1ddf8b41b6c91519839230992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a108bd1d24d1a674dc874676a200b293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2e3369df8599658e1238b8dea83cb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04baf096f42f5a40fb946f9068eb5be095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401124208005b0d0b49801bf70ae247796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e44116ac158881b37cc5973355d4e697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62cde1290955cc7d9179b4e5af99cbe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312db1473155d19f3e3aba3878f9a4ea99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd0c69e83f76e4f823250303f350d4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba822149e40f8f25220a7ac5a54c513101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850febafa92db674d181501bf5f0720102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339fa5d61acdf8e1ce9d6e2bfdb96653103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8022cc964a09556008d2357f25d17b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc76a51668701636f2621f06d3912d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91744799ddd05d04c83458c26f9a21106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8a03cf8d2b3dfd91906525f37743d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5445927164d322fbe38a4db2331959c9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ad034a6771546255a612a2f3ad5e2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09613dea4cd58a7dd575a38ce6d31d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f407d0c1d0301bf7d0a1f0625de20111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d7018acf62802773cc24eef164024112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e76bddc5ce220486e15bff42c46d1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787ddbefa4eeae2630f4112ab86253e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54edb6b7d4a525afa81a9b30673b62d4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fad89a3b5da7184e01093f7cd00ff8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8559d1be46ec0727ffebf20cd1f09e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab97b88d03b3e5b2e107ba04d26c32118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a610daa280801f372b98ec9eefc404b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d654ed6caa99bf24da9969024221ce3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e16f36e06c8d48983ae1d4648dac4a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a34be2162065f23453cf01814b57e2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744a691d19117448b86def7d0452da8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885254cd49db78a8f01f5fdcbb4e0b7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606046f70dd3c1299a4d3b89bf692dd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933847d51a6472c87c834aff4d1a7e6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1257fc982b97613a2c168d17fa111a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde9543d7e65dc01eadfeac117b40b5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc359539b1e02d2512112637a2496d7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822136f6359e9fe5d120b941ce5a239130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635ab1011a0714546ed59ade002abf6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11325d2abd73f81c2de04cf81ff984132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f753ec61e42ad91b8c120944e57bca2f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c9cf4906ac1f98fb95e47e46f5560134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb747aaad9007ee77eeeee60a42678f5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85708f72883f0ed8aa438abb6691f75136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7a37213b708e65d3f62260129e8af137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fac25af527846adf0d72eafe62b7c5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51007e505fce1fecd4b0786f13f5dc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114bc974b41fc2a641c3893aafe22a7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c9b9b52a3371b7a5ad235e0433ded141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356fc6ee758004fa64a8627c4b9f8f8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0240e99d58247294a4bcc4eaf86a1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105d84e6564aebc3718c929c54d39cc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1158ec04c6e31bdb644e1a3f125e2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6ebfd6dd279987526db744bee26a0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919aac0bf482edfd5d5f74e84b4c9cd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567349e5783f37698e272b56061a078148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369bc2c687b0c3d076c9647b7880c801149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ffbe487124595a10b9e277a2d40096150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c2127db0c0aa0e04280abb3fade51151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb61e55f085024dd67e27ee131df44152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2a61df355e41542865ac7f021da9f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b61601df2b5d6852f30b23eb22094e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7b7f89edc8da6f965611bf3025f5e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b08c03061efa16ce8ade0f760cf425156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc853598b96652f20ae9c4ef11b345a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090543dffb11ab783e73f3318ef2ec1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd52a7f9811f1a18601082ecadf6148159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da713b154d06bac494a425cc46bc79d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea828d3e0a863add27ba33f6ac6260161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f4125bd3d83c81932094383782cca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02156236bb414e554907f3531cc4316f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641dec1a7f2cf3ac02a883c27346451164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddeefc643a1a6b25f017d323d2c3ab0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c713ae5a95576d401deb7a798c4c63166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e41cabc6af2fad1d1f2016fd2c5b59167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a174fa82ff7a80a10d31331eccce2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdada2ba1b9b90cd4e50a1eacca485f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e00de989edfd57a7778362422d79a9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b59da7dba88dafb457cd83b91f5bc8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70fc70a05029f987f0945cb06c4838172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa675441965a32967e13a081edea7e69173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adbbfc439032a592e371d31533875a1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41b27d9917c9dd046aad252099079b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0f151cfb4d0627d9bfad5a9f23ccc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e23527229d5d7fa543ddc5d03feea9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae18ff321fbcc540c8ecdf3e17a403178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab99896c109fc5d4902e56bcd06b7e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015da8d73ae6bb299448bd737f3bf8f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8481e61ca8790911862d88d162e15c6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfcc5bfad42c77027fe8a30711d75d4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a4b3a6a7a5e0ba04cfbcf68c69649183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1932d6e9e50b84ee3bd9c56d7bb6e1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e42f23abdf8fd18e007092e5b352b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00878bf12cb135048194b9403016a34186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d624419f8e293ffc0e6a4724bb8d9bf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d22ec103230f94e9cff5a593b2d1de188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706edcdd96680df31fcf48bb3bf9823189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341655a40c0a3fe29b68e4f70f423ac190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043f3f583f30712af619f483fbe185a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6b76d447b212e98e5001e6d80569c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0972285ddf08fe3b28b080c376b9a4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c7cd2bb48e1fe67a1cdf2884a3415194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905bdd1a89bcbd7da5a8b5fbc84f8ca195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508df89a6ba42b70bbd78eb435c8111196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc593ecd7673e79066ff9908c4611811197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e257eb2d86d332666043b4863413a8f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a683a9638e7bc9f8f2b5fcc9c67e81c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235708d66a4d16cafc2e9a6919b5e9a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cdc2dc724b23420f1f39e64d9b2a89201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b834e9a5581c8ec9d0f5b36f8912a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24f1a13d0093e21695034e1ffb8398203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd0818c8e17cd8b4136d3615c94565204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2cbe7790250d7d0c4453eacbeb0ef205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487f15918a7452bfcfb750a7f50597b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194cae3336107737362be51cae61c8c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817a8e5f14775ca83c8402138511a2d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce28928724ab9ee103510a45278760c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dec803b055283227a2b7392a0000eb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2bfb579d9aea77b231090000b04a30211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d41235c967e8c7b8daa29f3f9ead9e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983c6e2d17db711e84c4cfbc7ae4007213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65642d3801942a9dd6467100b1a20638214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1285de2bce0786913983321597d4a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7a5b3dee6e8981a972f4ec49a73e9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf896385982f23cf391627b2aaca7e9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5dfea2e786a222ec66a64bb2f6b111218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883cd9b24b227b02c49a8cc311cee03f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06af3bc422b103c894366014d53c7d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c0997c404fabeb3ca75cb00a9fdca221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef67d77e9ff5ed38f522c03ddb316f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e95b17dfcf110c931423dd65b51632223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89d73ac6a31ba5db44794f539450c6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0646ee0a299ca2f68c7787227e209d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abead78100e5750c295539437f25244226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1fa387a0aa01a91ede281584c9052227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab913079ccdc5fa248a2fef077af130228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043427b8b081b51b9c526261dee1aa7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee34442cd9e3608b6ceb180229ea842230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b30b923af89a5bf8114ea167cec2ed231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc495203e97b1df5855ca8bac089364b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48d45992e4b24d856aec84703f5bca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51999b4f45b4f7c9be3a0079f1d50d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d919835f9548367fc97f69d04cc056235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7251b5304db5799137afa484516876c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0875c6582e72d6974fd2f459717c220237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae862ba8a6589dbfa0ee8fedf870754d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37628c713c0b9f6f32b6d784722cb9a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38701ba68b25b01dc28866097ac4a2de240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258fe4bec7fa15a257279a0e1902def241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c50dea2a1e7bf91829bf927ffe763242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d679503772e1f7fb94b61ef207262243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573bcbb979179cddce7642f8d1e3cb2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99b4cdaed0b11a9b8a3ff4959f63eb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8539e91eeeb97d4d171643ef84bb14a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12af3808d82249ffac729abe8723b89247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ebddd88effb58046f406b9efd095a3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e0899f177cb7654e2890dffa81538249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193fcd4f7cd92df499255d690e9008df250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab883017e0bcfa8f3ea11993539700f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c585b38adec73c6debe19a0551ce80252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454e441b96a8cc7c8180ec313a5063b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912edcf76ac0343654250ae192b6fd9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf04fb11f7d8d35408e688f459adc34255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72765676413c97a206282be59c0590256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d86b29b49040d58dcaad9d26c51504257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10a28e21ff0ab536905b6f96aeccb8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf77d79eb58e7cf6a82d305b9e7201a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd25807144db3eacadd9051aa71794e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cccbe960bb37e5863896ece6b6f07f2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c1a97558592f2cc191c37f247046a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265fbf4fe4700a9751f13dbe35fb98d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7430922e5ea3780d5fb06c4e5ab392b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57b25f78bbb9bba0ebf212af47293d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a57ad3245613532a00c6259406267266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa547a7e5706559e1a0acabc1305504267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904fb27891098cdeef0cf3515c2cc24268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d1226d5a95962dd8cc885a317f3e05269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff53e33897f59509e52a75f1c6f8b8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748bde9457d0f9a46f2ea8127c341b39271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02600d868d8b50afa476887c52ed5141272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28930fb98acf5c980f732175daa34a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd63703e4b3e6e460834cd52c2197f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a3c46573a0be78b2a024761222662275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422d4d8942eb3fbbc214e9df606b635276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652a07c7050309c145609ca4c371abe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea83f8522daa7e76f9813147551fb7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30966dcf3c18547e738543e8a66f496279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfccb15ad6c92ea7effced9b1b89f069280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa47b601715bde6cc1293bd6b2f4f27281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585876d9e0389260d42773630678ec0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187acef4a641161bccd66d05bb1ef9d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ca96a336805e163d48a9bf883fb3c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c04501cb8effceefe47f31337342e1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475fc7cadb5af919fc5b74296e4e89c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99540282eba750c53fde1b490755bd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6b0f29213c730c4edfc31b25e809a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c788b377432ddce84976c0d7340f57e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510cceea00c9202eef857a3c5359eab290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bae1d7c1550ada579523d6df5954ae291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289712d15e72909c197d215b88def2c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af3bebf9afcf3fc4cd7cf6dddc4333293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c2f62e5019072b7b6362325b4861a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b7a6b57e4b9d4cfd57baafe6d5403295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b627a8f6fe637a47e878422ab3e46b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ead740c6badb1f0a0114c69cabd1a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3bffe16ee27b27ccda0789b4dd645298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c83f5ba366897b91f45a10e0e27e4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64cf096594b907ca41cd52836777ce1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32fec84dcc131cf6f38ec34051c02fa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4326244f03e58e50f90fdbcd1fa1c87302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d4d341e5d7b93a052939075515d394303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a939d03356010cf4f865d62f1bcad304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae557c548143604c46f5f765f1bfe24d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a231b2f2c8edbff7de8d4a93b3134306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8248449757914bf8c748505fbdada307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f86e2a4414d16a7baa5108f9336ae0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f28fc9ad7ddf28ff898dadef8ef53309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff4a1cfe3074fc275d4a3d555e103a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa629d2a08eddc88cecb6b78277410311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c55721a0ebfef07ae9ebcd17d4e05312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08136216b40b70f9032be3bb344a03c1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835532f338c1906f18fce2617105d7cd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8453126428e35a996b59e2173abcd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8648cf0d1384f095af81e6e71d095b6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f526a402239bdb2aa6d6fa6c6d80c5d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3ff166ffcb33b9523f32b88ce351a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79845f7f50a16cb324e7b291b19ac965319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889b6bd785bbdcac547a42cc2893c8a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d005cdcc7e7b20c911bfe649607d4f4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c7501ec5fbfd454e745cf90761bb0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb004704b5e69a7cbab72c3f6c808216323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e79a8ae3478d1e2f373860979eeae324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba7e68784fbfe8acef927e5bc5d94f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00725e840174665a4e1cb031c6583196326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d4407b94ecdffa9cb89a46f474185327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f05359462ba089d1f0ebc73db7f7b17328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b1572870afdb72c73131bc5f4a097329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f096e62f8ba29e60038cac0b9522db330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85288fe149ca2c482535e1b0af221cc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5e523abb9e7dfd631372f8026cd74332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e184ac7ff78131acd2ff2eab60e8450333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202e6516e570c5086c9aa3cbaafbbc7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b00fe45d5169e17a68184536f760d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf5882714e0c45f06f149dd733bddb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52daf6da71f69e1f2123ecb98d58501c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1fe3774047671652432709efe41098338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1092c1006b01710e22e32b033301b4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addbebeb6106d38853971798df0ffb1e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df5e05b26edaff913fa38c03687d57341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95d6270509edf81af00c783d525222342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8d171575b68d02687ac44ac497ddc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e43702efb1c97d6a4d1155349ddc9e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e625cad829cbd233bf8974c08ce7087345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0dc299b2b04a77168c355ad6433c8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3d5b45aa30c7599e3ea05a3e2a895347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92492ca285f2e03d441643faade46da7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a801812c16ff81838f3e8217d0584e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3864280616ca19a71430e483cbd8575350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a3bb2956090b78517d94b625181ef351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ebfb9ae31c316d1e5fe2fe4de5c362352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e1f7078101fb11d4fd755c87bd46e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105cf74a122d5ed04be5da40b0d3784354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff7b66d718a5759c16a3e887a51a7a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f7df3c819a9a59f224afe4ea872f3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc39bb13a3a9f12325b7c3897b0919f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da9c3b9c4376515baeed0de8f5f20c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d966aa2d2955526f605f06e3579ce9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265efabffdac54606d7a68c04084e2af360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776f267076ffa6f8f2689a888a72171361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b9cb161a891dfac9c50445724c184362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41fd0ceb4ce21899d98fb3d1de00541363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08196fe4d57df563f579a466a2b2cf2d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ce1232bb739cc00b20eb302f9a676365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb88950c1e23d438d076658cf9bfc6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1e4a0435a4cea4831f24a6d63c43c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72980d5b56d26436ffb9fc339d133e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2737e14a342b0ca267b5fa1e22493369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d280814499b94acf7003e90a17d1d839370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd089277e7a2be08111a3286f3039d7b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c45b05133afd75fd435e3e8c3cb444372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0466015a444accdb5b9f6b55a96b64373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b17c007c60f8cdfeba0706e08c402374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038fccfa7b1a47dd5e24e364110b4a6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c55380b051ffaf26167d10d3dfc31376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acbd5e8930c23bdccc807e7c3ffb8ce377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8d0fdcda7f5bad90e347593aab956378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>