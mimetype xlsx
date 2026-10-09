--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="437">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="436">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -296,53 +296,50 @@
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-electric-wireless-car-charger-holder-suction-cup-version-jr-zs248-4-5-6-7-15w-/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder air outlet JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-air-outlet-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder dashboard JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-dashboard-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Phone Holder For Bicycle and Motorcycle JR-OK5 |4.7-6.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-phone-holder-for-bicycle-and-motorcycle-jr-ok5-4-7-6-5-/</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Phantom Series Tripod JR-Oth-AB202 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-phantom-series-tripod-jr-oth-ab202-bluetooth-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000003778</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
   </si>
   <si>
     <t>000005818</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL02 |8", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl02-8-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
@@ -1378,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553c6f9981fee823314dd72f18535951.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4afc003f7dd3cf2bc9f72aef158de1f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3942e5a479e6fefbbfd4224b6a3dd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b9fda12559bf8dab0d9d575ac1c024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15723fbba164a20ce0c02d3ba9021b2e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785392ceb8627eafe77a04a36a04911f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690317319d70ace18ff8fbc7cb2210657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a232f4dc0dc0fc9d1873bf867ebc28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc62e1ce5df8d516c978f8d2541afc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab6606f3e1c3508ac6cbc004fec0ef10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aee1a921bd42e6b275cc351bc7fee111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7b957ddddd97706cc530ed839fbf812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93149ee359d33c1dfedf955171139ec613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec201bedb9f65726fa53174b8a4e9214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9623121f594b9329f9b6e5f6a594615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f955fb6dc9f2b7ec175f4827582b416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1afa0522455c457cdb457eaa70a1017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c79f90eb486b83b48e51508086fad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599b91e2f8bebee5377a041a3d2da4b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b16cba3b50e6a2fc0ce74152fa1a0620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b89c0313b098f32eb35827bc6ff3e421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a433de3b7635b594453096b89371a122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2156957f8dcd275628e0783259c18323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0bf1dbb5751197585694c7cbe137c724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084323f2beafa38e2b42f437ab68b0d125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28aa9d43e488c5af1b464dd2d6594d726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774949675268fe4aa55c57696e6aae327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feec97074bc816ff7e92d411d7e142828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d04cb9af06216f1844d9d39b1c155129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3224cf4beedce926900d3375a78b82030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f30a207fedf323ecc63fbb603bc3731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c6a11c17d86dab9f1fd002cbcc1d232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c69e4e7037d1a9611ed3f9c705d5133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e49b17c4d532a153049a6bfafc01e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ea89c75995ba96d81230087dad77735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007fc585d03793f128ca1f0ea5f0fce36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ea9b69f8f136ba7a430004571a6fb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407883cc272b5d16600f2167fdcd8b9638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fffb29d43a98e9082f984f926a86b739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1f56bf045c12602b3365d623c25e440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0ae57b3511b635c4312510a2f7a5941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd66f37d8532063c57edbe81c140fa042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7949b2e723d65e1a9e66cf45bd60c5643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99600599ffa6c6c4f450d78eb05b1944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8eccb5fcf086553367ada05e02545645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e7b6057e92eb33492574fa1ef494946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d591aca3cc62c02594d476cb6e760647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f4799ecf3740bf1315711b762998548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a379d24df7560d1b56520fd34d12d849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f2698f17b7130038ada4f67e5fb6550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb87674115e74fb57fa6598d1c72e851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98680d7eadef71ce0985c465f6ee4b052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e10beda9f26e6806968d99394174e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e78b961b93ab2084b05d0291b777454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6731a4100918dbaa47173fb31e6fd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc448e00f47067b0847d354bee96674456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f930384c91bf9a0f65f796dfca5a74057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5aa764d7fb0ddf9aa7d80d3a411eb658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9276ea1225493f3885e3d1d96ee022059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95fb1b3c112c581d5a3ed82e5a6fe560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e7949082e833836a6cc546001b64561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942c9d92de622698b6036824c51e1ab62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf4b1fa99e89f14e58765e47734d6063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4f3028a096a90bebfa3ac9983373264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95b706bce8414ae8e6969fe24c618465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a0192e7f3522e09336c089f1ef40266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72767b5503f2c731835703415efa270e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6c94374e527ab3eb3fe172a59315268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0ab0f0c435d720508bf205af315c169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72463c13e9c3ae56a0331a1a4bc67bf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c259564a9b203632541b2a6163b4d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffdb0ded682f107fe6f5800685ff6af72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a778038fb2699769861bbce00be5c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83aa9e52caabf2a8257fb009777ca474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465bc7be93ca5463d4c5b766607c311075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890327852c75b3926feff466e3c53c376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1826654b875909b41d67eb52178f6b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce432a3ea34083635675bd33fad3b20c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c42862d10534bfc72daa5fa982d63979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da1027c96c8ae643b7d35a004048ac80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c84683fe498f12547c12bc462a395681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e842f029e7b1d188ed9b79e5f7be4082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea6102fefcd59533cb5fd9a0e9084c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5264d84eaaccf76527833820ac682784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366bf68815d029cd9a8465a1c0ec81c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f240681a38d35ac02d9757045d70dc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7fd9f5d1a1e1c49d0ac26451e6e5a687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251bee0ad8f95c609fca761277d446d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec1d254c7294b5379555d78c6d9e2189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22b1d3bc5dbca8d8a04ce3492c338290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03092d6c6fc41faa449e8e3e468b0f7c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70864d1b2d074769084e21581204f70a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e77393966db4e5af9960e538a702693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a196719432d988d7610c8019f5688b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31d7d02d98b8c2a165fe307ec0627d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d3b47862ae23eff36145611ce08d996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc89026e6faa1df35365972a06fd2d397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e224e3018a2c6e0251a846006445c398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9d40d8951f44215f1f69e93c88c0099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24d0f87a6adb6a33b4a43d20bbb4cb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df854f5dd8c4a0ed111fd1a3843e9a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fdd932edc3b43f1d0c638666b3baea102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd01cc50a15410765ed1c262f1f45d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021ce82949ade221030330bd0379d72104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fce08e0d01b30dd085d5dfbc435054105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea74e6ca8e1ba72c64eb56cf506b726106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c90cffb9968e9222f62f776870f27d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eda7094ee90062a156b96ab3678c69108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f993dceca0e641a5b516bad3ddfe7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b3d79e51da1f54e7b36cf8c1a9af5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b8979199357d07ed406f55bf7e9ef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0d0e72d01e29e4840cd068d930cfe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba8abd642049b4270f5b95fc3e7725113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3208551fe4fc3d34103cefc68c81c33114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d172fef8f5baccacfaaa70cef3a0e69115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b66224739fc9f94338d1ca9504205d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77a6dc31227838d38cd5e853ac622c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955f980d6b1f17de21cfa7b96a2a0ed118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e518c766d68d81d72da5ae97afb9d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7132b856f395aafe0e659508dd4744120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b3efc919d636fd58c31688df9f0c2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102f4a3fbc5ee699795808ba8b296a2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f12b4f60b0ee3ce7cd17815fe76970123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9714a45c4649bfed06b389c6c76d85124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ffd7307f76594d42c94600593ec3d7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef28fadf7c7098ac1bfc75aa489edc0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516294572f124eb9356cfcbca797532127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d47bdee71d20ff986823399612edd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d858829aaaf9ba61a086634c11dc71a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994977ac2efc6942448e89e91fd2ffe9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd00c093d9027364ee8922ccf4dd4d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f9c4731aa01a139d0b30c00a1b8b1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae73eb637ad7c7b1a46fda09922c29133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb42c5609adecad6b534e2006e2c95134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0947545b3cd1259f73728ae2ddaa756135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2e2644bda74bda6416299dc302aa9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea751cb922d386d462efc4ff4dbb3828137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79313d41acc9498d72d13a55dfc530e2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee10d73949d140f5c9f448b478978f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd31af9faa4703e8346f3ca3dfb99b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63487edea536b7e435ef7e1ffe1ca591141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb6237ae68b24b2a8a7c64c3415669142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ecffa168d30b9f572c3ceefe8df2c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81635d74541f8aad787c8c7d7a560f5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693d425ac0e511f8470635de6444bda145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c721d55c0c4c35d464ffd910fdb8f0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e56b53035409ecbed45a603777ab2b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45e243bdc12d84b11de3d8d168bd57148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9f78bd008e930d4e44de65a073cd6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9983cbaafe169161980e792328efee2e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f53c68c197cd3325e33ed19a514fd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b31758fa9adebf9585a0855b894452152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cae7468091066c1ae5ac09b54dd7a5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841a227586f651600b3db74d3f01284154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8d9ec4d9b5a9631d84475c0f8ee1c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43514bfdd26562ac9f95d0a79212896156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ab1a18c9e9ab6b49bba508380c9c4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26accc8b86539ac2388c8a4802d4530158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2754eb87029259795d64772f8a0414e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3427febe2b3a7dff059986aaf58f5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc73d168827a05eabefe1c7d7e3d5bb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90387f9f509ccb5ca574a7e64da4856e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da490219d11385f1486004bb80fb35163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622fa9e2b2ddfd47fea4055e41caee9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65875cef138eada8edd9d2536118ea2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8bd2f0039b5df1c4bfe9705e9b4b23166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4be87e7c81e5467724d2cfe06e99d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a0cc198d11eb30f3883197b4b172d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297899c2545a034f9cfdd42fee936f49169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f718eadbd31f471ab830cebccb21d2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102941285cea9ed09e645597ffc5f08171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792056218e8e5c571ce1833ba4c72e9f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61039e5fcca5821361148235c2cad5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a77b752523fede1ae879f793c6236174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f471bd8dcf6308d46e9c6df799f00c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863331424541e12150768137214b1f49176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f54e06b41f0be1dabb6e256077dae3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a19bc78fc33d29f7fdeb0023019cd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4cb09bc30d8b6ef300fb72f99a711179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf4b63915d7ad1c05636cf22891e4b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6cb65ecd23ca74c02291059dcc3228181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1fbc0fe5df0754365e91ff7d8b21b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02600617578ba92fe0009f278bf30936183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff69b56f5030b192c2cd42c68bb57b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c44732cac9e4812fb95b2825e999c9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce40a5c47cd50c42e5dd4d730335fe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2a8f80f70cc9e615a2b5786765151187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca2016dda3357f99b1fff9e134bac5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47cef396c88323e1e1e314cf7be169189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a955f23acc1aa46659087f7b37c7164190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0bdf50cfac0722b82dbe84b1c77a68191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42dd3fb42a29bfcdbcdf02e9f3f9351192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599ac8089dba07c55f30c2daf2e15e8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1384bd151d1e7db3aa870105f7c6bc3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d71dd7a96b46a18a49fed2b13acdb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846be625c233e158039f54bca777180196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c20ee8f4e066d8eaa15659e1b3bb20197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76674c58b7cf483bfbcccb8cfed775f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4c89e0c08ab468e0bcc0556d557cc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df550911b43fda30937e4d0fb20875d0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d01b88caf9509d80d62fb8554a404201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd5e5fe201664766e49243f9eed884202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2b8f01181df290fe4431bd4d99cf9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96804661ccca05daec52090843ff8f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433a3d524d435b9f2a9881cc0325913205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06904069d46f5c40a41cdc51caed908206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93aad9e6ba4bfdcd33a7ab63d5bfdce207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64b4946b0fc86d3ded11c27da83b15208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7b56c8620e69b35e4d8f04381818f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1b5e59dbcfc55390489304d65d143210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e5aa8c2ae55265890e42104da60a4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771700fab5968bf1cf615d4753c5e5b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f9c63080c3a49525f151e8ba6ad30213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ef24ebfb2793f535f8fe0810e069e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6133c59b8a7f1482e3f51680170cf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db998d7c2a3ead8df024f6833fd963f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a536bc0d040fb629b20ff25a4606030217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a09ba45cf3e5d35b49a040f89a23d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d5d85b021a04fcdd600b325690a24219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f282074eb5110aeae2b68cc0057853220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ff5e8f2f5339126879d9268a57563221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d7f2300bc8b540b606f1c9a5f9cc3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a863ee06acc6d60cd2451bd94055bb2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80207a968b8fe686c6a1748e10975913224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800295caa73d160a12f85595e117b4e2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddfc8f28abd0982bf400775585f26e1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd16a33d954ed3b04f6f6cacb79743b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c366c001a810a2b20e30ec39c8af7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f787d7b21f7b205b80eba968512f2dd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6e508131bf45648f61d8eb61629e4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4824fd253655f2c9e4a28538051292231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5616ac778a8bdf6de422b1ae9fa989232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb27c2af79edf72225883e216dc37b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef6dad26247e3154ed86a2243ce034234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f817c45f858eb54b5a1a0586181f0d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c54972de482c12bb0c08e31a17aa50236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24384271394e1b96dd56ee8a4b7674f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac7ebf04332a81e6873cb6803eb435238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d00649184ba2511afb4510f0411e5b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01193532d1a0911c18a25548de1caa29240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dea7d7fc64844ef59896304fd0c65f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505b418ae6ae16be880b0f576d29258242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1b607d159a487707485eb9fc2b76b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09fdddb72474449389212a16dc0101244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54a7ad4c2f9100d03906d8b65adb8a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919815ebb845eaa5434449252906441b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c32a26ce6cd61f9d92fbe75eebd8e3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0f6228b6806ea32510f58ca9c22a3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7229bf3df018ff51d0110aa6e74925249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd449b3022e0d00da96fd62b6f40ac250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ca0c53a6e04c13e6216a549b27423251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf27ec75a72d5787b7a197d4f05eabe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d7568ce925ac7c078291e2c14dc23253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f014d12fbac0910534f959e69143bca254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c502d11d33960ff132e4750451d1ca4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2545b3e0ed74def41e666e22022ba256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daed99edd4604b8fa08f54a629faec4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d0d6b3faf2f07d904312b814020d8f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20d2039066dd51b8fa63f916dfd88e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1165a4338f9b32b784441bcba12db260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f06ebcdbaca2119c8c9544b93ba70d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc248cc0de76a02ef6f7e114fcd06ef5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0e464581d71a12841c2c66486ad3d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a90dbd5513efa13917648d3e0a37a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adffabcd08285b0c75a6b1674a55c38e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661616d618d60772079c8f20323fa378266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b01ac68c7bea4ebe04e545a46dc0e6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141d674177e44ef6068907b061a1f4f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aedfc97de0f09ae3bd1734d2cf5dde269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d65b19a8fb081279042bf55a1cab1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc273f263f07082ba051ad87777a6cf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d24ab39e1586af0e13672e6c83897a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1aa371869879d1406830d4fa8ee94273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709bfea3f1f5d0d992a19524b27fdef4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5830850efc8ea63aa281e7457f62fb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22239a1df4b565d95e83b357c048754a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7ad73ddf39ea1b37a21c86fd03687277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578060352beb53ddd9c6ae2dc044c6d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c4da5f18f99e0c6d8473d74dcd32d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f67695ce1bb52677c8731924412ab4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d9bc3229b6ba1aa494502848636b6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0f8e73888c0722e74f1561cee3ba9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004173a2519a2d101587d5d1bf9df473283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc253de635198e1bba33cc7fe78dc4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8708eb00a997dbdb3409e127ed0e801285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d5ac43af56c32b0d470a4b284b2f4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40249aa52129e8555e8dd33c5cad6624287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a4cdd6aa53e6589694ffe6092be66288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb7b5733533e63b79de4f25412d17a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725779d3f619959d9c495ecde9649b8c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a966586171edd0962133da263b07f6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7917701145692e8d92a17ae8a3891292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88fb27f26d6b298e5a76018f5044993293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e0bfb403e27967cd04b1c485bfff3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51848cd8244331a0656b3ffddfb3789e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419194c004831021cebb3dae3a7fb8dc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af8747798d682cbb4ec859267cd2f6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c84aeb7771c1d0108b8dcf9d41144b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52343bca3ba6ac3137366d53312aee299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1f5a275ecf52ee4c2be1372398bc0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca68425f7a044c597fb7493490b769c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c395b21713f9cb781c25de7d8f5a15e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819aa951e2577a5679022f7d8639a5d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf2f7e0a6cec7614b4079df7409f99304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b978f18895f982257b90b64a919c8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1fe2577a127fc5ccd01d4434bbbda9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e328fa2758a37a5969dd48f59394ceb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7a9b55ac0cbfcce4aa7928e0d4dde308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da91503d7afc3bc589d84072581808309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c254284fe3db9f413172b5061f5029310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a8ea991577487e06d2eaa4ffedd45311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b465028ff7c023f9a478a5df9dc0e84312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786609544bd1014bdf2417d720b955d3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d839237780a2185627e724f17bf502314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907319f8ee35c7693316e4cdd5388805315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e196645a04612903fde43c57b2358316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974e9ecdfdbdb017b659315f0d717ac317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12d0492d77cf0c27d86f493fea71f4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706cc8a03a95ff6f4ea0d3433c6a0d5d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d74b7c3b7f8eb9d7780112d95b1126320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f360f223bf90f94593929d69a20866d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f91681945407262d955f2eb0f6e96322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a61b831c8775bd47aba85a87f995da323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909de10e40a716b7c17a3e8a8b0f3eb5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53bd44f6c608b143eebb758f0a9b52325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427fa12b1039da8733dc81d8b379f5fb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0c73305939fd8be7827ea36d8bb86327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3b7005818feffbe1a626c345474c2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d3504bbf4d99f9c9d100d224c01d9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743578ffe97a9a2f84932299ad2b0568330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2e55673e0f0a7cfa84c744dbbe86a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a109db30269928374238b4356f5d9ad332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535044738f177242c7609306577abc5c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ea874f52ab0fdcbe19d1cf6a3521b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18e50a705159134b9a53bd03f5a935335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63dad6946afdb7aa64e08263d0373a3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a1a559351f3f18c072758d7a530f6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90784c6e6dfabb6e12352b9bafb7f92338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac88d51ec832bdd440649a78ca3734339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf93f161dc5f3e52d243628ec95d48340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809bf1286b03f878901ac576d74a84b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a369bd1545f957e4d3e1d72e1593a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa77599c987f573c8c77b2ea27df759343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1a5202e8019b5310965bf50fce8d8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe62526d0f4b6db781f8a2d9d3b12a3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e102eed6a8f942e33ba64529997b40346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc0144a9b183f799789baa23ba1b9e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74a42f42827b02306b6d5cbf76eb8b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3628770394c878e0ab525c0c39489b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ce5d29a328aefe2150e21aa3ba98a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b96e59129b5d5622cfad6bd534654351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a04000454feb12aca343c76d93d3bd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7edf1c3ea3fc4b431e7d9e90c4ac4e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed8ffb32bded633304f7c816154233354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643b2cbf20d029b26d18ed5afbeb649355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42bbabc876d6319593e8c1c1e4e7cd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf27152ebeb57b33d04b2e87c9c1ac357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91865cdc8b1f1041f4d1c08cbd49fe5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849cd049ad8634fcb6e5409bdab606f4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532146f2ef67913baa29e95f4b18a89360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7b4643f5203429e55b22cba10f9c9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92665adf04640ecb7141a3d43b76eff0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448187bc346fbe5ddb83fd1fbbbe394363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d12db928afaaa4cda330f11f6d8da8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69fffa80d25e24d8b767b5bfbb72bf2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ddbd2bd343522256fa3554325de06366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb7c5c22c45f36e0a19981afa8d6b3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd51e35d0bf4ecd213487d9d25014f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1bd2a3d4fdc35785945b35ac84b11369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eac8b630747cca81072cac6d0860a5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626723a5739d2b6d3383bc50dc719a96371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a198f555f1d4d22cd9b8d8342eb471372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854d8c83ab76363f9e5ead64f385efc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181d91bc08a7118c4487f6dbab495b2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f7c1b5d67d93db6f92d9cdba5d281375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f969e0dfb48b8a902e4433afb74e57b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e4e45e3a1b5e623d625dd84313067377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded61d21803cefcb31391b6931c05c50378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f0e141ad5e501144b96f5031c67ed1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c2b4b74914a2b01654f48ea06bffe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d0443c98cf31504b947ec672bdfb03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2a88bfc315c9a897ab5dc154b30324.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f898bdc609f8bb010f23516c0f8ee615.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7250b0d20efd85444cbcd68bb2dd06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06040fbe30f60347d69c9718f9dde6417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4071739fb9c00a4743e5ce1a0775bad8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112725330e64cdd7cc7cb412f5f574669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6eb49fda3bd0f406a966ae2007629110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e32e2e632622bda9852077d2d698711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c63a68d60229be778aa49524cc31812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c257cdc4d250be2180cda162679ef0813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729a54ede50e4f42c0071e427d66b9e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e890d569af0d555159382b4bda345015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a16000ed713abb5d91fa840c5a9ed716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca23588e799b153ff9a481d10197af17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276f9201c240e74e60124e75bf5aa9518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0d1abccf219935bb9c525728f848119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f015d410466f9166347911f2f4b9f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d868af81edbcc06558161c8a7ad565721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2c17d0978af33f60be4fa070fa72922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8428703100764ab2f7c42459002ccb923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2decd7f42c509d3a76081cc6ece74d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12dbc271f7e2327e4571a7283ffb07525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6678bf3c84c7258c5d40e1c175ad6726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8250e8017365e1ff7c350eff28c242d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bdc5871183d499c133f0e5ffef5ee428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b42bb91137f230610067717ff423029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45015b8a73c64681633a061cc29943cc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bbf04cd7c18941fac9c89086cf904431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f33fd707f9f829960dcd249aa20df32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba04557c2e2e1d7c30a15579caaefa733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e685e86f22c804094f55ee4778fb434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641faabd42f8536984a685c81c2cb68d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c910dfdef3be36d7d4d6c75c2e84c1d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a395e964eeb1a8e86aaddd5332cc137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce635a047532e629d52f942bacc85a038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e16722fbb8067c1d0ad13589c00e3839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aedbd608459a6afcb334a69bcffc69140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2346d625a097fa7b546c9bebb59c141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7626f0fa7522fe773c87a9fd36a997e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889b589fd11d94febe9655b55f3901743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9081774e8f59f1d392f616a55a19ff344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54f8708a7a5a7fdd786374b6d33b4545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352105f8e432dfda904a9c0bcbeaa5c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7329170475bc56fa768d9ee35a16b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0ba0e5bde96ecebf38ba7f5fe7ece48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9cf9c3c6d148d31a28627ade3194149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98726e206d0bbb13e336ac2673e215e650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb81bc970f0215056706a38b207985251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f597a076c5923203534103da9964cb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f1b2e15639de5fe53bf567ca3e31553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e584274467f89b1c43787cc370c5c054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4dc3ad2afc09d2a9a0d0665d98faf355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de74f4e87cae2f6d99050b4e4174ecb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5bc65f848e05974cd2ae144bbb684957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af8812ec0a0eda95d4463e656b437958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37a949aed5f99a15c0d85f40df79a859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207bdbf6a466fe5a79100d99446b17460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0078d232108070322a8ac2daf8d8861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b294916689971ea4c5c5e0a34700ce462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936c40baca1ef5c3d50342f914d602c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6eac0184214801e7fa6e298df324064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6791d18d52bc8fba8982b6910ed32d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564875c998e1c37b41e12f2b1584f8166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbfb72a1039668ba7d946868173c3d867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38903a9700771f517dd7717ab84188e568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d26549bbf09bb013c20eab273895069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f4fe5fb856c797de953a27dc7b14070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fbee0423d88d504b5c66a591715d0c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58fe19624ad4d8b1a819f0db65a063472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2daeff872f5f79ebdacac22eda72c8173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f37c64f6b82b4723d0e751ddb9fe7174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a041394c22ade6a99015c81d3108375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ea198f46157127f992976d10caa7e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b0609a5ffeab602a77f51afc6054c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c1957f0a4bd9a06054308264f4efb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b2e05e9fa18ed62b9d2134c9b9a1379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ecd802cc456f324691c93fe6bc7d280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610cc3d325718119cd2fc8ed6fdd94681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316179f209f19cb92433017e16a8aae682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e463646aa8a9cded8650b6aeaf9d4aa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e5436161cc16a3de87344f5f1a6b8c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e25e12ef1398022cdbc37a5829d5785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d081cf6eecc7b1d31a8799e317ccb886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d55cbbe795382be3f744bc495c688387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc73d879aa1fa855f3d95f992b4459088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f752d628fe7446ff0d2c4c15e7d09f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3652fedfc19bf962c702eac2b00a4790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e98d394be79faab3e4997e072434291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658af5075607f86199f73fd9964807392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb16ecf94c82bb7f7fe1bfbac4d14b093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae2473fc4db53a034219109bdc055e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89a6ff34577f90858d1374ba8653c595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72d7624d38705001579ae506e564cf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96390932eef3b39689660aeca1424b8f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca65e45407547507a47770e6ad430e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d8ab06fc97c004f1fa8a485f32e1999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf048b2182088787a5b220e3a689e25100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583ea89327fb16dc07f84af318822c2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a601ad56f26ab7e4d7d332445f9b90e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86662c64863fe35a0f555671c94359c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501a16015855133e93430ab5d6c9c77104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d6b3974b8794818ad6a88d1032ca1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a51aad6b2cc265c4c92ffbdbff100106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41468f19d582e3eb31497bc57d30d13b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ee868c76561bfee6b3319367c7000108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140151c68bf32c10c26f15f22babc6f5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846629c5be5a5ac572ededd51cd912b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0fad5ddddddaf322b2cff8cc8e18a9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb063383cb4026e09691ac531c3318112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4890202cc808616dc2f6023145d01cf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434a501318d8412662c6b0b5247ae6a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9bc44d1ff7bed8dd664572f96f8ec8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e10686197b83f11071fba7b943983116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40e8178a1a1da7f73e8a6788af848c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085ffa45766e8bd882830ffc3b67d8e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d34cb6457838ec6124ffaadbdfbb8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0162cfa4bbd1f20136de3dedab942120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911207834c80bc559921ddbd34f40d5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be6b66dc435739682627b906e9a038122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9c77b5663e58f98c4bb301d43cec1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c060e698fc2c3171290585ffe1e6a7c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249774bcea07db166cc5db7b6ada2ce1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9d86ae601794e6e86a9aab1680013126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ca00625b4544e72e67e5cb83fa9ce127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f43ff0255712f0357389b9d54d3247128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0ac1352a2fa69935ffede4e025f56129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff218f7a1f3fb05714307add5e37a68130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f990967223f645ee30beb7409c81eb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e7ae6708c86602a13f6dbbe0760d6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aaa6471f08c64991d50814baf78f47133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990cdf6c27421b50b0356779f42b69a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836ee20a5a68451d66f6567fc8b114b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703dd11fb2d342b8d7606f2a989fc7a9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af059bafdf87fd346ac802d148948ec137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07163719c0edb0fc2a0efa223b0fb5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479871bcd92073d688e94ccd4b8693a0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f595c84e19d5ffd203b8aac3694140140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c42781773685ede2ff7decc71e2d1b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8af04c6600a883c01b69a98043406b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13a53ffd88e637e067cefb5e479284143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae38289c690e58747dc2584decea44144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1f5cd9851c381987726b8ed6b1b8b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc6320c4bcdde9627b08b36b20d75d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6188c51e7b95f935fddf38069bec15147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fde4f43e3bdbedf9e5a7d826809d6e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7546a67b8e928326a031bd24b339776149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7428d047a5e2bd3a4d25775ca0c6abb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b12e97437591a070a8beb156a21b97151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194abd6706f6c80266309beca01e262f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e92e82c41ec3165a5a87e3e3af988e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe4206dc0e59eccf8b244a0241eae7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073be1de35349565004433d1a5609d4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a601632d638644505ac84000ef6e53d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fab364b5d1e486608be05b1f0a1737157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f995976abd00a7f5f9ddfb099df4e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3e0dc36be8030e9a227e37cef2c71159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d102d5dd587c90ef19af0eb7cf5d9c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b7c579ebdcf1fc1670be647afd7fd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c0ceba781e3215ac57e4de29e6cd6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e7655f0095cf8367703386baf1978163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f042109dae5034bdd2e70bd8aa6a152164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88846f9e2e023d789bfd717f6cf4a111165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4aa8d918466f4501d80248636e0de166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ea2f15698faf6a6d9593000d9d4a8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1d21b66275c56f3663f522fd5fa3d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0ae0a8318c8acf259d01c14c72eac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa153dd82424783d399444c65dc8b6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39c6f46573d2dbccd69202c1e4ef67171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529984305f139f8da4db249213207583172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945f1592f0b383071fe8b2af653dd69173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7adddf75009470cdeb9e577b5b7b8d0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc41ab6f56d28dedf06684a683c598175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667c87a31a4478b796b3c28d460c092176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff248771666e489c12f73441c972c3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb766dc59ff9930cec8a8757b786c9c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca24c51b5b125e20eb84c668c4c244f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf853892a6c255a3ba474528d8d2c4b9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ddafafbf41c50c0629ba6be36168b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82bc6740ad447e0d7898d2889151e8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04cc082ebe3546a27357b3295f59e34183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592933ad896e616fc0dc47d9c0a4b1c0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5422ae1d27c0ebec26bbe056634cd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160ca93f8ad49c56a65eb2d17d01ce3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eef6e96ed408778a70be84f7f37fcd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416ff8889bbdcb1c73a566a819051aa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8cad35a345873c44f63ea4aa18fc7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b595afaebb00dc7d5f6bd71ad4190a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a56729079dae18d2245e34d356350191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e887fe08045f4200eeee654a7ebcbb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c519ac2b74a793147847e101572ed193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7e4a923bb0ff61bce0e1d82121ec0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c69bd0e13abd97d232034819bcbc4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f326660feca8738291e6e9e574036a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9ba1dfbf769ae097c438d96dc227f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259861a8f9036223b179eaa581ac965198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096c259bcee058b9f1d7246bd8976d6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde5a3369b965aa87cccbe10465a9f3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f5fe82a599ea626fcde3c1dd07b07201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae593cf57ff9471b6beb72f5ae9aa234202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299d32d773dee66213509397554e1ad203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbcd3207224ea277951ccdd8c7a97b1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab12b9219b996f3a1cef470d1a7373205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66e1ae88521067a396b1b29d11e853206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab3a0e8839ac4b5411bad2e6fe2a5a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b320b88a25337b98054a14d8eff2d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c1f660803e08892446bf7cf24b4e6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41782c5f4e718267a03af6aa5d20ec2f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65176f7caf8b0a58859eaacbbfd5595211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001402a8853be95c365b262e7c63d64212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f06cba6813395c4789af2f17994f80213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d847f7eb87b43dd28178060cae60303214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3856a8f7c63de2b850ba69427fa84215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4ae5c606d99467bc94dcfacc2c454216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac976d375e8ca278785e51591754d9eb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10511124e3f833cd41d4f2926e875d62218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028a607bd1b403cbd48ebeb549183b4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f242bc79d185cce8d57c04f085773a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373341053245471f727154b4bdc993d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6deea068e87ee944922a74c0f417b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294fb04457f3ee1725736e6d4e176b5a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d9e8e028f6cf50ec157ab173c73e0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082f69a7dbc7f238d1ec4826381bc38225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f3e7fb523c4983380516714d72930226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037c25e076dd2f26a5a24632b389080227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c6e298816964ab9c3ff2d5b76ee00228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0cef5fc8d304a7c953411fc09e96db229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598dd737d02384d65d20d65828ccd98230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb2a6f7ca5b6c227b096ca5e2230f0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4137b8e67dbe6ca4b24a9532d930ace232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553118c90b8df80d6db0f18ff30dd96233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf887bd70afb08d0916fa472fc6b30d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e8e60cfca1a4aacb1844edd634487235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192ca292537e3bc408f791133eb6de0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b86aae634073eb198caa689ea7978237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26769909ed6e917850674b80fe01ed80238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f18362e0548e47f4906a8bf88a84ff239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a36b1f171fc44781f28f588e1c0be240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66b45a22944c079f30b0fb8dc89497241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac859b75039e188668da5bdc87d333242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad99b26681f92dadd8e2d594672473f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074dc72fe26ef8c942030ec872b0d39244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f48e3a9d5970b9c304bd1ea53391772245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a384c1ec2ce3022db0c627511a00c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8818e3c55c648cc8f7157c3d22d2db5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77aba28ab6d0a448d2129028e5a3a3d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd296046c6fe77d7d89a1444a68657dd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a59446f50bec1e72df2b4569dd337f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d0e1dcc0eb82835f2fcab924c95ae251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19024273731013e95de2fd82a9d8e6a8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41bcbc8b36475b1612f5d35f7fc559a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6ec888c7871f0ef8f4ba9a5fc7b12254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411c271e5c432783bb28d126157089a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d69e1212ca5c7d53889927d0044c9f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809d2899dcafac871ff68d4d354998f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d74b503ec8b131727b8f1806c1352b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52f82afbb3d409b266946b46ddf8b4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904816b741dc717c7822ae7512417f7e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4a3a195198b673c0c1caeccf8c451261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb2da8c9ac269aa260b91739167292262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47c9e2c094ad6ea54e991ece1a1e9c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240aef71bbe00ad6130e51336fccd2a0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97d8779b2f8c5408f99342e40b93f0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa32336c0e0426a5f16dd30b982b15266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1bbbccab870a1754593855e599572267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea62d0fc9e7f34e28b2232676c8a81268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490fb89a42541ef075a2f397ec656e2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5314aec92f1741efa4eb033bf5cd053270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1387fdb122649dbc75c8a47c6a209271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ce7113bb22ac7e1539019428ffc65272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df64d9f0e96c70b6f6f419ea30e786273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61d0b74893cb223ffc6d70170151ee274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e4ba4a470d39c4fc66a0c25bb3c21275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04ca905764343cea6728e6ccd107a5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e75294a6356afae0ba4e94d0494ad6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a679c88824e795eab43773d9cc915278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01cd9a55cc0e7fc9fec69330db920e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75676798a4b0cb0661d5ef045c62eb55280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8feeabc3b507d63482f666b3362afec281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d8771bc703106928a1df7710e7715282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f16954a001c4f184f548dde33fca0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040b94ef439ad816895a7b3df9a91c7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35ea769cb33b2d4cb07ff053893609285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51111e9073f928267b1d3f1921adea0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d7ba7c8583e6fd36da90b352ac511287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61900a3859babcee0f0d60bb18199c2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad445e3d58ca2aad5f179275d91c5a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab72510ec7fef8b9beed38ffd505a6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4d881841d8a6d68f771c1a42fdaa6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a35a30cb7c7136edae11ea7c82c45292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0998f0eed591e12e6011a815366665293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb2e99e7d2fde3a9f483d8836b9966294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf71b210039b332a40e4ee4e92e16f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52549a4052e8173283802f9e5537fae5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99dd97d4fedaf4fb8e8514d3e7b8ece297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96cf4c1ffb16be29b9572fb1733ea27298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39be30461506997a82743db19245aed299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561dcca7d435eef36b2558c94d1a100300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec585190c896abfcb020d3f0ee0c9eee301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d42344af218dbd1178a6ff9cc5365302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c93bd7a5ceea4dbf1bcf4eadc0b403303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189aba9d54cc629c66b1e53c657a54c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4807b71579bb02b1e92a0c487159f2ce305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682773572a6d70fd0db1194514fcd037306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250035595824b54501fd4a61301fb70307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208db55f63f9636ab880683e25b1d79308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625eef09bb982244fd3d0ac0b6357cd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa1784b9584f85bd3d67826596e814310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67b18e76e148d40cbd906456d24ab3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459184dd42def5498a43fceddbfc8217312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d55f16d6b8203bc819ff870e120ae313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64576097bf06849b130fc39324b12ea314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094f16d9d96df09cb50736dca1ea98d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0b5bbda0af9c4c8ade38439f892d2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a978b5507d5309acf0618dc091e622317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574661ac0500a88c682900eaafa119ac318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2413bff42d57fff4715331a51d5b843319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6155605974b6d221069a8e3ab0e07320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b6d6019ce5e9c3ce49a69a79f3fb9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2267f39af5168d3b8cfe48c1b19bd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1259a8c702f382b598ebab571a5b0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072a5f303e27f67a571c7dc362d006b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c132e04f8f2f4a33d3bb5c68e86a4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b394adc7da187b8984e69ff447cfb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766aac4374d98685a49f8a263f2c777327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f105269a7db4bce94e1141d9e2641d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34fb0eedecb5dfbfb9b54ffe029eec329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b988a96df0b86a3df1e70fa2595e11330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c738b87f8af1701367b8642fac5972331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b373c5049959791de999057c9033d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d90a6568966691fbec920e0764d882333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924d14556c919864459d5e767606dfc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d5e6db81f8deafe88d923337b52e5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce41377605fb38c9baf90ff7729d412336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f944e88a81f6b849722a22ab2bf4b3d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64efb921c50da0f8da024abd9d475590338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feef9c14d66049b6b6d370a83bf5c3d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d8e74a060ee40207e995cfab61a15340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ce6ec204a3977cdebef32a5268185341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09a839d0e13d68f7b2320274db1847342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e49be70970b28cadccfd5ca1a6f132343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e227c9f0e342ba84960eb7a38d6188344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f63981a10f708ede4bba87b12198d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333e53c2992ba64ad0db0b4359dc0f8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d800d7731b79b574e18fb0e16efc96347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a55d1af4ab973e7041278a012359ea348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3eb0a1a6de680fb1d1fa08808a8724349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c44e911e281e8012afb6882d00684350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fcffd0c56ca77f51ee1754c9adc970351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fede500349c4021b1817f6a55cc1c3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c286e88f3557d9983b28432705e6144353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd929423297ecadec45033cb5932a45354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b45e547b8a3c7ad701c00aaf0e192355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ba454d25f42db93d0bce9f0365d3f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4c7592ed99e7649c0e56adcd4aa0e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528605917fa9c81c14e1eba15d5c15d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f9ea6270c7473a0d06ae30fb15ddc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501fd98d979a3585dba17b9cc004f44360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4f349b7b6a29c9d743e44dd8c3efd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26507d72ceec23965974d91daf672109362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e703c126c719972fdadc9b2aa102fc4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818a3e9385267ccb9bba07d82f84764364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044df1e9c9c4b0640b8dd8bdc17a1eb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9cf59eab9763e2e7c51540c338c20366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97e8a03f1afd7778e9c8886dcd8a4c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011fc20187be124069f8179b60c1c70368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffedf01f6da0dc28c18223bfcf3cbf0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc8baa1d52cc3e1b05379f64eb2c96370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084263ac5b726c3701146efba637a943371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c6dcedf57685d9e997288f5e575ec372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3fde06ec9d82343674e0ed398dd60e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9790c98fe2b066332ec5dba4ef704374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea21aa8e88fe89a40aad9f62d14657375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371547b57c1a1df827ee8b3117d3239f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5c10ed534db0bbb19cc4677dbd8d3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b5d247d5086d2b505628c4cd497e8378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -9610,51 +9607,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9670,51 +9667,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -13925,3418 +13922,3414 @@
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13593</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>20.83</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13594</v>
       </c>
-      <c r="D42" s="0" t="s">
+      <c r="D42" s="0"/>
+      <c r="E42" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>7.1</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>12626</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>18.51</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13702</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>23.22</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>13703</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>12.46</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13704</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>48.68</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13705</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>59.67</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>11644</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>15.98</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>11894</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>4.43</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>11602</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>5.42</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>11603</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>6.39</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>11650</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>7.31</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>11652</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>2.95</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>11899</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>3.75</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>11900</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>1.96</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>15679</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>1.81</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>15680</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>4.19</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>15681</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>3.56</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>15682</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>3.7</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>15683</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>5.09</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>15684</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>3.13</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>15686</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>3.57</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>15687</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.94</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>15913</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>1.72</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>15914</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>3.69</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>15915</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>2.95</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>15916</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>4.63</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>15917</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="E68" s="0" t="s">
+      <c r="F68" s="0" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>3.69</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16197</v>
       </c>
       <c r="D69" s="0"/>
       <c r="E69" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>2.48</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="C70" s="0">
         <v>16199</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>3.39</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="C71" s="0">
         <v>16200</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>4.57</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>16201</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>3.93</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>16202</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>2.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>16203</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.92</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>16204</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>4.43</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>16205</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>5.41</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>16206</v>
       </c>
       <c r="D77" s="0"/>
       <c r="E77" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.08</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>16207</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>3.49</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>16208</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>4.21</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>16231</v>
       </c>
       <c r="D80" s="0"/>
       <c r="E80" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>6.38</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>16524</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>2.31</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>16711</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.1</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>25329</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="E83" s="0" t="s">
+      <c r="F83" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>2.63</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>25492</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>1.88</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>25492</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>1.88</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>25059</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>9.09</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>25060</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>6.88</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11645</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>11.13</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11646</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>16.17</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>11649</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>8.77</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11895</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>30.09</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>26141</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>20.71</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>13634</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>7.1</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>13745</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>16.29</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16411</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>7.52</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16412</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>9.93</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>25493</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>7.37</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>12770</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.86</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>12771</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>5.18</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>12772</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>39.69</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>15235</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>0.98</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>15689</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.22</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>15690</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.94</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="C104" s="0">
         <v>15691</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.44</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="C105" s="0">
         <v>15920</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.07</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>15921</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>3.44</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>15922</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.46</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>15923</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>3.19</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="C109" s="0">
         <v>15924</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>3.65</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="C110" s="0">
         <v>16210</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>3.39</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="C111" s="0">
         <v>16211</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>16212</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>2.22</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>16213</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.19</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>16214</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>4.84</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>16214</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>250</v>
-      </c>
-[...4 lines deleted...]
-        <v>251</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>4.84</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>16215</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.53</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>16216</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>3.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>16217</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>4.01</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>16526</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>1.93</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>15237</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>0.58</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>15692</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>2.46</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="C122" s="0">
         <v>15693</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>3.56</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="C123" s="0">
         <v>15694</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>3.32</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>15925</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>1.59</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15926</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>1.46</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15927</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>3.69</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15928</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>2.95</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15929</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>4.19</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15930</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>3.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15931</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>3.63</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="C131" s="0">
         <v>15933</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>3.9</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>16219</v>
       </c>
       <c r="D132" s="0"/>
       <c r="E132" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>5.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>16220</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.93</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>16221</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.4</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>16222</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>2.4</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>16223</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>4.43</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>16225</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>5.32</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>16226</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>2.99</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>16227</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>3.5</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>16228</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>4.23</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>16528</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>2.06</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>16712</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.27</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>16713</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.1</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>20581</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.95</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>20582</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>2.95</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>20583</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>2.46</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>20584</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>1.35</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>20585</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>1.39</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>20587</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>7.28</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>20588</v>
       </c>
       <c r="D150" s="0"/>
       <c r="E150" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="F150" s="0"/>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>10.33</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>20590</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.32</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>20591</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.95</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15695</v>
       </c>
       <c r="D153" s="0"/>
       <c r="E153" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="F153" s="0"/>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>8.69</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>16229</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>38.1</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>16230</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>4.81</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>16232</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>332</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>7.53</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>16420</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>7.61</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>16421</v>
       </c>
       <c r="D158" s="0"/>
       <c r="E158" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F158" s="0"/>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>3.31</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>16521</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>11.48</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>16522</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>18.31</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>16523</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>30.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="C162" s="0">
         <v>16525</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>1.84</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="C163" s="0">
         <v>16527</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>1.49</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="C164" s="0">
         <v>16529</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>1.84</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>16819</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>2.36</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>16407</v>
       </c>
       <c r="D166" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E166" s="0" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.35</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>16408</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E167" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>1.52</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>16409</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>16714</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>2.25</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>16715</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>7.52</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>16716</v>
       </c>
       <c r="D171" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="E171" s="0" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.63</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>16717</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.82</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15675</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>372</v>
       </c>
-      <c r="E173" s="0" t="s">
+      <c r="F173" s="0" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>3.34</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>15676</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>6.64</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15911</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>3.21</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15912</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>3.79</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16196</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>6.38</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16224</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E178" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F178" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>7.76</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16818</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>1.51</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>20580</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>4.92</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>20586</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.39</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>20589</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>10.33</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>20592</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>2.95</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>20723</v>
       </c>
       <c r="D184" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="E184" s="0" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>4.15</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>20726</v>
       </c>
       <c r="D185" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E185" s="0" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>3.31</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>20725</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>4.15</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>20728</v>
       </c>
       <c r="D187" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E187" s="0" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.31</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>20724</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="E188" s="0" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>4.15</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>20727</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.31</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>13843</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>9.109999999999999</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>13844</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>6.28</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>13845</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="E192" s="0" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>5.03</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>13846</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>13.19</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>26339</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>81.76000000000001</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25647</v>
       </c>
       <c r="D195" s="0"/>
       <c r="E195" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F195" s="0"/>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>8.67</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>29797</v>
       </c>
       <c r="D196" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E196" s="0" t="s">
         <v>430</v>
       </c>
-      <c r="E196" s="0" t="s">
+      <c r="F196" s="0" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.83</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>29798</v>
       </c>
       <c r="D197" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E197" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E197" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F197" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>2.83</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>