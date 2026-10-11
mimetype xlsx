--- v0 (2026-08-24)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="437">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="436">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -296,53 +296,50 @@
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-electric-wireless-car-charger-holder-suction-cup-version-jr-zs248-4-5-6-7-15w-/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder air outlet JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-air-outlet-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder dashboard JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-dashboard-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Phone Holder For Bicycle and Motorcycle JR-OK5 |4.7-6.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-phone-holder-for-bicycle-and-motorcycle-jr-ok5-4-7-6-5-/</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Phantom Series Tripod JR-Oth-AB202 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-phantom-series-tripod-jr-oth-ab202-bluetooth-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000003778</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
   </si>
   <si>
     <t>000005818</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL02 |8", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl02-8-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
@@ -1378,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd0355bc12aa99f6fbc25e403bff7e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1524dda01bb04f25345340cb3cc0ff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1484d46b2908d04a0e10ad3c7ab943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7957904f8bf7f0fc82fd55e25f9bd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5e54aa21cb41cd3b907235eaa1b555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a5aef6bfa49e52f8a4247ef612b0a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66cc2cd732c842b0de80fd3cc33c987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791c36937a79d2b64da199d9f16441e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382333a586d8bbeecae7e53c5afcb069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9234b1f9c0ae9be6dda5c7990e7bcb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865fc269fc424b56c2bff48f2f4b27011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a52cdb9e67839e326eaff6b78b054c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7525bba1e215e8391e0fa500d4d90013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf9ae4aa2b2b54978a81aa6feb960614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3bd5028be9ec350b039c8a300c22e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9affdf991e743b5075c70e5225ac3816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52309cb534fa9b6f18bf10f78d4c2117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ede8356999c31127fdad7834f583a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be75a5e19a6710e4c1b51ccdd79790e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85371f603cab77dda0fe926d76fedd6420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e01b97d07105a1b1a9fd9db11a88cc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea10eada129b886b12bf907736fb0822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b5799bd6777ca15c90573d8ec307223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f3bfdaf2a17d1dda215423f4d48d124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca46f7de38913ba5fe09fd1fbeaa3e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb510ddb464a0764fdb0ca0914643826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f214fac200e1c7c51ce7f7d772aa9f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1876d1040f36701e20cca1bfdba21428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e24fba80e357c7d53ec4e8ecd7747129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb37f9656012474afd37d1e3b8b88430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311607112885d6aba105cd318b4d9a931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226d40b158b656ebba4aeb7266be43332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb43ed794a7d2ebc934ab74ae0e3b2633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419660d5d3ed063a915ea4353a5312e534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072bd0dff99b463e2bc5eda4cbab32235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf67711da41e2c7449d20dab72fbb2c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9075238de814618637e5d034d54b2f737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2116fb408e8bc88b738bb9b88f845e438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a849d2790e9619b4bf629a7eaabe5739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c844d55183a3af411970db7a402bcc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d659198097944204f545dcffac32f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1af3a9f05c7f34f791f7db33a738042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70af1e6540e2d0b8d5cfa33848c777043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ba7f4cb1d40ecf59af1e89decad1c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04a4d08968ae5da0a422b59dbf50e445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ed5e0f66d218412501328a36ccc0046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad0e728be6b13ce6b75d8059f74e0147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a7d2423e20def32ad6116d16a1f8c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e854e350b2dd81670ae09ed69beb2849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53bbb43d1259e403a4602f82928cc850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2061778fe754059f02d9b855562da3f551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988c5645fac1365dc9d5c2dc7db7eda52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07399bae34662670739ffefea6461253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647650ff933113108b606a45b604e8ed54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a48751215ebbd8b22e46642fb919855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ea99d638a382c0c7e75963bfd244856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c53229aef0643fd542bee1e5da39557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117da215fd3e9ca716e91811f91704458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd692fc590afe9ab3f9f689129803059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348990f7e33b423044ce153266ceb16960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1ba82c09f81ed6b8d6cdc3f82ae5c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132f95b100bff00d23460df6f4ddeb562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816eb6c0735b3c2c5e9ef2b220ede25e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8eaf8f64e83264a84862dc9e49d32564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc15facee7d9616b0b919d6983bfd9e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e20c464a9ab057d3314b9df72ef32766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0849d3ab5a5d2397888029c0b5f24b967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705597e147052543c6068ff31663fa0668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89a80802f2cb5cb93f9cb06abdf95969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72325babb64f55a5cd65409587a471b870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae30dc3647564f4c7d0623d73fb51771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722ba2a6bd8011ee891267f39edf6db72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c034277119645ffdf003e5c8ef2a84173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0637bfde8e2c5bf3591567e3a71de74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01aafb1c406f98e637ebc3cd1db1a875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3be27821b7e46cd923ab036804e38a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46733d2e3b7bf212045c937d27ad0be977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02916d16147a14d745e90478a50bf59878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb963d42a6b55d28dac8d9a50c82288d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae17d028b74e8da4841c13aca2fd6fc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255b619dc9f09317c9f25d6799dd77581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735abe0bf78b5bfb99e65b9c4d9033382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e190a040730d188998164ab89f6194e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e8590f5366c934d66bf30c4fc892884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7513f4f81ffc66e8f8e0909e01e73d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08816bc1a6477b10b17af363472370eb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccff2c1aba55efb9a5673f367d0bf0487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6fe69dfc68edba863139262967ee1288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60ba1ee8479367908027a6e6c4c69889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f43e35e2e293fea7772d51fafe78690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5dfac6975fc394be8d1b5c2abbeba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eeffa2fde5e14701d955ebf823587992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9452cd6e15b0ce13145d44da4a5f6293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45d43690534b9758a442b9985d1b2d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8ba328078ae89af1d3dcb19315c6695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870a05524927a3ebc2a789e158babe196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89dc59f9086d99c346993155faa373f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d421ddb422ea4dc41ceb51dc63c9898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f706de53334dc061f8307d05e15aabe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b93bfffbab350900f14dfbcda3f3b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4d8f58f477bdca085e7f0febea927101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712a3a6767b8aba850248b235638426102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e5db93da438b23cd5b661c3ae8f6d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090040f500c5a17b9c4cac333430fe32104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15ebd4fd29edfd7b8ea5426399793d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce287509d682c71f3dc872c893e60161106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47b4fc0a57c198d3d6d734f6f9b5ca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c1aece6a87c9f13b21f1ee3b10348108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167910ecf02081f6d53a3782c46206ad109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c88648965c11b9938f3c1a2af90474110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4283992a8c8772707b32c4751d5650f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44bd20126a37f9148da66c5bc97bc37112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e60d8ca2598a48354b3e8747bd442c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26890deec37eff1b4150ccd199b57e3a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9354a8c34ffd44dd7d9233eceb78c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4357124076fe5ce107837f49f56fa8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ef362179d1dd3c23201c989dce33e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19faed2a27fcb82371b955a3cbe8f5d4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ca04bbabf2d6ae158aeab26231bf6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958bf3240b8d46efd105d4658eb2719120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f50dded05a821fc79166c580bb0bf1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96c115f153fd966706d5f099545404122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de1c8f002f1a95d68b36b74dcd29c4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e410517228e428621e2f0ab295f70f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6b1d98dcf6094f334a6189ee9a7f3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33484204a9da21484fad049603e81b31126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117dfdb3c5b0a0b7146c77d2baabc5b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325a4d1a69bbcd0b7194430b3422b49128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ca0aaba18e4aebd017561ae2ffffa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfefcb39d215123b8d8a3089bbd7fd6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd3c0635d2a5333bc525fcf2afeedf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2aa37fd937e5bb6a4440672116bd30132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e0338ab27b034d7c49be6081ce935133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a4d4520050a7ffceeb160c08b59b5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df387329886106440781b47b93a3a0cc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa891b189377a5cb9a67104362e0a38136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd06c2c1d6dff3e42e734a8a7000f00137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b8a6a5385e022a57c96a9b06f91aa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe314daea6559c2b6ebeae7bdda1891139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3063952f4fec8d417cd7c6106a6b13140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa494ed1efef2668ce57b620086728c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd88f7a2b1daeb97dae6a36649ea291142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b15bb8f77864dee57da44675f60a1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60192469b28f2913ad4d1381541e9e86144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427dfe25803aefa8d7a1b2f8d23a98e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db012336aa16362106ef42a649a490146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8bfb7de6bb88860c0fec8a05a2163e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6b4b284f3fc1ac36219431e675c94148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94022b0c57cf70c5e0c2b64036246b29149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8404b9d8894259b2e29841cee784ce9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497edf10d6150f4e9d3218eeb844be0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0231cf2fcaab21f71e05ff760326d4ae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b131af909eef732ac646b4bbff383b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ab02041ca8d537ef5484ddc562998154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f45fcbd16932bb8019cebea1fa850155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b23cb203e551234e268349478fe384156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90252394802a9cd28d7b666eb5e6b1f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0307caefcc9bc20d87c6d3295a51df158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b586e4120b50f5100a34c08baaa9b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733dd0fa688a2b54449c7a17c0f614ae160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f316305edc38da1f6915a79bd8edc5e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f001be299b0aa0f946a3e705cfc345b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06586c976a3276e93abb9077ff333b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf968fb9925f55805c885d2a93ecccc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2bcf4c6d988960b5ce12cd586dd3c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf921b3e2e07d73ca96f0c5c3c01cc4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15117ace070de1e68419a0b8627f6b1c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c04cff377cf0fad6b66b81996a57eb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59d9e979b9ca910c5517a392c0712a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d60923c575a551d7df33d9ae48e55170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9c155a21602f6b2d46e04bd5c4814171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ab5f7711ab180a4aee86a339f2e56172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021de124a961f9dde116fd77fa85215173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f02000aa49f1361ea25343a51d996174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f15c85ef4bff9d047b621bbc205961175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ec59928e5c5760b314ff335a1492e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecacd41e7046d0aca6ea471ca50d098177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0f668ff94e6d74caaee5ae20535a5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70d5161977c48f3699cd0d946ede8f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83607fe5a491675bb0aeb8d56e1f8d52180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2841fa6211d12fb45caa443134d27181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856af377272ef6b7944b06650be10483182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef98560707a21a58d28a1867e2a504183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50159f23f70294694efca63e5e48f7e5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922cf9647e576572d69112885531f96185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c4f77295a21a74335640f44cab811186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31994af9aded8c2ef5bf0ecddfdee8d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ee75b864c4af4fe03f2d05eaab0c1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35699e48010378eb282f44080afec97c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263be2c0c4939ae4f99e961f564b91aa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9d16ca9ff621ad209a06d04804ed3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ba98e07eae9d957f9bb2a72265627192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09199636a62098e6392dcf5a0ac865b4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d09971d174797dd4fa74e324456a9a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233672e015ee2e23360c1d301054f94195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261efc9ece2d950ccd0b09a2e82929b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54487cdd89594ea2b71093923741aeb5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a661b1d71654b76b3d1b967b5d75e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b771097b99cad9e66fdfa44f6b46c89199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf69804e3df16daf67027d7f0f9f13e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ddf7f09b40de33b611edd6cb5c7c0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a002b6a3d93b9a618937506cac1e56202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b49fe50add85e2c2943448140254fb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc019d273b8012c852e850cbb8834be204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3ae250e2740d529d5d958bafa4f51205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89995b7a0e9998ffaf575e9683fa715206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512d12288c7d2952a085f75f713dcd8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62331e69400c6f4cee84ae34348d1fa2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b852ba2140ad0ce5314f999035eeb2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85eca74e055c7b37c25f65a75ef99f3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab5114ba4f1aef9a29d7591e476ba0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1a7b631ad00b12bd59dfaccb17ea1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf019d2ce6fdd8ca5096f54aacd245213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af48f153479f2456ffbc10282cfcf4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18e614a1b47cc191aceeb61a952e2b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435cce08a17dffceb10afdd2366e2ec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65c645f551f0985541407a2709e458217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc41965ab96c922de8feecb9b9f83d2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63af61680306c1e47e0642aa6ea66d2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e63fedd9cc1a2c031c155859c8285220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9c7e787dc109618011ee55c59ec10221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a9f29aa34f6b4764d1b2b1094672c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5578292bde4559c99966824823f4d70223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d75c35622d04834e2e717269d33ec2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300c3ca621f04f9d1f0b5d0466d3336225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e30edadbb05dbf2fd5c5222f6bbce226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0978592cb8f26836e31398e5bd4c3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e565585387324c4320a6486b94921228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f563ed88320fb859dadae601071a79229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140660da854f06551a7506b8d43cacf9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ac74c5c40a5c67c4a1f597e8fc91e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942bce0a65a1f0a19ed5e620b6663881232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db34a74644886ba6f595180014f82d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57333246bdfa26349bc65f7857a0ef234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412f66c25606bcdfa7fe6a56c3f289d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8703e7b41e284569f834209c759f7fc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb6fa7cbed61ecffd0f0bda96675a8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98682ca08cfbacca61bf73d82171051b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc0a2518e0a648ef452a649957ae88239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0e2435642d577c7830da696cfd3da240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455b688d4fac913ddaa5f5efa0998bd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77da95f98885fa3c627826d91c3de3f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac35a5a0897406e27b027dce483c7e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5f5de0b28a29665a357cd910819c1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e32074d6a4f376a54ac77410f9ff94245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b283862746acf10c8b5c635634d855246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aba6e4d89351d3f04071ebc4d211db247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2918f2ee2c84da28b2bf39780fa48248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5e7ac74cce864fe78c61f2cb5f0f6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bbcbdc9dc962b94472b14b6184871c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab9a3d7812956f19b96fe203a39439251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4be5dc07ea089e8b13e003f62274d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021ba3a1cac65042c1b6eb6b66238f0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ed69c9c9eb7c83369603df43c036a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179866a0c658740431f79bbb05053be255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3212b246b48832d783beb3b6f3282256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c8b4aceded1b8e4281479e1491b99257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8eb4118ab1f74e92736b2885291ed2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cdadc712028ada57c687fe61e46f46259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b487e02cef4dc9a689d6f9c911cabd9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c68b57707e2df67fbf2b682effc6a5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1ead235bb297278fe6e7b21de1e30262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2c3e3692c9d50f37a6d4089af810b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a61e94f27045399dca3b20174e25c2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d88abd1573ae0bf10caca248913258265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c54758ffa62ea7beedffc5a9ef78a0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567867cccbb0da9daa8e27a9cbfcea4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd67ebd5178fff5a6edd1a49a71a1c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5cc27292c05af7bc430835c15f566f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7fc8f5565cc7f1373ea48ad86b336e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e16f122531cb285451d0e3ec6586e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b09db7c53b4a36bc2e61570137f8af272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20ef0edc4afeb08cc2c6f113dca044273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3399c0507760346d53521c34e6c4854274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b1602308f8172fa62a0995875bca1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ad428a36ac75974f3c80c5f9d8144276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b6fcbf47114757551ccfa8f8a0809277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b732702bc60f9ae4bc936d0f789f410278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec03d544df12f948e61d4f03fd36ce0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05365aafa6e81a3d81c35029bc909e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c5fbf33782d7415d5063b10496e36281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789484fd9a9012ea111ce1dcb5e8f500282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6e15b1e7670f7cc3ad2f603348c23283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf1a2d8da04cbd7a468ad0dcb5963c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bdffe9a1fe349b5d54c9328a88d10d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac8e7a83f4278c300094d79422d497286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed40effeb902ea22adef6b35ceea477287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d7de79550468db159543b2559e95e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3fc616c5d61b042a166a63d59981b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93868a7b83a05fec743a4542b776c98290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ef852f7cc294bdac0627d68ed370b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894cc099ef0fdb786a64ee86346b5d1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe92ed5f169a8265569631d526dd555293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042153526b1e6fe43c269dd19aaa2a3c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd931dcd7455694f1e42c1a8081f3f5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33fa2ea2a77a90ba5a81855c792a604296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624403dd718ec087f599847494922d8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aedb8392e4b9b3867214278d6a83207298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e6cb0c9f9a5ffc6808edd6386126a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e204dde61ec48f6940445e2e2d30f71300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21cb2c1bb3f22998c3367b094ebcc4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a56f6848d16d6573bad2eb6a87e8b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d14dbc621dece8fc9a4659b1ed8d90303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f48179b173c35df5b4ff528c61cea304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859be01118cd0ef85d400d79f05dfa9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928876dad3bc622fddfc3b3cf66c4e8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47ff6d1e58c3b8985e5128ecf6e82c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960605c06024ffec83c8bc2f55d7e19308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc92a00fd9990de60a9005337e5ade309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a8b2b1efcd4b1ccc035d09f4777d9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0420a0ae75bc56c90a6ddf258ebfc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fadb341cbd3d422561ed633276f0f1b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d728da6c4a70c686b63fcb9795d584313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6d6ae2abf6d203dea4b03aaa360dc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e817cc76451d87d6ec3c27aee35d5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761cd9f7ea560eb6b3251dd73f8ed74316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f90bc8fc2e3d91ce37ff501599185a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499504e1f25d587680eafa1c1ad36ef318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519565d10a8bfd713d925bfc762bb11319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f6eaafcad24fd0d02c9be46fa5395320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31606751e7dfbb278aebfb73868eccb3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4364dc1a40ca4dd26ed72c60b43b48322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c04941278bae9f93272b7712c5b0c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654fe08c3a4c48c5a3d295898ae212c1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9115bf79fd54ca41c583734e982ad88325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786f3052756e3bcd92367a1a76018f9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0222506508c9615775833c15fd680fa7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696fdf9ae37013ec5b0e87c6f17dfe32328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3d0b3f5a9d303ed770ebea68395d3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192484ab17f1bbb9a421e9f9c5d88fc4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356001692afefd7c3687c4294742992331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4815c0cffd2f9b57d5687cf3f43fbb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6faf76ce78c6f925fd5d42f93de5990333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4523e925f1b214ae36a8ee1cd48d6d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8da5023c4d7afab1b136e802a6e7f1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac3bb2796eae1159e6f71653c7b822336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509400ab02d8f10d384dc1e68568517337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14881bff7c1a603455c7381f394dfad4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33392a8ed0c68928006bfb8f553462bb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2cc159a3f2f22b839053238bf9e30340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38490dc3239e5d3b52a68d3aeb9f93341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7757e2f2c14e8017e3132e63233d5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d658384e5af7ccd0bdb2daef76b8bc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3c385d48d634b4edb05f7fd68508d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ecbfba8c9bb5e9b94ffc3c7737be8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824f5085d86ea73246ae2d7ca144894346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430f00ba0b43b863b6898641fedf7fb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254936b470bd4eef827ab79b624137b3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111697677b5a09616498f3c3cc51fe6e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f6b94edf3f87445c6276088e25381350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5c275e0f703487a9f780a9b594286351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4ed7d60c4e019f3bd5b75d9ca8751352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66227621a25bb1c4542200518fcaf2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169385155c910d803b9a736569a5bac5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474dbbb6d312e3bc7f09647857c3553355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ace1d7226a53d5262af8d2a64bf042356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce900c8761c3e8d1a560887cb9285c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587df0dd34bd86566e2174651503815358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd440ba12e93d676a233b39abe67a3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca148e8459476db6d3b9e19ac5ddc3d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4a684f2dd7e0a0fcdf24d7eda00b1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc81d61de4fa456f79f7ee4d56a9d9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a2b7fbb1a6387ab3338db3c2fb6e2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0c32f8d6811e275a63053a19c928f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8afdd78fb08f55dcb9e412c3fb363d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785e6c3202e1ce211fbe0c258917b20366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e77f38d4e622d6a299ed00b6b9861367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456e8278cf7252e5b452af61a76e3be368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7f9f36336c0145a97c339345757db369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008068d79864877d7e814ddadadce95370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f176418affa5bffd5a0f4a431c26eab371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d6fd785ecd14a207f51cc9613d84b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f2379466b20484b9abb7265572d15373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b93f36ff349fb262973f95cb361123374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c233e0218efb7e7131f6a149a1f3031375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8129d7bdfa499e489e9077d495f15376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1e555cec1ef80e43039bcf153f6f1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b14310aab7ccea2ecd94256e102a9378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ae4b16bd3c7d6638c2e007d748c4f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c4780a4f0093db76a2071b137edc32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b1832abb0759687509ce981c5a8a83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb97887279bd458e035a6868479f004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac013b0715cc98830ead3386af8b3a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5734a8baf7319ca26595f66bd0de4d36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84444f2355e55f1733a01b8784d1c25c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826970b9c5722269095b3eeeaadb0a9b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04bb7f06315f364d2e4c1818371fdb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf7978fdc64e21a61c662f79a2ff5e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a52e0016775070aa84b25c4a7d9fe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d5ee92034f8552666162fce0cd9cd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089403e3dc8b147a9215b8fed58fabd613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019553dc2e41dd92554011860ae922314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf292be6f8fc881394245b79f69936b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21acf63ba21a7d9610e8686c0255a43f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a9e4ad9dc83770b0741bc0c8c47c517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb7d6b4df08d96cb80f3fad68b1c2b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff67417b07228e2cf2d4565efeb9ac19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99dd3f6ed6feea26f5e6f6290eedabc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1214ed6abe879a32ea0bccd980fec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538611a55e1efed14cdf44794c2b4b622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42112893e6f6dc5f8cb24a76b20c5123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0fffc4011922e08afbe79980e5ae1f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2d1fee0739625301feb24def73b4925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0aaf0783e628e58c45a5f0c98650226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111502ce5382930816fee96bfe47503427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c64bd4ade695e4a1ae987f5986b9a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d77f21d9de213d5c524f01993af1c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee475ffe1495c6cd5e0d7b1fb177b09c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87754263c44e12c62c766cca7c54c0131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d506e794aad57d33e9e8c4d6219f032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d184fdacbf5353db55d675c98d4dd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b6d8e796d865fd02144f3a8a72b9c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6036f4c2fcc51d2cbb2d5916283dd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d17828453ab37fdf979a344bbb99336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427739110ea22a3b9adc9cc617b4a07637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025d966366f76ede7d5ce0002b045de38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664add896d7e726996292ae176f0cc039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5adf3d68e5720b69c0d311edf33a7eb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97bd4172b19bb0cd1f3b3abc5403e7541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4a920071b6646ccb2c3eebbc543b942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53060ea94ff41edefe17ef5d32e33e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa8720192cc06e5a979b49be0f2dd944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da61bf59ccdb30e6826223ff00db0dd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3433640ccabe8e278610dbaab433646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca3c92ed6a61e5e6349c3a7e13fe5947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466db9c61171fade7565c2b08072b0248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ddea4b6aa5ace86391955232e3fb6949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb5e1949845e3a71d2d900e610f3b350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436334af8f4138c57b4ef953f333dbaf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95fa5152ceef4df868bcad222cb065a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58b524973673d0362f365ec3dc0c0b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ebe6da51868135a5ff29d4d309c8d054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c60302ee6dfd45f09551b7fec443c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ff8eba62548f847646f95b581bd2256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e270588adacf287e6c49b067d3b1d0b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19b180e03c3c9e3cd857b1424af74558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc971e464ee70fe00230e087691bed659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3c04b54924aa73738ef926ac1e81960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d0fb8a651d47edb9b8a5ea15e79ac61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4c8b4818f5f4f670fb621cbfa08eb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b869c7a18d680d26da2c4f70c68d5c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff3d35d770f09d8d9dd90ba1aa373164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2569217992617fe3eeec257851f0265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dda6029f35ca816ecbb7862829986266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1fab5566becd202a998e2787367af67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd562f26bf65e9616b902aecff0cbbe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad3f3b851a89864a4ba76a6cfca2bd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd533ca38e72309b57fec6aa99c39e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb06ac93772f1ddcc2714f1542f30d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95d03ed3d4938b25e6b470f4aa851d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d39788e201c0320658025257bd797a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b87f8ae486fb3ff236c0bf0aced2874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46fe5f097af02b6440dd643e75796f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821a6f09718fd3abb22d12a38772cd676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0379b0b51d11553e9c872b5e1aaac3677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1dcbb2e15b160d4e243183f8800c778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab7fb6a35ef531202f735e3b2f806579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7723cf8772386ab591435680766b07980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14add031b9d721927a9492ebb8949081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b302df44bd6b497be6368b1aa087df082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e649604e848450fa3671c3619701a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a35c8e74565517cc5742bc8f6800d084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0c729dea4e7b9e2105c61a890378e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3af0df1d11bb64f7b341f5472f04786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56929a6f00862798a35218f22cec429e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1aa242e17c3a00048a661b0394e3a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5535b57de30c7ffeb7389cfe49610289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147972756d66786cf2e47ac0bd4bd8c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e127d9387b6bda070214882ffdd220691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065363e7e941dd5bc7e867f1612967d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c448252a5c41b6a1d2934e5f34a4c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64d6d7dc09393a09c321485a6a5edb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec9916533b349869c308c41594bc3595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459c87dfc8fec2439161e76a25c237d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f27fb99e3b905729a9fa458aca3fa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa897c57afb10cd0bac59dae4b235998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1aed40e379886d74eec1b3fede38299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac8ab8feaadb020c475b06e38247a5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87ec1d72baaf0d85eebd79dca3b4a9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f67a244b88c74d159116a5e955d94102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e17db6c3acfdbd3681bc2e9d91b68e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1b93b3aa305fe030a66fe898492ee104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af098737391a927a622b1147bee40b62105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf778e5ed8eec3724c71eb8e579f7a3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3cb0c5b67a4bb0506db7509214f09107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ff62e28680676ba98cdb81405e034108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f612783d2cf17dfbb8d9cb9bcb0de109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977bce4cfaa68d775097715b24bbb8c8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3e2fd011ad0f58989cfa90be4f081111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f353e61676c079180b3d469854413e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a0fdb2633223b6dd2585f485641b0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee39b9d9b20f993fed03fc521b88ecb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279f208a3487bfed0177779338122f2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0035b771ce99578a7e03ea390ed432a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e50a723cdefb0507d58c9b9f41a49117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61016ba91b0306bdfa9d2da777b78b0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d90f41ee54c3d7c717d00009b48c1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e6c4e77f253d13717f8aabf31e6da120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe4f2f0ae88c5894944275802a4989121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8ea202086ba606b1382ffa6a30364122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce676b122d14e6cd0c0d2f7cc2aca4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc50e9fe4a3d3ab4a8e2a11ea124db124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851eccd541b952856d47c40bb1b34820125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2e8f5036ec3671f4972f4839e4802126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45925ab8e6514f1fe455b0fa849390127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315b11f73a1486b53d80e21e7fc5253128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755a68a033f5ebcd6ef151a586588c1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11abb99375de85841e16aae6245ad05130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd1b2b9b97573a2776b1f5098f5565131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea38631d3a6f5228cc2b4fdb56c7e9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647feb18a87103aefac9a9f1e2d79ea1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c3cca59e580ee25831340f23603e0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7934a6e6b65c8918c0ae50d5634620135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793b0042616aeb4dc0377ed9f06c020136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da3d91bfe5f8c19da4b10d779eb912137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b1b4410caf3a409bb6334322a9907138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9824b2249cefb808530a439f784f121d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deeda205dbb0fd59709c0a2a09ac7f9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7c3662e36088ac65d018cc8e2f0fe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3bd38b5728589a366ceeec334b5880142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eeb8ddade5cd49278d10849fb3243c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7b8908b1f7797be7c9042e245701f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b6e44ea518437190dd74e1ff10574145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2405d440621262dbc4b82c6b4bd28146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1fcba4c7af7ad012fd698ab3124dc7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918a30d2607fdda6ee11b6423969550148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebeee45053a36eb74ab06a139d75209149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e95e7a92e5c8574246daac662e40c0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d42e5d8df88054bc1bd2eab1d6975151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585702e6d4b6870d2b65cedfdaed352152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763d3990513d3568d9d5d9aa5be790a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15127db2ede422c8805efd9698260b4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58665ac92206cd4a8b8711f03503fda9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53beddf0a620e77b2f0e582b2690c7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f211c4d87f7f20fb26d5269d359cbf6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062eebd5eea234e99ed198c1202c68a8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7fbb44ce7b11746259c88f845a3a07159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ebc7bbbb79c8c52c7d55b589be77a6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f0256657fd2ca6599d12172ca7067161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6fe307cb2aeb21ec4e18105961cbbb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5c6ccc0b188ca6b57fe2cc44ab64b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93b95afe611ec9b019340f7ace6d66164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25dae0e295613f4d23efd6d19d4534f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaac3cfc2758bb09ecc5541c0f5a856166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5195868562cdd12b3acd390fb2d00e0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0c010b780b620a94e99b56525c9dc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da5ce19d5c770abe9a82c5ca5e9162169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088373309a23ef540e02f02d33f33af170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6969d89be052571d753cd54845c31171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c5d607e3a577e979bbe3cf363195e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970fd5f3d78785758624e98b931435f7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc0a11a4f66f589611c9d9e3cba979174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf77241a03722352d14a933f81213ee175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02df858bedc99b291bf96b8d7d5880176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e08f06e8e35cb8459845b0a7152b790177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6418ffade6a3084743c7594596369e2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ece99b5884236b95d88f5e5ff16a55179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60e9ecd59cd5b28bec5f5770eacfc6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6286c4f2ca4668ad7fcfeebf57746a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196339be34a19d413ce174b7951cb3e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64348ca8ed345f88ad7d1abadea15ae183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080fa95729cf427ed3251c7155d571f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28f48539bf3722f8097fd3cbcd33e5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99144e159a519a1863397107b6e95cbb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a66c621b5769ab5be2b31cbe995755187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3aa943e022e2d150b84bd2e81501ad188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7fdddf72fe9d6c0b678f4fb0d84ca7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aca9c9b6d3834c8cdf090ab9005607190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ea023ab92aff2b9515e251654300b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4abc81715907ca459ef6a2a9dee97192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6d3f6fe05bca3a5332d80d23b8920193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224952976add0cd402943ac28b2f11f1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aeafd2126f6cb4f7b716dfb3e732a0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff7f98e5f6ef8531f9cfebf8a4e5a7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560aff83820a1c8215ad2d099e2644a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd0cb5dfa63a31c483f43fa3df4741198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c98e5c6df9a762dc17353f8661142199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449813090e9a7a3ae411ff30421a033200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89522db80c8f36b89bf4c1ac15d2791d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b7286ce988f9e0cb9635bf94675b8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ab645bb2cca6b922b6487e1532ffd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e617b2041c4cadef523789223e99a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d973d4a5c2861bb0b9b08af6c00442f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df758be64e6166dd35e8d4ded50eb8a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1837b10b7a278d9b878238849eab5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931c4205ef96fde7291906d74a31f8e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934eeb74e3fdd45ff4d12fea4ae8fcf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd6519ab35e80b6aba2c39a50af1c0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073b0b6c25173e65aa316683602df9a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c126528fb8cd603af706aedcd27a45212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bad3006eb1afe66125f4880a1e94a2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873cda9d5148fe0bf4876f3e45efd0e6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85d6338f05c6846f87e31e5b8c4304215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b73c5d52964f5919171bfdcf0cc79216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048e30065c606f594057c95b021b3b7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8cbe2ddb9a1ef111a528e6319899c4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eda22ae140c3983be8c97a444bb575219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9660aaa6ded6114fba8b8aba9bd3ac2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085986031acc43496abb2debe8b2803221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa1750a6880b55f52ba85d89640814222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035549c626f01f181aea42bd0045516223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15594be973c4f2029877c9cdfb96189224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd27534f33a154346d99b7578ee5b75225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b71bc29e2d70cb205e0cdafc05528226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478009e95d5a7eaccfcbc6fb2fdcec9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24eb6403bb819c6cbcd9d7a10b89fd7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eebac47292b748b2b7b2052383a3e8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0f20a3b28f7549716831535456bf5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce39566e30b78339c532d29ae8c8c7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125a27b19ca26884608a561b9d77c97232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0fb73d1e8554ce01d1fb8fee364e8c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c66e43e8195b6b0d5a55ee95c45b2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f81ef4323bf23ec640639bedb991b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe03cae617fa5731ea19738d78fe4c2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952dbbdeb200e6fc6c3d270fd0c5f10237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a30bcfd7e5f8e3e1a8208c8106ab6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9751aa1190c932373827648060f3cdb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f675051350dc09ff16e3e8d0efc31d4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec376b4d47c47da7b710305de8a6b4c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643422f93e5d869380d21020febd17aa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d78b9b960e3685b1372321dd427b96243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0fb5caf3fe947d4eeb00ec42875fe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b45ded0e8c37bfcf811f3916e8cb0c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f5bf9df2172347f180601548c51893246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f0376b2c744c3bccaa24b23a9ed08247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aecf7a7b812a434d77909685bc8d5d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b2bc4b0f934242a908f1fcf7ebc43249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907e996ecbecf64dbce5149c7b4d217250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8af4387c9d2fd586bd9a79389986b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a6b946bfd41467a47fac6f8412313252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a1e37294e49f9e23f1d29644e17b4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546e6ed1bf873f84a20840751bd498a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555459a809ca1a6bc4a4ab635a966ff5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46314caff049c99078e1a91f08a77cde256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e767b50ffe4b8f17af4086df8106ee257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9eb550e639011ddefe9a25fbecee81258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741eac0572ed67b57c34621656214be3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be79282b917efede20adeb3c8fcc0cf5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392de072882c0102e834c90667b2d80261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a647bd2c3304b641a48c74e7719bd02262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88704d1b09a6bba5083724b660dbc96263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd7b5ed27c574278d6b527a659f54d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e67eccd78d2dfd1aab7cf00d95d390265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e21c857cba717e39b2a3b1e23a881266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e134b3fc618c6d50086447e5fe24e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7122af3c94da3cdfe3557ae9e3e7efc9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd855dfb500f8e2e680136d09ed546a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b8a61f7750ee92e2d13e06ec70c77270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b9002cab6faeb7e884f02ee2b718f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ad8ff9ef49fb0798bc54411b27a73272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031cfdbca620c9c7dae48169ba25f724273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0aa1e53214a15778d0a44d0da2dff274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41976c3b1d986deae5148cb0b9b790275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e50bece42df8aa6ee44c7a5b7da571276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea79407678d767b12d81aacfe9350d8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d034ef579db2c6af504325d1a824979278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578f501d8fe693547b67031a1aae637279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d60cf5557049d1977cc3eeaa777660c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f19d066db69acfd6fcb8bbe992115281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376d774cf4be01c61d17345d81803a4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809fc000cc4589b71b4460d00cfd690283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f5fbc1803679958380a97c116bb31284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca1fbf85bf86a90c5ca3df2fd70b28285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8f77c1b0f5792b71f8bbccc1ffee7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03026d0e019816e6199b436b4b19476e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04318ec701f5bd75a14e811ab66698288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefbfb3dc4581aedea24a7227938581e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06db3146f418fbf99a04d030df4f91290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a64c348d9e04fcc451431b0831fe5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df13840f80ec1f8580c150eabc9134a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd16d010714be5e8f5a14a6d262ef21293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6c96fae22920ad8c341c3f01d6fbf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250578e063825526609b62e63914db9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e7c9dbd52f7f46f75a7cdae93fbb6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6105006af03684653fec9dcb0184b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4475ff0689c8a9017aebe629e5c05ac298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec878b3cb167a49ca93e15a99c03f49299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032880de2c4f3520040febfe4c0e1bf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd5041b023f7c1887aa19e25d719d9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee22e3eb1240074a8ffc80fc1ced54302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962fca895b7366f5c7c6d02c08c4aaa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604ea06f1d893f90bba3ad2728fcb1c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b16cf12f1318b96a2f6c2af01b0667305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8e1374c12814e9291a25e1c0a83b7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65ee25b8a649f1b201b7eba34f354b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93dade619a127bf6b9bca9763ef82e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18177fee07a15938c2c21fc6a97663309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a302e06491b3ea348499c21b1393b5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9186d1c131ed2894f14a1fc7133e7a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1264a5963782b33f41073fe5a6986da312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c06e9b4d058d7b6d18258cba48aaa7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a06d32934cbea44009d23f134022bf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0ce4235789a0952b25524a2e16ac9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9f020e6232fbc085d3f60f66d5b85316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c59079f0231d6985e86041ad6af018317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089eaeefead2b5a6d94098a82fc734c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca923b3b23c85337a0e2b91df28b939319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68add68d6fedca3e208e6817da1880a6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f6c25922e4cfc22edc19571ea8f1b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b336a9115b609b66481f2747454f9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f623d805a418cd60271ce38652f1bf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ecfb407f34a28758e2407e856cb8b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a2c00a3e987d2a37891582fcbb83d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153e1ddddd127c5643909d94bbe6ba4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5c40e38d41ae2b04ffade88ba03e2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56b84d0317ae49d5ff140233803198328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477c6b057f213aaac32cd6a0995ecfa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b68119c70e86565500816a9a47883c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c376a5ad3609688665828578e080913331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9425970e67cde24652f28980ba02699332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93386461eb361dadcd4003597b36a2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f74ceccae69f8bb4f362a34471b572334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582b2fd43670a554a7440eaaef52879335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832ae1681b50a9b24f81952b9d0b22d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132445f0f9ab26bc4a0e423a6d3e6f48337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d66314d59418655efc240028dfa68338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8876d3dc60d6328e69d36976003864b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a82878325bb40066f6d01e27c4f678340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489b0ac7fe5e6a934a938033230483e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd49faedd357b2c30b30afd5f0f207342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce1d207532bde68fdda8f4aa7e1cf5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342db588dd1ea55564ac9e12147537f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf12d6be7a974364f65965fc1d6e1d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a40ecfea4cd754204284729215718d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b5594202ff56acd306ea21b7333b7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5789642ccb6343b551065d3921f035348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e2522cc0793898a47fc4358194f87349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4cdd9c9b794d494ab253519570fd70350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba0edec424bfc264b33448f1b79b52351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c31ffecdf8a2d61027f11397f482a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068bfab4c87b81f43e6a33f75172748353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51db0821685f67985e101469c111ac354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f2641472aa14afdac9b7b2136e92f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc306be0fa2a6dfb4cf2e61e1ddecd27356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f242215373f2247d05c4038cf20f840357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499896aa2c76abd329d12bae2b80a85358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f38d288e090b239773cf60002e8c0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc873cf960591aaef9c72ddc549a2fda360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37be35ebb7d457fcfe52a5caff2f36361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a519e54fb867a89aeed66b1674c08362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7be922b253a3b516f3d5ea58aa6c7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99275496f37a73b18f9a9613770c2e07364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac562084632f223c4054297409aefb6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50bb5d589cf4f4cef73a3dd11827dc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e3429845bd696304633a804e60cc3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3386fbebfd03ccb1d76cc38b0138f6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2fcaaa53789dcebacb6432d1c7f60b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0719e20e08f78eeead5dc82fb3cd5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6b581a1e5b1f0dae92575c8a26acd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04acf51e28d1f2f7ed9fc1e918b790372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa239fcf2e95895ae552e6875417bed373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883b8aa30fc89c82f58ced04c5d389a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd362c229921ad6a9b8d3d1445292fb9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60f5dea97ac0f1b0678932f913360e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092146465562855ea0a9f26f75be6b6c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab1cff477991a2601f2d97cfa32e49378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -9610,51 +9607,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9670,51 +9667,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -13925,3418 +13922,3414 @@
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13593</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>20.83</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13594</v>
       </c>
-      <c r="D42" s="0" t="s">
+      <c r="D42" s="0"/>
+      <c r="E42" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>7.1</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>12626</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>18.51</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13702</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>23.22</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>13703</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>12.46</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13704</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>48.68</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13705</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>59.67</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>11644</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>15.98</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>11894</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>4.43</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>11602</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>5.42</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>11603</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>6.39</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>11650</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>7.31</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>11652</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>2.95</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>11899</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>3.75</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>11900</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>1.96</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>15679</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>1.81</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>15680</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>4.19</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>15681</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>3.56</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>15682</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>3.7</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>15683</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>5.09</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>15684</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>3.13</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>15686</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>3.57</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>15687</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.94</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>15913</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>1.72</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>15914</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>3.69</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>15915</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>2.95</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>15916</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>4.63</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>15917</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="E68" s="0" t="s">
+      <c r="F68" s="0" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>3.69</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16197</v>
       </c>
       <c r="D69" s="0"/>
       <c r="E69" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>2.48</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="C70" s="0">
         <v>16199</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>3.39</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="C71" s="0">
         <v>16200</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>4.57</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>16201</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>3.93</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>16202</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>2.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>16203</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.92</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>16204</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>4.43</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>16205</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>5.41</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>16206</v>
       </c>
       <c r="D77" s="0"/>
       <c r="E77" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.08</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>16207</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>3.49</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>16208</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>4.21</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>16231</v>
       </c>
       <c r="D80" s="0"/>
       <c r="E80" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>6.38</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>16524</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>2.31</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>16711</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.1</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>25329</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="E83" s="0" t="s">
+      <c r="F83" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>2.63</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>25492</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>1.88</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>25492</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>1.88</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>25059</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>9.09</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>25060</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>6.88</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11645</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>11.13</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11646</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>16.17</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>11649</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>8.77</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11895</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>30.09</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>26141</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>20.71</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>13634</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>7.1</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>13745</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>16.29</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16411</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>7.52</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16412</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>9.93</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>25493</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>7.37</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>12770</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.86</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>12771</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>5.18</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>12772</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>39.69</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>15235</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>0.98</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>15689</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.22</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>15690</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.94</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="C104" s="0">
         <v>15691</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.44</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="C105" s="0">
         <v>15920</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.07</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>15921</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>3.44</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>15922</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.46</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>15923</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>3.19</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="C109" s="0">
         <v>15924</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>3.65</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="C110" s="0">
         <v>16210</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>3.39</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="C111" s="0">
         <v>16211</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>16212</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>2.22</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>16213</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.19</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>16214</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>4.84</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>16214</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>250</v>
-      </c>
-[...4 lines deleted...]
-        <v>251</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>4.84</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>16215</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.53</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>16216</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>3.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>16217</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>4.01</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>16526</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>1.93</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>15237</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>0.58</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>15692</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>2.46</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="C122" s="0">
         <v>15693</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>3.56</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="C123" s="0">
         <v>15694</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>3.32</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>15925</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>1.59</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15926</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>1.46</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15927</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>3.69</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15928</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>2.95</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15929</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>4.19</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15930</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>3.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15931</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>3.63</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="C131" s="0">
         <v>15933</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>3.9</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>16219</v>
       </c>
       <c r="D132" s="0"/>
       <c r="E132" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>5.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>16220</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.93</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>16221</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.4</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>16222</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>2.4</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>16223</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>4.43</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>16225</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>5.32</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>16226</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>2.99</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>16227</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>3.5</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>16228</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>4.23</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>16528</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>2.06</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>16712</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.27</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>16713</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.1</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>20581</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.95</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>20582</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>2.95</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>20583</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>2.46</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>20584</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>1.35</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>20585</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>1.39</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>20587</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>7.28</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>20588</v>
       </c>
       <c r="D150" s="0"/>
       <c r="E150" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="F150" s="0"/>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>10.33</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>20590</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.32</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>20591</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.95</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15695</v>
       </c>
       <c r="D153" s="0"/>
       <c r="E153" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="F153" s="0"/>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>8.69</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>16229</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>38.1</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>16230</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>4.81</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>16232</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>332</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>7.53</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>16420</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>7.61</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>16421</v>
       </c>
       <c r="D158" s="0"/>
       <c r="E158" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F158" s="0"/>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>3.31</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>16521</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>11.48</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>16522</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>18.31</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>16523</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>30.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="C162" s="0">
         <v>16525</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>1.84</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="C163" s="0">
         <v>16527</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>1.49</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="C164" s="0">
         <v>16529</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>1.84</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>16819</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>2.36</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>16407</v>
       </c>
       <c r="D166" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E166" s="0" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.35</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>16408</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E167" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>1.52</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>16409</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>16714</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>2.25</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>16715</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>7.52</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>16716</v>
       </c>
       <c r="D171" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="E171" s="0" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.63</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>16717</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.82</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15675</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>372</v>
       </c>
-      <c r="E173" s="0" t="s">
+      <c r="F173" s="0" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>3.34</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>15676</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>6.64</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15911</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>3.21</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15912</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>3.79</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16196</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>6.38</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16224</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E178" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F178" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>7.76</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16818</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>1.51</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>20580</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>4.92</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>20586</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.39</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>20589</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>10.33</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>20592</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>2.95</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>20723</v>
       </c>
       <c r="D184" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="E184" s="0" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>4.15</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>20726</v>
       </c>
       <c r="D185" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E185" s="0" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>3.31</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>20725</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>4.15</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>20728</v>
       </c>
       <c r="D187" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E187" s="0" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.31</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>20724</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="E188" s="0" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>4.15</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>20727</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.31</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>13843</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>9.109999999999999</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>13844</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>6.28</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>13845</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="E192" s="0" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>5.03</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>13846</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>13.19</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>26339</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>81.76000000000001</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25647</v>
       </c>
       <c r="D195" s="0"/>
       <c r="E195" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F195" s="0"/>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>8.67</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>29797</v>
       </c>
       <c r="D196" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E196" s="0" t="s">
         <v>430</v>
       </c>
-      <c r="E196" s="0" t="s">
+      <c r="F196" s="0" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.83</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>29798</v>
       </c>
       <c r="D197" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E197" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E197" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F197" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>2.83</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>