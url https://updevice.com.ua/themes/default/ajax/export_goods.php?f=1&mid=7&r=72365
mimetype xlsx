--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="437">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="436">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -296,53 +296,50 @@
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-electric-wireless-car-charger-holder-suction-cup-version-jr-zs248-4-5-6-7-15w-/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder air outlet JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-air-outlet-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder dashboard JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-dashboard-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Phone Holder For Bicycle and Motorcycle JR-OK5 |4.7-6.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-phone-holder-for-bicycle-and-motorcycle-jr-ok5-4-7-6-5-/</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Phantom Series Tripod JR-Oth-AB202 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-phantom-series-tripod-jr-oth-ab202-bluetooth-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000003778</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
   </si>
   <si>
     <t>000005818</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL02 |8", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl02-8-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
@@ -1378,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39e52e34209afabe1bbed2b3e719601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f29aa02bdf213d18737aff9f5127bd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94cc2fcdeb02cb59cde8bdc5655ad003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf55183bdf31362e522a905f34c05964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a0512e00473cfe3becb85c3919c995.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59cdec46b99a522f60d1fe427464b346.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850763118f25ca947ddabb64a0c8d2c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34880afd63755426abb1d0c2876317048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c4c144c82e08fc83602f73c011cde39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd40362d55e779727fc2a5b5f787df10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef3a7b805b5fee8e810b6cd4c39cec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f46effb5f6e82bab4c7b37d0b07ac012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d9318b3a6f31f15abdd52c62a3401913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ed3394f068499d23c5470bc0216fb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c7b4dac8afe39bb9304d30e799f9215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deeb657fb09c80c22a78e5d3136f02f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28c29a3ebc23c650f70bf7954c643117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755fa78daaae233462fb2857b6d65b818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1696db88bcd882208ecb61172fdcc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47410c40eedbc043b95bfb14ffcb97720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d24c02a2cffd849d5eb06d66d1bbf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792edb2249dc92738029d79cccda8d0322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3687b2777a0740db148f4db04a07cb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a38155e3f7f26887028869068b9980c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184490907f28f9dbc64d1dc7211646f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b87fe31c89871bbdbcf835712582826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1820f0063965e770425600df6e0fb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74354395ced64ec6d0e3d94e9ef7c7ac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1939fd990c45ebc8a7a16716a36c00029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe7dd72bb118bc50f16cd553d972c030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc5704f1fe2320c195f44684e699e531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54f1baadf0848f13c6df37bb652d9f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4183cd992fa0ee59b40716218607c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6fd720723a3609fac7654ca6e37a9434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530ea1f09a6021039ffdacad32d8abe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce873d7a6e9960542cbdfe61c7edbc636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1207244cc79077ddf9377110d2bae1a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8af327db57887e40a8b388f341e82538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f1157a33976a4eb6ef2fb77ba046e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ed99b49917aea8ea2694fa52b424f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8a3871d5060a57a2f1761bcb87c2241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943a8cf2f2a8081a623bbbf936c2ca342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d97d0f04ddbde280294eed30b6991d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c440b8599df0da72b58998b033fae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b816edde516f95b28bf395ce53fed845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84890f3fc12695acc13143bbbad2cee346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c4ad7dba5d2b2e7346c123c7e120a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b9e0760ba44c6e9fc378088815dd248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7b27d7f31b64cc2715ca04ab3449149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28325e0058e1304ad60fbb01abd7d6950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e74f70b5ff53bc72ad4fcf70a74a7751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587c92767ebe0e12976e0c9a9fd095352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a82b8d399b09dad3bccccd316c402553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d809c82ac56092d820146b183185da54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b95fb251422460738f8fbcb0d54fe155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d5fba5a1b6b91e1babe3ef7cc050356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f0e55862788a0fe301004a9b1889357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624977f48ca0a9e825195c856dc337158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ba7f3c34361b3595fd37ffca2ed3c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6acd6df5bd79ce9f5be954a89b459460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3dfcc07fe0edde7b4deb4ecb5df33061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c885f6553b361a3c9550fea59e92a862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab81327c446bee32293adc431854bc963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2891543b576710d212ecc4d1a221464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30670893b8e3b3c7dd058ac22ed8c1cf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2612fff69c3c3b4ba07a7df9ef70666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e353515c113d32f227eccc048d6567e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307feac66d1ae9bdd372b076dc428f6e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfad52c79890dbd9f39dd281915c52169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27bff3989b60508a38eb902d054cbf570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4ee62a818348ea6f724d076a4c29d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db33cb19a2de66e962f2032bef70c7b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf9867c74f113fcd981a5773526fb073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877469be56abb533b778d316c6d0c6174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921c7e24ab7c714a938783fa7cea7a675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761f2500dd21ac68c26932b311b3add76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe313b4496a3dda2c670d64ae4a5c977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741fa689d4c3aa4fb53b32fccb7f568c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bea145cf3a84b4d9e93568926250b279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d19949236dc450e816684eb83632780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ce1d85aab38d33644e989e67e562b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a601fe6fbce96ba3b27a2bbd01b1e2482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9561243b4e8a184fb6dc5e316c588a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f670c379d4c72afb1593cc24621c284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780b88172fa6ef0e5a8011517e6793485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ddd42306b50fa2acc02fddd47ce0f486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58d8c19d99ee27c714362a27feba1f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250415b16bf6400cc4da33b6dfb1e0d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c76199ccb56d6929c8dec8861b76189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986486d89a7e379658862838c7aaaec690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74e5137823cce3c0ec4f9c7d47c81691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d9150f5dd9a710aa4531f0cac9c2492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c032aeb4524fae091f7ce360579b2e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3d7c32afe8b3b256c4ae1ae36a83e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cfa4f54c43734307e8648ae67878f395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75bf8a75fe594778d4bbc56229d64eb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641baa3e8d8082134fe1bfe1905e8e0097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff010a1a07456132fae15d50c3d57f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110d252d0c4ce7e81857b291e310b8999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc05841a680adc1a400487c609965a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e99622090deddb34051e2d72f8ac9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576861ee08a87f5a2e8d113310b4b2c9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d1a9084b3d13f7ad42fbff6023c2ea103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03d748239c2e4b6e0dec80fce8de9e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984d5e5826d9283164f158e010fdd5a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544ad578826ca08c351eb5b637cc208106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613f0a159cc13549dd6f3da930ab24a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd0368a6996b925b0d4d8e5e64cf0b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac9399c8489a44f3dc6484558f2ab5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641ff74d24b81b6c19946e3c19829f0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370af71f84bf2ac3a87b3bb28d5421d5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1ce4fad38ee70b00e8c7cdbc7a102112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0dae41cd0610e632e1b1af8c10914113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e54fd6c2d5dc17933628064247830114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b587c44a72656f9f3aa6530f98c31115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd88b52618075d4605173fe0c3151c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a60ceb0cf66c2e767ad80765d7f893117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712da9f1fa8d8aec5b7e52271526da02118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b46bed646973ced4d717c8636ee5b3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31121aaacafb9fb6faee1abd88d348d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03325ff3b7cc29221b57820398da3e8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c8343326bfd51fdd2bd345c7307a0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365aecdef57a3eeb2546768bbafd0f2d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8512dfda4199e1370e80bdd1f2eed7c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b2e09eec3f6cc3be8d094906a90d8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616d6f46608d7a0b77acf39f362b01d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd92f6bf4c917966074df988c91f1e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84660b97a8cb75142301eed105bf450b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369178232237166e4a13cc7e54b0ce6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2585d5ef07f67415dc1107cc39827bf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0654854e9b60c95dc15940783e9e36131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913425c797e87b83293870be6961649132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e4a513c2eda9d38c2a800692b9016133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2806cf30248509f019f992b46daf8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5591e2af7279f1899ad7a8ddbe56c8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa57080a6799ea76f0a0f2d8ce7f89136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5397d45d59a8275b328b51a2df04e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910aa3603bace2cd270f4f0421a5557f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21b6561d2bab349f472e8b2bb2bdb6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6ff759198b9e177e3f3ed3cd4be61140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934887a2c40ab27673e2f4350b4baa84141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a310aeb9917026a145ab8ea792d0cc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5295404bafb7f07fe191b440d679b0f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e0f0cabd4bd8303fa3d9d14aba84a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324e9f3361a5fdaf5cd073ae5288972145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814d0bfd1b3edc25e4e6efedf849041146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c288494d8b8f8b48931c8bcaf3c8e9a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdfc427c020c080a89535d550aa524a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357bacd3b546032bab2e7e933312463149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0a9e6900ec08e0e8af3953f1a6762150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c45f6fbb20ecb6554588fc1835db7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d4335f0f9f9b370934acab5cb2e9f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcdacebd41c90f1548a0c7feb606a67153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48120ca264f6ef341ec19de0023a5d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72926d89c5d967b56f3266d59c0436b0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb21928352ba91fcb47cbcb17b58a4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c76464f6cffd004c3da65048db35fa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf90b4892cb18100b38d215e9e91706158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25171625fd2f12a9e8d889b485be3d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519fe71fb43fa1bd554ce13997bdbcec160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c4ef0f4c9af57a54dbb5dbd5ce2d1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b6e337db6746781d95b142b61fff9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0914ad9f98bce4782b332d9001365163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446268f26974f25f497b9237c8c5478d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1d6bc0374babc4826c53eaa8838ad165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0189499e73552d7d969afc3d7041f2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899eb8c615f4919434b9db7435f6e52167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a831a443ff0df8317280c72a33355168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a4106c543431384e1f428c0bfff40169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390097b233cbd19006676811c49e6b08170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c4d16a517dc596e5be6ded3a8f24b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13ddf74ce24745c21e3fe1145e5f8f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae480eae143e543b064e49568dea14173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1fef942a16785f8ba16c090b99675174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf297530d079742a817f94404ddf391175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c261039738498c96f507a00097758176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba624b1cbbadd815aef35ed1ad1536177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed825aa121152528d0d2cdf75cc53552178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1586a6240ff1f13ba3f515822564b12179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6109f38fd990ddc9ab2a6b6e9c4b6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca47173c626c0379be7c503535bea4f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d06a88de29fe1804bf6fd5840857f1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ced13a36c30009ae3968a32ba2a71183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38178003fd646bb7e08f5ca901b1d03184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92934a75ad434a93f36dddf43eecfe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04704479936946f7a63c432c5d8bb0d2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7243c363518350754bf3c6dc86794c79187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a712aea818aa38e195f102c815ac04188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f968479250e3fcdd084bce1236952d7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a766124702fbcef181c2f7778a5d99a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd8d7a64832ad4fa44093296ed3550191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ade2071eac49dbe181aaff63e85ed192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c6355febed7ff4ef7f7b607e31b52193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e5fd9e8e25b7e13d60eb18575c7a3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be26e2d59641a5f1b84cd5791e4e27b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd248e3cef54d6b3b905274b9714cf9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06d509a8c1a0a69fead1789e3b36f2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc203af885c5b65b1455876589c1cd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02436a5db79edf6eb99f4f48ca3d04199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef81cf3a404c5a00e6606f780eb9e3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0c1ed6da14008bfe5bcb2d1265e2e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740c618e33f000c9780d9b1bb2d2b02202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae742da58523a1d7c5cf42d5d8a1e440203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95a43c91ba3921da06128da85e0598204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b910a235bb36e0bd9e9a2247f220eb1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079379c49acea58f9c993795093ebe60206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1d9822d8d0dee19fc58d578636125207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75cc15b688115b7dad5d15932a09af6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ae65ee4d55113c086544d2dfbffdc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7ec7d8ee379ab53b45c1d1a5dec51210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3ce5c7cb55958ac8b9cc15215e606211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56c058be002f64018b7c17a7d5c4b8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6b20c5f7ce97655df030a40447c36213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f735e7d9d6c421dae2fbd34e2e455214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b9745e0320376bcc3984ec9463078215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05293234b1477c36234e77ea9200c0b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e217a497c422a1652defe7ad9c3b700217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9fcdfedab7df5f513b7591bd3e8a0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09949ea8f852bd131c6064daf5d11f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dae7257c83597ceec9e80390523c2b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a444f1394b2ca24c49d6acd1da1105221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079490cf800a6bbb788375846b306ee222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa487a8bac211cd65b663c8c6deb466223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b99b013336b259e9afecdf264376a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81332303a4d10b123ec6c3f2315869bf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf66a4332cb983cd038f86089af3d06226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe94336cf0e41bc20da8327509fc772227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2db5f6ed6f202b48f0b2a4d8ea6cb2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d0ea7a8f34f6fc7846e24a78e9341229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c65100c56c9729e1ecd6412650ac8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97324efb9b2d2a92f2a6d7d5c94e2b6d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2580f9a019adacda04ff2612911c3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bea4d163c42bdb838e78132cad34c2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa66c7d6bcb2a3e108010ecdb6d7c8f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78277a31b3add9a4facafc357248ee9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f949f0c30ba35427fddad16c3ee60d6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9143247c03cd4d512de8b8202ac36237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786bd53ddbcd8e761ff129a4b3eab8c9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a174597fb7310804c72dd19d83c7b3a4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f53dde205a8730f6a7eec3f626ec3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d18c09bce0f073a9d91ad74d1ad82241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0996b90ab195113b755eeafe427a104242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b1eb0ea5c2bd7d25ccdc39edd6153243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe874b04ebec95b3db67093c117cb7e5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb5e1122b4e5c1b74fdebcc7ee7f01245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314f8bc849d36a209a649d5b493d127246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703ecd979d7715fc5b64d5de40b5733247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486ffbcb9a894b05a6d5ee1789df701248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080456a42345eaaad5f82872e4bc7936249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7d239a88a6a9aedc984a275519e9b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10737f51a98facb0421e736bf17eeba251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede77955e5efa47a9855a77d359c32c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33173eabf3d9b1c4685fa3ba637695253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9056611d8050ebb493a3d035928f00254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb45d1ef14c270edf03ee31861dd13d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c02e6e93d7c13c77f4f691623d250256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73965483517b0f245cc5f32037258e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b1ace7ac960b968164a1eef908d6f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4c51d2aa619d2a2a91aa516ece8f4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae96ae4f47bf368caf32df8fef0112260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd3d2270b1022c625e6aea3b47ad0b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22d77328b9dd8f2086659807f6aeb6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd897eda3a2ab53a26beb34cdad1c2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02d342220470ccd2e933f77b16f3c4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820561154742f81c0dcc9cdcbe7aeeaa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f91c371b770c597e34e894264aca05266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3d5b3c173339606a6ba6d1a3c1594267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247296082eb995e8d6ef975ce56d228268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6a197ddfc4e9b494ae9f898f2fe8d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cbefb5d6ef38fb7c8cf985ceaddd57270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65f5f92609d75891032d00375880f6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51730e32d3e06f0885b10084da483df272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f241c12b16924dcab29ba1c35682e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947efef857eaff5916acbcc15e4ba5b5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2f2aa23c84c527065c4d06669b06d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6854c498692a883e9e19fa22899fffa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16453893ae6dea7c89ef9fab3f64187f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5061a450dcaf2fb5974d37c43147b7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb62ad230ed0f809335e8b38fe1a8d5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a445b65c16a65a8b6a7bad269b34f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60276f9e4c64460973732501d332bab281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1a34a812b8a4a46606400151d1519282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c379b867f9bd3f0a2b4b1e368668d8b2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e38128fbc08c66381317dc2c42d6de284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8abf430e8ba79503ee14dad3646cfb1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fbae51eb68ec26ecf4b31807f6dcd2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48939d4a3b942b4965248e9e604b2c03287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69efc411b3ddfedf82075e92b95b54288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27790a119896ba3c045ff98ff98414289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a436c6bd6bd7eeedd769b53164bd7a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0d7c2fb73f759a6e9accf09024c4d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd3d566fbd7c91d34dee35de808773292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a83bb5a38fcb56632b40128a9ccca293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a785bb1150ea774bc90672d166fe5f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2622ebdf0b12b54a74ebe7f88fd0ae295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b347c8ff4d441a47ae40ea51058e7b4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1236b12eac82509918b94c7239fe7a9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ebcce29abc93c3d90c2a61744243d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f354ea1d9ae5938692b04b7933f2a3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf2ec2fcb1a1b3b27b4ab4df5adae1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1828377a08bf43d0fc209546e37f7c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b9c00e0cd422d0dc5a5cf24aaa27f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e60533b5069aee4bc8ea11fa097fc0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95eec8793bbf753965004e2739815aa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20391593e8cc3a4c98908572aaa9b32d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac30ab4a5690b06123cc57621380c70306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4c73ce8ee614335be0ef5d2f817f9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b52b57266800475a02da5072a52cc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98adcaebd30b4366b2fd5d9c03850593309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877db281d2b18bfe2e6c185659cc66d1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081389883f4961f0b4d455d6f5a34916311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b51131eee771236f4aebb3b800b3ea312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397ac42b309084b5e51b13e6dda1db2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02600a6e321b3c4c95597ff7361fd20b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070ea650145fcdd4325aefe78137516315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b14ecb880054d9312348e762b2119316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9ee1db8e9a9683c33ff9e39f9ffc9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b78d7b5658361e76681f848b94026318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb39b6a41a4aeb398b4b00489e9315319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d1bac49df363d4e3a7592789bb47a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a79dff581cddad51cbc618249a232321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f516d07c729af86776be21c2a9661322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015e065c0ef34d6506f2da654e10609323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff8b173cfbee5cb67268836274e50f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820885160a6eaf427898fe52e997220325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f505ae1ec49154ddfd96b4bc309e53326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f020af877ba163d1da72470f633b88327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55150aa4afcb9547ee559d35c63a7167328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f20d65cc1a8187973f057e4e17c217329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35a6405bd012c867cb4b72e8b036a9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc19538a8dbece7cf70eccd6c33779331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8063f3d3d9c953c483d04419d12eaf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b379c5998a29c6e1de6c3707a5da3e3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab91f112455f7a1659643bf6f029225334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb5c6c12ef05dcdc8caf872f9c84e7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790787bdcc4a6efd2c890f1287495c5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5172ed970b925b567358f017774aef8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fedcc9a546998234d211cdbd665ef32338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c510d773a7b8db458c8d3a56974b3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91732a47b82a39db7fccd2152877baa5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43630fdc45f41072f40c61da464220f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008db4ed0b338d6d5750e11e83b896d4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044f086b438b91d0ccf9b26ab82a9ae343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453854fc208e9f82b0d4d07e8656fea5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87adbc79be82a7e9d5053d3900b811be345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9d3107457d72397d7cb0dbbf1d0b6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283f5c2f9d1dc63ed88e27d2984f414347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522dda92e98540756ae852a17c5064fa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05748183087668b7725794d86d06d217349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db043ca5bc87567955fb19643c78928b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a25cc874fa8dbe313cad0f817065dd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d2df7f36f57ba98a4d694b8c5bc50352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648cc3ca7b3622d9d8f6b857cb0a5567353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01bf8e27a1c2aabfaf9fe6e3ab9a500354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29969186a4e6c425d9c5fd7b28fd8a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05d0d1239e59111501dcc65a27f88b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85166bdb800fdf3f5c0a4d8a01e3d3c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f089ec1593fdb39b2883480bf7a17cd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4876186ae3388cf5a196af6d9ce09359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b4d78bfb730ee5713265aee626a7e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99625811d531235fde4d586a5e1cb5cf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9c7f64d839419dc2071a22bc7d6e9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b15c092c4171fcd293ced0b0e265f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7485c957805ab3d0e7c804c4c4caa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62e84e64d6935e6940bbebb92a658e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c84271b9227062c6344fa2d4f617c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17158449ffec6b7cd31c6b719f47c0ee367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c6b1ee9644ab82e1fbcb6a6ceec3d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974e1dc61ffe2b8bf02ab24c02d3ba9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f333161d11bdcec9231fc38c332b01370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9fc55292ed54a989b85b5b4694398371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdcc09d4acffe605e94bd0f56481521372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944bb22e99115f80fe041c2bd1e9d89373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84dd2cab21ba11cf2deeef25b44580374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613dd63fb5ae734a58e050e8b880aa9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2eb17d4f9d3d4e1ec11e6ed99d833376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92f7615aad623bc23acb0487dd6fa3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfcda3123558b18dc64b30b8c8d289d378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076a38ea8430b47cea104df691f741d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722dad0d9d4bd867501ea87904b644c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b7ff59b2c8f41929e6a8e5f2716873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c6d1d8b5fffed558306c9330ec1464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ffc194b6f82087a1f5b23981d68655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4081e75ca5c578d757473c1295926936.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02254c0cee39aca8b7445ee2ad34cd947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b899e278715e473006b2224c703c788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6bbba91d8fc9e13da43574961eafc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe41d0f001220b89f7774ff50fc25c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b7508baa975d72e2e3cdbec3a2b8611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e7ee86b4ed20945b740ca350d1d5612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2063fd12b83aa22a2621bb5b7fc23e113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd3409dbbd3d37f130995f942176c114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c04a88b8f2b8089a658bd35e4c9ae415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e686d190b75cbc386b229209aa4162a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba138d85038588da49944555cf09b00317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130ad54bd3df1c2561e3ebeb10e7e2618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b558af6afa4bea4fd5ca8a33690b9219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e6372ab0e2f721c1d40d827fcd28920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ba9962e669f06beb9031ec4783beb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8b57d4e459e0e66a8c56169cb12d622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa64727985bf7d631851e2fc91f091d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f30c4359ceb9d6279529c795fe1fbe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad88a7f5492ef5c10da88426736a69825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350dd03347ed16a53e794d7d77cff69a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf25eb49844025e694635dc383cbd127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6062b781cab23cd244e53efcf673d7e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6ecd0ade8005599e3dcc994119b9429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5239f2c1a8de287a861d4c7a0e439f730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5fe616fc098b6e01362e34572c39431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da08849036b00e65df47fffc7a1958332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384fd1f4c16e2715b8af9aace6bfbc333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c677c818c9528c5768f4bec8e722a534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4291bb9d5882045a7085f0ed6d0dbe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2fc9766e266b457173d4eb1e2142bc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aefdc9ae7281d461cd8930cb2db769337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65074b24715f29f096cf5d7db1e2bd738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8c43cd9e99610f09911af88e3ad6c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565cf7e6df6a599af0d536d74d01265b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4e230250fd145d08e05e0bea6dbf141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c542f12f67d8156513e5f349fc2fde42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bac70d1d7f1ea745cbc53457fd141b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57643852abdd312135b12f2daf7d7744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ed9108e2dceb844a7e785fd55da6345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b761cb45a6f1650b08b67cbe0eb7b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294219843352508a4be04492953bb8147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839a61cfcd36ada4aeabeda4890789f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28c24094bd05a27f05d5232cfd66b049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0654f4d5728e950b2768590af8caa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c60f78efa498887b9cda9ea1a42b7d551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72895b05bd2b29520b89fcec3204a02f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0028ee486ece28ff1b576308b3160e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19183844ad84224be9e99416f62ae254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca3853dc38587f27d3741442f66e0d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f90362be5bce2582e5bb5ce244b0256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742fd613b31e538b99d08715e31ff8c257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e39ef34c9df7446c28eeb6faa946058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397ea04482c3849189f22fb76c0f9dd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf45a7ea494a38d808b62e67a90dbc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18658728954e7067b7ae3cedab1679061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b25080d466fcbbc7d260b6e73dbf062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9d8cf260d0a311597d42e92501c1f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43865ce5372f1da502d9fbef445db0d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6cc0932ad0ca06539b523d493f1d0065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9386c7525f6c6798271f1c23e81de266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f476bf9d992c35469a5e767c6680d7167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007660ce930bd4bc24e50f316e104a2768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32551e1f1db9c39c31914f768f1bd1e469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039438becdba5d05bd972f121728040670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe444cab90747cc0fa78732908bfd6071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3489262c9990ca433cbac470b2d7972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f40ddd32aa29fa059a811321063ecc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8e0e810aa7505560cbf8fd4e32d7f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe419f58cf5cdf413afe3aee3f55c075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5f1a0fff2ed971cd9efb77249ac6c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff77b479a3e8814f3f29d43aab980777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a2648495a089b93c8bc2cda3f9feb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7e16fc6291b3991a372549a39e16779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c885e65e6670cf12575938201815d480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ffa9b5a9e6379d86532d1eedb6136881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87da4424d9fc4866c8ad6609852ee6782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9da4b861cbeea2584e038a919ad9f683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a49d2e97163c381295c0b6232549f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767548f542f901768561a12c1612d4785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1221a99db27c4a8aa6c87c9e85f8786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce538521514b64661c1cd1dee79ac3b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2a698e89cd8048dd765c9b2f3b82b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04178a1599f249548e66fe8564d3a73c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d902acd2bd0c49fb5bc3425967b2390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85fa1f7fbe40f1ef4e252d0ace6ac191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0dc074181f981650385d00476756ef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd6dfbf1f05440cdc5ada2354bcca293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6686ee5170db84ea6ec3a068480ce9a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb03b8ae49b1286194cc78c053f048d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b448370beb69446b0b6a721368e16396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9900f98deb36962b03b80f951e53c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77c94d2a3633916dc1eeedcca6c97298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40570f789ad0e81f4966f15a6f17a499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb44db4206ab90ebb43b73dd3a26ebb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e09129376d39e8e373949da9047b01101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93883953a6c22ea7238c9c92d5a78d4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e08d3d4a5d4374f3bc62428b1ecf30103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322066fc0b7d40b2de6f89e4934e4854104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f35288538de3db2f81b2ff14fe659105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823601e928c188e39abe9a7e180daccd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9571d9c792549a8a44b7c6a3f889b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ead0d114109115693c200119053ba8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9497b3e2128549f49b3d72f455a736109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b48db40f046b37e72bb72f2cb47b4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd3827c55049ad327dd18a903c48e0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356d33274376ecfdf136a914e8f1799112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a259114a8067e2bb77f9e948d07ac113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747993bc5e1e66dfee24a07e03967efb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d260d6ffb82f2de3a97d58a5fecc7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822f9fd345ed06a029e471df1e208e3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0a59f56e771ad3c838bcff26fa0fe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d15c643e4cbdce1f683f991e104935118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3547e8ad5bfc23fc17fa314ed32036119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776bf1b4f3d5a553ac3781ba9869c30120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342671e047a6e830d592c8f690cf8e5c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588333629dac2c2bf47dae82dffaf1a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54cfb4651aedea699de9a92f3319b6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343359755de106464e98ad5cf53456b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd10c3b750ef5d78a7ed8e4f92f4f3c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d60bfe4483acb2402e5c487a282b81126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72266c740fbf5df3418c4bcc1dce18c6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce698fcc1d4a5995e16d7fc37a87e0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd0fdfa8e01606d6da7f76623b0a26129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf896bccd6ee9babcc23a6657a1f63130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72114b5243b299e4f8437e442b6989131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b96d6c38b39a3d67d94916d7e97da132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7dee1d0c96784097d68f6875625b1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f3b48b9d4feaecda6155baf4c2d74134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15855fefe66890d7641ad31a928e6e9a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475c751b70ab732eb0ee2f5194694a6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a15b06313aa7d25cb74626552d2672137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34ba3da8ad39bc14f813a43cfbc22b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8350d6c24cdadb7fe81988df8f8e5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e6797136e166429c0b50f3936536e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b8c7519d9d12ec409bd3bebfb6a74141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e2239fa8a68af03dca8339f0132a7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0efc4baa59039a57bf0a66bdb69d720143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6df302cdcabed06617e96606868ff9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5cc6ccf13ce5523730241d11cb177145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1e00f0a4bfec4650399e07974f5ad146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02b5eaaa5288950045439005a35203147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af567f103d8bba0de2d15ebff1e6438c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37715afa83420b9ddd6e9eed22569d23149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7802901c71eaffa6fb9d9d8ee28fe79150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b070fcbbb10f4dd5ba627ef3cd7a68151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9584120d70ad6fdf0c405d4ff8328bc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c06e8bb44e4be7aed2c0e284d0b14153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c1d04f446d3ddc43bead09c3d9d8f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c1ac2192aa152c0fd326a2efcb3c3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170beab27572f0474da6375149457ac156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246e3edc79b9ac243e4fbe6e16b9363157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0dc87dcbd04b6d3ecd22e2d8069db158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1cee44d67207b6173d31750a313cd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0cd520c5a86cf78917339441b2f191160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d01c8eb74585ea7b991de2d22c840161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b4cf8fa1a7621ff50c4f2524012ef162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c140feab54c286cd9693cd9d93b2318163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef5d1558cd935b24d7b0859947cfb4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fad611f16c487924aeac902d01b99d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961480d0f141098a77dbfd06f9d1ffb3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578bdc0af8e03eb807e0e2389832c93167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989eb0ceecce5fe4cfc2281e42f86072168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0716b295db604fb39e14043efa2e5a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517e26f1ef92f403c2456af70e5bec8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaefcdadc5d8ea4ad02991fb40b89a3a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c836310664cbab7640ec60e212691d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210be8130f2a442b8873a59b98b8af7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c663c219a6bc9c866c8dbc2a34eaa03174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bbb0cc3ee37e6b0308f83db3a576dc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b2c3cc10c68b0fb905dc1fc3d24d4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af77bf243ccfbc4c33f572655ea74dd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6080cb7caacfbd2987afbe974c3947178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f1650a859c0730e680a68bfe32db7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180cc622cfe8ea704650ada34dfdf7e8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ee6cb463f8012861c764ff6f9c074181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563370661e65b076690b13928d2618b1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68842f35008451c985e12d6fef7c4408183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2016342cb06fab10083657ed58398184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9aa1272b88390993ded071f03ef237185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73f788053614964aa064d2cd400a72186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e33ad8a74048e22c18c26328f9d1c6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd7bc6110d1ca0452fafb87d5d4fa0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3828226a129e15449a98578414c301189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b8ef47058570a5f975c13ec7a2e6c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ea96246df3923fdc3cbaed181c4d7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006004c93af625fc88fc82105322eb37192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391affea5393e7e6d13d644493413de193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4e2540eb04530f6f9156ca4e39d49194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c90b57b2aafa952e7ac0840917f3714195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba7c3af664e8ab0e88e3f8a7d9aeb0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b3b84b4bcc34211ddfb753fd12ec5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33befd0a04ec2154f37ebbeb8de81ddb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7ed147d727c43917d213eca79a18f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d3001356369081d5a12439f73601f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03fea0d9bb54038bbad5a5bde9c5edb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1de759d7a649160ef24ee8232ad54202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012cd4ab4872984c2059dbafb7ffe95f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4987b1ad851daf45d44b768ceefcc1c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acdb2125091cab184361e10af15b2f3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce14208bf96b6f4a841ea72e12b28a4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1613b22af3e5058f15ef53a7edf86207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946996e5569b815e583b21d2f3c7666c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc9826d43143e555663c04aaaaa6aa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce282abd60968c4c2d56d51cd186c7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce169db3d057613c2d34b4b1fc8ecca211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ffa68a819981978359af059eaf18b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df67c65c98043b798eda9f944397fb0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340dd3030e973a3df212b80c5478987214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb995cf69e08caac22a921c22af749215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d955a484d581695596edd8b524465d81216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55621bbe0dc6e66e03f74dc0c149910217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a90bfc6b621a8be291d0405c0f22d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754873386931439edf073f42d158558b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6603738eabb48f5388630d960ebad7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee505ce603415da8e44c6bc082111c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a455d3c64eb03e436ed1d1ac509988222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a8d14edf60d417f437526beebb1b1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37fa3f5795f09f207597eeb71fad510224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c74bac604cfffa36fb102108a03489225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b153d0d14de4043b84f3fdec2c813226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de377908aaa2555942eb8412ea342112227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3dfd51f538f4a0e1aed9d08115d5a2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd19ae866b52d682271de6079d77db9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994151795bd2065866cbd384911d7043230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145a25cc57cd83d28035cd7248ffd5b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20222dfdf9633292772e0a8ca16b7e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79d4ec25daf98ccc23b3dab00c3503233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8b3c06570c5650827c7c1d063d614234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34d4c2aec48ee99a6a8c07fe7be7ef235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e953591fc6f30935cc3c9d91a2e428236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb88573d5570234619e62f3393f65b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04195d513ba62cc0959adfab06bf47f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b5c5eba26471326bfe998028fe5a3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aadc8a0d306fb484263fedbf032769240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3b93751b5905285dbcaa2f779d7a1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5977a9b381417b470b282df5b1ab37242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe460405473596ef3b2e4549304d05243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a87aa1134a54c79108bbdb2c8f34c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e6e1b7243d064d30e66029f396f38245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2e8a7acd9ecba3c094e521c3c87cb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b501e4911b7213d8d94c68b85f0558247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb37af39b13b1160c50b4aafca3529248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2198ccfd1df36f1a9ce9656fe3bae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58f4a76616b7e582c22860e7e46920250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1498697f7551d7cfa1e69086c117379251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83afac02dcb220c7b94b5f3867b4f6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12162ac4ea14f165e7a338dc7c1afc54253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2ae52f050cd8fa3b47938ca67fde5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854eb98bdca23d0608db4a49f9b5368255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683274fb35d3a48496eef289551fbde256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52319d6635bf25b32c7a892b54feb9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ee990fec0783a52644731f28dc311258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f2d3ea8bd464323bc632e807281fa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b534a9bec32cc1b88118ae537391f91260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc86c8edd17b537fd7ad95085205c0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a348654b55bf0f719a214f0d7137e6f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27416994d42f79787a0ff6072b137d0a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764b86ed9ccb111decae9493cd20121264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf98b272415a7b9e6bf3c4a522e7629265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42215b2a0b95691c25db86a05af92dd7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246fc5f059ac03813ac8afb4d3b40950267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87343a40a10ad944650f03398f1d3c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10652b96167f44f10ac504afc28214cc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f227834198078f5ef6c3e31c0cf8d4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe52f1b536759d0bd409c78f97ace2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a879802d626f1c5579575146b72f266272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efeb9773883b51c8becbc5c0b941aec273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471866f84585c1019514d5c997b5d7c4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f7272d409577e4c9534e4be8cf16f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2e531c6d8d68a54ae33ef51b06fbf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50523554b305a43a1ee557366f8ecd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc32e2ff7c449d69de787eeb33ee093278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a136efcb5f5fa1f5a554d4c3c0d7d8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe46ee2a84e6e5b4faa9fee27761e9e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb339bc2da0ddf0afde86e6f875192b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4963dc417e9fb530d1c70d7e8596362282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6a743e5a460a568d7d181b3d73961283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432882e918739e981c2da4b08c530554284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee0f75e7ebe7dbb6c43f3fc2aa71d0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81077789d57662c3498bca1fe8daa09d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9857bc93f89c7000d2b2f17819ecb96287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775669d02196de964bbfe8af8c9bc0b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9bb1365b6b1efd92c3b095f065e57e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4771da83f3f5ae15280f9bd3b4168290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6bb9c24bbd6fcb44e7a4d1ae099d05291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd079ffbb51ff38344eef87f5dcff6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268b1948507cc5549b5eb8a630cc055293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0117176128525dd30831772d755bd8d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638e4caac7135b09b11317eb7d652b1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20feaa3853ca0bc066cda8f2d453ec8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82c679cdb450b515a2e91d3f6a0a36297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261dda620be3b286f3989f696a340af298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7debd8bcaf519249af6bfdd024ed37f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f9a86474b6525f8e39fe04e05f708300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a15de1f1bdbdafcdde73868ee5a551301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600a17fae7f514c3e13beaccf6aa27a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb50508fa166f2a002033cc1bfdc902303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7747d17bc52c898502d432b6a0479304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99da909e2b2e4fa08c8add38885124305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072f24b7dd8d8977af09ebfde8d8bb4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d4b21d72e901633974b69481b7583307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3f9140897c4070fad232cb1ecf62c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78acc9f80d8921181c3174cb604b729309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54499c8d53eca4692f1459966d4ff4d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69cbeac73935009b39054071cb4405311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e74746cb82141db269fd154b37702312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7e87c5b494df2b05bf3bdbec58cf0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391a5ac33ee7a1f374c1ab7f6c6d512314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04f99d6014976ae75862514b798e58315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628abc0ce2625f91f843f7c605fe39eb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdebd3e043251b44ea8da801543f0b5c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d36f25114ad35e4b5a25dd4017ab3e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e5396b9d8466ff6d21353d775785b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c25cd65d895a9fd8cb084d20a4c884320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27444fb18020fe085ecef8d2429ae041321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e89d0b6aa91d4f591cb1eb53e0d965322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95de1a2ce4b6dfcb46f30a54e07203323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7487b95d399f8329e3ff145a778d6ffb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee29b5b7ba8a3014d9d5989fb1aabeb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f19aba0c1daaf58875bce51f1801752326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ebd38651b1a64c1cd07a935d2c4428327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9fc55463121b8c63ddbd69b6fb583c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1f920d5e6ee2ae789d91d9f1b5a48329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e02468966ab18daa84b4c11f18218330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea968d66a190f0beb78fcbdc3cbfbb6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392f75cd3436343b4fc56a04821063a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e73c7c7555a5d6dfb83a789222b1a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157fecffd167adf56b1ea6a58cc2767334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d66d50553f1c973ad3e7650d79c811c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31597b81e64ccf71a8003f5d458464ea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db864b42ff8261c4ef8e5af1db699fe0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40e224476f591906447711ef0c0ef8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2f69d4113d3fb4d0e953f6a299a69339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379f6b71449ccfd9c2facaf2aa613db340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081406445edb43ee5f95d6cf115ca64341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85020074bdfc52cfee10f2bc5acd17342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2741adfda4cbba3252750449e08fb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482348a0af35fad6ca310a5dd2d6d9a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b52c62b47f8d67b904550d1b7ce727345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728138d541f7bfd8b8a36318ea2d890d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed385977bd2c1b3e9bd970dfe6c3cdd9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02b424f83136a2e724803c784961f6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3b87a06cea9917ad5527a7572a745349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8875172da445dbdd7093562d1c1766350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4bda6a2a127f77831dfa20b8f4605351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1cb6145159dee051a24c2347095a9c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4563b6c7fd73bfe3589c8ad5c4d3be6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4bcfbef84e23412b7d2eb3b895b2e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952ab81242ec4bbf6a5a67fc7db871b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e9a82928e39d4652f3dc109e82128356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ad50292f7c8bcb39615fd639ad9ca357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a995c5a4f4af71218d45b40ac6f52358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578f6572e3a6dfe188981d5182b21f7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1dbb8ccb73d5f94568e4e57bbe0793360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc877e8427d2755f45779ef6ecede6c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca158a61b3328fa102f0889133995c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca92d738fb5c4ddfa7ab50739e39df363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23579ee95945bd80e0cf64e205dd05d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449fca24d31e9eceecd9780b478e5937365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f34044fa7461649bf6a98b2411940f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a214bad0fa2a7bd35641de1e1a7e5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfabfed1134aae72252af0f8de5f50d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6772627ead6db017ee75fe5ed41e6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189a90fe2a8a6a1d3f00ac186e108d4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d77336c98ea4bcdf419bfdac552ca371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7fec4991193996ec89e2a47dc1c09a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560908e42276a54cf7431d7f482663f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da477f34061f9342f4448de7ec2cc616374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052c4eedab5d4e3db293069835354e6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3bcd11ba3f4443dfc16306925a5778376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca6e51bcdb641c08cd5845904c6f34377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c265a999b5da41e6c437bcffdd677ea378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -9610,51 +9607,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9670,51 +9667,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -13925,3418 +13922,3414 @@
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13593</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>20.83</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13594</v>
       </c>
-      <c r="D42" s="0" t="s">
+      <c r="D42" s="0"/>
+      <c r="E42" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>7.1</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>12626</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>18.51</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13702</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>23.22</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>13703</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>12.46</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13704</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>48.68</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13705</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>59.67</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>11644</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>15.98</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>11894</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>4.43</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>11602</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>5.42</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>11603</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>6.39</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>11650</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>7.31</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>11652</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>2.95</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>11899</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>3.75</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>11900</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>1.96</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>15679</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>1.81</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>15680</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>4.19</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>15681</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>3.56</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>15682</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>3.7</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>15683</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>5.09</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>15684</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>3.13</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>15686</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>3.57</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>15687</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.94</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>15913</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>1.72</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>15914</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>3.69</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>15915</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>2.95</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>15916</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>4.63</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>15917</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="E68" s="0" t="s">
+      <c r="F68" s="0" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>3.69</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16197</v>
       </c>
       <c r="D69" s="0"/>
       <c r="E69" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>2.48</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="C70" s="0">
         <v>16199</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>3.39</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="C71" s="0">
         <v>16200</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>4.57</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>16201</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>3.93</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>16202</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>2.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>16203</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.92</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>16204</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>4.43</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>16205</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>5.41</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>16206</v>
       </c>
       <c r="D77" s="0"/>
       <c r="E77" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.08</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>16207</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>3.49</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>16208</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>4.21</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>16231</v>
       </c>
       <c r="D80" s="0"/>
       <c r="E80" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>6.38</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>16524</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>2.31</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>16711</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.1</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>25329</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="E83" s="0" t="s">
+      <c r="F83" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>2.63</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>25492</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>1.88</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>25492</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>1.88</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>25059</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>9.09</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>25060</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>6.88</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11645</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>11.13</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11646</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>16.17</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>11649</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>8.77</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11895</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>30.09</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>26141</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>20.71</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>13634</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>7.1</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>13745</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>16.29</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16411</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>7.52</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16412</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>9.93</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>25493</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>7.37</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>12770</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.86</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>12771</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>5.18</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>12772</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>39.69</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>15235</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>0.98</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>15689</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.22</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>15690</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.94</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="C104" s="0">
         <v>15691</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.44</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="C105" s="0">
         <v>15920</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.07</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>15921</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>3.44</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>15922</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.46</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>15923</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>3.19</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="C109" s="0">
         <v>15924</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>3.65</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="C110" s="0">
         <v>16210</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>3.39</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="C111" s="0">
         <v>16211</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>16212</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>2.22</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>16213</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.19</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>16214</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>4.84</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>16214</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>250</v>
-      </c>
-[...4 lines deleted...]
-        <v>251</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>4.84</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>16215</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.53</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>16216</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>3.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>16217</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>4.01</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>16526</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>1.93</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>15237</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>0.58</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>15692</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>2.46</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="C122" s="0">
         <v>15693</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>3.56</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="C123" s="0">
         <v>15694</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>3.32</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>15925</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>1.59</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15926</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>1.46</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15927</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>3.69</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15928</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>2.95</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15929</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>4.19</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15930</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>3.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15931</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>3.63</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="C131" s="0">
         <v>15933</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>3.9</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>16219</v>
       </c>
       <c r="D132" s="0"/>
       <c r="E132" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>5.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>16220</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.93</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>16221</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.4</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>16222</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>2.4</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>16223</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>4.43</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>16225</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>5.32</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>16226</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>2.99</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>16227</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>3.5</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>16228</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>4.23</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>16528</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>2.06</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>16712</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.27</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>16713</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.1</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>20581</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.95</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>20582</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>2.95</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>20583</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>2.46</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>20584</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>1.35</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>20585</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>1.39</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>20587</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>7.28</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>20588</v>
       </c>
       <c r="D150" s="0"/>
       <c r="E150" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="F150" s="0"/>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>10.33</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>20590</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.32</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>20591</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.95</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15695</v>
       </c>
       <c r="D153" s="0"/>
       <c r="E153" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="F153" s="0"/>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>8.69</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>16229</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>38.1</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>16230</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>4.81</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>16232</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>332</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>7.53</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>16420</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>7.61</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>16421</v>
       </c>
       <c r="D158" s="0"/>
       <c r="E158" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F158" s="0"/>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>3.31</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>16521</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>11.48</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>16522</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>18.31</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>16523</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>30.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="C162" s="0">
         <v>16525</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>1.84</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="C163" s="0">
         <v>16527</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>1.49</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="C164" s="0">
         <v>16529</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>1.84</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>16819</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>2.36</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>16407</v>
       </c>
       <c r="D166" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E166" s="0" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.35</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>16408</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E167" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>1.52</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>16409</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>16714</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>2.25</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>16715</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>7.52</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>16716</v>
       </c>
       <c r="D171" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="E171" s="0" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.63</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>16717</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.82</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15675</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>372</v>
       </c>
-      <c r="E173" s="0" t="s">
+      <c r="F173" s="0" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>3.34</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>15676</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>6.64</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15911</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>3.21</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15912</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>3.79</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16196</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>6.38</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16224</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E178" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F178" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>7.76</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16818</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>1.51</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>20580</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>4.92</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>20586</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.39</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>20589</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>10.33</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>20592</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>2.95</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>20723</v>
       </c>
       <c r="D184" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="E184" s="0" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>4.15</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>20726</v>
       </c>
       <c r="D185" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E185" s="0" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>3.31</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>20725</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>4.15</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>20728</v>
       </c>
       <c r="D187" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E187" s="0" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.31</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>20724</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="E188" s="0" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>4.15</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>20727</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.31</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>13843</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>9.109999999999999</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>13844</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>6.28</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>13845</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="E192" s="0" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>5.03</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>13846</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>13.19</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>26339</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>81.76000000000001</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25647</v>
       </c>
       <c r="D195" s="0"/>
       <c r="E195" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F195" s="0"/>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>8.67</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>29797</v>
       </c>
       <c r="D196" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E196" s="0" t="s">
         <v>430</v>
       </c>
-      <c r="E196" s="0" t="s">
+      <c r="F196" s="0" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.83</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>29798</v>
       </c>
       <c r="D197" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E197" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E197" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F197" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>2.83</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>